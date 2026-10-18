--- v0 (2026-09-02)
+++ v1 (2026-10-18)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K465"/>
+  <dimension ref="A1:K467"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 12:23:42</t>
+          <t>Exported on: 2026-10-18 19:56:33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1576,51 +1576,51 @@
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>43956</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/22012035362299 — KHET TALAB BACHAN SINGH/KHET SINGH BEELKHEDI</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45761</v>
@@ -1866,51 +1866,51 @@
       <c r="J44" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K44" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/22012035452951 — खेत तालाब निर्माण कार्य अनिल/ वचन , बीलखेड़ी</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45761</v>
@@ -2056,51 +2056,51 @@
         <v>8613</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/22012035504367 — JGSA 2025रिचार्ज पिट निर्माण  rai   g p bheel khrdi</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45761</v>
@@ -4243,51 +4243,51 @@
       <c r="J93" s="3" t="n">
         <v>45563</v>
       </c>
       <c r="K93" s="3" t="n">
         <v>45716</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/4675665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123914677</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>20871</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45563</v>
@@ -4633,120 +4633,122 @@
       <c r="J101" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K101" s="3" t="n">
         <v>46000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/5706045 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114650620</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I102" s="2" t="n">
-        <v>9135</v>
+        <v>23235</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>46060</v>
       </c>
-      <c r="K102" s="3"/>
+      <c r="K102" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/5715218 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123860019</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I103" s="2" t="n">
-        <v>6027</v>
+        <v>14427</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45879</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -4825,73 +4827,73 @@
       <c r="J105" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K105" s="3" t="n">
         <v>46162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/5742732 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114203872</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I106" s="2" t="n">
-        <v>18009</v>
+        <v>23409</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K106" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
@@ -5805,51 +5807,51 @@
       <c r="J125" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K125" s="3" t="n">
         <v>45936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/5743996 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123237368</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>46048</v>
@@ -6197,122 +6199,122 @@
       <c r="J133" s="3" t="n">
         <v>45947</v>
       </c>
       <c r="K133" s="3" t="n">
         <v>45985</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/5745138 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125785718</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>23214</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K134" s="3" t="n">
         <v>46234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/5745139 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125790537</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I135" s="2" t="n">
-        <v>9396</v>
+        <v>23196</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -6636,51 +6638,51 @@
       <c r="J142" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K142" s="3" t="n">
         <v>45944</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/5745873 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125814999</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>46050</v>
@@ -7175,51 +7177,51 @@
       <c r="J153" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K153" s="3" t="n">
         <v>45954</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/5746546 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124302619</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>46060</v>
@@ -7320,73 +7322,73 @@
       <c r="J156" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K156" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/5747158 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123859709</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I157" s="2" t="n">
-        <v>9681</v>
+        <v>18081</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -7759,51 +7761,51 @@
       <c r="J165" s="3" t="n">
         <v>45912</v>
       </c>
       <c r="K165" s="3" t="n">
         <v>45936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/5747382 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119773033</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>46050</v>
@@ -7953,51 +7955,51 @@
       <c r="J169" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K169" s="3" t="n">
         <v>45954</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/5747817 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125784966</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45995</v>
@@ -8198,167 +8200,167 @@
       <c r="J174" s="3" t="n">
         <v>45921</v>
       </c>
       <c r="K174" s="3" t="n">
         <v>45954</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/5747939 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119364113</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>46047</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/5748083 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125944394</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I176" s="2" t="n">
-        <v>9408</v>
+        <v>19908</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>46047</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/5748177 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123834080</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>10227</v>
+        <v>23427</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -8535,73 +8537,73 @@
       <c r="J181" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>45945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/5748583 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126407082</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>11235</v>
+        <v>15435</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>46047</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -8876,120 +8878,120 @@
       <c r="J188" s="3" t="n">
         <v>46047</v>
       </c>
       <c r="K188" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/5749365 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125428218</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>46050</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/5749488 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123231185</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>11235</v>
+        <v>23235</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>46047</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -9019,382 +9021,384 @@
       <c r="J191" s="3" t="n">
         <v>45990</v>
       </c>
       <c r="K191" s="3" t="n">
         <v>46029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/5859440 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126630428</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/6086737 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125784606</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>46178</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/6086772 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125802258</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I194" s="2" t="n">
-        <v>6027</v>
+        <v>23127</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>46178</v>
       </c>
-      <c r="K194" s="3"/>
+      <c r="K194" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/6086977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125941649</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>3927</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>46178</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/6086981 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125943413</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>46178</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/6179642 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126692196</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>7854</v>
+        <v>14154</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/6179984 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104981420</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>46159</v>
       </c>
       <c r="K198" s="3" t="n">
         <v>46218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/6180737 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123915470</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>46178</v>
@@ -9495,12899 +9499,12995 @@
       <c r="J201" s="3" t="n">
         <v>42792</v>
       </c>
       <c r="K201" s="3" t="n">
         <v>43089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/6197480 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124301056</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>46178</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/6198341 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126170937</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>46178</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1730004010/IF/IAY/6202095 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125786329</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>46159</v>
       </c>
       <c r="K204" s="3" t="n">
         <v>46218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1730004010/IF/IAY/832113 — Construction of IAY House -IAY REG. NO. MP1118348</t>
+          <t>1730004010/IF/IAY/6297592 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125783780</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>42887</v>
+        <v>45695</v>
       </c>
       <c r="K205" s="3" t="n">
-        <v>43049</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1730004010/IF/IAY/962263 — Construction of IAY House -IAY REG. NO. MP3348011</t>
+          <t>1730004010/IF/IAY/6371632 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125799560</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>42887</v>
-[...3 lines deleted...]
-      </c>
+        <v>46076</v>
+      </c>
+      <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1730004010/IF/IAY/967185 — Construction of IAY House -IAY REG. NO. MP3477854</t>
+          <t>1730004010/IF/IAY/832113 — Construction of IAY House -IAY REG. NO. MP1118348</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>16168</v>
+        <v>15480</v>
       </c>
       <c r="J207" s="3" t="n">
-        <v>42904</v>
+        <v>42887</v>
       </c>
       <c r="K207" s="3" t="n">
-        <v>43200</v>
+        <v>43049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1730004010/IF/IAY/977523 — Construction of IAY House -IAY REG. NO. MP3782142</t>
+          <t>1730004010/IF/IAY/962263 — Construction of IAY House -IAY REG. NO. MP3348011</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>43012</v>
+        <v>42887</v>
       </c>
       <c r="K208" s="3" t="n">
-        <v>43227</v>
+        <v>43049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1730004010/IF/IAY/977593 — Construction of IAY House -IAY REG. NO. MP3784694</t>
+          <t>1730004010/IF/IAY/967185 — Construction of IAY House -IAY REG. NO. MP3477854</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>15480</v>
+        <v>16168</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>42887</v>
+        <v>42904</v>
       </c>
       <c r="K209" s="3" t="n">
-        <v>43227</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1 — नंदनवन फलोद्यान वचनसिंह खेदसिंह बीलखेडी</t>
+          <t>1730004010/IF/IAY/977523 — Construction of IAY House -IAY REG. NO. MP3782142</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
-        <v>137246</v>
+        <v>15480</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>13545.2</v>
+        <v>15480</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>39695</v>
+        <v>43012</v>
       </c>
       <c r="K210" s="3" t="n">
-        <v>41726</v>
+        <v>43227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1086 — निर्मल वाटिका, नेतराम लालसिंह, सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/IF/IAY/977593 — Construction of IAY House -IAY REG. NO. MP3784694</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
-        <v>5050</v>
+        <v>15480</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>4888</v>
+        <v>15480</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>40756</v>
+        <v>42887</v>
       </c>
       <c r="K211" s="3" t="n">
-        <v>41095</v>
+        <v>43227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1087 — निर्मल वाटिका, परसराम कुन्‍जीलाल, सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/LD/1 — नंदनवन फलोद्यान वचनसिंह खेदसिंह बीलखेडी</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
-        <v>5050</v>
+        <v>137246</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>4888</v>
+        <v>13545.2</v>
       </c>
       <c r="J212" s="3" t="n">
-        <v>40756</v>
+        <v>39695</v>
       </c>
       <c r="K212" s="3" t="n">
-        <v>41095</v>
+        <v>41726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1088 — निर्मल वाटिका, महेश बावूलाल, बीलखेडी</t>
+          <t>1730004010/LD/1086 — निर्मल वाटिका, नेतराम लालसिंह, सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>4888</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K213" s="3" t="n">
         <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1089 — निर्मल वाटिका, भागचन्‍द करनसिंह, जैथर, बीलखेडी</t>
+          <t>1730004010/LD/1087 — निर्मल वाटिका, परसराम कुन्‍जीलाल, सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>4888</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K214" s="3" t="n">
         <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1090 — निर्मल वाटिका, श्रीकिशन विहारीलाल, बीलखेडी</t>
+          <t>1730004010/LD/1088 — निर्मल वाटिका, महेश बावूलाल, बीलखेडी</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>4888</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K215" s="3" t="n">
         <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1091 — निर्मल वाटिका, रामसिंह दामोदर, बीलखेडी</t>
+          <t>1730004010/LD/1089 — निर्मल वाटिका, भागचन्‍द करनसिंह, जैथर, बीलखेडी</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>4888</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K216" s="3" t="n">
         <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1092 — निर्मल वाटिका, लखनलाल छोटेलाल, बीलखेडी</t>
+          <t>1730004010/LD/1090 — निर्मल वाटिका, श्रीकिशन विहारीलाल, बीलखेडी</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>4748</v>
+        <v>4888</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K217" s="3" t="n">
-        <v>41348</v>
+        <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1093 — निर्मल वाटिका, कैलाश करनसिंह, बीलखेडी</t>
+          <t>1730004010/LD/1091 — निर्मल वाटिका, रामसिंह दामोदर, बीलखेडी</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>4888</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K218" s="3" t="n">
         <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1094 — निर्मल वाटिका, अभयराम वालमुकन्‍द, बीलखेडी</t>
+          <t>1730004010/LD/1092 — निर्मल वाटिका, लखनलाल छोटेलाल, बीलखेडी</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>4888</v>
+        <v>4748</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K219" s="3" t="n">
-        <v>41095</v>
+        <v>41348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1095 — निर्मल वाटिका, नरेश हरीबावू, बीलखेडी</t>
+          <t>1730004010/LD/1093 — निर्मल वाटिका, कैलाश करनसिंह, बीलखेडी</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>4888</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K220" s="3" t="n">
         <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1096 — निर्मल वाटिका, जगदीश विहारीलाल, बीलखेडी</t>
+          <t>1730004010/LD/1094 — निर्मल वाटिका, अभयराम वालमुकन्‍द, बीलखेडी</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>4748</v>
+        <v>4888</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K221" s="3" t="n">
-        <v>41348</v>
+        <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1097 — निर्मल वाटिका, फुन्‍दीलाल हव्‍वीलाल, बीलखेडी</t>
+          <t>1730004010/LD/1095 — निर्मल वाटिका, नरेश हरीबावू, बीलखेडी</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>4888</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K222" s="3" t="n">
         <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1098 — निर्मल वाटिका, गुरमेलसिंह तारासिंह, बीलखेडी</t>
+          <t>1730004010/LD/1096 — निर्मल वाटिका, जगदीश विहारीलाल, बीलखेडी</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>4888</v>
+        <v>4748</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K223" s="3" t="n">
-        <v>41095</v>
+        <v>41348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1099 — निर्मल वाटिका, जमशेरसिंह छब्‍बीलाल, बीलखेडी</t>
+          <t>1730004010/LD/1097 — निर्मल वाटिका, फुन्‍दीलाल हव्‍वीलाल, बीलखेडी</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>4748</v>
+        <v>4888</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K224" s="3" t="n">
-        <v>41348</v>
+        <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1100 — निर्मल वाटिका, गेंदालाल परमा, बीलखेडी</t>
+          <t>1730004010/LD/1098 — निर्मल वाटिका, गुरमेलसिंह तारासिंह, बीलखेडी</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>4888</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K225" s="3" t="n">
         <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1101 — निर्मल वाटिका, मनीराम छब्‍बीलाल, बीलखेडी</t>
+          <t>1730004010/LD/1099 — निर्मल वाटिका, जमशेरसिंह छब्‍बीलाल, बीलखेडी</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>4748</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K226" s="3" t="n">
         <v>41348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1102 — निर्मल वाटिका, चेनसिंह लक्ष्‍मण, बीलखेडी</t>
+          <t>1730004010/LD/1100 — निर्मल वाटिका, गेंदालाल परमा, बीलखेडी</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>4888</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K227" s="3" t="n">
         <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1103 — निर्मल वाटिका, शैतानसिंह पूरनलाल, बीलखेडी</t>
+          <t>1730004010/LD/1101 — निर्मल वाटिका, मनीराम छब्‍बीलाल, बीलखेडी</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>4888</v>
+        <v>4748</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K228" s="3" t="n">
-        <v>41095</v>
+        <v>41348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1104 — निर्मल वाटिका, रामसिंह छव्‍वीलाल, बीलखेडी</t>
+          <t>1730004010/LD/1102 — निर्मल वाटिका, चेनसिंह लक्ष्‍मण, बीलखेडी</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>4888</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K229" s="3" t="n">
         <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1105 — निर्मल वाटिका, वारेलाल मररू, बीलखेडी</t>
+          <t>1730004010/LD/1103 — निर्मल वाटिका, शैतानसिंह पूरनलाल, बीलखेडी</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>4748</v>
+        <v>4888</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K230" s="3" t="n">
-        <v>41348</v>
+        <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1106 — निर्मल वाटिका, चतरसिंह परमसुख, सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/LD/1104 — निर्मल वाटिका, रामसिंह छव्‍वीलाल, बीलखेडी</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>4888</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K231" s="3" t="n">
         <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1107 — निर्मल वाटिका, वुद्धा रामगोपाल, सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/LD/1105 — निर्मल वाटिका, वारेलाल मररू, बीलखेडी</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>4888</v>
+        <v>4748</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K232" s="3" t="n">
-        <v>41095</v>
+        <v>41348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1108 — निर्मल वाटिका, शिवदयाल मोतीलाल, सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/LD/1106 — निर्मल वाटिका, चतरसिंह परमसुख, सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>4888</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K233" s="3" t="n">
         <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1109 — निर्मल वाटिका, कालूराम हीरालाल, सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/LD/1107 — निर्मल वाटिका, वुद्धा रामगोपाल, सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>4888</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K234" s="3" t="n">
         <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1110 — निर्मल वाटिका, भागचंद लक्ष्‍मण, सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/LD/1108 — निर्मल वाटिका, शिवदयाल मोतीलाल, सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>4748</v>
+        <v>4888</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K235" s="3" t="n">
-        <v>41348</v>
+        <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1111 — निर्मल वाटिका, दशरथ लालसिंह, सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/LD/1109 — निर्मल वाटिका, कालूराम हीरालाल, सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>4888</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K236" s="3" t="n">
         <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1112 — निर्मल वाटिका, रामसिंह घासीराम, सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/LD/1110 — निर्मल वाटिका, भागचंद लक्ष्‍मण, सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>4888</v>
+        <v>4748</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K237" s="3" t="n">
-        <v>41095</v>
+        <v>41348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1113 — निर्मल वाटिका, गजराम निर्भयसिंह, सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/LD/1111 — निर्मल वाटिका, दशरथ लालसिंह, सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>4888</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K238" s="3" t="n">
         <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1114 — निर्मल वाटिका, खुमानसिंह कुन्‍दनलाल, सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/LD/1112 — निर्मल वाटिका, रामसिंह घासीराम, सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>4748</v>
+        <v>4888</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K239" s="3" t="n">
-        <v>41348</v>
+        <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1115 — निर्मल वाटिका, मयाराम मोतीलाल, सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/LD/1113 — निर्मल वाटिका, गजराम निर्भयसिंह, सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>4888</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K240" s="3" t="n">
         <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1116 — निर्मल वाटिका, नन्‍हूलाल मोहनलाल, सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/LD/1114 — निर्मल वाटिका, खुमानसिंह कुन्‍दनलाल, सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>4888</v>
+        <v>4748</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K241" s="3" t="n">
-        <v>41095</v>
+        <v>41348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1117 — निर्मल वाटिका, नन्‍दकिशोर किसनलाल, बीलखेडी</t>
+          <t>1730004010/LD/1115 — निर्मल वाटिका, मयाराम मोतीलाल, सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>4748</v>
+        <v>4888</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K242" s="3" t="n">
-        <v>41348</v>
+        <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1118 — निर्मल वाटिका, दिनेश मुन्‍शीलाल, बीलखेडी</t>
+          <t>1730004010/LD/1116 — निर्मल वाटिका, नन्‍हूलाल मोहनलाल, सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>4888</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1119 — निर्मल वाटिका, आशाराम हरिसिंह, सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/LD/1117 — निर्मल वाटिका, नन्‍दकिशोर किसनलाल, बीलखेडी</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>4888</v>
+        <v>4748</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K244" s="3" t="n">
-        <v>41095</v>
+        <v>41348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1120 — निर्मल वाटिका, गनपत सिंह हीरालाल, सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/LD/1118 — निर्मल वाटिका, दिनेश मुन्‍शीलाल, बीलखेडी</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>4888</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K245" s="3" t="n">
         <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1121 — निर्मल वाटिका, टीकाराम विहारीलाल, बीलखेडी</t>
+          <t>1730004010/LD/1119 — निर्मल वाटिका, आशाराम हरिसिंह, सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>4748</v>
+        <v>4888</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K246" s="3" t="n">
-        <v>41348</v>
+        <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1122 — निर्मल वाटिका, फूलवतीबाई मनफूल, बीलखेडी</t>
+          <t>1730004010/LD/1120 — निर्मल वाटिका, गनपत सिंह हीरालाल, सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>4888</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1123 — निर्मल वाटिका, लीलाकिशन मोहनलाल, बीलखेडी</t>
+          <t>1730004010/LD/1121 — निर्मल वाटिका, टीकाराम विहारीलाल, बीलखेडी</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>4888</v>
+        <v>4748</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K248" s="3" t="n">
-        <v>41095</v>
+        <v>41348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1124 — निर्मल वाटिका, प्रभुदयाल वुद्धूलाल, बीलखेडी</t>
+          <t>1730004010/LD/1122 — निर्मल वाटिका, फूलवतीबाई मनफूल, बीलखेडी</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>4888</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/1125 — निर्मल वाटिका, इमरतलाल खुशीलाल, बीलखेडी</t>
+          <t>1730004010/LD/1123 — निर्मल वाटिका, लीलाकिशन मोहनलाल, बीलखेडी</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>4888</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K250" s="3" t="n">
         <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/145 — निर्मल वाटिका, लालकिशन भागचंद, बीलखेडी</t>
+          <t>1730004010/LD/1124 — निर्मल वाटिका, प्रभुदयाल वुद्धूलाल, बीलखेडी</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>4200</v>
+        <v>5050</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>3898</v>
+        <v>4888</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>40424</v>
+        <v>40756</v>
       </c>
       <c r="K251" s="3" t="n">
-        <v>40700</v>
+        <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/146 — निर्मल वाटिका, मोहनलाल कालूराम, बीलखेडी</t>
+          <t>1730004010/LD/1125 — निर्मल वाटिका, इमरतलाल खुशीलाल, बीलखेडी</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>4200</v>
+        <v>5050</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>3898</v>
+        <v>4888</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>40424</v>
+        <v>40756</v>
       </c>
       <c r="K252" s="3" t="n">
-        <v>40700</v>
+        <v>41095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/147 — निर्मल वाटिका, नंदलाल जुगल किशोर, बीलेखडी</t>
+          <t>1730004010/LD/145 — निर्मल वाटिका, लालकिशन भागचंद, बीलखेडी</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>4199</v>
+        <v>3898</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K253" s="3" t="n">
-        <v>40699</v>
+        <v>40700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/148 — निर्मल वाटिका, हिम्‍मतसिंह गनपत, सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/LD/146 — निर्मल वाटिका, मोहनलाल कालूराम, बीलखेडी</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>3898</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>40700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/149 — निर्मल वाटिका, धनसिंह हरिसिंह, सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/LD/147 — निर्मल वाटिका, नंदलाल जुगल किशोर, बीलेखडी</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>3898</v>
+        <v>4199</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K255" s="3" t="n">
-        <v>40700</v>
+        <v>40699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/2 — भूमिशिल्‍प मेंडबंधान वचनसिंह खेतसिंह बीलखेडी</t>
+          <t>1730004010/LD/148 — निर्मल वाटिका, हिम्‍मतसिंह गनपत, सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>160000</v>
+        <v>4200</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>6825</v>
+        <v>3898</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>39976</v>
+        <v>40424</v>
       </c>
       <c r="K256" s="3" t="n">
-        <v>39965</v>
+        <v>40700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/209 — निर्मल वाटिका, मदनलाल रामगांपाल, सिंगदीप, बीलखेडी</t>
+          <t>1730004010/LD/149 — निर्मल वाटिका, धनसिंह हरिसिंह, सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>3898</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K257" s="3" t="n">
         <v>40700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/210 — निर्मल वाटिका, हरिनारयण प्रभुलाल, बीलखेडी</t>
+          <t>1730004010/LD/2 — भूमिशिल्‍प मेंडबंधान वचनसिंह खेतसिंह बीलखेडी</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>4200</v>
+        <v>160000</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>4199</v>
+        <v>6825</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>40424</v>
+        <v>39976</v>
       </c>
       <c r="K258" s="3" t="n">
-        <v>40699</v>
+        <v>39965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/211 — निर्मल वाटिका, ईमरतीबाई नन्‍नूलाल, सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/LD/209 — निर्मल वाटिका, मदनलाल रामगांपाल, सिंगदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>4200</v>
+        <v>3898</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K259" s="3" t="n">
-        <v>40710</v>
+        <v>40700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/212 — निर्मल वाटिका, बलीराम मोहनलाल, बीलखेडी</t>
+          <t>1730004010/LD/210 — निर्मल वाटिका, हरिनारयण प्रभुलाल, बीलखेडी</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>4199</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>40699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/213 — निर्मल वाटिका, खुमानसिंह लालसिंह, सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/LD/211 — निर्मल वाटिका, ईमरतीबाई नन्‍नूलाल, सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K261" s="3" t="n">
         <v>40710</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/22012034293260 — shanti dhaam nirman beelkhedi</t>
+          <t>1730004010/LD/212 — निर्मल वाटिका, बलीराम मोहनलाल, बीलखेडी</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>407000</v>
+        <v>4200</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>80423.93</v>
+        <v>4199</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>42688</v>
+        <v>40424</v>
       </c>
       <c r="K262" s="3" t="n">
-        <v>42985</v>
+        <v>40699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/22012034300463 — shanti dhaam  singaldeep</t>
+          <t>1730004010/LD/213 — निर्मल वाटिका, खुमानसिंह लालसिंह, सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>192000</v>
+        <v>4200</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>187438.96</v>
+        <v>4200</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>42969</v>
+        <v>40424</v>
       </c>
       <c r="K263" s="3" t="n">
-        <v>46189</v>
+        <v>40710</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/22012034300465 — shaanti dhaam  jaither</t>
+          <t>1730004010/LD/22012034293260 — shanti dhaam nirman beelkhedi</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>0</v>
+        <v>407000</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>0</v>
+        <v>80423.93</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>42481</v>
-[...1 lines deleted...]
-      <c r="K264" s="3"/>
+        <v>42688</v>
+      </c>
+      <c r="K264" s="3" t="n">
+        <v>42985</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/22012034300468 — med bandhaan heeralal singaldeep</t>
+          <t>1730004010/LD/22012034300463 — shanti dhaam  singaldeep</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>0</v>
+        <v>192000</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>0</v>
+        <v>187438.96</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>42846</v>
-[...1 lines deleted...]
-      <c r="K265" s="3"/>
+        <v>42969</v>
+      </c>
+      <c r="K265" s="3" t="n">
+        <v>46189</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/22012034300469 — med bandhaan  jhujhaar Singh singaldeep</t>
+          <t>1730004010/LD/22012034300465 — shaanti dhaam  jaither</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>42846</v>
+        <v>42481</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/22012034358877 — shed nirmaan kary (shanti dhaam)gram beelkhedi</t>
+          <t>1730004010/LD/22012034300468 — med bandhaan heeralal singaldeep</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>160000</v>
+        <v>0</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>129607.04</v>
+        <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>43025</v>
-[...3 lines deleted...]
-      </c>
+        <v>42846</v>
+      </c>
+      <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/22012034359092 — शान्तीधाम निर्माण गाव जैथर</t>
+          <t>1730004010/LD/22012034300469 — med bandhaan  jhujhaar Singh singaldeep</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>192000</v>
+        <v>0</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>152257.54</v>
+        <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>43038</v>
-[...3 lines deleted...]
-      </c>
+        <v>42846</v>
+      </c>
+      <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/22012034465193 — med bandhan kary kaluram/ heera lal gram singaldeep</t>
+          <t>1730004010/LD/22012034358877 — shed nirmaan kary (shanti dhaam)gram beelkhedi</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>32879.65</v>
+        <v>160000</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>27984</v>
+        <v>129607.04</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>43790</v>
+        <v>43025</v>
       </c>
       <c r="K269" s="3" t="n">
-        <v>43880</v>
+        <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/22012034465194 — med bandhan kary kamlesh/babu lal gram beelkhedi</t>
+          <t>1730004010/LD/22012034359092 — शान्तीधाम निर्माण गाव जैथर</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>0</v>
+        <v>192000</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>0</v>
+        <v>152257.54</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K270" s="3"/>
+        <v>43038</v>
+      </c>
+      <c r="K270" s="3" t="n">
+        <v>43753</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/22012034597715 — GRAM PANCHAYAT BHAVAN GROUND FILLING WORK BEELKHEDI</t>
+          <t>1730004010/LD/22012034465193 — med bandhan kary kaluram/ heera lal gram singaldeep</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>0</v>
+        <v>32879.65</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>0</v>
+        <v>27984</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K271" s="3"/>
+        <v>43790</v>
+      </c>
+      <c r="K271" s="3" t="n">
+        <v>43880</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/244 — निर्मल वाटिका, सावित्रीबाई चरनलाल, जैथर, बीलखेडी</t>
+          <t>1730004010/LD/22012034465194 — med bandhan kary kamlesh/babu lal gram beelkhedi</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>4214</v>
+        <v>0</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>4181</v>
+        <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>40424</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/248 — निर्मल वाटिका, नरेश चेतराम, बीलखेडी</t>
+          <t>1730004010/LD/22012034597715 — GRAM PANCHAYAT BHAVAN GROUND FILLING WORK BEELKHEDI</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>4214</v>
+        <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>4199</v>
+        <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>40424</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/249 — निर्मल वाटिका, पतिराम मंगलसिंह, बीलखेडी</t>
+          <t>1730004010/LD/244 — निर्मल वाटिका, सावित्रीबाई चरनलाल, जैथर, बीलखेडी</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>4214</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>4199</v>
+        <v>4181</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K274" s="3" t="n">
-        <v>40699</v>
+        <v>40709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/250 — निर्मल वाटिका, कोमलसिंह प्रहलाद, बीलखेडी</t>
+          <t>1730004010/LD/248 — निर्मल वाटिका, नरेश चेतराम, बीलखेडी</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>4214</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>4199</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K275" s="3" t="n">
         <v>40699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/251 — निर्मल वाटिका, भोगीराम चेमराम, बीलखेडी</t>
+          <t>1730004010/LD/249 — निर्मल वाटिका, पतिराम मंगलसिंह, बीलखेडी</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>4200</v>
+        <v>4214</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>4199</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K276" s="3" t="n">
         <v>40699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/252 — निर्मल वाटिका, हरिराम लालचन्‍द, सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/LD/250 — निर्मल वाटिका, कोमलसिंह प्रहलाद, बीलखेडी</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>4214</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>4200</v>
+        <v>4199</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K277" s="3" t="n">
-        <v>40710</v>
+        <v>40699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/253 — निर्मल वाटिका, जगदीश रामदास, जैथर, बीलखेडी</t>
+          <t>1730004010/LD/251 — निर्मल वाटिका, भोगीराम चेमराम, बीलखेडी</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>4214</v>
+        <v>4200</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>4199</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K278" s="3" t="n">
         <v>40699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/254 — निर्मल वाटिका, रमेश मांगीलाल, बीलखेडी</t>
+          <t>1730004010/LD/252 — निर्मल वाटिका, हरिराम लालचन्‍द, सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>4214</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>4199</v>
+        <v>4200</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K279" s="3" t="n">
-        <v>40699</v>
+        <v>40710</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/255 — निर्मल वाटिका, भागीरथ हरिसिंह, बीलखेडी</t>
+          <t>1730004010/LD/253 — निर्मल वाटिका, जगदीश रामदास, जैथर, बीलखेडी</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>4214</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>3898</v>
+        <v>4199</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K280" s="3" t="n">
-        <v>40710</v>
+        <v>40699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/256 — निर्मल वाटिका, शेरसिंह कालूराम जैथर, बीलखेडी</t>
+          <t>1730004010/LD/254 — निर्मल वाटिका, रमेश मांगीलाल, बीलखेडी</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>4214</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>4199</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K281" s="3" t="n">
-        <v>40710</v>
+        <v>40699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/257 — निर्मल वाटिका, भोगीराम विजयराम, बीलखेडी</t>
+          <t>1730004010/LD/255 — निर्मल वाटिका, भागीरथ हरिसिंह, बीलखेडी</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>4214</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>4199</v>
+        <v>3898</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K282" s="3" t="n">
-        <v>40699</v>
+        <v>40710</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/286 — निर्मल वाटिका, रमेशबावू नन्‍नूलाल, बीलखेडी</t>
+          <t>1730004010/LD/256 — निर्मल वाटिका, शेरसिंह कालूराम जैथर, बीलखेडी</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>4200</v>
+        <v>4214</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>4122</v>
+        <v>4199</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>40699</v>
+        <v>40710</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/287 — निर्मल वाटिका, गंगाराम रामसिंह, बीलखेडी</t>
+          <t>1730004010/LD/257 — निर्मल वाटिका, भोगीराम विजयराम, बीलखेडी</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>4200</v>
+        <v>4214</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>4199</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K284" s="3" t="n">
-        <v>40700</v>
+        <v>40699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/288 — निर्मल वाटिका, लालसिंह विजयराम, बीलखेडी</t>
+          <t>1730004010/LD/286 — निर्मल वाटिका, रमेशबावू नन्‍नूलाल, बीलखेडी</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>4199</v>
+        <v>4122</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>40699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/291 — निर्मल वाटिका, रमेश मंगल, बीलखेडी</t>
+          <t>1730004010/LD/287 — निर्मल वाटिका, गंगाराम रामसिंह, बीलखेडी</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>4199</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K286" s="3" t="n">
-        <v>40699</v>
+        <v>40700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/308 — निर्मल वाटिका, होशियारसिंह पूरनलाल, बीलखेडी</t>
+          <t>1730004010/LD/288 — निर्मल वाटिका, लालसिंह विजयराम, बीलखेडी</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>4181</v>
+        <v>4199</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>40699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/309 — निर्मल वाटिका, नन्‍नूलाल कालूराम, बीलखेडी</t>
+          <t>1730004010/LD/291 — निर्मल वाटिका, रमेश मंगल, बीलखेडी</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>4199</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K288" s="3" t="n">
         <v>40699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/310 — निर्मल वाटिका, कमलेश बाबूलाल, बीलखेडी</t>
+          <t>1730004010/LD/308 — निर्मल वाटिका, होशियारसिंह पूरनलाल, बीलखेडी</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>4199</v>
+        <v>4181</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>40699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/312 — निर्मल वाटिका, करनसिंह लक्ष्‍मण, बीलखेडी</t>
+          <t>1730004010/LD/309 — निर्मल वाटिका, नन्‍नूलाल कालूराम, बीलखेडी</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>4199</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>40699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/313 — निर्मल वाटिका, आत्‍माराम गोरेलाल, बीलखेडी</t>
+          <t>1730004010/LD/310 — निर्मल वाटिका, कमलेश बाबूलाल, बीलखेडी</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>4004</v>
+        <v>4199</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K291" s="3" t="n">
         <v>40699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/314 — निर्मल वाटिका, प्रेमसिंह गुलावसिंह, बीलखेडी</t>
+          <t>1730004010/LD/312 — निर्मल वाटिका, करनसिंह लक्ष्‍मण, बीलखेडी</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>4199</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>40700</v>
+        <v>40699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/315 — निर्मल वाटिका, चतरसिंह सुखराम, सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/LD/313 — निर्मल वाटिका, आत्‍माराम गोरेलाल, बीलखेडी</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>4181</v>
+        <v>4004</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>40699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/316 — निर्मल वाटिका, माधवसिंह परवचन्‍द सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/LD/314 — निर्मल वाटिका, प्रेमसिंह गुलावसिंह, बीलखेडी</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>4181</v>
+        <v>4199</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K294" s="3" t="n">
-        <v>40699</v>
+        <v>40700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/317 — निर्मल वाटिका, सावित्रीबाई चरनलाल, सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/LD/315 — निर्मल वाटिका, चतरसिंह सुखराम, सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>4199</v>
+        <v>4181</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K295" s="3" t="n">
-        <v>40700</v>
+        <v>40699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/318 — निर्मल वाटिका, रामसिंह लक्ष्‍मण, बीलखेडी</t>
+          <t>1730004010/LD/316 — निर्मल वाटिका, माधवसिंह परवचन्‍द सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>4181</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K296" s="3" t="n">
         <v>40699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/319 — निर्मल वाटिका, लक्ष्‍मीनारायण रामगोपाल, बीलखेडी</t>
+          <t>1730004010/LD/317 — निर्मल वाटिका, सावित्रीबाई चरनलाल, सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>3960.31</v>
+        <v>4199</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K297" s="3" t="n">
-        <v>40709</v>
+        <v>40700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/320 — निर्मल वाटिका, सूरजसिंह गोपालसिंह,सिंगलदीप,बीलखेडी</t>
+          <t>1730004010/LD/318 — निर्मल वाटिका, रामसिंह लक्ष्‍मण, बीलखेडी</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>3960.31</v>
+        <v>4181</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K298" s="3" t="n">
         <v>40699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/321 — निर्मल वाटिका, विजयसिंह गनपत, सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/LD/319 — निर्मल वाटिका, लक्ष्‍मीनारायण रामगोपाल, बीलखेडी</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>1593.31</v>
+        <v>3960.31</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>40424</v>
       </c>
-      <c r="K299" s="3"/>
+      <c r="K299" s="3" t="n">
+        <v>40709</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/322 — निर्मल वाटिका, हरचंद लक्ष्‍मण सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/LD/320 — निर्मल वाटिका, सूरजसिंह गोपालसिंह,सिंगलदीप,बीलखेडी</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>3960.31</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K300" s="3" t="n">
-        <v>40709</v>
+        <v>40699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/323 — निर्मल वाटिका, अमरचंद चतरसिंह सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/LD/321 — निर्मल वाटिका, विजयसिंह गनपत, सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>3960.31</v>
+        <v>1593.31</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>40424</v>
       </c>
-      <c r="K301" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/325 — निर्मल वाटिका, ओंकारसिंह हरिनारायण, बीलखेडी</t>
+          <t>1730004010/LD/322 — निर्मल वाटिका, हरचंद लक्ष्‍मण सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>3978.31</v>
+        <v>3960.31</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>40709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/367 — निर्मल वाटिका, सावित्रीबाई मांगीलाल, बीलखेडी</t>
+          <t>1730004010/LD/323 — निर्मल वाटिका, अमरचंद चतरसिंह सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>3978.31</v>
+        <v>3960.31</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>40424</v>
       </c>
       <c r="K303" s="3" t="n">
-        <v>40736</v>
+        <v>40709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/3799428788 — शांतिधाम, सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/LD/325 — निर्मल वाटिका, ओंकारसिंह हरिनारायण, बीलखेडी</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>377000</v>
+        <v>4200</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>876</v>
+        <v>3978.31</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>41692</v>
+        <v>40424</v>
       </c>
       <c r="K304" s="3" t="n">
-        <v>41724</v>
+        <v>40709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/3799428791 — शांतिधाम, जैथर, बीलखेडी</t>
+          <t>1730004010/LD/367 — निर्मल वाटिका, सावित्रीबाई मांगीलाल, बीलखेडी</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>377000</v>
+        <v>4200</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>1752</v>
+        <v>3978.31</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>41692</v>
+        <v>40424</v>
       </c>
       <c r="K305" s="3" t="n">
-        <v>41724</v>
+        <v>40736</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/3799430238 — मेरी माटी मेरा खेत, खेत समतलीकरण, ओमकार, हरीनारायण</t>
+          <t>1730004010/LD/3799428788 — शांतिधाम, सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>42000</v>
+        <v>377000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>39432</v>
+        <v>876</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>41697</v>
+        <v>41692</v>
       </c>
       <c r="K306" s="3" t="n">
-        <v>41832</v>
+        <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1730004010/LD/3799432199 — ख्‍ोत समतलीकरण नरेश कुमार, चेतराम ग्राम वीलखेडी</t>
+          <t>1730004010/LD/3799428791 — शांतिधाम, जैथर, बीलखेडी</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>55000</v>
+        <v>377000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>43200</v>
+        <v>1752</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>41701</v>
+        <v>41692</v>
       </c>
       <c r="K307" s="3" t="n">
-        <v>41832</v>
+        <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1730004010/PG/9425893342 — khel maidaan samtalikaran gram beelkhedi</t>
+          <t>1730004010/LD/3799430238 — मेरी माटी मेरा खेत, खेत समतलीकरण, ओमकार, हरीनारायण</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>427000</v>
+        <v>42000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>359038</v>
+        <v>39432</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>42815</v>
+        <v>41697</v>
       </c>
       <c r="K308" s="3" t="n">
-        <v>43237</v>
+        <v>41832</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/1 — ग्रेवल रोड निर्माण आवास योजना से सेवनिया पठार तक ब</t>
+          <t>1730004010/LD/3799432199 — ख्‍ोत समतलीकरण नरेश कुमार, चेतराम ग्राम वीलखेडी</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>500000</v>
+        <v>55000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>441947.6</v>
+        <v>43200</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>39577</v>
+        <v>41701</v>
       </c>
       <c r="K309" s="3" t="n">
-        <v>42356</v>
+        <v>41832</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/150 — आंतरिक पथ निर्माण, राजाराम के घर से धर्मचंद के घर तरफ, सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/PG/9425893342 — khel maidaan samtalikaran gram beelkhedi</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>100000</v>
+        <v>427000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>81538</v>
+        <v>359038</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>41183</v>
+        <v>42815</v>
       </c>
       <c r="K310" s="3" t="n">
-        <v>41355</v>
+        <v>43237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/2 — पुलिया निर्माण, आवास योजना से सेवनिया पठार की ओर,</t>
+          <t>1730004010/RC/1 — ग्रेवल रोड निर्माण आवास योजना से सेवनिया पठार तक ब</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>499000</v>
+        <v>500000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>498698</v>
+        <v>441947.6</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>39983</v>
+        <v>39577</v>
       </c>
       <c r="K311" s="3" t="n">
-        <v>42221</v>
+        <v>42356</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034176817 — आंतरिक पथ निर्माण, सूरतसिंह के घर से डालसिंहग के घ</t>
+          <t>1730004010/RC/150 — आंतरिक पथ निर्माण, राजाराम के घर से धर्मचंद के घर तरफ, सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>202000</v>
+        <v>100000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>201443.7</v>
+        <v>81538</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>41486</v>
+        <v>41183</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>41732</v>
+        <v>41355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034176819 — आंतरिक पथ निर्माण, चौक से हेण्‍डपंप से श्‍यामलाल क</t>
+          <t>1730004010/RC/2 — पुलिया निर्माण, आवास योजना से सेवनिया पठार की ओर,</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>205000</v>
+        <v>499000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>204729.9</v>
+        <v>498698</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>41486</v>
+        <v>39983</v>
       </c>
       <c r="K313" s="3" t="n">
-        <v>41723</v>
+        <v>42221</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034188199 — ग्रेवल रोड निर्माण, एन.एच.12 से सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/RC/22012034176817 — आंतरिक पथ निर्माण, सूरतसिंह के घर से डालसिंहग के घ</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>997000</v>
+        <v>202000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>631268.6</v>
+        <v>201443.7</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>41551</v>
+        <v>41486</v>
       </c>
       <c r="K314" s="3" t="n">
-        <v>42955</v>
+        <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034197158 — आंतरिक पथ निर्माण, फुन्‍दीलाल के घर से मनीराम के घ</t>
+          <t>1730004010/RC/22012034176819 — आंतरिक पथ निर्माण, चौक से हेण्‍डपंप से श्‍यामलाल क</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>182000</v>
+        <v>205000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>181328.8</v>
+        <v>204729.9</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>41638</v>
+        <v>41486</v>
       </c>
       <c r="K315" s="3" t="n">
-        <v>41821</v>
+        <v>41723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034204900 — आंतरिक पथ निर्माण, हुकमसिंह के घर गुलाव सिंह के घर</t>
+          <t>1730004010/RC/22012034188199 — ग्रेवल रोड निर्माण, एन.एच.12 से सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>130000</v>
+        <v>997000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>128099</v>
+        <v>631268.6</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>41678</v>
+        <v>41551</v>
       </c>
       <c r="K316" s="3" t="n">
-        <v>42200</v>
+        <v>42955</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034206670 — सुदूर ग्रेवल, सिंगलदीप से गेरूआ नाला की ओर, सिंगलद</t>
+          <t>1730004010/RC/22012034197158 — आंतरिक पथ निर्माण, फुन्‍दीलाल के घर से मनीराम के घ</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>1500000</v>
+        <v>182000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>1752</v>
+        <v>181328.8</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>41692</v>
+        <v>41638</v>
       </c>
       <c r="K317" s="3" t="n">
-        <v>41724</v>
+        <v>41821</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034206672 — सुदूर ग्रेवल, कमलेश के खेत से सेवनिया पठार की ओर,</t>
+          <t>1730004010/RC/22012034204900 — आंतरिक पथ निर्माण, हुकमसिंह के घर गुलाव सिंह के घर</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>1350000</v>
+        <v>130000</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>1296886.68</v>
+        <v>128099</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>41692</v>
+        <v>41678</v>
       </c>
       <c r="K318" s="3" t="n">
-        <v>42642</v>
+        <v>42200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034206675 — सुदूर ग्रेवल, जैथर से बीलखेडी पहुंच मार्ग, बीलखेडी</t>
+          <t>1730004010/RC/22012034206670 — सुदूर ग्रेवल, सिंगलदीप से गेरूआ नाला की ओर, सिंगलद</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>1350000</v>
+        <v>1500000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>876</v>
+        <v>1752</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>41692</v>
       </c>
       <c r="K319" s="3" t="n">
-        <v>41755</v>
+        <v>41724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034306442 — सी.सी.रोड निर्माण 1 बीलखेडी</t>
+          <t>1730004010/RC/22012034206672 — सुदूर ग्रेवल, कमलेश के खेत से सेवनिया पठार की ओर,</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>0</v>
+        <v>1350000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>0</v>
+        <v>1296886.68</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K320" s="3"/>
+        <v>41692</v>
+      </c>
+      <c r="K320" s="3" t="n">
+        <v>42642</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034306445 — सी.सी.रोड निर्माण 2 बीलखेडी</t>
+          <t>1730004010/RC/22012034206675 — सुदूर ग्रेवल, जैथर से बीलखेडी पहुंच मार्ग, बीलखेडी</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>0</v>
+        <v>1350000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>0</v>
+        <v>876</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K321" s="3"/>
+        <v>41692</v>
+      </c>
+      <c r="K321" s="3" t="n">
+        <v>41755</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034306446 — ग्रेवल रोड निर्माण बीलखेडी</t>
+          <t>1730004010/RC/22012034306442 — सी.सी.रोड निर्माण 1 बीलखेडी</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034324107 — sudur gravel sadak puliya se bhojpur road taraf gram singaldeep</t>
+          <t>1730004010/RC/22012034306445 — सी.सी.रोड निर्माण 2 बीलखेडी</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>42481</v>
+        <v>42395</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034373158 — सी.सी.रोड निर्माण</t>
+          <t>1730004010/RC/22012034306446 — ग्रेवल रोड निर्माण बीलखेडी</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>43010</v>
+        <v>42395</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034435180 — cc road nirman hukum singh ke ghar se aashram taraf gram singaldeep</t>
+          <t>1730004010/RC/22012034324107 — sudur gravel sadak puliya se bhojpur road taraf gram singaldeep</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>84800</v>
+        <v>0</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>81432</v>
+        <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>43474</v>
-[...3 lines deleted...]
-      </c>
+        <v>42481</v>
+      </c>
+      <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034435426 — CC Road nirmaan mandir se baliram ke ghar taraf gram beelkhedi</t>
+          <t>1730004010/RC/22012034373158 — सी.सी.रोड निर्माण</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>69800</v>
+        <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>69948</v>
+        <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>43475</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034438868 — सी.सी.रोड निर्माण</t>
+          <t>1730004010/RC/22012034435180 — cc road nirman hukum singh ke ghar se aashram taraf gram singaldeep</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>0</v>
+        <v>84800</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>0</v>
+        <v>81432</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K327" s="3"/>
+        <v>43474</v>
+      </c>
+      <c r="K327" s="3" t="n">
+        <v>43753</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034448113 — CC Road nirmaan mohanlal ke ghar se kakda ke ghar taraf gram jaither</t>
+          <t>1730004010/RC/22012034435426 — CC Road nirmaan mandir se baliram ke ghar taraf gram beelkhedi</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>93000</v>
+        <v>69800</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>92208</v>
+        <v>69948</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>43526</v>
+        <v>43475</v>
       </c>
       <c r="K328" s="3" t="n">
-        <v>43734</v>
+        <v>43676</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034448120 — Puliya nirmaan 2 Row goder nala par gram beelkhedi</t>
+          <t>1730004010/RC/22012034438868 — सी.सी.रोड निर्माण</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>171000</v>
+        <v>0</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>168918.95</v>
+        <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>43526</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034448129 — Puliya nirmaan 2 Row nadi par gram beelkhedi</t>
+          <t>1730004010/RC/22012034448113 — CC Road nirmaan mohanlal ke ghar se kakda ke ghar taraf gram jaither</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>171000</v>
+        <v>93000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>168809.17</v>
+        <v>92208</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>43526</v>
       </c>
       <c r="K330" s="3" t="n">
-        <v>43963</v>
+        <v>43734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034448357 — Paidel RCC Pul Nirmaan Kary Goder Nadi par Gram Beelkhedi</t>
+          <t>1730004010/RC/22012034448120 — Puliya nirmaan 2 Row goder nala par gram beelkhedi</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>532000</v>
+        <v>171000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>326648</v>
+        <v>168918.95</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>43526</v>
       </c>
-      <c r="K331" s="3"/>
+      <c r="K331" s="3" t="n">
+        <v>43963</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034468701 — 2 row puliya nirmaan dinesh ke khet ke pass gram beelkhedi</t>
+          <t>1730004010/RC/22012034448129 — Puliya nirmaan 2 Row nadi par gram beelkhedi</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>194133.27</v>
+        <v>171000</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>85823</v>
+        <v>168809.17</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>43753</v>
+        <v>43526</v>
       </c>
       <c r="K332" s="3" t="n">
-        <v>45778</v>
+        <v>43963</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034507597 — CC ROAD NIRMAN HARDOL KE CHABUTRA SE PULIYA KI OOR BEELKHEDI</t>
+          <t>1730004010/RC/22012034448357 — Paidel RCC Pul Nirmaan Kary Goder Nadi par Gram Beelkhedi</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>12700</v>
+        <v>532000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>11616</v>
+        <v>326648</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>43798</v>
-[...3 lines deleted...]
-      </c>
+        <v>43526</v>
+      </c>
+      <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034517027 — cc road lokesh rai ke ghar se mitthulal ke ghar ki or jaither Bilkhedi</t>
+          <t>1730004010/RC/22012034468701 — 2 row puliya nirmaan dinesh ke khet ke pass gram beelkhedi</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>15300</v>
+        <v>194133.27</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>14784</v>
+        <v>85823</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>43872</v>
+        <v>43753</v>
       </c>
       <c r="K334" s="3" t="n">
-        <v>43908</v>
+        <v>45778</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034520060 — cc road nandlal ke ghar se mahesh ke ghar ki or Beelkhedi</t>
+          <t>1730004010/RC/22012034507597 — CC ROAD NIRMAN HARDOL KE CHABUTRA SE PULIYA KI OOR BEELKHEDI</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>15000</v>
+        <v>12700</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>14888</v>
+        <v>11616</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>43902</v>
+        <v>43798</v>
       </c>
       <c r="K335" s="3" t="n">
-        <v>43961</v>
+        <v>43908</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034520383 — cc road rambharose ke ghar se ramesh ke ghar ki or Beelkhedi</t>
+          <t>1730004010/RC/22012034517027 — cc road lokesh rai ke ghar se mitthulal ke ghar ki or jaither Bilkhedi</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>11000</v>
+        <v>15300</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>10876</v>
+        <v>14784</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>43902</v>
+        <v>43872</v>
       </c>
       <c r="K336" s="3" t="n">
-        <v>43963</v>
+        <v>43908</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034531311 — cc roadmain road se dorelal ke ghar ki or Bilkhedi</t>
+          <t>1730004010/RC/22012034520060 — cc road nandlal ke ghar se mahesh ke ghar ki or Beelkhedi</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>23000</v>
+        <v>15000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>190</v>
+        <v>14888</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>44062</v>
+        <v>43902</v>
       </c>
       <c r="K337" s="3" t="n">
-        <v>45156</v>
+        <v>43961</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034531320 — cc road main road se seitansingh ke ghar ki or Bilkhedi</t>
+          <t>1730004010/RC/22012034520383 — cc road rambharose ke ghar se ramesh ke ghar ki or Beelkhedi</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>15000</v>
+        <v>11000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>14820</v>
+        <v>10876</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>44104</v>
+        <v>43902</v>
       </c>
       <c r="K338" s="3" t="n">
-        <v>45701</v>
+        <v>43963</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034531324 — cc road ramesh ke ghar se choteram ke ghar ki or Bilkhedi</t>
+          <t>1730004010/RC/22012034531311 — cc roadmain road se dorelal ke ghar ki or Bilkhedi</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>0</v>
+        <v>23000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>0</v>
+        <v>190</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>44017</v>
-[...1 lines deleted...]
-      <c r="K339" s="3"/>
+        <v>44062</v>
+      </c>
+      <c r="K339" s="3" t="n">
+        <v>45156</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034531325 — cc road rametelal ke ghar ki or Bilkhedish ke ghar se cho</t>
+          <t>1730004010/RC/22012034531320 — cc road main road se seitansingh ke ghar ki or Bilkhedi</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>13000</v>
+        <v>15000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>3800</v>
+        <v>14820</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>44069</v>
+        <v>44104</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>45156</v>
+        <v>45701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034543188 — cc road bhogiram ke ghar se shmshan ki or Bilkhedi</t>
+          <t>1730004010/RC/22012034531324 — cc road ramesh ke ghar se choteram ke ghar ki or Bilkhedi</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>64000</v>
+        <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>63840</v>
+        <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>44104</v>
-[...3 lines deleted...]
-      </c>
+        <v>44017</v>
+      </c>
+      <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034543245 — cc road panchayat bhawan se kamal patel ke khet ki or Bilkhedi</t>
+          <t>1730004010/RC/22012034531325 — cc road rametelal ke ghar ki or Bilkhedish ke ghar se cho</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>64000</v>
+        <v>13000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>62890</v>
+        <v>3800</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>44104</v>
+        <v>44069</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>44175</v>
+        <v>45156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034560708 — construction of grawel road gram sevnia pathar se jharna ki or Beelkhedi</t>
+          <t>1730004010/RC/22012034543188 — cc road bhogiram ke ghar se shmshan ki or Bilkhedi</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>1722406.42</v>
+        <v>64000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>942831.65</v>
+        <v>63840</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>44268</v>
+        <v>44104</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>46171</v>
+        <v>44167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034566335 — cc road ramesh ke ghar se chotelal rambharos ke ghar tak Beelkhedi</t>
+          <t>1730004010/RC/22012034543245 — cc road panchayat bhawan se kamal patel ke khet ki or Bilkhedi</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>7000</v>
+        <v>64000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>0</v>
+        <v>62890</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>44270</v>
-[...1 lines deleted...]
-      <c r="K344" s="3"/>
+        <v>44104</v>
+      </c>
+      <c r="K344" s="3" t="n">
+        <v>44175</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034566339 — cc road shersingh ke ghar se  suraj ke ghar tak jaither  Beelkhedi</t>
+          <t>1730004010/RC/22012034560708 — construction of grawel road gram sevnia pathar se jharna ki or Beelkhedi</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>25000</v>
+        <v>1722406.42</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>24318</v>
+        <v>942831.65</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>44475</v>
+        <v>44268</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>45787</v>
+        <v>46171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034590176 — cc road miththulal ke ghar se godi ki or Bilkhedi</t>
+          <t>1730004010/RC/22012034566335 — cc road ramesh ke ghar se chotelal rambharos ke ghar tak Beelkhedi</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>0</v>
+        <v>7000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>44471</v>
+        <v>44270</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034590177 — cc road miththulal ke ghar se godi ki or Bilkhedi</t>
+          <t>1730004010/RC/22012034566339 — cc road shersingh ke ghar se  suraj ke ghar tak jaither  Beelkhedi</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>64000</v>
+        <v>25000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>63111</v>
+        <v>24318</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>44510</v>
+        <v>44475</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>45156</v>
+        <v>45787</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034590178 — cc road main road se school tak singledeep Bilkhedi</t>
+          <t>1730004010/RC/22012034590176 — cc road miththulal ke ghar se godi ki or Bilkhedi</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>13000</v>
+        <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034594299 — Nali nirman, mohan singh ke ghar se nale ki or, singaldeep, beelkhedi</t>
+          <t>1730004010/RC/22012034590177 — cc road miththulal ke ghar se godi ki or Bilkhedi</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>18000</v>
+        <v>64000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>17907</v>
+        <v>63111</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>44517</v>
+        <v>44510</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>46185</v>
+        <v>45156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034594315 — c.c. road men road se school tak, gram singaldeep, beelkhedi</t>
+          <t>1730004010/RC/22012034590178 — cc road main road se school tak singledeep Bilkhedi</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>193</v>
+        <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>44535</v>
+        <v>44471</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034660392 — CC Road nirman nirman kary bhogiram ke ghar se bachan singh ke ghar tak Beelkhedi</t>
+          <t>1730004010/RC/22012034594299 — Nali nirman, mohan singh ke ghar se nale ki or, singaldeep, beelkhedi</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>50400</v>
+        <v>18000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>47099.92</v>
+        <v>17907</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>45205</v>
+        <v>44517</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>45791</v>
+        <v>46185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034660404 — CC Road nirman karya santosh ke ghar se handpamp tak gram singaldeep,Beeelkhedi</t>
+          <t>1730004010/RC/22012034594315 — c.c. road men road se school tak, gram singaldeep, beelkhedi</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>22784</v>
+        <v>13000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>21781.64</v>
+        <v>193</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>44535</v>
+      </c>
+      <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034660431 — TWO ROW PULIYA NIRMAN KARYA SAHANTIDHAM KE PASS BEELKHEDI</t>
+          <t>1730004010/RC/22012034660392 — CC Road nirman nirman kary bhogiram ke ghar se bachan singh ke ghar tak Beelkhedi</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>0</v>
+        <v>50400</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>0</v>
+        <v>47099.92</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K353" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K353" s="3" t="n">
+        <v>45791</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034830338 — सी सी रोड हुकुम सिंह के घर से हेण्‍ड पंप की ओर सिंगलदीप बीलखेडी</t>
+          <t>1730004010/RC/22012034660404 — CC Road nirman karya santosh ke ghar se handpamp tak gram singaldeep,Beeelkhedi</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>38850</v>
+        <v>22784</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>36206.5</v>
+        <v>21781.64</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>45610</v>
+        <v>45205</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>46188</v>
+        <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/22012034842636 — सी सी रोड निर्माण पैदल पुर से खजूर के पेड की ओर, बीलखेडी</t>
+          <t>1730004010/RC/22012034660431 — TWO ROW PULIYA NIRMAN KARYA SAHANTIDHAM KE PASS BEELKHEDI</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>92550</v>
+        <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>88479</v>
+        <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>45791</v>
+        <v>45154</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RC/83 — आंतरिक पथ निर्माण, मदनलाल के घर से रामजानकी के मकान तरफ, सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/RC/22012034830338 — सी सी रोड हुकुम सिंह के घर से हेण्‍ड पंप की ओर सिंगलदीप बीलखेडी</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>196000</v>
+        <v>38850</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>194570</v>
+        <v>36206.5</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>41033</v>
+        <v>45610</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>41148</v>
+        <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034208628 — मर्यादा, श्रीराम, दयाराम, बीलखेडी</t>
+          <t>1730004010/RC/22012034842636 — सी सी रोड निर्माण पैदल पुर से खजूर के पेड की ओर, बीलखेडी</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>4400</v>
+        <v>92550</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>4397</v>
+        <v>88479</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>41696</v>
-[...3 lines deleted...]
-      </c>
+        <v>45791</v>
+      </c>
+      <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034208667 — मर्यादा अभियानख्, ओमप्रकाश,किशनलाल बीलखेडी</t>
+          <t>1730004010/RC/83 — आंतरिक पथ निर्माण, मदनलाल के घर से रामजानकी के मकान तरफ, सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>4400</v>
+        <v>196000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>4234</v>
+        <v>194570</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>41697</v>
+        <v>41033</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>42292</v>
+        <v>41148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034208711 — मर्यादा अभियान ,सुखराम ,गंगाराम ,बीलखेडी</t>
+          <t>1730004010/RS/22012034208628 — मर्यादा, श्रीराम, दयाराम, बीलखेडी</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>4397</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>41696</v>
       </c>
       <c r="K359" s="3" t="n">
         <v>41832</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034208759 — मर्यादा अभियान, मोहन लाल ,गोकुलप्रसाद ,बीलखेडी</t>
+          <t>1730004010/RS/22012034208667 — मर्यादा अभियानख्, ओमप्रकाश,किशनलाल बीलखेडी</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>4397</v>
+        <v>4234</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>41696</v>
+        <v>41697</v>
       </c>
       <c r="K360" s="3" t="n">
-        <v>41832</v>
+        <v>42292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034208768 — मर्यादा अभियान ,बदामीलाल ,बीलखेडी</t>
+          <t>1730004010/RS/22012034208711 — मर्यादा अभियान ,सुखराम ,गंगाराम ,बीलखेडी</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>4397</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>41697</v>
+        <v>41696</v>
       </c>
       <c r="K361" s="3" t="n">
         <v>41832</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034208772 — मर्यादा ,अभियान ,हरिनारायण चैनसिंह,बीलखेडी</t>
+          <t>1730004010/RS/22012034208759 — मर्यादा अभियान, मोहन लाल ,गोकुलप्रसाद ,बीलखेडी</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>4397</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>41697</v>
+        <v>41696</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>41990</v>
+        <v>41832</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034208778 — मर्यादा, रामाधर, धर्माधर, बीलखेडी</t>
+          <t>1730004010/RS/22012034208768 — मर्यादा अभियान ,बदामीलाल ,बीलखेडी</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>4330</v>
+        <v>4397</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>41697</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>42597</v>
+        <v>41832</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034208781 — मर्यादा ,अभियान ,रामसिं‍ह पाल ,बीलखेडी</t>
+          <t>1730004010/RS/22012034208772 — मर्यादा ,अभियान ,हरिनारायण चैनसिंह,बीलखेडी</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>3805</v>
+        <v>4397</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>41697</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>42134</v>
+        <v>41990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034208786 — मर्यादा अभियान ,श्रवणलाल ,बीलखेडी</t>
+          <t>1730004010/RS/22012034208778 — मर्यादा, रामाधर, धर्माधर, बीलखेडी</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>876</v>
+        <v>4330</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>41696</v>
+        <v>41697</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>43077</v>
+        <v>42597</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034208789 — मर्यादा अभियान ,पुनिया बाई ,बीलखेडी</t>
+          <t>1730004010/RS/22012034208781 — मर्यादा ,अभियान ,रामसिं‍ह पाल ,बीलखेडी</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>4397</v>
+        <v>3805</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>41697</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>41832</v>
+        <v>42134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034208791 — मर्यादा, नरेश राय, मूलचंद, जैथर, बीलखेडी</t>
+          <t>1730004010/RS/22012034208786 — मर्यादा अभियान ,श्रवणलाल ,बीलखेडी</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>3805</v>
+        <v>876</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>41696</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>42134</v>
+        <v>43077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034208793 — मर्यादा, मुन्‍नालाल, साईदास, जैथर, बीलखेडी</t>
+          <t>1730004010/RS/22012034208789 — मर्यादा अभियान ,पुनिया बाई ,बीलखेडी</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>4397</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>41697</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>41990</v>
+        <v>41832</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034208794 — मर्यादा, बसंतीबाई, पूरनलाल, जैथर, बीलखेडी</t>
+          <t>1730004010/RS/22012034208791 — मर्यादा, नरेश राय, मूलचंद, जैथर, बीलखेडी</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>4397</v>
+        <v>3805</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>41697</v>
+        <v>41696</v>
       </c>
       <c r="K369" s="3" t="n">
-        <v>41832</v>
+        <v>42134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034208796 — मर्यादा, मुकेश, मूलचंद, जैथर, बीलखेडी</t>
+          <t>1730004010/RS/22012034208793 — मर्यादा, मुन्‍नालाल, साईदास, जैथर, बीलखेडी</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>4397</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>41697</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>41832</v>
+        <v>41990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034208798 — मर्यादा, विमलाबाई, नवलसिंह, सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/RS/22012034208794 — मर्यादा, बसंतीबाई, पूरनलाल, जैथर, बीलखेडी</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>4397</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>41696</v>
+        <v>41697</v>
       </c>
       <c r="K371" s="3" t="n">
-        <v>41990</v>
+        <v>41832</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034208800 — मर्यादा, तुलसाबाई, जीवनसिंह, सिंगलदीप, बीलखेडी</t>
+          <t>1730004010/RS/22012034208796 — मर्यादा, मुकेश, मूलचंद, जैथर, बीलखेडी</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>4397</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>41696</v>
+        <v>41697</v>
       </c>
       <c r="K372" s="3" t="n">
-        <v>41990</v>
+        <v>41832</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034208801 — मर्यादा, बलीराम, नाथूराम, बीलखेडी</t>
+          <t>1730004010/RS/22012034208798 — मर्यादा, विमलाबाई, नवलसिंह, सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>4397</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>41696</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>41832</v>
+        <v>41990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034208803 — मर्यादा, दिनेश, सुखराम, बीलखेडी</t>
+          <t>1730004010/RS/22012034208800 — मर्यादा, तुलसाबाई, जीवनसिंह, सिंगलदीप, बीलखेडी</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>4397</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>41696</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>41990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034208804 — मर्यादा, हरिराम, जैथर, बीलखेडी</t>
+          <t>1730004010/RS/22012034208801 — मर्यादा, बलीराम, नाथूराम, बीलखेडी</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>4397</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>41697</v>
+        <v>41696</v>
       </c>
       <c r="K375" s="3" t="n">
         <v>41832</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034208805 — मर्यादाा, मिटठूलाल, नाथूराम, बीलखेडी</t>
+          <t>1730004010/RS/22012034208803 — मर्यादा, दिनेश, सुखराम, बीलखेडी</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>4397</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>41696</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>41832</v>
+        <v>41990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034211756 — मर्यादा अभियान ,रामनारायण,मोतीलाल ,सिंगलदीप</t>
+          <t>1730004010/RS/22012034208804 — मर्यादा, हरिराम, जैथर, बीलखेडी</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>3944</v>
+        <v>4397</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>41701</v>
+        <v>41697</v>
       </c>
       <c r="K377" s="3" t="n">
-        <v>42292</v>
+        <v>41832</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034211774 — मर्यादा अभियान ,ज्ञानसिंह ,लालजीराम ,सिंगलदीप</t>
+          <t>1730004010/RS/22012034208805 — मर्यादाा, मिटठूलाल, नाथूराम, बीलखेडी</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>876</v>
+        <v>4397</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>41701</v>
+        <v>41696</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>43077</v>
+        <v>41832</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034211782 — मर्यादा अभियान ,गिरवरसिंह ,लालचंद्र ,सिंगलदीप</t>
+          <t>1730004010/RS/22012034211756 — मर्यादा अभियान ,रामनारायण,मोतीलाल ,सिंगलदीप</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>2880</v>
+        <v>3944</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>41701</v>
       </c>
       <c r="K379" s="3" t="n">
-        <v>43077</v>
+        <v>42292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034211786 — मर्यादा अभियान ,मुकेश,कमलसिंह धानक ,सिंगलदीप</t>
+          <t>1730004010/RS/22012034211774 — मर्यादा अभियान ,ज्ञानसिंह ,लालजीराम ,सिंगलदीप</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>4397</v>
+        <v>876</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>41701</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>41990</v>
+        <v>43077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034211792 — मर्यादा अभियान ,गोपालसिंह,कमलसिंह ,बीलखेडी</t>
+          <t>1730004010/RS/22012034211782 — मर्यादा अभियान ,गिरवरसिंह ,लालचंद्र ,सिंगलदीप</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>4397</v>
+        <v>2880</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>41701</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>41832</v>
+        <v>43077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034211796 — मर्यादा अभियान ,वोद‍रसिंह ,नाथूराम ,सिंगलदीप</t>
+          <t>1730004010/RS/22012034211786 — मर्यादा अभियान ,मुकेश,कमलसिंह धानक ,सिंगलदीप</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>4393</v>
+        <v>4397</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>41701</v>
       </c>
       <c r="K382" s="3" t="n">
-        <v>42480</v>
+        <v>41990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034211805 — मर्यादा अभियान ,बिहारीलाल, खुशीलाल ,सिंगलदीप</t>
+          <t>1730004010/RS/22012034211792 — मर्यादा अभियान ,गोपालसिंह,कमलसिंह ,बीलखेडी</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>2880</v>
+        <v>4397</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>41701</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>43077</v>
+        <v>41832</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034211809 — मर्यादा अभियान ,छोटेलाल ,नन्‍हेलाल ,सिंगलदीप</t>
+          <t>1730004010/RS/22012034211796 — मर्यादा अभियान ,वोद‍रसिंह ,नाथूराम ,सिंगलदीप</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>4330</v>
+        <v>4393</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>41701</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>42573</v>
+        <v>42480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034211815 — मर्यादा अभियान,शिवनारायण,धन्‍नालाल सिंगलदीप</t>
+          <t>1730004010/RS/22012034211805 — मर्यादा अभियान ,बिहारीलाल, खुशीलाल ,सिंगलदीप</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>4234</v>
+        <v>2880</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>41701</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>42292</v>
+        <v>43077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034211823 — मर्यादा अभियान,पूरनसिंह ,हरप्रसाद ,सिंगलदीप</t>
+          <t>1730004010/RS/22012034211809 — मर्यादा अभियान ,छोटेलाल ,नन्‍हेलाल ,सिंगलदीप</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>2880</v>
+        <v>4330</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>41701</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>43077</v>
+        <v>42573</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034211826 — मर्यादा अभियान ,नेतराम,लालसिंह ,सिंगलदीप</t>
+          <t>1730004010/RS/22012034211815 — मर्यादा अभियान,शिवनारायण,धन्‍नालाल सिंगलदीप</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>0</v>
+        <v>4234</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>41549</v>
-[...1 lines deleted...]
-      <c r="K387" s="3"/>
+        <v>41701</v>
+      </c>
+      <c r="K387" s="3" t="n">
+        <v>42292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034211831 — मर्यादा ,अभियान ,मन्‍नूलाल ,मदनलाल ,सिंगलदीप</t>
+          <t>1730004010/RS/22012034211823 — मर्यादा अभियान,पूरनसिंह ,हरप्रसाद ,सिंगलदीप</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>3944</v>
+        <v>2880</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>41701</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>42292</v>
+        <v>43077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034212327 — मर्यादा अभियान ,खुमानसिंह ,कुन्‍दनलाल ,सिंगलदीप</t>
+          <t>1730004010/RS/22012034211826 — मर्यादा अभियान ,नेतराम,लालसिंह ,सिंगलदीप</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>3944</v>
+        <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>41701</v>
-[...3 lines deleted...]
-      </c>
+        <v>41549</v>
+      </c>
+      <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034212333 — मर्यादा अभियान ,कुजीलाल, मंगलसिंह, सिंगलदीप</t>
+          <t>1730004010/RS/22012034211831 — मर्यादा ,अभियान ,मन्‍नूलाल ,मदनलाल ,सिंगलदीप</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>876</v>
+        <v>3944</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>41701</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>42597</v>
+        <v>42292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034212336 — मर्यादा अभियान ,अमानसिंह ,हरचंद ,सिंगलदीप</t>
+          <t>1730004010/RS/22012034212327 — मर्यादा अभियान ,खुमानसिंह ,कुन्‍दनलाल ,सिंगलदीप</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>4330</v>
+        <v>3944</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>41701</v>
       </c>
       <c r="K391" s="3" t="n">
-        <v>42490</v>
+        <v>42292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034212339 — मर्यादा अभियान ,वुद्वालाल ,मंगलसिंह ,सिंगलदीप</t>
+          <t>1730004010/RS/22012034212333 — मर्यादा अभियान ,कुजीलाल, मंगलसिंह, सिंगलदीप</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>4397</v>
+        <v>876</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>41701</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>41990</v>
+        <v>42597</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034212342 — मर्यादा अभियान ,परपचन्‍द ,धनसिंह ,सिंगलदीप</t>
+          <t>1730004010/RS/22012034212336 — मर्यादा अभियान ,अमानसिंह ,हरचंद ,सिंगलदीप</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>4397</v>
+        <v>4330</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>41701</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>42134</v>
+        <v>42490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034212345 — मर्यादा अभियान, ईश्‍वरसिंह ,मंगलसिंह ,सिंगलदीप</t>
+          <t>1730004010/RS/22012034212339 — मर्यादा अभियान ,वुद्वालाल ,मंगलसिंह ,सिंगलदीप</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>4393</v>
+        <v>4397</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>41701</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>42480</v>
+        <v>41990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034212349 — मर्यादा अभियान ,घासीराम ,बिहारीलाल ,सिंगलदीप</t>
+          <t>1730004010/RS/22012034212342 — मर्यादा अभियान ,परपचन्‍द ,धनसिंह ,सिंगलदीप</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>2880</v>
+        <v>4397</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>41701</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>43077</v>
+        <v>42134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034212523 — मर्यादा अभियान, क्रपाराम ,लालचंद ,सिंगलदीप</t>
+          <t>1730004010/RS/22012034212345 — मर्यादा अभियान, ईश्‍वरसिंह ,मंगलसिंह ,सिंगलदीप</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>2880</v>
+        <v>4393</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>41701</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>43077</v>
+        <v>42480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034212527 — मर्यादा, अभियान ,किशनलाल ,गोपीलाल सिंगलदीप</t>
+          <t>1730004010/RS/22012034212349 — मर्यादा अभियान ,घासीराम ,बिहारीलाल ,सिंगलदीप</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>4397</v>
+        <v>2880</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>41701</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>42134</v>
+        <v>43077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034360398 — sochalay nirman kary mitthulal/nikkuram gram jaither</t>
+          <t>1730004010/RS/22012034212523 — मर्यादा अभियान, क्रपाराम ,लालचंद ,सिंगलदीप</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>11701</v>
+        <v>2880</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>42939</v>
+        <v>41701</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>42957</v>
+        <v>43077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034360402 — sochalay nirmaan rambharosh/mangilal gram beelkhedi</t>
+          <t>1730004010/RS/22012034212527 — मर्यादा, अभियान ,किशनलाल ,गोपीलाल सिंगलदीप</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>11701</v>
+        <v>4397</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>42948</v>
+        <v>41701</v>
       </c>
       <c r="K399" s="3" t="n">
-        <v>42967</v>
+        <v>42134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034360404 — sochalay nirmaan madan lal/bhogiram gram beelkhedi</t>
+          <t>1730004010/RS/22012034360398 — sochalay nirman kary mitthulal/nikkuram gram jaither</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>11701</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>42939</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>42967</v>
+        <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034360407 — sochalay nirmaan surendra/ maniram gram beelkhedi</t>
+          <t>1730004010/RS/22012034360402 — sochalay nirmaan rambharosh/mangilal gram beelkhedi</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>11701</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>42939</v>
+        <v>42948</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>42957</v>
+        <v>42967</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034360408 — sochalay nirmaan nandlal/ramesh kumar gram beelkhedi</t>
+          <t>1730004010/RS/22012034360404 — sochalay nirmaan madan lal/bhogiram gram beelkhedi</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>11701</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>42948</v>
+        <v>42939</v>
       </c>
       <c r="K402" s="3" t="n">
         <v>42967</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034360410 — sochalay nirmaan narvada prasad/komal gram beelkhedi</t>
+          <t>1730004010/RS/22012034360407 — sochalay nirmaan surendra/ maniram gram beelkhedi</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>11701</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>42939</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034360411 — sochalay nirmaan munna lal/ jamuna prasad gram beelkhedi</t>
+          <t>1730004010/RS/22012034360408 — sochalay nirmaan nandlal/ramesh kumar gram beelkhedi</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>11701</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>42939</v>
+        <v>42948</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>42957</v>
+        <v>42967</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034360412 — sochalay nirmaan paramsukh/ bhaiya lal gram beelkhedi</t>
+          <t>1730004010/RS/22012034360410 — sochalay nirmaan narvada prasad/komal gram beelkhedi</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>11701</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>42939</v>
       </c>
       <c r="K405" s="3" t="n">
         <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034360413 — sochalay nirmaan khemchand/ saidas gram jaither</t>
+          <t>1730004010/RS/22012034360411 — sochalay nirmaan munna lal/ jamuna prasad gram beelkhedi</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>11701</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>42939</v>
       </c>
       <c r="K406" s="3" t="n">
         <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034360415 — sochalay nirmaan mahesh/mitthulal gram jaither</t>
+          <t>1730004010/RS/22012034360412 — sochalay nirmaan paramsukh/ bhaiya lal gram beelkhedi</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>11701</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>42939</v>
       </c>
       <c r="K407" s="3" t="n">
         <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034390696 — souchalay marammat nirmaan Rajesh/ganpat gram singaldeep</t>
+          <t>1730004010/RS/22012034360413 — sochalay nirmaan khemchand/ saidas gram jaither</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>11500</v>
+        <v>12000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>11526</v>
+        <v>11701</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>43127</v>
+        <v>42939</v>
       </c>
       <c r="K408" s="3" t="n">
-        <v>43222</v>
+        <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034390705 — souchalay marammat nirmaan Gayaprasad/panna lal gram beelkhedi</t>
+          <t>1730004010/RS/22012034360415 — sochalay nirmaan mahesh/mitthulal gram jaither</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>11500</v>
+        <v>12000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>11202</v>
+        <v>11701</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>43127</v>
+        <v>42939</v>
       </c>
       <c r="K409" s="3" t="n">
-        <v>43240</v>
+        <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034390710 — sochalay marammat nirmaan Nanhi bai / hannu gram beelkhedi</t>
+          <t>1730004010/RS/22012034390696 — souchalay marammat nirmaan Rajesh/ganpat gram singaldeep</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>11200</v>
+        <v>11526</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>43127</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>43250</v>
+        <v>43222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034390712 — souchalay marammat nirmaan Prem singh/gulab singh gram beelkhedi</t>
+          <t>1730004010/RS/22012034390705 — souchalay marammat nirmaan Gayaprasad/panna lal gram beelkhedi</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>11212</v>
+        <v>11202</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>43127</v>
       </c>
       <c r="K411" s="3" t="n">
         <v>43240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034390715 — Souchalay marammat nirmaan Kamlesh/tulsiram gram beelkhedi</t>
+          <t>1730004010/RS/22012034390710 — sochalay marammat nirmaan Nanhi bai / hannu gram beelkhedi</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>11212</v>
+        <v>11200</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>43127</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>43313</v>
+        <v>43250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034390719 — Souchalay marammat nirman Mohanlal/kesardas gram jaither</t>
+          <t>1730004010/RS/22012034390712 — souchalay marammat nirmaan Prem singh/gulab singh gram beelkhedi</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>11202</v>
+        <v>11212</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>43210</v>
+        <v>43127</v>
       </c>
       <c r="K413" s="3" t="n">
-        <v>43235</v>
+        <v>43240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034390740 — Souchalay marammat nirmaan Ajeet singh/kalidas</t>
+          <t>1730004010/RS/22012034390715 — Souchalay marammat nirmaan Kamlesh/tulsiram gram beelkhedi</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>11354</v>
+        <v>11212</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>43130</v>
+        <v>43127</v>
       </c>
       <c r="K414" s="3" t="n">
-        <v>43228</v>
+        <v>43313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034390742 — Souchalay marammat nirmaan Mahesh/ Ramnath gram jaither</t>
+          <t>1730004010/RS/22012034390719 — Souchalay marammat nirman Mohanlal/kesardas gram jaither</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>11202</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>43210</v>
       </c>
       <c r="K415" s="3" t="n">
-        <v>43291</v>
+        <v>43235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034390924 — Souchalay marammat nirmaan Satish/Omprakash gram jaither</t>
+          <t>1730004010/RS/22012034390740 — Souchalay marammat nirmaan Ajeet singh/kalidas</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>11386</v>
+        <v>11354</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>43130</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>43299</v>
+        <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034390926 — Souchalay marammat nirmaan Bhim/premnath gram jaither</t>
+          <t>1730004010/RS/22012034390742 — Souchalay marammat nirmaan Mahesh/ Ramnath gram jaither</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>11386</v>
+        <v>11202</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>43130</v>
+        <v>43210</v>
       </c>
       <c r="K417" s="3" t="n">
-        <v>43299</v>
+        <v>43291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034390927 — Souchalay marammat nirmaan Chain singh/kesardas gram jaither</t>
+          <t>1730004010/RS/22012034390924 — Souchalay marammat nirmaan Satish/Omprakash gram jaither</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>11202</v>
+        <v>11386</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>43210</v>
+        <v>43130</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>43245</v>
+        <v>43299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034390929 — Souchalay marammat nirmaan Seema bai/suresh gram jaither</t>
+          <t>1730004010/RS/22012034390926 — Souchalay marammat nirmaan Bhim/premnath gram jaither</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>11354</v>
+        <v>11386</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>43138</v>
+        <v>43130</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>43227</v>
+        <v>43299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034390931 — Souchalay marammat nirmaan Anil/nanhoo lal gram singaldeep</t>
+          <t>1730004010/RS/22012034390927 — Souchalay marammat nirmaan Chain singh/kesardas gram jaither</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>11526</v>
+        <v>11202</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>43127</v>
+        <v>43210</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>43240</v>
+        <v>43245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034390932 — Souchalay marammat nirmaan Kanchedi lal/kunjilal gram singaldeep</t>
+          <t>1730004010/RS/22012034390929 — Souchalay marammat nirmaan Seema bai/suresh gram jaither</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>11202</v>
+        <v>11354</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>43127</v>
+        <v>43138</v>
       </c>
       <c r="K421" s="3" t="n">
-        <v>43240</v>
+        <v>43227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034390933 — Souchalay marammat nirmaan Prem bai/parasram singh gram singaldeep</t>
+          <t>1730004010/RS/22012034390931 — Souchalay marammat nirmaan Anil/nanhoo lal gram singaldeep</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>11376</v>
+        <v>11526</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>43127</v>
       </c>
       <c r="K422" s="3" t="n">
-        <v>43298</v>
+        <v>43240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034390935 — Souchalay marammat nirmaan Devki bai/halku gram singaldeep</t>
+          <t>1730004010/RS/22012034390932 — Souchalay marammat nirmaan Kanchedi lal/kunjilal gram singaldeep</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>11212</v>
+        <v>11202</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>43127</v>
       </c>
       <c r="K423" s="3" t="n">
-        <v>43255</v>
+        <v>43240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034390939 — Souchalay marammat nirmaan Antram/pooran gram beelkhedi</t>
+          <t>1730004010/RS/22012034390933 — Souchalay marammat nirmaan Prem bai/parasram singh gram singaldeep</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>11698</v>
+        <v>11376</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>43127</v>
       </c>
       <c r="K424" s="3" t="n">
-        <v>43240</v>
+        <v>43298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034390946 — Souchalay marammat nirmaan kirti bai/ishvar singh gram singaldeep</t>
+          <t>1730004010/RS/22012034390935 — Souchalay marammat nirmaan Devki bai/halku gram singaldeep</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>0</v>
+        <v>11212</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>43109</v>
-[...1 lines deleted...]
-      <c r="K425" s="3"/>
+        <v>43127</v>
+      </c>
+      <c r="K425" s="3" t="n">
+        <v>43255</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034406772 — Sochalay marammat nirmaan kary sher singh/ hari singh gram singaldeep</t>
+          <t>1730004010/RS/22012034390939 — Souchalay marammat nirmaan Antram/pooran gram beelkhedi</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>11388</v>
+        <v>11698</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>43234</v>
+        <v>43127</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>43298</v>
+        <v>43240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034498305 — nali nirman dhaniram chouhan ke ghar se nadi ki or Bilkhedi</t>
+          <t>1730004010/RS/22012034390946 — Souchalay marammat nirmaan kirti bai/ishvar singh gram singaldeep</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>17000</v>
+        <v>11500</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>7030</v>
+        <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>44104</v>
-[...3 lines deleted...]
-      </c>
+        <v>43109</v>
+      </c>
+      <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034503141 — NALI NIRMAN KARYA FHUNDILAL KE GHAR SE RAMESHBABU KE GHAR TAK BEELKHEDI</t>
+          <t>1730004010/RS/22012034406772 — Sochalay marammat nirmaan kary sher singh/ hari singh gram singaldeep</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>28000</v>
+        <v>11500</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>28880</v>
+        <v>11388</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>44174</v>
+        <v>43234</v>
       </c>
       <c r="K428" s="3" t="n">
-        <v>44270</v>
+        <v>43298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034513199 — nali nirman mukesh rai ke ghar se anil ke ghar tak Beelkhedi</t>
+          <t>1730004010/RS/22012034498305 — nali nirman dhaniram chouhan ke ghar se nadi ki or Bilkhedi</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>19000</v>
+        <v>17000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>18528</v>
+        <v>7030</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>44468</v>
+        <v>44104</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>45769</v>
+        <v>45156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034648514 — Samudayik swachchta parisar jaither Beelkhedi</t>
+          <t>1730004010/RS/22012034503141 — NALI NIRMAN KARYA FHUNDILAL KE GHAR SE RAMESHBABU KE GHAR TAK BEELKHEDI</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>44000</v>
+        <v>28000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>40715</v>
+        <v>28880</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>44909</v>
+        <v>44174</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>45371</v>
+        <v>44270</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034689803 — नाली आर.सी. धर्मन्‍द्र के घर से आंगनबाडी भवन के पीछे नाले तक, बीलखेडी</t>
+          <t>1730004010/RS/22012034513199 — nali nirman mukesh rai ke ghar se anil ke ghar tak Beelkhedi</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>16000</v>
+        <v>19000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>15912</v>
+        <v>18528</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>45196</v>
+        <v>44468</v>
       </c>
       <c r="K431" s="3" t="n">
-        <v>45765</v>
+        <v>45769</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012034689805 — नाली आर.सी.सी. श्‍यामलाल के घर से गोदर नदी तक, बीलखेडी</t>
+          <t>1730004010/RS/22012034648514 — Samudayik swachchta parisar jaither Beelkhedi</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>11000</v>
+        <v>44000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>10608</v>
+        <v>40715</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>45346</v>
+        <v>44909</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>45765</v>
+        <v>45371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012035114892 — NALI NIRMAN KARYA BACHANSINGH KE GHAR SE RAMSVRUP KE GHAR TAK BEELKHEDI</t>
+          <t>1730004010/RS/22012034689803 — नाली आर.सी. धर्मन्‍द्र के घर से आंगनबाडी भवन के पीछे नाले तक, बीलखेडी</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>0</v>
+        <v>16000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>0</v>
+        <v>15912</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K433" s="3"/>
+        <v>45196</v>
+      </c>
+      <c r="K433" s="3" t="n">
+        <v>45765</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1730004010/RS/22012035114893 — NALI NIRMAN KARYA BACHANSINGH KE GHAR SE RAMSVRUP KE GHAR TAK BEELKHEDI</t>
+          <t>1730004010/RS/22012034689805 — नाली आर.सी.सी. श्‍यामलाल के घर से गोदर नदी तक, बीलखेडी</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>9073</v>
+        <v>11000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>221</v>
+        <v>10608</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>45353</v>
-[...1 lines deleted...]
-      <c r="K434" s="3"/>
+        <v>45346</v>
+      </c>
+      <c r="K434" s="3" t="n">
+        <v>45765</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1730004010/WC/22012034326616 — तालाव जीणोदृर मरम्मत कार्य गाव सिन्गलदीप</t>
+          <t>1730004010/RS/22012035114892 — NALI NIRMAN KARYA BACHANSINGH KE GHAR SE RAMSVRUP KE GHAR TAK BEELKHEDI</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>57000</v>
+        <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>50904</v>
+        <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>42880</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1730004010/WC/22012034326618 — तालाव जीणोदृर मरम्मत कार्य गाव वीलखेडी</t>
+          <t>1730004010/RS/22012035114893 — NALI NIRMAN KARYA BACHANSINGH KE GHAR SE RAMSVRUP KE GHAR TAK BEELKHEDI</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>112000</v>
+        <v>9073</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>52122</v>
+        <v>221</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>42880</v>
-[...3 lines deleted...]
-      </c>
+        <v>45353</v>
+      </c>
+      <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1730004010/WC/22012034355349 — BORI BANDHAN NIRMAAN NEHAR SE NALE TARAF GRAM JAITHER</t>
+          <t>1730004010/WC/22012034326616 — तालाव जीणोदृर मरम्मत कार्य गाव सिन्गलदीप</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>8600</v>
+        <v>57000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>8544</v>
+        <v>50904</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>43005</v>
+        <v>42880</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>43228</v>
+        <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1730004010/WC/22012034355353 — BORI BANDHAAN NIRMAAN IMLI BALE KHET KE PASS GRAM BEELKHEDI</t>
+          <t>1730004010/WC/22012034326618 — तालाव जीणोदृर मरम्मत कार्य गाव वीलखेडी</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>8600</v>
+        <v>112000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>8544</v>
+        <v>52122</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>43005</v>
+        <v>42880</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>43228</v>
+        <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1730004010/WC/22012034355360 — BORI BANDHAAN NIRMAAN BADAMI LAL KE KHET KE PASS GRAM BEELKHEDI</t>
+          <t>1730004010/WC/22012034355349 — BORI BANDHAN NIRMAAN NEHAR SE NALE TARAF GRAM JAITHER</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>8600</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>8544</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>43005</v>
       </c>
       <c r="K439" s="3" t="n">
         <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1730004010/WC/22012034355365 — bori bandhaan nirmaan sukhram ke khet ke pass gram beelkhedi</t>
+          <t>1730004010/WC/22012034355353 — BORI BANDHAAN NIRMAAN IMLI BALE KHET KE PASS GRAM BEELKHEDI</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>8600</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>8544</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>43005</v>
       </c>
       <c r="K440" s="3" t="n">
         <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1730004010/WC/22012034355367 — BORI BANDHAAN NIRMAAN VINOD KE KHET KE PAAS GRAM BEELKHEDI</t>
+          <t>1730004010/WC/22012034355360 — BORI BANDHAAN NIRMAAN BADAMI LAL KE KHET KE PASS GRAM BEELKHEDI</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>8600</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>8544</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>43005</v>
       </c>
       <c r="K441" s="3" t="n">
         <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1730004010/WC/22012034355369 — BORI BANDHAAN NIRMAAN CHAIN SINGH KE KHET KE PASS GRAM BEELKHEDI</t>
+          <t>1730004010/WC/22012034355365 — bori bandhaan nirmaan sukhram ke khet ke pass gram beelkhedi</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>8600</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>8544</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>43005</v>
       </c>
       <c r="K442" s="3" t="n">
         <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1730004010/WC/22012034355372 — BORI BANDHAAN NIRMAAN HEMRAJ KE KHET KE PAAS GRAM BEELKHEDI</t>
+          <t>1730004010/WC/22012034355367 — BORI BANDHAAN NIRMAAN VINOD KE KHET KE PAAS GRAM BEELKHEDI</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>8600</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>8544</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>43005</v>
       </c>
       <c r="K443" s="3" t="n">
         <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1730004010/WC/22012034355374 — BORI BANDHAAN NIRMAAN KAMLESH KE KHET KE PAAS GRAM BEELKHEDI</t>
+          <t>1730004010/WC/22012034355369 — BORI BANDHAAN NIRMAAN CHAIN SINGH KE KHET KE PASS GRAM BEELKHEDI</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>8600</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>8544</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>43005</v>
       </c>
       <c r="K444" s="3" t="n">
         <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1730004010/WC/22012034435022 — check dam nirmaan sadghati ki puliya ke paas gram beelkhedi</t>
+          <t>1730004010/WC/22012034355372 — BORI BANDHAAN NIRMAAN HEMRAJ KE KHET KE PAAS GRAM BEELKHEDI</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>112000</v>
+        <v>8600</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>73080</v>
+        <v>8544</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>43495</v>
+        <v>43005</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>43544</v>
+        <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1730004010/WC/22012034435029 — check dam nirmaan babulal ke khet ke paas gram singaldeep</t>
+          <t>1730004010/WC/22012034355374 — BORI BANDHAAN NIRMAAN KAMLESH KE KHET KE PAAS GRAM BEELKHEDI</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>78000</v>
+        <v>8600</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>50112</v>
+        <v>8544</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>43495</v>
+        <v>43005</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>43544</v>
+        <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1730004010/WC/22012034503981 — sakalpond, Beelkhedi</t>
+          <t>1730004010/WC/22012034435022 — check dam nirmaan sadghati ki puliya ke paas gram beelkhedi</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>400535.45</v>
+        <v>112000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>51744</v>
+        <v>73080</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>43789</v>
+        <v>43495</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>44022</v>
+        <v>43544</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1730004010/WC/22012034545722 — sankal pond singaldip Bilkhedi</t>
+          <t>1730004010/WC/22012034435029 — check dam nirmaan babulal ke khet ke paas gram singaldeep</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>509412.88</v>
+        <v>78000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>0</v>
+        <v>50112</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>43926</v>
-[...1 lines deleted...]
-      <c r="K448" s="3"/>
+        <v>43495</v>
+      </c>
+      <c r="K448" s="3" t="n">
+        <v>43544</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1730004010/WC/22012034558586 — sokta gadda prathmic school ke pas Bilkhedi</t>
+          <t>1730004010/WC/22012034503981 — sakalpond, Beelkhedi</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>14283.77</v>
+        <v>400535.45</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>0</v>
+        <v>51744</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>43956</v>
-[...1 lines deleted...]
-      <c r="K449" s="3"/>
+        <v>43789</v>
+      </c>
+      <c r="K449" s="3" t="n">
+        <v>44022</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1730004010/WC/22012034559099 — sokta gadda prathmic school ke pas Bilkhedi</t>
+          <t>1730004010/WC/22012034545722 — sankal pond singaldip Bilkhedi</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>14283.77</v>
+        <v>509412.88</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>2280</v>
+        <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>43992</v>
-[...3 lines deleted...]
-      </c>
+        <v>43926</v>
+      </c>
+      <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1730004010/WC/22012034559100 — sokta gadda new colony Bilkhedi</t>
+          <t>1730004010/WC/22012034558586 — sokta gadda prathmic school ke pas Bilkhedi</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>2364</v>
+        <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>43992</v>
-[...3 lines deleted...]
-      </c>
+        <v>43956</v>
+      </c>
+      <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1730004010/WC/22012034559101 — sokta gadda lalaram ke ghar ke pas  Bilkhedi</t>
+          <t>1730004010/WC/22012034559099 — sokta gadda prathmic school ke pas Bilkhedi</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>2280</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>43992</v>
       </c>
       <c r="K452" s="3" t="n">
         <v>45135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1730004010/WC/22012034559102 — sokta gadda parvat ke ghar ke pas jaither Bilkhedi</t>
+          <t>1730004010/WC/22012034559100 — sokta gadda new colony Bilkhedi</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>2280</v>
+        <v>2364</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>43992</v>
       </c>
       <c r="K453" s="3" t="n">
         <v>45135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1730004010/WC/22012034559103 — sokta gadda deo sthan ke pas singledip Bilkhedi</t>
+          <t>1730004010/WC/22012034559101 — sokta gadda lalaram ke ghar ke pas  Bilkhedi</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>2280</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>43992</v>
       </c>
       <c r="K454" s="3" t="n">
         <v>45135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1730004010/WC/22012034559104 — sokta gadda chorahe ke pas Singledip Bilkhedi</t>
+          <t>1730004010/WC/22012034559102 — sokta gadda parvat ke ghar ke pas jaither Bilkhedi</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>2280</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>43992</v>
       </c>
       <c r="K455" s="3" t="n">
         <v>45135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1730004010/WC/22012034993075 — check dam godar nadi Bilkhedi</t>
+          <t>1730004010/WC/22012034559103 — sokta gadda deo sthan ke pas singledip Bilkhedi</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>0</v>
+        <v>2280</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>44666</v>
-[...1 lines deleted...]
-      <c r="K456" s="3"/>
+        <v>43992</v>
+      </c>
+      <c r="K456" s="3" t="n">
+        <v>45135</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1730004010/WC/22012035268496 — रिचार्ज पिट निर्माण मंदिर के पास, बीलखेडी JSM</t>
+          <t>1730004010/WC/22012034559104 — sokta gadda chorahe ke pas Singledip Bilkhedi</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>0</v>
+        <v>2280</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K457" s="3"/>
+        <v>43992</v>
+      </c>
+      <c r="K457" s="3" t="n">
+        <v>45135</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1730004010/WC/22012035268504 — रिचार्ज पिट निर्माण स्‍कूल के पास, सिंगलदीप, बीलखेडी, JSM</t>
+          <t>1730004010/WC/22012034993075 — check dam godar nadi Bilkhedi</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>45761</v>
+        <v>44666</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1730004010/WC/VB/22012035333460 — water roof harvesting  panchyat bhavan</t>
+          <t>1730004010/WC/22012035268496 — रिचार्ज पिट निर्माण मंदिर के पास, बीलखेडी JSM</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>46208</v>
+        <v>45761</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1730004010/WC/VB/22012035333462 — water roof harvesting middel school singaldeep</t>
+          <t>1730004010/WC/22012035268504 — रिचार्ज पिट निर्माण स्‍कूल के पास, सिंगलदीप, बीलखेडी, JSM</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>46208</v>
+        <v>45761</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1730004010/WH/22012034446679 — talab renovation at singaldeep  Beelkhedi</t>
+          <t>1730004010/WC/VB/22012035333460 — water roof harvesting  panchyat bhavan</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>411357.74</v>
+        <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>190924</v>
+        <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>44288</v>
-[...3 lines deleted...]
-      </c>
+        <v>46208</v>
+      </c>
+      <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1730004028/IF/IAY/276284 — Construction of IAY House -IAY REG. NO. MP3445463</t>
+          <t>1730004010/WC/VB/22012035333462 — water roof harvesting middel school singaldeep</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>15030</v>
+        <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>42880</v>
-[...3 lines deleted...]
-      </c>
+        <v>46208</v>
+      </c>
+      <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1730004028/IF/IAY/595073 — Construction of IAY House -IAY REG. NO. MP3333512</t>
+          <t>1730004010/WH/22012034446679 — talab renovation at singaldeep  Beelkhedi</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>15030</v>
+        <v>411357.74</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>15480</v>
+        <v>190924</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>42880</v>
+        <v>44288</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>42998</v>
+        <v>45808</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1730004044/WC/22012034355159 — Bori Bandhan Munne khan ke Khet ke Pass Nadi Per, Nador</t>
+          <t>1730004028/IF/IAY/276284 — Construction of IAY House -IAY REG. NO. MP3445463</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>8600</v>
+        <v>15030</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>4300</v>
+        <v>15480</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>43005</v>
+        <v>42880</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>43018</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C465" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D465" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E465" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F465" s="1" t="inlineStr">
+        <is>
+          <t>1730004028/IF/IAY/595073 — Construction of IAY House -IAY REG. NO. MP3333512</t>
+        </is>
+      </c>
+      <c r="G465" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H465" s="2" t="n">
+        <v>15030</v>
+      </c>
+      <c r="I465" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="J465" s="3" t="n">
+        <v>42880</v>
+      </c>
+      <c r="K465" s="3" t="n">
+        <v>42998</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
+      <c r="A466" s="1" t="inlineStr">
+        <is>
+          <t>RAISEN / OBEDULLAHGANJ</t>
+        </is>
+      </c>
+      <c r="B466" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C466" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D466" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E466" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F466" s="1" t="inlineStr">
+        <is>
+          <t>1730004044/WC/22012034355159 — Bori Bandhan Munne khan ke Khet ke Pass Nadi Per, Nador</t>
+        </is>
+      </c>
+      <c r="G466" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H466" s="2" t="n">
+        <v>8600</v>
+      </c>
+      <c r="I466" s="2" t="n">
+        <v>4300</v>
+      </c>
+      <c r="J466" s="3" t="n">
+        <v>43005</v>
+      </c>
+      <c r="K466" s="3" t="n">
+        <v>43018</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
+      <c r="A467" s="1" t="inlineStr">
+        <is>
+          <t>RAISEN / OBEDULLAHGANJ</t>
+        </is>
+      </c>
+      <c r="B467" s="1" t="inlineStr">
+        <is>
           <t>2018-2019</t>
         </is>
       </c>
-      <c r="C465" s="1" t="inlineStr">
+      <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
-      <c r="D465" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E465" s="1" t="inlineStr">
+      <c r="D467" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
+        </is>
+      </c>
+      <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
-      <c r="F465" s="1" t="inlineStr">
+      <c r="F467" s="1" t="inlineStr">
         <is>
           <t>/AV/22012034373289 — Aanganwadi bhavan nirmaan karya gram singaldeep</t>
         </is>
       </c>
-      <c r="G465" s="1" t="inlineStr">
+      <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
-      <c r="H465" s="2" t="n">
+      <c r="H467" s="2" t="n">
         <v>180000</v>
       </c>
-      <c r="I465" s="2" t="n">
+      <c r="I467" s="2" t="n">
         <v>100752</v>
       </c>
-      <c r="J465" s="3" t="n">
+      <c r="J467" s="3" t="n">
         <v>43257</v>
       </c>
-      <c r="K465" s="3"/>
+      <c r="K467" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>