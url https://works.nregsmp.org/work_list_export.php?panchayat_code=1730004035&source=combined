--- v0 (2026-08-28)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K553"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-28 09:08:11</t>
+          <t>Exported on: 2026-10-24 10:07:54</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -418,98 +418,98 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44217</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1730004035/AV/22012034564267 — आंगनबाड़ी भवन निर्माण मंडवा रमपुरा</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>46734</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44654</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1730004035/AV/22012034564349 — आंगनबाडी भवन निर्माण, खपरिया खापा</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>43044</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44656</v>
@@ -747,98 +747,98 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1730004035/IC/22012034890375 — रिचार्ज पिट शासकीय कुआ के पास खपरिया खापा</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1730004035/IC/22012034890376 — रिचार्ज पिट शासकीय कुआ-2, खपरिया खापा</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45761</v>
@@ -4820,145 +4820,145 @@
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1730004035/IF/22012035516220 — JGSA Khet Talab Badamilal/ Sukka Khapariya Khapa</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1730004035/IF/22012035528982 — KhetTalab nirman karya Kamal singh/Ganeshram Rampuramandva Khapariya khapa</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1730004035/IF/22012035529018 — Khet Talab nirman karya Badamilal /Sukhram Khapariya khapa</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45764</v>
@@ -11248,120 +11248,120 @@
       <c r="J238" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K238" s="3" t="n">
         <v>45931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1730004035/IF/IAY/4904405 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119680003</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>8757</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1730004035/IF/IAY/4908437 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120329120</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>22002</v>
+        <v>23802</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11636,119 +11636,119 @@
       <c r="J246" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K246" s="3" t="n">
         <v>46041</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1730004035/IF/IAY/5666563 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115627709</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45886</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1730004035/IF/IAY/5666826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115730656</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45886</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -11781,70 +11781,70 @@
       <c r="J249" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>45945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1730004035/IF/IAY/5755389 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122075976</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -11877,78 +11877,80 @@
       <c r="J251" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>46105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1730004035/IF/IAY/5756280 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117128167</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45895</v>
       </c>
-      <c r="K252" s="3"/>
+      <c r="K252" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -12022,70 +12024,70 @@
       <c r="J254" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>46104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1730004035/IF/IAY/5760290 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120329682</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>46173</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -12118,73 +12120,73 @@
       <c r="J256" s="3" t="n">
         <v>45992</v>
       </c>
       <c r="K256" s="3" t="n">
         <v>46038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1730004035/IF/IAY/5859272 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122080346</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>16443</v>
+        <v>18543</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>46156</v>
       </c>
       <c r="K257" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
@@ -12216,117 +12218,119 @@
       <c r="J258" s="3" t="n">
         <v>46006</v>
       </c>
       <c r="K258" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1730004035/IF/IAY/5859401 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105888228</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>46052</v>
       </c>
-      <c r="K259" s="3"/>
+      <c r="K259" s="3" t="n">
+        <v>46264</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1730004035/IF/IAY/5869797 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105837126</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>46173</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -22501,98 +22505,98 @@
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>1730004035/RS/22012035135677 — Gande pani ki nikashi hetu nali nirman primary school se mandir ki or Khapariya khapa</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>61000</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>45679</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>RAISEN / OBEDULLAHGANJ</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
           <t>1730004035/RS/22012035135679 — Gande pani ki nikashi hetu  nali nirman karya kamal ke ghar se samudayak bhavan ki or Khapariya khap</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>34000</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>45679</v>