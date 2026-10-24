--- v0 (2026-09-05)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K78"/>
+  <dimension ref="A1:K79"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 05:32:39</t>
+          <t>Exported on: 2026-10-24 12:47:34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -710,98 +710,98 @@
       <c r="J20" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K20" s="3" t="n">
         <v>46132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>RAISEN / BADI</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1730005104/IF/22012035562478 — JGSA 2025 Khet Talab Nirman Karya Lakhan Mehra ke khet me</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>RAISEN / BADI</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1730005104/IF/22012035562480 — JGSA 2025 Khet Talab Nirman Karya Daulat Singh ke khet me</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45761</v>
@@ -902,51 +902,51 @@
       <c r="J24" s="3" t="n">
         <v>45827</v>
       </c>
       <c r="K24" s="3" t="n">
         <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>RAISEN / BADI</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1730005104/IF/22012035567673 — JGSA 2025 Khet Talab Nirman Karya Shobha ram /Badri prasad</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45813</v>
@@ -998,286 +998,286 @@
       <c r="J26" s="3" t="n">
         <v>45827</v>
       </c>
       <c r="K26" s="3" t="n">
         <v>46132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>RAISEN / BADI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1730005104/IF/22012035577847 — JGSA 2025 खेत तालाब निर्माण कार्य श्री मोहनसिंह आत्‍मज श्री देवकरण</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>RAISEN / BADI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1730005104/IF/22012035577849 — JGSA 2025 खेत तालाब निर्माण कार्य  श्री रामप्रसाद आत्‍मज श्री देवकरण</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>RAISEN / BADI</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1730005104/IF/22012035577853 — JGSA 2025 खेत तालाब निर्माण कार्य  श्री हल्‍कोरी आत्‍मज श्री देवकरण</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>RAISEN / BADI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1730005104/IF/22012035577855 — JGSA 2025 खेत तालाब निर्माण कार्य श्री वीरेन्‍द्रसिंह राजपूत आत्‍मज श्री लालचंद</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>RAISEN / BADI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1730005104/IF/22012035577858 — JGSA 2025 खेत तालाब निर्माण कार्य  श्री जितेन्‍द्र राजपूत आत्‍मज श्री चन्‍दनसिंह</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>RAISEN / BADI</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1730005104/IF/22012035577859 — JGSA 2025 खेत तालाब निर्माण कार्य  श्री जितेन्‍द्र राजपूत आत्‍मज श्री चन्‍दनसिंह</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45761</v>
@@ -1302,51 +1302,51 @@
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1730005104/IF/22012035607545 — एक बगिया मॉ के नाम संध्‍या बाई/देवेन्‍द्र ग्राम पंचायत धनाश्री</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>124610.79</v>
       </c>
       <c r="I33" s="2" t="n">
-        <v>79146.71</v>
+        <v>89946.71</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>RAISEN / BADI</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1396,51 +1396,51 @@
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1730005104/IF/22012035607560 — एक बगिया मॉ के नाम कला बाई/धनसिंह ग्राम पंचायत धनाश्री</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>127529.59</v>
       </c>
       <c r="I35" s="2" t="n">
-        <v>82485.71</v>
+        <v>89985.71</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>RAISEN / BADI</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -2793,348 +2793,348 @@
       <c r="J63" s="3" t="n">
         <v>45964</v>
       </c>
       <c r="K63" s="3" t="n">
         <v>46049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>RAISEN / BADI</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1730005104/IF/IAY/5975904 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132465877</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>RAISEN / BADI</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1730005104/IF/IAY/5977346 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131217278</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>RAISEN / BADI</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1730005104/IF/IAY/5977955 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131418819</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>RAISEN / BADI</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1730005104/IF/IAY/5980292 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131727185</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>RAISEN / BADI</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1730005104/IF/IAY/5985667 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131217617</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>RAISEN / BADI</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1730005104/IF/IAY/6218424 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131032019</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>46101</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>RAISEN / BADI</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1730005104/IF/IAY/6219220 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131870545</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>46101</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>RAISEN / BADI</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
@@ -3347,184 +3347,231 @@
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>23000</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>RAISEN / BADI</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
-          <t>1730005104/RS/22012035127546 — नाली निर्माण कार्य संतोष पटेल के मकान से देवेन्द्र पटेल के घर की ओर धनाश्रि</t>
+          <t>1730005104/RC/VB/YD/22012034855045 — सी सी रोड निर्माण कार्य धनाश्री</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
-        <v>49500</v>
+        <v>0</v>
       </c>
       <c r="I76" s="2" t="n">
-        <v>49496.7</v>
+        <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
-        <v>45498</v>
-[...3 lines deleted...]
-      </c>
+        <v>46205</v>
+      </c>
+      <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>RAISEN / BADI</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
-          <t>1730005104/RS/22012035134140 — कच्ची नाली निर्माण कार्य देवी सिंह के मकान से नदी की ओर</t>
+          <t>1730005104/RS/22012035127546 — नाली निर्माण कार्य संतोष पटेल के मकान से देवेन्द्र पटेल के घर की ओर धनाश्रि</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
-        <v>0</v>
+        <v>49500</v>
       </c>
       <c r="I77" s="2" t="n">
-        <v>0</v>
+        <v>49496.7</v>
       </c>
       <c r="J77" s="3" t="n">
-        <v>45612</v>
-[...1 lines deleted...]
-      <c r="K77" s="3"/>
+        <v>45498</v>
+      </c>
+      <c r="K77" s="3" t="n">
+        <v>45632</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>RAISEN / BADI</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C78" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F78" s="1" t="inlineStr">
+        <is>
+          <t>1730005104/RS/22012035134140 — कच्ची नाली निर्माण कार्य देवी सिंह के मकान से नदी की ओर</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H78" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I78" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J78" s="3" t="n">
+        <v>45612</v>
+      </c>
+      <c r="K78" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>RAISEN / BADI</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
           <t>2026-2027</t>
         </is>
       </c>
-      <c r="C78" s="1" t="inlineStr">
+      <c r="C79" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D78" s="1" t="inlineStr">
+      <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
-      <c r="F78" s="1" t="inlineStr">
+      <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1730005104/WC/VB/22012035333216 — रुफ टॉप वाटर हार्वेस्टिंग कार्य पंचायत भवन में ग्राम धनाश्री</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
-      <c r="H78" s="2" t="n">
+      <c r="H79" s="2" t="n">
         <v>30496.65</v>
       </c>
-      <c r="I78" s="2" t="n">
-[...2 lines deleted...]
-      <c r="J78" s="3" t="n">
+      <c r="I79" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J79" s="3" t="n">
         <v>46205</v>
       </c>
-      <c r="K78" s="3"/>
+      <c r="K79" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>