--- v0 (2026-10-11)
+++ v1 (2026-10-13)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K72"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-11 13:00:00</t>
+          <t>Exported on: 2026-10-13 01:45:38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1651,63 +1651,65 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1730006029/IF/IAY/4989584 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106539804</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45761</v>
       </c>
-      <c r="K41" s="3"/>
+      <c r="K41" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SILWANI</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -1935,110 +1937,114 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1730006029/IF/IAY/4996892 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106976977</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>12600</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>46006</v>
       </c>
-      <c r="K47" s="3"/>
+      <c r="K47" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SILWANI</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1730006029/IF/IAY/5535905 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106543547</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45779</v>
       </c>
-      <c r="K48" s="3"/>
+      <c r="K48" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SILWANI</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>