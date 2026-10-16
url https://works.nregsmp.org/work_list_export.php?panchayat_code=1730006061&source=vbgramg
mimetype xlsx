--- v0 (2026-10-13)
+++ v1 (2026-10-16)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K41"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-13 18:21:30</t>
+          <t>Exported on: 2026-10-16 02:57:51</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -765,98 +765,98 @@
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/IAY/6186171 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132885863</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>9366</v>
+        <v>9066</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SILWANI</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/IAY/6190734 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148497513</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I23" s="2" t="n">
-        <v>14400</v>
+        <v>14100</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SILWANI</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
@@ -906,145 +906,145 @@
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/IAY/6197332 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113656232</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
-        <v>12300</v>
+        <v>12000</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SILWANI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/IAY/6199908 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132870955</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
-        <v>14400</v>
+        <v>14100</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SILWANI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/IAY/6201062 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148526033</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
-        <v>8100</v>
+        <v>7800</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SILWANI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
@@ -1141,51 +1141,51 @@
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/IAY/6204614 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132877097</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>18600</v>
+        <v>18300</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>46167</v>
       </c>
       <c r="K30" s="3" t="n">
         <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SILWANI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
@@ -1333,51 +1333,51 @@
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1730006061/IF/IAY/6210484 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103129411</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>8100</v>
+        <v>7800</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SILWANI</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>