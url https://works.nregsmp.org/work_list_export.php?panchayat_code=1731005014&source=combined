--- v0 (2026-09-04)
+++ v1 (2026-10-26)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K495"/>
+  <dimension ref="A1:K496"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 10:59:17</t>
+          <t>Exported on: 2026-10-26 06:11:46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -845,51 +845,51 @@
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1731005014/DP/22012034548116 — POSHAN VATIKA (MA KI Bagiya) GOVT PS RATAMATIKHURD</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>20540</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>1326</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45212</v>
@@ -5338,192 +5338,192 @@
       <c r="J116" s="3" t="n">
         <v>45290</v>
       </c>
       <c r="K116" s="3" t="n">
         <v>45702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1731005014/IF/22012035268944 — Hiteshi kup mamta / kailash bpl ratamati bujurg</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>294981.17</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>128490</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1731005014/IF/22012035268969 — hiteshi kapildhara kup kyaliram gaman ratamati bujurg</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1731005014/IF/22012035269731 — Hiteshi kup nirman mukundrav lallu ratamati bujurg</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>294981.17</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>184325.57</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1731005014/IF/22012035269915 — hiteshi kapildhara kup kyaliram gaman ratamati bujurg</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>294981.17</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45567</v>
@@ -6083,51 +6083,51 @@
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1731005014/IF/22012035588452 — EK BAGIYA MA KE NAM LAKSHMI KHOBRE VILLAGE GONDRA GP RATAMATI BUZURG</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>282269.76</v>
       </c>
       <c r="I132" s="2" t="n">
-        <v>167071.5</v>
+        <v>170671.5</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -8256,51 +8256,51 @@
       <c r="J176" s="3" t="n">
         <v>42544</v>
       </c>
       <c r="K176" s="3" t="n">
         <v>42747</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1731005014/IF/IAY/104138 — Construction of IAY House -IAY REG. NO. MP-31-005-014-002/14222</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>42262</v>
@@ -8350,51 +8350,51 @@
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>42726</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1731005014/IF/IAY/104141 — Construction of IAY House -IAY REG. NO. MP-31-005-014-003/8216</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>42262</v>
@@ -12952,98 +12952,98 @@
       <c r="J272" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K272" s="3" t="n">
         <v>46114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1731005014/IF/IAY/5418301 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122467919</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>19809</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1731005014/IF/IAY/5418368 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148830601</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>46047</v>
@@ -13095,73 +13095,73 @@
       <c r="J275" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K275" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1731005014/IF/IAY/5472598 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100625318</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>10830</v>
+        <v>21846</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13191,73 +13191,73 @@
       <c r="J277" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K277" s="3" t="n">
         <v>46114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1731005014/IF/IAY/5480997 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100965100</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>12996</v>
+        <v>9864</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>46047</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13336,113 +13336,113 @@
       <c r="J280" s="3" t="n">
         <v>45846</v>
       </c>
       <c r="K280" s="3" t="n">
         <v>46050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1731005014/IF/IAY/5538906 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142023596</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1731005014/IF/IAY/5663029 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148642656</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
@@ -13528,100 +13528,100 @@
       <c r="J284" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K284" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1731005014/IF/IAY/5720835 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122464964</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>46239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1731005014/IF/IAY/5748495 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100629579</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>46034</v>
@@ -13675,78 +13675,80 @@
       <c r="J287" s="3" t="n">
         <v>45894</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1731005014/IF/IAY/5749177 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145443001</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>15111</v>
+        <v>23490</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>46113</v>
       </c>
-      <c r="K288" s="3"/>
+      <c r="K288" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -16679,98 +16681,98 @@
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1731005014/RC/22012034836891 — CC ROAD NIRMAN KARY JAGDISH KE GHR SE RUKDEV KE GHR KI OR 200M GRAM GONDRA GP RATAMATI</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>122560</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>44037</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45725</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1731005014/RC/22012034840449 — SUDUR SADAK NIRMAN KARY RATAMATI AANGANWADI BHAWAN SE IMLI GHAT TAK 700M GP RATAMATI</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>1732000</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>1060573.82</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45745</v>
@@ -17990,51 +17992,51 @@
       <c r="J376" s="3" t="n">
         <v>45457</v>
       </c>
       <c r="K376" s="3" t="n">
         <v>46136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1731005014/RS/22012035130715 — दस्‍सू के घर से होली चौक तक 450 m</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>84939</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>45531</v>
@@ -20157,66 +20159,66 @@
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>45522</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1731005014/WC/22012035230511 — SCT NIRMAN KARY DAVDIMATTHA TEKRI GRAM GONDARA GP RATAMATI BUZURG</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
@@ -21611,2179 +21613,2226 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>25000</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>21472</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>40690</v>
       </c>
       <c r="K451" s="3" t="n">
         <v>40761</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/राजामाटी 14/92/5 — हेण्‍ड पंप रिचार्ज</t>
+          <t>1731005014/WC/VB/YD/22012035335174 — Construction of Staggered Trench for 1 devdi mata tekri gondra gp Ratamati</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>53001</v>
+        <v>598139.43</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>38831</v>
+        <v>46286</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/राजामाटी 14/92/7 — हेण्‍ड पंप रिचार्ज</t>
+          <t>1731005014/WC/राजामाटी 14/92/5 — हेण्‍ड पंप रिचार्ज</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>84801.6</v>
+        <v>53001</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>4280</v>
+        <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>38951</v>
+        <v>38831</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/रातामाटी14/25 — कपिल धारा कुप निमार्ण (रमेश व छतन)</t>
+          <t>1731005014/WC/राजामाटी 14/92/7 — हेण्‍ड पंप रिचार्ज</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>90000</v>
+        <v>84801.6</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>92997</v>
+        <v>4280</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>39471</v>
-[...3 lines deleted...]
-      </c>
+        <v>38951</v>
+      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/रातामाटी14/26 — कपिल धारा कुप निमार्ण (दिनेश व मानसिग)</t>
+          <t>1731005014/WC/रातामाटी14/25 — कपिल धारा कुप निमार्ण (रमेश व छतन)</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>90000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>181858</v>
+        <v>92997</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>39549</v>
+        <v>39471</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>39875</v>
+        <v>39421</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/रातामाटी 14/92/1 — हेण्‍ड पंप कूप रिचार्ज</t>
+          <t>1731005014/WC/रातामाटी14/26 — कपिल धारा कुप निमार्ण (दिनेश व मानसिग)</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>53000</v>
+        <v>90000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>0</v>
+        <v>181858</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>38852</v>
-[...1 lines deleted...]
-      <c r="K456" s="3"/>
+        <v>39549</v>
+      </c>
+      <c r="K456" s="3" t="n">
+        <v>39875</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/ रातामाटी 14/92/2 — हेण्‍ड पंप रिचार्ज</t>
+          <t>1731005014/WC/रातामाटी 14/92/1 — हेण्‍ड पंप कूप रिचार्ज</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>84803.2</v>
+        <v>53000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>5016.44</v>
+        <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>38951</v>
-[...3 lines deleted...]
-      </c>
+        <v>38852</v>
+      </c>
+      <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/ रातामाटी 14/92/3 — हेण्‍ड प्रप रिचार्ज</t>
+          <t>1731005014/WC/ रातामाटी 14/92/2 — हेण्‍ड पंप रिचार्ज</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>84803.2</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>0</v>
+        <v>5016.44</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>38831</v>
-[...1 lines deleted...]
-      <c r="K458" s="3"/>
+        <v>38951</v>
+      </c>
+      <c r="K458" s="3" t="n">
+        <v>39283</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WCरातामाटी 14/92/4 — हेण्‍ड पंप रिचार्ज</t>
+          <t>1731005014/WC/ रातामाटी 14/92/3 — हेण्‍ड प्रप रिचार्ज</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>84800</v>
+        <v>84803.2</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>38913</v>
-[...3 lines deleted...]
-      </c>
+        <v>38831</v>
+      </c>
+      <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/रातामाटी 14/92/6 — हेण्‍ड पंप रिचार्ज</t>
+          <t>1731005014/WCरातामाटी 14/92/4 — हेण्‍ड पंप रिचार्ज</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>53001</v>
+        <v>84800</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>0</v>
+        <v>5000</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>38831</v>
-[...1 lines deleted...]
-      <c r="K460" s="3"/>
+        <v>38913</v>
+      </c>
+      <c r="K460" s="3" t="n">
+        <v>45139</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/रातामाटी /2/29 — कपिल धारा किसन</t>
+          <t>1731005014/WC/रातामाटी 14/92/6 — हेण्‍ड पंप रिचार्ज</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>90000</v>
+        <v>53001</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>56869</v>
+        <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>39803</v>
-[...3 lines deleted...]
-      </c>
+        <v>38831</v>
+      </c>
+      <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/रातामाटी /333 — कपिल धारा गुरुबक्‍स नन्‍दन</t>
+          <t>1731005014/WC/रातामाटी /2/29 — कपिल धारा किसन</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>0</v>
+        <v>90000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>0</v>
+        <v>56869</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>39083</v>
-[...1 lines deleted...]
-      <c r="K462" s="3"/>
+        <v>39803</v>
+      </c>
+      <c r="K462" s="3" t="n">
+        <v>40165</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/रातामाटी /444 — कपिल धारा मिल्‍लू रामजू</t>
+          <t>1731005014/WC/रातामाटी /333 — कपिल धारा गुरुबक्‍स नन्‍दन</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>90000</v>
+        <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>59912</v>
+        <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>39189</v>
-[...3 lines deleted...]
-      </c>
+        <v>39083</v>
+      </c>
+      <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2005-2006</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/रातामाट‍ी 4/92/2 — हण्‍ड पंप रिचार्ज</t>
+          <t>1731005014/WC/रातामाटी /444 — कपिल धारा मिल्‍लू रामजू</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>0</v>
+        <v>90000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>0</v>
+        <v>59912</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>38772</v>
-[...1 lines deleted...]
-      <c r="K464" s="3"/>
+        <v>39189</v>
+      </c>
+      <c r="K464" s="3" t="n">
+        <v>39875</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2005-2006</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/रातामाटी /555 — कपिल धारा संतोष भूरा</t>
+          <t>1731005014/WC/रातामाट‍ी 4/92/2 — हण्‍ड पंप रिचार्ज</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>90000</v>
+        <v>0</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>48549</v>
+        <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>39218</v>
-[...3 lines deleted...]
-      </c>
+        <v>38772</v>
+      </c>
+      <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/रातामाटी /666 — कपिल धारा कैलो प्रेम गोन्‍दरा</t>
+          <t>1731005014/WC/रातामाटी /555 — कपिल धारा संतोष भूरा</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>90000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>29011</v>
+        <v>48549</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>39218</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>39114</v>
+        <v>39875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/रातामाटी /888 — कपिल धारा विमला गोन्‍उू</t>
+          <t>1731005014/WC/रातामाटी /666 — कपिल धारा कैलो प्रेम गोन्‍दरा</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>90000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>64682</v>
+        <v>29011</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>39176</v>
+        <v>39218</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>39946</v>
+        <v>39114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/रातामाटी/92/15 — कपिलधारा कूप निर्माण सम्‍मू/सुबन</t>
+          <t>1731005014/WC/रातामाटी /888 — कपिल धारा विमला गोन्‍उू</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>90000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>128793</v>
+        <v>64682</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>39469</v>
+        <v>39176</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>39947</v>
+        <v>39946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/रातामाटी/kg — कपिलधारा कूप रामसा गेंदू रातामाटी बू</t>
+          <t>1731005014/WC/रातामाटी/92/15 — कपिलधारा कूप निर्माण सम्‍मू/सुबन</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>82300</v>
+        <v>90000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>35444.5</v>
+        <v>128793</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>39176</v>
+        <v>39469</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>39875</v>
+        <v>39947</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/रातामाटी बु/123* — कपिल धारा कूप सन्‍ती व जगत</t>
+          <t>1731005014/WC/रातामाटी/kg — कपिलधारा कूप रामसा गेंदू रातामाटी बू</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>90000</v>
+        <v>82300</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>39260</v>
+        <v>35444.5</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>39600</v>
+        <v>39176</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>39905</v>
+        <v>39875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/रातामाटी बु 1899 — कपिल धारा कूप निर्माण रूपलाल / फागु</t>
+          <t>1731005014/WC/रातामाटी बु/123* — कपिल धारा कूप सन्‍ती व जगत</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>90000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>177725</v>
+        <v>39260</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>39597</v>
+        <v>39600</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>39945</v>
+        <v>39905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/रातामाटी बु/3/46 — कपिल धारा कुपनिमार्ण्‍ा बिस्‍सू वल्‍द ढिमरा गोउ</t>
+          <t>1731005014/WC/रातामाटी बु 1899 — कपिल धारा कूप निर्माण रूपलाल / फागु</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>90000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>254748</v>
+        <v>177725</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>39467</v>
+        <v>39597</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>39756</v>
+        <v>39945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/रातामाटी बु/369 — कपिल धारा कूप कमदा सम्‍मु</t>
+          <t>1731005014/WC/रातामाटी बु/3/46 — कपिल धारा कुपनिमार्ण्‍ा बिस्‍सू वल्‍द ढिमरा गोउ</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>90000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>168085</v>
+        <v>254748</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>39599</v>
+        <v>39467</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>39943</v>
+        <v>39756</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/रातामाटी बु/92/16 — कपिलधारा कूप निर्माण मौली/दलपसिंग</t>
+          <t>1731005014/WC/रातामाटी बु/369 — कपिल धारा कूप कमदा सम्‍मु</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>90000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>63319</v>
+        <v>168085</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>39467</v>
+        <v>39599</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>39945</v>
+        <v>39943</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/रातामाटी बु/92/17 — कपिलधारा कूप निर्माण बिजनु/श्‍यामू</t>
+          <t>1731005014/WC/रातामाटी बु/92/16 — कपिलधारा कूप निर्माण मौली/दलपसिंग</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>90000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>6160</v>
+        <v>63319</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>39616</v>
+        <v>39467</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>39947</v>
+        <v>39945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/रातामाटी बु/92//18 — कपिलधारा कूप निर्माण संतुलाल/नंदन</t>
+          <t>1731005014/WC/रातामाटी बु/92/17 — कपिलधारा कूप निर्माण बिजनु/श्‍यामू</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>90000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>265650</v>
+        <v>6160</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>39467</v>
+        <v>39616</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>39309</v>
+        <v>39947</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/रातामाटी बु/92//19 — कपिलधारा कूप निर्माण मिश्रीलाल/फागु</t>
+          <t>1731005014/WC/रातामाटी बु/92//18 — कपिलधारा कूप निर्माण संतुलाल/नंदन</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>90000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>63418</v>
+        <v>265650</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>39468</v>
+        <v>39467</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>39756</v>
+        <v>39309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/ रातामाटी बु 92/20 — कुप निर्माण मनोहरी  / लोटन</t>
+          <t>1731005014/WC/रातामाटी बु/92//19 — कपिलधारा कूप निर्माण मिश्रीलाल/फागु</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>90000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>148795</v>
+        <v>63418</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>39467</v>
+        <v>39468</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>39945</v>
+        <v>39756</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/ रातामाटी बु 92/21 — कपिल धारा कूप निर्माण /  सुक्‍कन / मुगाजी</t>
+          <t>1731005014/WC/ रातामाटी बु 92/20 — कुप निर्माण मनोहरी  / लोटन</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>90000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>77693</v>
+        <v>148795</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>39468</v>
+        <v>39467</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>39875</v>
+        <v>39945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/ रातामाटी बु 92/22 — कूप निर्माण्‍ा / जगनू / छोटे गोन्‍दरा</t>
+          <t>1731005014/WC/ रातामाटी बु 92/21 — कपिल धारा कूप निर्माण /  सुक्‍कन / मुगाजी</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>90000</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>49322</v>
+        <v>77693</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>39467</v>
+        <v>39468</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>39365</v>
+        <v>39875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/ रातामाटी बु 92/23 — कपिल धारा कूप निर्माण / सोनू / सुरत गोड</t>
+          <t>1731005014/WC/ रातामाटी बु 92/22 — कूप निर्माण्‍ा / जगनू / छोटे गोन्‍दरा</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>90000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>130201</v>
+        <v>49322</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>39468</v>
+        <v>39467</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>39875</v>
+        <v>39365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/ रातामाटी बु 92/24 — कपिल धारा कूप निर्माण / श्‍यामलाल / मलकू</t>
+          <t>1731005014/WC/ रातामाटी बु 92/23 — कपिल धारा कूप निर्माण / सोनू / सुरत गोड</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>90000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>120931</v>
+        <v>130201</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>39476</v>
+        <v>39468</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>39946</v>
+        <v>39875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/ रातामाटी बुजुर्ग 10/27 — कपिल णारा कूप निर्माण चिरोजी नत्‍थू</t>
+          <t>1731005014/WC/ रातामाटी बु 92/24 — कपिल धारा कूप निर्माण / श्‍यामलाल / मलकू</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>90000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>18940</v>
+        <v>120931</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>39802</v>
+        <v>39476</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>39875</v>
+        <v>39946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/ रातामाटी बुजुर्ग 10/80 — कपिल धारा कूप निर्माण रातामाटी</t>
+          <t>1731005014/WC/ रातामाटी बुजुर्ग 10/27 — कपिल णारा कूप निर्माण चिरोजी नत्‍थू</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>44000</v>
+        <v>90000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>30904</v>
+        <v>18940</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>39176</v>
+        <v>39802</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>39731</v>
+        <v>39875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/रातामाटी बुजुर्ग 110/120 — कपिल धारा कूप निर्माण सुखचंद रामु</t>
+          <t>1731005014/WC/ रातामाटी बुजुर्ग 10/80 — कपिल धारा कूप निर्माण रातामाटी</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>44000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>33140</v>
+        <v>30904</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>39176</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>39756</v>
+        <v>39731</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/रातामाटी बुजुर्ग/14/8 — कपिल धारा योजना (फत्‍तु/मदन)</t>
+          <t>1731005014/WC/रातामाटी बुजुर्ग 110/120 — कपिल धारा कूप निर्माण सुखचंद रामु</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>36000</v>
+        <v>44000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>225743</v>
+        <v>33140</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>39467</v>
+        <v>39176</v>
       </c>
       <c r="K486" s="3" t="n">
         <v>39756</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/रातामाटी बुजुर्ग/14/9 — कपिल धारा योजना (मिठलो व फगन गोइ)</t>
+          <t>1731005014/WC/रातामाटी बुजुर्ग/14/8 — कपिल धारा योजना (फत्‍तु/मदन)</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>230000</v>
+        <v>36000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>12420</v>
+        <v>225743</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>39467</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>39945</v>
+        <v>39756</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/रातामाटीबुजुर्ग/3/35 — कपिलधारा कूप निर्माण रनिया/सोनू</t>
+          <t>1731005014/WC/रातामाटी बुजुर्ग/14/9 — कपिल धारा योजना (मिठलो व फगन गोइ)</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>90000</v>
+        <v>230000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>89436</v>
+        <v>12420</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>39824</v>
+        <v>39467</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>39379</v>
+        <v>39945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/रातामाटीबुजुर्ग/3/49 — कपिलधारा कूप निर्माण रामदास/छन्‍नू</t>
+          <t>1731005014/WC/रातामाटीबुजुर्ग/3/35 — कपिलधारा कूप निर्माण रनिया/सोनू</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>90000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>226282</v>
+        <v>89436</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>39469</v>
+        <v>39824</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>39756</v>
+        <v>39379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/रातामाटीबुजुर्ग/6/68 — कपिलधारा कूप निर्माण मनको/जोहरी</t>
+          <t>1731005014/WC/रातामाटीबुजुर्ग/3/49 — कपिलधारा कूप निर्माण रामदास/छन्‍नू</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>90000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>242932</v>
+        <v>226282</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>39493</v>
-[...1 lines deleted...]
-      <c r="K490" s="3"/>
+        <v>39469</v>
+      </c>
+      <c r="K490" s="3" t="n">
+        <v>39756</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WC/रातामाटी बू/78/8 — निर्मल नीर रातामाटी बु</t>
+          <t>1731005014/WC/रातामाटीबुजुर्ग/6/68 — कपिलधारा कूप निर्माण मनको/जोहरी</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>123000</v>
+        <v>90000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>305681</v>
+        <v>242932</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>39872</v>
-[...3 lines deleted...]
-      </c>
+        <v>39493</v>
+      </c>
+      <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WH/19961158 — talab marmmat kary gondra</t>
+          <t>1731005014/WC/रातामाटी बू/78/8 — निर्मल नीर रातामाटी बु</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>75596</v>
+        <v>123000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>63640</v>
+        <v>305681</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>42880</v>
+        <v>39872</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>43275</v>
+        <v>40691</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WH/19961159 — talab marmmat kary bhura pani dem gondra</t>
+          <t>1731005014/WH/19961158 — talab marmmat kary gondra</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>142576</v>
+        <v>75596</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>118337.98</v>
+        <v>63640</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>42880</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>43707</v>
+        <v>43275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1731005014/WH/रातामाटी बुजुर्ग/14/30 — कपिल धारा फगनू वल्‍द कली</t>
+          <t>1731005014/WH/19961159 — talab marmmat kary bhura pani dem gondra</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>90000</v>
+        <v>142576</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>13524</v>
+        <v>118337.98</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>39795</v>
+        <v>42880</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>39943</v>
+        <v>43707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>BETUL / BETUL</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C495" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D495" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E495" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F495" s="1" t="inlineStr">
+        <is>
+          <t>1731005014/WH/रातामाटी बुजुर्ग/14/30 — कपिल धारा फगनू वल्‍द कली</t>
+        </is>
+      </c>
+      <c r="G495" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H495" s="2" t="n">
+        <v>90000</v>
+      </c>
+      <c r="I495" s="2" t="n">
+        <v>13524</v>
+      </c>
+      <c r="J495" s="3" t="n">
+        <v>39795</v>
+      </c>
+      <c r="K495" s="3" t="n">
+        <v>39943</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
+      <c r="A496" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / BETUL</t>
+        </is>
+      </c>
+      <c r="B496" s="1" t="inlineStr">
+        <is>
           <t>2009-2010</t>
         </is>
       </c>
-      <c r="C495" s="1" t="inlineStr">
+      <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D495" s="1" t="inlineStr">
+      <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
-      <c r="E495" s="1" t="inlineStr">
+      <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F495" s="1" t="inlineStr">
+      <c r="F496" s="1" t="inlineStr">
         <is>
           <t>1731005019/WC/99231 — कपिलधारा रामू मंगल</t>
         </is>
       </c>
-      <c r="G495" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H495" s="2" t="n">
+      <c r="G496" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H496" s="2" t="n">
         <v>130000</v>
       </c>
-      <c r="I495" s="2" t="n">
+      <c r="I496" s="2" t="n">
         <v>12740</v>
       </c>
-      <c r="J495" s="3" t="n">
+      <c r="J496" s="3" t="n">
         <v>40124</v>
       </c>
-      <c r="K495" s="3" t="n">
+      <c r="K496" s="3" t="n">
         <v>39845</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>