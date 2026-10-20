--- v0 (2026-08-19)
+++ v1 (2026-10-20)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K875"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-19 04:55:49</t>
+          <t>Exported on: 2026-10-20 02:40:12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2013,145 +2013,145 @@
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>41153</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1731007003/FR/22012034321826 — perloletion talab nirmaan chunni ke khet ke pass rumakol</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>1156956.82</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>177795</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45626</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1731007003/FR/22012034322030 — perkoletion talab nirman Munnalall ke khet ke pass Davri</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>1160143.16</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45573</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1731007003/FR/22012034322037 — perkoletion talab nirman munnalall ke khet ke pass dabri</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45573</v>
@@ -4192,51 +4192,51 @@
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>43320</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1731007003/IF/22012034437610 — Hiteshi Kapil Dhara Kup Devji/ Kaluram</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>35622</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>43497</v>
@@ -4431,51 +4431,51 @@
       <c r="J97" s="3" t="n">
         <v>43476</v>
       </c>
       <c r="K97" s="3" t="n">
         <v>43697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1731007003/IF/22012034450226 — khet talab Rambharosh/Lallulal</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>288000</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>408</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>44883</v>
@@ -5138,98 +5138,98 @@
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1731007003/IF/22012035268315 — khet talab manohar/mansingh dabri</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>420123.57</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1731007003/IF/22012035268316 — khet talab sukhandi/habbu</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>420123.57</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45520</v>
@@ -5673,98 +5673,98 @@
       <c r="J123" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K123" s="3" t="n">
         <v>46196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1731007003/IF/22012035386840 — khet talab nirmaan  BUDHRAM/RATIRAM DAVRI</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1731007003/IF/22012035441747 — Khet Talab Nirman Premlall/Gurdyal Davri</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45762</v>
@@ -19816,70 +19816,70 @@
       <c r="J412" s="3" t="n">
         <v>42847</v>
       </c>
       <c r="K412" s="3" t="n">
         <v>43256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1731007003/IF/IAY/4568230 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116372548</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>20232</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -19912,117 +19912,117 @@
       <c r="J414" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K414" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1731007003/IF/IAY/4568243 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116374438</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>22734</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1731007003/IF/IAY/4568246 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116374776</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>22482</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -20104,70 +20104,70 @@
       <c r="J418" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K418" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1731007003/IF/IAY/4568250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116375084</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>22230</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -20200,70 +20200,70 @@
       <c r="J420" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K420" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1731007003/IF/IAY/4575673 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117997262</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>22734</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -20296,164 +20296,164 @@
       <c r="J422" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K422" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1731007003/IF/IAY/4648004 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143898169</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>22608</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1731007003/IF/IAY/4654282 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146593047</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>21063</v>
+        <v>22563</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1731007003/IF/IAY/4888694 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117997231</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -20729,70 +20729,70 @@
       <c r="J431" s="3" t="n">
         <v>45876</v>
       </c>
       <c r="K431" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1731007003/IF/IAY/5171089 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116374201</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>15138</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>46011</v>
       </c>
       <c r="K432" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
@@ -20827,70 +20827,70 @@
       <c r="J433" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K433" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>1731007003/IF/IAY/5178694 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143907681</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -20972,70 +20972,70 @@
       <c r="J436" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K436" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1731007003/IF/IAY/5200642 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116375100</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -21117,117 +21117,117 @@
       <c r="J439" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K439" s="3" t="n">
         <v>46041</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1731007003/IF/IAY/5224401 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116375046</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>18009</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1731007003/IF/IAY/5240798 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143885208</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>3393</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>46104</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -21260,73 +21260,73 @@
       <c r="J442" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K442" s="3" t="n">
         <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1731007003/IF/IAY/5261118 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106378243</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>22185</v>
+        <v>23185</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -21454,70 +21454,70 @@
       <c r="J446" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K446" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1731007003/IF/IAY/5287481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143887507</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -21550,70 +21550,70 @@
       <c r="J448" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K448" s="3" t="n">
         <v>46092</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
           <t>1731007003/IF/IAY/5293378 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143886981</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>783</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>46104</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -28078,51 +28078,51 @@
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
           <t>1731007003/LD/22012034541193 — MED BANDHAN NIRMAN KAY MANNU/HAJAR</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>34535.02</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>1621</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>44456</v>
@@ -41766,51 +41766,51 @@
       <c r="J868" s="3" t="n">
         <v>44599</v>
       </c>
       <c r="K868" s="3" t="n">
         <v>45143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C869" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D869" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E869" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F869" s="1" t="inlineStr">
         <is>
           <t>1731007003/WH/22012034942284 — TALAB JIRNODWAR KAHU NALAALA DABRI</t>
         </is>
       </c>
       <c r="G869" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H869" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I869" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J869" s="3" t="n">
         <v>45396</v>
@@ -41862,51 +41862,51 @@
       <c r="J870" s="3" t="n">
         <v>45649</v>
       </c>
       <c r="K870" s="3" t="n">
         <v>46197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C871" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D871" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E871" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F871" s="1" t="inlineStr">
         <is>
           <t>1731007003/WH/22012034942290 — payjal kup jeernodhar bisan ke ghar ke pass dabri</t>
         </is>
       </c>
       <c r="G871" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H871" s="2" t="n">
         <v>138000</v>
       </c>
       <c r="I871" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J871" s="3" t="n">
         <v>45396</v>
@@ -42054,51 +42054,51 @@
         <v>0</v>
       </c>
       <c r="J874" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K874" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C875" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D875" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E875" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F875" s="1" t="inlineStr">
         <is>
           <t>1731/RC/22012034618972 — संधारण कार्य मुख्यमंत्री ग्राम सड़क डाबरी से तारमखेड़ा 4.0 KM</t>
         </is>
       </c>
       <c r="G875" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H875" s="2" t="n">
         <v>554000</v>
       </c>
       <c r="I875" s="2" t="n">
         <v>142578</v>
       </c>
       <c r="J875" s="3" t="n">
         <v>44874</v>