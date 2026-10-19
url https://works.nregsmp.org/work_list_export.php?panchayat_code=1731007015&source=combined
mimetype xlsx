--- v0 (2026-09-03)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K642"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 08:28:10</t>
+          <t>Exported on: 2026-10-19 09:53:50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1139,51 +1139,51 @@
       <c r="J29" s="3" t="n">
         <v>38935</v>
       </c>
       <c r="K29" s="3" t="n">
         <v>40638</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1731007015/FR/22012034322860 — percolation tank angreg ke khet ke nale per sehra</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>1075052.39</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45567</v>
@@ -2822,51 +2822,51 @@
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/22012034447987 — hitesi koop bhuta/kata</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>23163</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>43505</v>
@@ -3104,51 +3104,51 @@
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>44058</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/22012034617715 — pashu shed nirman dilip / ojha</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>70037.6</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>65294</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>44240</v>
@@ -3627,192 +3627,192 @@
       <c r="J81" s="3" t="n">
         <v>45595</v>
       </c>
       <c r="K81" s="3" t="n">
         <v>46130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/22012035268787 — bhu nadep chanuu/ojha2sunderlal/rajaram3guduu/madgu4anurag/jhigri5jholi/delep6bisen/samuu</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/22012035268788 — bhu nadep chanuu/ojha2sunderlal/rajaram3guduu/madgu4anurag/jhigri5jholi/delep6bisen/samuu</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>51974.77</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/22012035268794 — bhu nadep 1Manku / Sammu 2 Golu / Umansing3 Chote / Umansing 4 Suraj / Uman Sing</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>35122.39</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/22012035299392 — Khet talab jangal ke khet khet  bhagudana sehra</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45567</v>
@@ -3864,51 +3864,51 @@
       <c r="J86" s="3" t="n">
         <v>45707</v>
       </c>
       <c r="K86" s="3" t="n">
         <v>46130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/22012035316438 — khet talab nirman kary munni/gendsing ke khet me sehra</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45567</v>
@@ -4009,51 +4009,51 @@
       <c r="J89" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K89" s="3" t="n">
         <v>46104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/22012035362223 — jgsa dugwell recharge pit makalsinhg/jhabli</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45762</v>
@@ -4203,51 +4203,51 @@
       <c r="J93" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K93" s="3" t="n">
         <v>46104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/22012035387095 — khet talab nirman kary chikuu/modda ke khet me sehra</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>185441.45</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>126207</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45791</v>
@@ -4348,98 +4348,98 @@
       <c r="J96" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K96" s="3" t="n">
         <v>46066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/22012035655782 — khet talab nirman kary  sarwan ke khet me sehra</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/22012035655799 — khet talab nirman kary  sarwan ke khet me sehra</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>46017</v>
@@ -4489,51 +4489,51 @@
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/22012035657985 — khet talab nirman kary  sarwan ke khet me</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45997</v>
@@ -6276,51 +6276,51 @@
       <c r="J136" s="3" t="n">
         <v>42658</v>
       </c>
       <c r="K136" s="3" t="n">
         <v>43495</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/114145 — Construction of IAY House -IAY REG. NO. MP-31-007-015-001/2617</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>42338</v>
@@ -6372,51 +6372,51 @@
       <c r="J138" s="3" t="n">
         <v>42798</v>
       </c>
       <c r="K138" s="3" t="n">
         <v>43273</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/114147 — Construction of IAY House -IAY REG. NO. MP-31-007-015-001/2619</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>42338</v>
@@ -7546,51 +7546,51 @@
       <c r="J162" s="3" t="n">
         <v>44002</v>
       </c>
       <c r="K162" s="3" t="n">
         <v>45514</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/2402968 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4457731</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>2380</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>44002</v>
@@ -8475,51 +8475,51 @@
       <c r="J181" s="3" t="n">
         <v>44321</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>45526</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/2685640 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5217847</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>10421</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>44345</v>
@@ -8865,51 +8865,51 @@
       <c r="J189" s="3" t="n">
         <v>44321</v>
       </c>
       <c r="K189" s="3" t="n">
         <v>45617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/2846155 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5218941</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>1020</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>44808</v>
@@ -9108,145 +9108,145 @@
       <c r="J194" s="3" t="n">
         <v>44328</v>
       </c>
       <c r="K194" s="3" t="n">
         <v>45637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/2876331 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5228001</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>10065</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>44566</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/2876353 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5229756</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>11013</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>44328</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/3056931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4776299</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>9608</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>44472</v>
@@ -10129,194 +10129,194 @@
       <c r="J215" s="3" t="n">
         <v>44731</v>
       </c>
       <c r="K215" s="3" t="n">
         <v>45548</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/4766870 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123216290</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>46050</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/4791531 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142654756</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>46032</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/4794085 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142649079</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45551</v>
       </c>
       <c r="K218" s="3" t="n">
         <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/4794088 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142652537</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>16965</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45865</v>
@@ -10517,433 +10517,433 @@
       <c r="J223" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K223" s="3" t="n">
         <v>46015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/5202035 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121381192</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>19836</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>46050</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/5216259 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122985074</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45713</v>
       </c>
       <c r="K225" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/5248034 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123395777</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/5254798 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123573335</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45993</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/5257571 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123399202</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>18531</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>46032</v>
       </c>
       <c r="K228" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/5261451 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123793845</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>16704</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>46032</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/5266630 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123387615</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45713</v>
       </c>
       <c r="K230" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/5270024 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123215560</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45865</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/5270722 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123397102</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45864</v>
@@ -10995,145 +10995,145 @@
       <c r="J233" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K233" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/5273337 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122985727</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45717</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/5273898 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123217042</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/5275824 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142648032</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45717</v>
@@ -11185,120 +11185,122 @@
       <c r="J237" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K237" s="3" t="n">
         <v>46033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/5283662 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123765273</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>15921</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>46032</v>
       </c>
-      <c r="K238" s="3"/>
+      <c r="K238" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/5298818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121911263</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>3132</v>
+        <v>19932</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K239" s="3" t="n">
         <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
@@ -11379,239 +11381,241 @@
       <c r="J241" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K241" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/5311250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123393257</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/5312909 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122984920</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>9657</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/5313230 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142654343</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45865</v>
       </c>
-      <c r="K244" s="3"/>
+      <c r="K244" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/5315706 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122275189</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/5316546 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123273105</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>46078</v>
@@ -11663,78 +11667,80 @@
       <c r="J247" s="3" t="n">
         <v>45865</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>46109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/5323224 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121407477</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45864</v>
       </c>
-      <c r="K248" s="3"/>
+      <c r="K248" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -11759,51 +11765,51 @@
       <c r="J249" s="3" t="n">
         <v>45713</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>46037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/5330285 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122985964</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>46078</v>
@@ -11857,98 +11863,100 @@
       <c r="J251" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>46033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/5339257 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142654549</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>3654</v>
+        <v>18354</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>46078</v>
       </c>
-      <c r="K252" s="3"/>
+      <c r="K252" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/5340815 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123502976</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45864</v>
@@ -12000,355 +12008,355 @@
       <c r="J254" s="3" t="n">
         <v>45979</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>46104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/5574276 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123216676</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>9135</v>
+        <v>13335</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/5575335 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142652711</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/5716713 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123794542</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>0</v>
+        <v>17700</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45825</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/5874167 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121413987</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/6119051 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123466731</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45825</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/6119333 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124052910</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45825</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1731007015/IF/IAY/6120053 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123214144</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>4200</v>
+        <v>21900</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45825</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -16798,51 +16806,51 @@
       <c r="J354" s="3" t="n">
         <v>45288</v>
       </c>
       <c r="K354" s="3" t="n">
         <v>45395</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1731007015/RC/22012034852149 — cc road nirman kary sehra 100m</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45891</v>
@@ -22061,98 +22069,98 @@
       <c r="J465" s="3" t="n">
         <v>44581</v>
       </c>
       <c r="K465" s="3" t="n">
         <v>45491</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
           <t>1731007015/RS/22012035132056 — Bhumigat Nadep Nirmaan karya 06 Unit Gudda Dewaram Mandarsa Nilesh Sarwan  Jagdeesh at GP Sehra</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>53707.46</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
           <t>1731007015/RS/22012035133700 — Bhu Nadep Nirman Karya 1 Shivram / Madgu 2 Madgu / Rajba 3 Sukkan / Rajba 4 Umrao / Ojha 5 Sunita</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>43548.59</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>45567</v>
@@ -27327,51 +27335,51 @@
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
           <t>1731007015/WC/22012035237824 — LAGHU TALAB NIRMAN ANUROJ KE KHET KE PASS NALE PAR</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>1178558.54</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>711099.15</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>45658</v>