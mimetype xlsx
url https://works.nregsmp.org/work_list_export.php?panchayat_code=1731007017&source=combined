--- v0 (2026-08-15)
+++ v1 (2026-10-09)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K803"/>
+  <dimension ref="A1:K804"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-15 18:18:28</t>
+          <t>Exported on: 2026-10-09 07:34:13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1815,192 +1815,192 @@
       <c r="J43" s="3" t="n">
         <v>38946</v>
       </c>
       <c r="K43" s="3" t="n">
         <v>45119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1731007017/FR/22012034323921 — LAGHU TALAB NIRMAN  bad nala hathikund gp rampurmall</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>1497645.47</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1731007017/FR/22012034324525 — LAGHU TALAB NIRMAN  ghumdaal nala per rampurmall</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>1357601.16</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1731007017/FR/22012034324555 — LAGHU TALAB NIRMAN  lakhan ke khet ke pass nale per hathikund gp rampurmall</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>1313075.63</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1731007017/FR/22012034324609 — LAGHU TALAB NIRMAN  hiramen kumre ke khet ke pass rampurmall</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45724</v>
@@ -2344,51 +2344,51 @@
       <c r="J54" s="3" t="n">
         <v>41022</v>
       </c>
       <c r="K54" s="3" t="n">
         <v>40491</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012034302483 — KAPIL DHARA KUP TENGU / GAJJU</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>110856.6</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>42762</v>
@@ -2585,51 +2585,51 @@
       <c r="J59" s="3" t="n">
         <v>42832</v>
       </c>
       <c r="K59" s="3" t="n">
         <v>44211</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012034342754 — KAPIL DHARA KUP NIRMAN SANTOSH / GUNDI (HITESHI KUP )</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>98456</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>42888</v>
@@ -3647,51 +3647,51 @@
       <c r="J81" s="3" t="n">
         <v>42937</v>
       </c>
       <c r="K81" s="3" t="n">
         <v>44767</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012034360654 — BRAKSHA ROPAN  SASKIYA BHUMI KHASRA NO-76 MEIN</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>596900</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>105153</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>43354</v>
@@ -3792,51 +3792,51 @@
       <c r="J84" s="3" t="n">
         <v>42986</v>
       </c>
       <c r="K84" s="3" t="n">
         <v>43181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012034368739 — BRAKSHA ROPAN BADE JHAD KA JANGAL SHASKIYE BHUMI PAR</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>535000</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>58251</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>43354</v>
@@ -4405,51 +4405,51 @@
       <c r="J97" s="3" t="n">
         <v>43283</v>
       </c>
       <c r="K97" s="3" t="n">
         <v>45091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Bondry Block - Coastal Shelter Belt-Individuals / Boundary Block Plantation of Coastal Shelter Belt Trees for Individuals</t>
+          <t>Bondry Block - Coastal Shelter Belt-Individuals / Block Plantation of Forestry Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Other Works</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012034418329 — wraksh ropen ranglal/shabu</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>94000</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>61326.01</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>43283</v>
@@ -5377,51 +5377,51 @@
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>43242</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012034435553 — hiteshi koop fuloo/fagan</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>109960.8</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>43393</v>
@@ -6666,51 +6666,51 @@
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012035060710 — khet talab nirman kary chandan ke khet par hathikund</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>368560.57</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>1326</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45207</v>
@@ -6809,286 +6809,286 @@
       <c r="J147" s="3" t="n">
         <v>45170</v>
       </c>
       <c r="K147" s="3" t="n">
         <v>46202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Biodrainage-Individuals / Wasteland Block Plantation of Biodrainage Trees for Individuals</t>
+          <t>Wasteland Block Plantation-Biodrainage-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012035113472 — Uru Plantation Work Fulchand/Gajru Hathikund</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>136444.49</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>72953</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45121</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Biodrainage-Individuals / Wasteland Block Plantation of Biodrainage Trees for Individuals</t>
+          <t>Wasteland Block Plantation-Biodrainage-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012035113483 — Uru Plantation Work Kesho/Gajaru Hathikund</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>136444.49</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>74801</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45121</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Biodrainage-Individuals / Wasteland Block Plantation of Biodrainage Trees for Individuals</t>
+          <t>Wasteland Block Plantation-Biodrainage-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012035113493 — Uru Plantation Work Ladde/Devsa Hathikund</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>136444.49</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>66668</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45121</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Biodrainage-Individuals / Wasteland Block Plantation of Biodrainage Trees for Individuals</t>
+          <t>Wasteland Block Plantation-Biodrainage-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012035113503 — Uru Plantation Work Dhobi/Suku Hathikund</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>136444.49</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>43967</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45121</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Biodrainage-Individuals / Wasteland Block Plantation of Biodrainage Trees for Individuals</t>
+          <t>Wasteland Block Plantation-Biodrainage-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012035113514 — Uru Plantation Work Bati/Mangal Hathikund</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>136444.49</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>63628.09</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45121</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Biodrainage-Individuals / Wasteland Block Plantation of Biodrainage Trees for Individuals</t>
+          <t>Wasteland Block Plantation-Biodrainage-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012035113527 — Uru Plantation Work Chunni/Jinda Hathikund</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>136444.49</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>61566</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45121</v>
@@ -7138,51 +7138,51 @@
         <v>107393</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45163</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Biodrainage-Individuals / Wasteland Block Plantation of Biodrainage Trees for Individuals</t>
+          <t>Wasteland Block Plantation-Biodrainage-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012035124654 — Uru Plantation Work  Kalavati/fullar Rampurmal</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>136444.49</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>79798</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45154</v>
@@ -7675,98 +7675,98 @@
       <c r="J165" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K165" s="3" t="n">
         <v>46142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012035439585 — KHET TALAB NIRMAN KARYNARESH/RAMKISEN HATIKUND RAMPURMALL</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012035439586 — KHET TALAB NIRMAN KARYNARESH/RAMKISEN HATIKUND RAMPURMALL</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>185441.45</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>5481</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45778</v>
@@ -7791,98 +7791,98 @@
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012035588460 — EK bagiya ma ke naam  jhigadi dhurwe rampurmall</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>286622.95</v>
       </c>
       <c r="I168" s="2" t="n">
-        <v>163174</v>
+        <v>161074</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012035590971 — EK BAGIYA MAA  KENAAM IMALA BAI UIKEY RAMPURMALL</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>280768.66</v>
       </c>
       <c r="I169" s="2" t="n">
-        <v>201166</v>
+        <v>199066</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45894</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -8629,51 +8629,51 @@
       <c r="J185" s="3" t="n">
         <v>42349</v>
       </c>
       <c r="K185" s="3" t="n">
         <v>43000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/9993698772 — KAPIL DHARA KUP LAXMIBAI / PRAHLAD</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>119862.2</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>42377</v>
@@ -8823,51 +8823,51 @@
       <c r="J189" s="3" t="n">
         <v>42405</v>
       </c>
       <c r="K189" s="3" t="n">
         <v>43181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/9993708754 — KAPIL DHARA KUP SARASVATI / GOPAL</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>126705.2</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>42699</v>
@@ -9454,70 +9454,70 @@
       <c r="J202" s="3" t="n">
         <v>40951</v>
       </c>
       <c r="K202" s="3" t="n">
         <v>41613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/IAY/104413 — Construction of IAY House -IAY REG. NO. MP-31-007-017-001/2850</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>42262</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -14450,70 +14450,70 @@
       <c r="J304" s="3" t="n">
         <v>44316</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>44533</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/IAY/2701170 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5370340</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>44123</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -15673,70 +15673,70 @@
       <c r="J329" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>45810</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/IAY/4639872 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131240311</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>19836</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45849</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -16014,70 +16014,70 @@
       <c r="J336" s="3" t="n">
         <v>45856</v>
       </c>
       <c r="K336" s="3" t="n">
         <v>46015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/IAY/5223282 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131236483</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>46004</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -16502,21958 +16502,22005 @@
       <c r="J346" s="3" t="n">
         <v>42888</v>
       </c>
       <c r="K346" s="3" t="n">
         <v>43181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/IAY/6155686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131243605</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>7581</v>
+        <v>9681</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>46177</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1731007017/IF/IAY/687035 — Construction of IAY House -IAY REG. NO. MP3061138</t>
+          <t>1731007017/IF/IAY/6292344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128155910</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>43001</v>
-[...3 lines deleted...]
-      </c>
+        <v>45547</v>
+      </c>
+      <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1731007017/IF/IAY/687129 — Construction of IAY House -IAY REG. NO. MP3127685</t>
+          <t>1731007017/IF/IAY/687035 — Construction of IAY House -IAY REG. NO. MP3061138</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>15136</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>42986</v>
+        <v>43001</v>
       </c>
       <c r="K349" s="3" t="n">
         <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1731007017/IF/IAY/955410 — Construction of IAY House -IAY REG. NO. MP3182772</t>
+          <t>1731007017/IF/IAY/687129 — Construction of IAY House -IAY REG. NO. MP3127685</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>15136</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>43063</v>
+        <v>42986</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>43181</v>
+        <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1731007017/IF/IAY/975445 — Construction of IAY House -IAY REG. NO. MP3701913</t>
+          <t>1731007017/IF/IAY/955410 — Construction of IAY House -IAY REG. NO. MP3182772</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>13416</v>
+        <v>15136</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>42986</v>
+        <v>43063</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>43334</v>
+        <v>43181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1731007017/IF/IAY/978701 — Construction of IAY House -IAY REG. NO. MP3828730</t>
+          <t>1731007017/IF/IAY/975445 — Construction of IAY House -IAY REG. NO. MP3701913</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>16340</v>
+        <v>13416</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>42986</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>43316</v>
+        <v>43334</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034222739 — md ramkishan / jirati</t>
+          <t>1731007017/IF/IAY/978701 — Construction of IAY House -IAY REG. NO. MP3828730</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>0</v>
+        <v>16340</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>42095</v>
-[...1 lines deleted...]
-      <c r="K353" s="3"/>
+        <v>42986</v>
+      </c>
+      <c r="K353" s="3" t="n">
+        <v>43316</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034224242 — Medbandhan Ramkisan/Jirati</t>
+          <t>1731007017/LD/22012034222739 — md ramkishan / jirati</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034224243 — Medbandhan Bundo/Mauji</t>
+          <t>1731007017/LD/22012034224242 — Medbandhan Ramkisan/Jirati</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034224244 — Medbandhan Kalu/Gopi</t>
+          <t>1731007017/LD/22012034224243 — Medbandhan Bundo/Mauji</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034224245 — Medbandhan Ghanshyam/Sukhdeo</t>
+          <t>1731007017/LD/22012034224244 — Medbandhan Kalu/Gopi</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034224246 — Medbandhan Rukhmani/Ramesh</t>
+          <t>1731007017/LD/22012034224245 — Medbandhan Ghanshyam/Sukhdeo</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034224247 — Medbandhan Kisnu/Gopi</t>
+          <t>1731007017/LD/22012034224246 — Medbandhan Rukhmani/Ramesh</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034224248 — Medbandhan Budhram/Shyamu</t>
+          <t>1731007017/LD/22012034224247 — Medbandhan Kisnu/Gopi</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034225210 — med bandhan -.madru/mannu</t>
+          <t>1731007017/LD/22012034224248 — Medbandhan Budhram/Shyamu</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>42096</v>
+        <v>42095</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034246480 — med bandhan babulal / manna</t>
+          <t>1731007017/LD/22012034225210 — med bandhan -.madru/mannu</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>57244</v>
+        <v>0</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>48177</v>
+        <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>42355</v>
-[...3 lines deleted...]
-      </c>
+        <v>42096</v>
+      </c>
+      <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034246483 — med bandhan sunil / kunji</t>
+          <t>1731007017/LD/22012034246480 — med bandhan babulal / manna</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>39285</v>
+        <v>57244</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>38478</v>
+        <v>48177</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>42362</v>
+        <v>42355</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>42576</v>
+        <v>42546</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034248147 — MED BANDHAN POLSHU / CHOTE</t>
+          <t>1731007017/LD/22012034246483 — med bandhan sunil / kunji</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>75762</v>
+        <v>39285</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>61692</v>
+        <v>38478</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>42370</v>
+        <v>42362</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>42576</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034248150 — MED BANDHAN NARAYAN / BATU</t>
+          <t>1731007017/LD/22012034248147 — MED BANDHAN POLSHU / CHOTE</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>75762</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>0</v>
+        <v>61692</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>42368</v>
-[...1 lines deleted...]
-      <c r="K365" s="3"/>
+        <v>42370</v>
+      </c>
+      <c r="K365" s="3" t="n">
+        <v>42576</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034248152 — MED BANDHAN BHIKARI / JANGALSINGH</t>
+          <t>1731007017/LD/22012034248150 — MED BANDHAN NARAYAN / BATU</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>39285</v>
+        <v>75762</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>42368</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034251596 — MD Ramesh/Suraj</t>
+          <t>1731007017/LD/22012034248152 — MED BANDHAN BHIKARI / JANGALSINGH</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>75000</v>
+        <v>39285</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>61039</v>
+        <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>42384</v>
-[...3 lines deleted...]
-      </c>
+        <v>42368</v>
+      </c>
+      <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034252078 — MD FULU/MANNU</t>
+          <t>1731007017/LD/22012034251596 — MD Ramesh/Suraj</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>0</v>
+        <v>75000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>0</v>
+        <v>61039</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K368" s="3"/>
+        <v>42384</v>
+      </c>
+      <c r="K368" s="3" t="n">
+        <v>42576</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034252079 — md  kali/kelash</t>
+          <t>1731007017/LD/22012034252078 — MD FULU/MANNU</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>42461</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034253134 — MED BANDHAN RAMESH / SURAJ</t>
+          <t>1731007017/LD/22012034252079 — md  kali/kelash</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>77762</v>
+        <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>9874</v>
+        <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>42398</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034253137 — MED BANDHAN JHALLO / CHANDAR</t>
+          <t>1731007017/LD/22012034253134 — MED BANDHAN RAMESH / SURAJ</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>75762</v>
+        <v>77762</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>19247</v>
+        <v>9874</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>42405</v>
+        <v>42398</v>
       </c>
       <c r="K371" s="3" t="n">
-        <v>42699</v>
+        <v>42571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034253139 — MED BANDHAN SOMTI / ROVA</t>
+          <t>1731007017/LD/22012034253137 — MED BANDHAN JHALLO / CHANDAR</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>75762</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>0</v>
+        <v>19247</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>42381</v>
-[...1 lines deleted...]
-      <c r="K372" s="3"/>
+        <v>42405</v>
+      </c>
+      <c r="K372" s="3" t="n">
+        <v>42699</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034256363 — md jhitu/fagna</t>
+          <t>1731007017/LD/22012034253139 — MED BANDHAN SOMTI / ROVA</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>0</v>
+        <v>75762</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>42461</v>
+        <v>42381</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034256381 — md jhitu/fagna</t>
+          <t>1731007017/LD/22012034256363 — md jhitu/fagna</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>42461</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034256383 — md basori/bhikari</t>
+          <t>1731007017/LD/22012034256381 — md jhitu/fagna</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>42461</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034256384 — md dayaram/nerayan</t>
+          <t>1731007017/LD/22012034256383 — md basori/bhikari</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>42461</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034256385 — md narayan/batu</t>
+          <t>1731007017/LD/22012034256384 — md dayaram/nerayan</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>42461</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034256386 — md lakhmi/nathu</t>
+          <t>1731007017/LD/22012034256385 — md narayan/batu</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>42461</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034256387 — md  gorelal</t>
+          <t>1731007017/LD/22012034256386 — md lakhmi/nathu</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>42461</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034516522 — MED BANDHAN SANTOSH / MOJILAL VADIVA KE KHETH PAR</t>
+          <t>1731007017/LD/22012034256387 — md  gorelal</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>94629.54</v>
+        <v>0</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>78730</v>
+        <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>44148</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034518362 — Charagaah Nirman Karya Rampurmal</t>
+          <t>1731007017/LD/22012034516522 — MED BANDHAN SANTOSH / MOJILAL VADIVA KE KHETH PAR</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>792188.33</v>
+        <v>94629.54</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>102765</v>
+        <v>78730</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>44148</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>46177</v>
+        <v>45529</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034520103 — contour trench nirman pahadi par rampurmal</t>
+          <t>1731007017/LD/22012034518362 — Charagaah Nirman Karya Rampurmal</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>1208535.69</v>
+        <v>792188.33</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>596410</v>
+        <v>102765</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>44081</v>
+        <v>44148</v>
       </c>
       <c r="K382" s="3" t="n">
-        <v>44768</v>
+        <v>46177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034521165 — CONTOUR TRENCH KHADDEV PAHADI RAMPURMAL</t>
+          <t>1731007017/LD/22012034520103 — contour trench nirman pahadi par rampurmal</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>863294.25</v>
+        <v>1208535.69</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>606480</v>
+        <v>596410</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>44101</v>
+        <v>44081</v>
       </c>
       <c r="K383" s="3" t="n">
         <v>44768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034532617 — Khel Medan &amp; Baundri Ball Nirman Karya P.S.School hathi Kund</t>
+          <t>1731007017/LD/22012034521165 — CONTOUR TRENCH KHADDEV PAHADI RAMPURMAL</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>0</v>
+        <v>863294.25</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>0</v>
+        <v>606480</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K384" s="3"/>
+        <v>44101</v>
+      </c>
+      <c r="K384" s="3" t="n">
+        <v>44768</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034534101 — Gochar Bhumi Me Samudaik Chara Gaha Vikas Karya Rampurmal</t>
+          <t>1731007017/LD/22012034532617 — Khel Medan &amp; Baundri Ball Nirman Karya P.S.School hathi Kund</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034534618 — Gauchar Bhumi me Samudayik Charagah Vikas kary Nirman Hathikund Rampurmal</t>
+          <t>1731007017/LD/22012034534101 — Gochar Bhumi Me Samudaik Chara Gaha Vikas Karya Rampurmal</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>44166</v>
+        <v>44106</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034534621 — Gauchar Bhumi me Samudayik Charagah Vikas kary Nirman Hathikund Rampurmal</t>
+          <t>1731007017/LD/22012034534618 — Gauchar Bhumi me Samudayik Charagah Vikas kary Nirman Hathikund Rampurmal</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>792213.45</v>
+        <v>0</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>55100</v>
+        <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>44190</v>
-[...3 lines deleted...]
-      </c>
+        <v>44166</v>
+      </c>
+      <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034538148 — Khel Medan Nirman Karya Prathmik Shala Hathi Kundh</t>
+          <t>1731007017/LD/22012034534621 — Gauchar Bhumi me Samudayik Charagah Vikas kary Nirman Hathikund Rampurmal</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>0</v>
+        <v>792213.45</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>0</v>
+        <v>55100</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K388" s="3"/>
+        <v>44190</v>
+      </c>
+      <c r="K388" s="3" t="n">
+        <v>46177</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034584565 — Med Bandha kary ramti phundan ke khet me gram hathikund</t>
+          <t>1731007017/LD/22012034538148 — Khel Medan Nirman Karya Prathmik Shala Hathi Kundh</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>44887</v>
+        <v>44106</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034584566 — Med Bandha kary chuniya fundan ke khet me gram hathikund</t>
+          <t>1731007017/LD/22012034584565 — Med Bandha kary ramti phundan ke khet me gram hathikund</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>44887</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034584568 — Med Bandha kary ruplal hariram ke khet me gram hathikund</t>
+          <t>1731007017/LD/22012034584566 — Med Bandha kary chuniya fundan ke khet me gram hathikund</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>44887</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034584569 — Med Bandha kary rukko  ke khet me gram rampurmal</t>
+          <t>1731007017/LD/22012034584568 — Med Bandha kary ruplal hariram ke khet me gram hathikund</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>44887</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034584570 — Med Bandha kary ramesh suraj  ke khet me gram rampurmal</t>
+          <t>1731007017/LD/22012034584569 — Med Bandha kary rukko  ke khet me gram rampurmal</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>44887</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034584571 — Med Bandha kary ramesh suraj  ke khet me gram rampurmal</t>
+          <t>1731007017/LD/22012034584570 — Med Bandha kary ramesh suraj  ke khet me gram rampurmal</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>44887</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble graded Bund for Community / Construction of Pebble graded Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/22012034584948 — Med Bandha kary sahablal /jagannatha  ke khet me gram rampurmal</t>
+          <t>1731007017/LD/22012034584571 — Med Bandha kary ramesh suraj  ke khet me gram rampurmal</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>44896</v>
+        <v>44887</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Pebble graded Bund for Community / Construction of Pebble graded Bund for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799410211 — Medbandhan Ramdin /Shyamu</t>
+          <t>1731007017/LD/22012034584948 — Med Bandha kary sahablal /jagannatha  ke khet me gram rampurmal</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>33000</v>
+        <v>0</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>26912</v>
+        <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>41558</v>
-[...3 lines deleted...]
-      </c>
+        <v>44896</v>
+      </c>
+      <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799410213 — Medbandhan Santi lal/Babulal</t>
+          <t>1731007017/LD/3799410211 — Medbandhan Ramdin /Shyamu</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>33000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>20513</v>
+        <v>26912</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>41558</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>42152</v>
+        <v>41913</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799410216 — Medbandhan Sersing/Shukhlal</t>
+          <t>1731007017/LD/3799410213 — Medbandhan Santi lal/Babulal</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>33000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>35543.5</v>
+        <v>20513</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>41558</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>42145</v>
+        <v>42152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799411762 — MD Hari/Shukhalal</t>
+          <t>1731007017/LD/3799410216 — Medbandhan Sersing/Shukhlal</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>33000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>35037</v>
+        <v>35543.5</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>41593</v>
+        <v>41558</v>
       </c>
       <c r="K399" s="3" t="n">
-        <v>41980</v>
+        <v>42145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799411768 — MD  AMARCAND/SUKHLAL</t>
+          <t>1731007017/LD/3799411762 — MD Hari/Shukhalal</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>33000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>30999</v>
+        <v>35037</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>41628</v>
+        <v>41593</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>41980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799411769 — MD SARSVATI/GOPAL</t>
+          <t>1731007017/LD/3799411768 — MD  AMARCAND/SUKHLAL</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>33000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>5338</v>
+        <v>30999</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>41740</v>
+        <v>41628</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>42576</v>
+        <v>41980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799411770 — MD RAMKISAN</t>
+          <t>1731007017/LD/3799411769 — MD SARSVATI/GOPAL</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>33000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>0</v>
+        <v>5338</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>41550</v>
-[...1 lines deleted...]
-      <c r="K402" s="3"/>
+        <v>41740</v>
+      </c>
+      <c r="K402" s="3" t="n">
+        <v>42576</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799416410 — MedBandhan-Santo/hannu</t>
+          <t>1731007017/LD/3799411770 — MD RAMKISAN</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>33000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>36354</v>
+        <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>41635</v>
-[...3 lines deleted...]
-      </c>
+        <v>41550</v>
+      </c>
+      <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799416419 — MedBandhan-Suwa/Babu</t>
+          <t>1731007017/LD/3799416410 — MedBandhan-Santo/hannu</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>65200</v>
+        <v>33000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>56356</v>
+        <v>36354</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>41635</v>
       </c>
       <c r="K404" s="3" t="n">
         <v>41913</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799416420 — medbandhan-RAMGOPAL/DHANNU</t>
+          <t>1731007017/LD/3799416419 — MedBandhan-Suwa/Babu</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>33000</v>
+        <v>65200</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>40042</v>
+        <v>56356</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>41635</v>
       </c>
       <c r="K405" s="3" t="n">
-        <v>42218</v>
+        <v>41913</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799416426 — MED BANDHAN MAANSINGH / KALYAN</t>
+          <t>1731007017/LD/3799416420 — medbandhan-RAMGOPAL/DHANNU</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>50800</v>
+        <v>33000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>41756</v>
+        <v>40042</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>41635</v>
       </c>
       <c r="K406" s="3" t="n">
-        <v>41913</v>
+        <v>42218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799419692 — MedBandhan  Moiji/Mangu</t>
+          <t>1731007017/LD/3799416426 — MED BANDHAN MAANSINGH / KALYAN</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>65000</v>
+        <v>50800</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>52290</v>
+        <v>41756</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>41649</v>
+        <v>41635</v>
       </c>
       <c r="K407" s="3" t="n">
-        <v>41980</v>
+        <v>41913</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799419709 — MedBandhan  Munshi/Barik</t>
+          <t>1731007017/LD/3799419692 — MedBandhan  Moiji/Mangu</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>33000</v>
+        <v>65000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>29530</v>
+        <v>52290</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>41656</v>
+        <v>41649</v>
       </c>
       <c r="K408" s="3" t="n">
-        <v>41913</v>
+        <v>41980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799419831 — MedBandhan  Ramesh/Minju</t>
+          <t>1731007017/LD/3799419709 — MedBandhan  Munshi/Barik</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>65000</v>
+        <v>33000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>31742</v>
+        <v>29530</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>41656</v>
       </c>
       <c r="K409" s="3" t="n">
-        <v>42098</v>
+        <v>41913</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799420985 — MEDbANDHAN  FAGAN/BIRAJ</t>
+          <t>1731007017/LD/3799419831 — MedBandhan  Ramesh/Minju</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>65000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>29384</v>
+        <v>31742</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>41656</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>42154</v>
+        <v>42098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799422366 — medBandhan  sonu/Ganju</t>
+          <t>1731007017/LD/3799420985 — MEDbANDHAN  FAGAN/BIRAJ</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>101000</v>
+        <v>65000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>40442</v>
+        <v>29384</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>41663</v>
+        <v>41656</v>
       </c>
       <c r="K411" s="3" t="n">
-        <v>41913</v>
+        <v>42154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799422376 — medBandhan  Babbu/Biraj</t>
+          <t>1731007017/LD/3799422366 — medBandhan  sonu/Ganju</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>101000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>94463</v>
+        <v>40442</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>41677</v>
+        <v>41663</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>41980</v>
+        <v>41913</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799422390 — medbandhan  Sunda/punu</t>
+          <t>1731007017/LD/3799422376 — medBandhan  Babbu/Biraj</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>101000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>102049.2</v>
+        <v>94463</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>41677</v>
       </c>
       <c r="K413" s="3" t="n">
-        <v>42244</v>
+        <v>41980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799422405 — medbandhan  lakhmee/Natthu</t>
+          <t>1731007017/LD/3799422390 — medbandhan  Sunda/punu</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>65200</v>
+        <v>101000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>56327</v>
+        <v>102049.2</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>41670</v>
+        <v>41677</v>
       </c>
       <c r="K414" s="3" t="n">
-        <v>41980</v>
+        <v>42244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799429014 — MED BANDHAN SOMTA / KALYAN</t>
+          <t>1731007017/LD/3799422405 — medbandhan  lakhmee/Natthu</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>33000</v>
+        <v>65200</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>0</v>
+        <v>56327</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>41689</v>
-[...1 lines deleted...]
-      <c r="K415" s="3"/>
+        <v>41670</v>
+      </c>
+      <c r="K415" s="3" t="n">
+        <v>41980</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799429018 — MED BANDAHN LIKHMA / HANNU</t>
+          <t>1731007017/LD/3799429014 — MED BANDHAN SOMTA / KALYAN</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>65200</v>
+        <v>33000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>19559</v>
+        <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>41691</v>
-[...3 lines deleted...]
-      </c>
+        <v>41689</v>
+      </c>
+      <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799429022 — MED BANDHAN BALLO / BALIRAM</t>
+          <t>1731007017/LD/3799429018 — MED BANDAHN LIKHMA / HANNU</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>101000</v>
+        <v>65200</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>88120.76</v>
+        <v>19559</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>41691</v>
       </c>
       <c r="K417" s="3" t="n">
-        <v>42213</v>
+        <v>42152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799431356 — Med Bandhan Gopi Sundae</t>
+          <t>1731007017/LD/3799429022 — MED BANDHAN BALLO / BALIRAM</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>32968</v>
+        <v>101000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>0</v>
+        <v>88120.76</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>41689</v>
-[...1 lines deleted...]
-      <c r="K418" s="3"/>
+        <v>41691</v>
+      </c>
+      <c r="K418" s="3" t="n">
+        <v>42213</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799435988 — Med Bandhan Sarswati / Gopal</t>
+          <t>1731007017/LD/3799431356 — Med Bandhan Gopi Sundae</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>32612</v>
+        <v>32968</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>23079</v>
+        <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>41817</v>
-[...3 lines deleted...]
-      </c>
+        <v>41689</v>
+      </c>
+      <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799435989 — Med Dhanha / Kanhu</t>
+          <t>1731007017/LD/3799435988 — Med Bandhan Sarswati / Gopal</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>0</v>
+        <v>23079</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>41640</v>
-[...1 lines deleted...]
-      <c r="K420" s="3"/>
+        <v>41817</v>
+      </c>
+      <c r="K420" s="3" t="n">
+        <v>41980</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799435990 — Med Bandhan Bundo / Mouji</t>
+          <t>1731007017/LD/3799435989 — Med Dhanha / Kanhu</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>41640</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799435991 — Med Bandhan Ramkishan / Jirati</t>
+          <t>1731007017/LD/3799435990 — Med Bandhan Bundo / Mouji</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>32612</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>41550</v>
+        <v>41640</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799435992 — Med Bandhan Fulbati / Ramesh</t>
+          <t>1731007017/LD/3799435991 — Med Bandhan Ramkishan / Jirati</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>49000</v>
+        <v>32612</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>41689</v>
+        <v>41550</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799435993 — Med Bandhan Ghanshyam / Sukhdev</t>
+          <t>1731007017/LD/3799435992 — Med Bandhan Fulbati / Ramesh</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>32968</v>
+        <v>49000</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>41689</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799435994 — Med Bandhan Ramkishor / Sammu</t>
+          <t>1731007017/LD/3799435993 — Med Bandhan Ghanshyam / Sukhdev</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>32968</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>41689</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1731007017/LD/3799439828 — med bandhan Bagl/motiram</t>
+          <t>1731007017/LD/3799435994 — Med Bandhan Ramkishor / Sammu</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>65200</v>
+        <v>32968</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>34226</v>
+        <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>41775</v>
-[...3 lines deleted...]
-      </c>
+        <v>41689</v>
+      </c>
+      <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/22012034188208 — C.C Rod Nirman 56mt Pradhanmantri Rod Se Chaintya</t>
+          <t>1731007017/LD/3799439828 — med bandhan Bagl/motiram</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>60800</v>
+        <v>65200</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>55018.26</v>
+        <v>34226</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>41551</v>
+        <v>41775</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>42098</v>
+        <v>42112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/22012034200417 — cc road pm jode se mana ke ghar tak 140 m</t>
+          <t>1731007017/RC/22012034188208 — C.C Rod Nirman 56mt Pradhanmantri Rod Se Chaintya</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>0</v>
+        <v>60800</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>0</v>
+        <v>55018.26</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>41543</v>
-[...1 lines deleted...]
-      <c r="K428" s="3"/>
+        <v>41551</v>
+      </c>
+      <c r="K428" s="3" t="n">
+        <v>42098</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/22012034201258 — C.C. ROAD 60 M. MANA KE GHAR SE SHANTI LAL KE GHAR</t>
+          <t>1731007017/RC/22012034200417 — cc road pm jode se mana ke ghar tak 140 m</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>57800</v>
+        <v>0</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>55855.4</v>
+        <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>41677</v>
-[...3 lines deleted...]
-      </c>
+        <v>41543</v>
+      </c>
+      <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/22012034201260 — C.C.ROAD 140 M. PRADHAN MANTRI JOD SE MANA KE GHAR</t>
+          <t>1731007017/RC/22012034201258 — C.C. ROAD 60 M. MANA KE GHAR SE SHANTI LAL KE GHAR</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>135000</v>
+        <v>57800</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>131480</v>
+        <v>55855.4</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>41670</v>
+        <v>41677</v>
       </c>
       <c r="K430" s="3" t="n">
         <v>42001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/22012034214055 — C.C. ROAD 24 M. SHANTILAL KE GHAR SE BAJRANG TAK PANCHPARMESHVER</t>
+          <t>1731007017/RC/22012034201260 — C.C.ROAD 140 M. PRADHAN MANTRI JOD SE MANA KE GHAR</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>23100</v>
+        <v>135000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>1662</v>
+        <v>131480</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>41712</v>
+        <v>41670</v>
       </c>
       <c r="K431" s="3" t="n">
-        <v>42098</v>
+        <v>42001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/22012034229945 — C.C.ROAD 140 MT. MUSHI KE GHAR SE SHIVRAJ KE GHARTAK (PANCHPARMESHVAR)</t>
+          <t>1731007017/RC/22012034214055 — C.C. ROAD 24 M. SHANTILAL KE GHAR SE BAJRANG TAK PANCHPARMESHVER</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>134900</v>
+        <v>23100</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>114325</v>
+        <v>1662</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>41940</v>
+        <v>41712</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>42183</v>
+        <v>42098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/22012034300541 — RAPTA (PULIYA) NIRMAN KARYA KHADDEV BABA KE PASS BALE NALE PAR</t>
+          <t>1731007017/RC/22012034229945 — C.C.ROAD 140 MT. MUSHI KE GHAR SE SHIVRAJ KE GHARTAK (PANCHPARMESHVAR)</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>92000</v>
+        <v>134900</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>0</v>
+        <v>114325</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>42387</v>
-[...1 lines deleted...]
-      <c r="K433" s="3"/>
+        <v>41940</v>
+      </c>
+      <c r="K433" s="3" t="n">
+        <v>42183</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/22012034300542 — RAPTA (PULIYA) NIRMAN KHADDEV BABA KE NALE KE PASS BALE NALE PAR</t>
+          <t>1731007017/RC/22012034300541 — RAPTA (PULIYA) NIRMAN KARYA KHADDEV BABA KE PASS BALE NALE PAR</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>92000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>88574.6</v>
+        <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>42475</v>
-[...3 lines deleted...]
-      </c>
+        <v>42387</v>
+      </c>
+      <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/22012034333140 — C.C.ROAD KHUNNA KE GHAR SE PAPPU KARU KE GHAR TAK</t>
+          <t>1731007017/RC/22012034300542 — RAPTA (PULIYA) NIRMAN KHADDEV BABA KE NALE KE PASS BALE NALE PAR</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>88500</v>
+        <v>92000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>68466</v>
+        <v>88574.6</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>42816</v>
+        <v>42475</v>
       </c>
       <c r="K435" s="3" t="n">
-        <v>43091</v>
+        <v>43181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/22012034334543 — C.C.RAOD 200MT. SANTU KARU KE GHAR SE PHAGU KE GHAR TAK (PANCHPARMESWAR )</t>
+          <t>1731007017/RC/22012034333140 — C.C.ROAD KHUNNA KE GHAR SE PAPPU KARU KE GHAR TAK</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>88000</v>
+        <v>88500</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>73064.92</v>
+        <v>68466</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>42837</v>
+        <v>42816</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>43370</v>
+        <v>43091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/22012034368671 — C.C.ROAD 140MT. MONGA NALA SE PAPPU KE GHAR KI OUR</t>
+          <t>1731007017/RC/22012034334543 — C.C.RAOD 200MT. SANTU KARU KE GHAR SE PHAGU KE GHAR TAK (PANCHPARMESWAR )</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>65100</v>
+        <v>88000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>34335</v>
+        <v>73064.92</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>43196</v>
+        <v>42837</v>
       </c>
       <c r="K437" s="3" t="n">
         <v>43370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/22012034386703 — C.C.ROAD 300MT. DR. DALI KE GHAR SE SANTOSH BADIBA K EGHAT TAK</t>
+          <t>1731007017/RC/22012034368671 — C.C.ROAD 140MT. MONGA NALA SE PAPPU KE GHAR KI OUR</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>132800</v>
+        <v>65100</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>106041</v>
+        <v>34335</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>43196</v>
       </c>
       <c r="K438" s="3" t="n">
         <v>43370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/22012034397132 — C. C. ROAD 140MT SAJJAN SINGH KE SE SAB STATION TAK</t>
+          <t>1731007017/RC/22012034386703 — C.C.ROAD 300MT. DR. DALI KE GHAR SE SANTOSH BADIBA K EGHAT TAK</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>65100</v>
+        <v>132800</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>19931.28</v>
+        <v>106041</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>43478</v>
+        <v>43196</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>43850</v>
+        <v>43370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/22012034437783 — C.C.ROAD BARD NO. 1 RAMPURMAL</t>
+          <t>1731007017/RC/22012034397132 — C. C. ROAD 140MT SAJJAN SINGH KE SE SAB STATION TAK</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>0</v>
+        <v>65100</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>0</v>
+        <v>19931.28</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K440" s="3"/>
+        <v>43478</v>
+      </c>
+      <c r="K440" s="3" t="n">
+        <v>43850</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/22012034446757 — C.C.ROAD NIRMAN KARY MUTVA BABA  SE DHADU HILIYA   KE GHAR TAK 60 MITER GRAM HATHIKUND</t>
+          <t>1731007017/RC/22012034437783 — C.C.ROAD BARD NO. 1 RAMPURMAL</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>27900</v>
+        <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>25832</v>
+        <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>43838</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/22012034446763 — C.C.ROAD NIRMAN KARY jJUGRASH  KE HAPPA RAKESH   KE GHAR TAK 300 MITER GRAM HATHIKUND</t>
+          <t>1731007017/RC/22012034446757 — C.C.ROAD NIRMAN KARY MUTVA BABA  SE DHADU HILIYA   KE GHAR TAK 60 MITER GRAM HATHIKUND</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>139500</v>
+        <v>27900</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>141175</v>
+        <v>25832</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>43744</v>
+        <v>43838</v>
       </c>
       <c r="K442" s="3" t="n">
-        <v>43889</v>
+        <v>43990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/22012034446776 — C.C.ROAD NIRMAN KARY SHANTILAL  KE SURATRAM   KE GHAR TAK 30 MITER GRAM HATHIKUND</t>
+          <t>1731007017/RC/22012034446763 — C.C.ROAD NIRMAN KARY jJUGRASH  KE HAPPA RAKESH   KE GHAR TAK 300 MITER GRAM HATHIKUND</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>13950</v>
+        <v>139500</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>11520</v>
+        <v>141175</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>43822</v>
+        <v>43744</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>43990</v>
+        <v>43889</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/22012034446806 — C.C.ROAD NIRMAN KARY TATU KE GHAR SE SURESH PATEL KE GHAR TAK 30 MITER GRAM HATHIKUND</t>
+          <t>1731007017/RC/22012034446776 — C.C.ROAD NIRMAN KARY SHANTILAL  KE SURATRAM   KE GHAR TAK 30 MITER GRAM HATHIKUND</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>13950</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>9210</v>
+        <v>11520</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>43838</v>
+        <v>43822</v>
       </c>
       <c r="K444" s="3" t="n">
         <v>43990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/22012034506306 — C.C.ROAD 140MT.PRADHANMANTRI JOD SE SULANTA KE GHAR TAK</t>
+          <t>1731007017/RC/22012034446806 — C.C.ROAD NIRMAN KARY TATU KE GHAR SE SURESH PATEL KE GHAR TAK 30 MITER GRAM HATHIKUND</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>65100</v>
+        <v>13950</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>66747</v>
+        <v>9210</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>43840</v>
+        <v>43838</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>43889</v>
+        <v>43990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/22012034510973 — C.C.ROAD NIRMAN 85 MT. PRADHAN MANTRI JOD SE P.S.TAK</t>
+          <t>1731007017/RC/22012034506306 — C.C.ROAD 140MT.PRADHANMANTRI JOD SE SULANTA KE GHAR TAK</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>39600</v>
+        <v>65100</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>38784</v>
+        <v>66747</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>43831</v>
+        <v>43840</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>43893</v>
+        <v>43889</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/22012034523605 — C.C.ROAD 200MT. SANTOSH KE GHAR SE KOKU KE GHAR TAK</t>
+          <t>1731007017/RC/22012034510973 — C.C.ROAD NIRMAN 85 MT. PRADHAN MANTRI JOD SE P.S.TAK</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>57900</v>
+        <v>39600</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>0</v>
+        <v>38784</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>43881</v>
-[...1 lines deleted...]
-      <c r="K447" s="3"/>
+        <v>43831</v>
+      </c>
+      <c r="K447" s="3" t="n">
+        <v>43893</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/22012034552627 — C.C.ROAD NIRMAN 200 MT.KOKU KE GHAR SE BIJLI OFFICE JOD TAK RAMPURMAL</t>
+          <t>1731007017/RC/22012034523605 — C.C.ROAD 200MT. SANTOSH KE GHAR SE KOKU KE GHAR TAK</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>77000</v>
+        <v>57900</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>75656</v>
+        <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>44309</v>
-[...3 lines deleted...]
-      </c>
+        <v>43881</v>
+      </c>
+      <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/22012034819944 — CC ROAD NIRMAN KARYA 85 MT YADAV MOHHALA RAMKRESH KE GHAR SE MULCHAND KE GHAR TAK</t>
+          <t>1731007017/RC/22012034552627 — C.C.ROAD NIRMAN 200 MT.KOKU KE GHAR SE BIJLI OFFICE JOD TAK RAMPURMAL</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>39000</v>
+        <v>77000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>36450</v>
+        <v>75656</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>45487</v>
+        <v>44309</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>45601</v>
+        <v>44805</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/22012034819949 — CC ROAD NIRMAN KARYA 75 MT YADAV MOHALLA RAMPURMAL</t>
+          <t>1731007017/RC/22012034819944 — CC ROAD NIRMAN KARYA 85 MT YADAV MOHHALA RAMKRESH KE GHAR SE MULCHAND KE GHAR TAK</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>39000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>21627</v>
+        <v>36450</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>45487</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>46043</v>
+        <v>45601</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/45842 — c.c.road हाथीकुण्‍ड</t>
+          <t>1731007017/RC/22012034819949 — CC ROAD NIRMAN KARYA 75 MT YADAV MOHALLA RAMPURMAL</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>500000</v>
+        <v>39000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>52560.7</v>
+        <v>21627</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>39798</v>
+        <v>45487</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>41153</v>
+        <v>46043</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/45843 — c.c road</t>
+          <t>1731007017/RC/45842 — c.c.road हाथीकुण्‍ड</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>28248</v>
+        <v>52560.7</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>39798</v>
       </c>
       <c r="K452" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/45876 — आमागोहान जोड से खदारा जोड तक</t>
+          <t>1731007017/RC/45843 — c.c road</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>490000</v>
+        <v>500000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>622865</v>
+        <v>28248</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>39905</v>
+        <v>39798</v>
       </c>
       <c r="K453" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/54678 — ग्रेवल रोड निर्माण चिमन ढाना से ढोडरी ढाना</t>
+          <t>1731007017/RC/45876 — आमागोहान जोड से खदारा जोड तक</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>0</v>
+        <v>490000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>72197.5</v>
+        <v>622865</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>39920</v>
+        <v>39905</v>
       </c>
       <c r="K454" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/54757 — सी सी रोड सह नाली निर्माण 125मी. मिडील स्‍कुल के प</t>
+          <t>1731007017/RC/54678 — ग्रेवल रोड निर्माण चिमन ढाना से ढोडरी ढाना</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>133700</v>
+        <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>66172.5</v>
+        <v>72197.5</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>41176</v>
+        <v>39920</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>42507</v>
+        <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/54787 — सी.सी. रोड सह नाली निर्माण 205मी. पटेल के घर से आग</t>
+          <t>1731007017/RC/54757 — सी सी रोड सह नाली निर्माण 125मी. मिडील स्‍कुल के प</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>175200</v>
+        <v>133700</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>121725</v>
+        <v>66172.5</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>41285</v>
+        <v>41176</v>
       </c>
       <c r="K456" s="3" t="n">
         <v>42507</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/rampurmal/22/08 — gravel marg nirman paradhan mantri jode se chore</t>
+          <t>1731007017/RC/54787 — सी.सी. रोड सह नाली निर्माण 205मी. पटेल के घर से आग</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>60000</v>
+        <v>175200</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>981485</v>
+        <v>121725</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>39302</v>
+        <v>41285</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>39881</v>
+        <v>42507</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/  आमागोहान c125 — रामपुर ग्रेवल रोड निर्माण रूददेव  से टेमरा</t>
+          <t>1731007017/RC/rampurmal/22/08 — gravel marg nirman paradhan mantri jode se chore</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>494000</v>
+        <v>60000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>613255</v>
+        <v>981485</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>39433</v>
+        <v>39302</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>41153</v>
+        <v>39881</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/ खोखरा //99/87 — टेमरू रयैत से खोखरा र्माग</t>
+          <t>1731007017/RC/  आमागोहान c125 — रामपुर ग्रेवल रोड निर्माण रूददेव  से टेमरा</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>691600</v>
+        <v>494000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>230564</v>
+        <v>613255</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>39359</v>
+        <v>39433</v>
       </c>
       <c r="K459" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/रामपुरमाल 12/195 15 — अर्थ वर्क रोड गुवाडीटाना</t>
+          <t>1731007017/RC/ खोखरा //99/87 — टेमरू रयैत से खोखरा र्माग</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>498000</v>
+        <v>691600</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>178044</v>
+        <v>230564</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>38829</v>
-[...1 lines deleted...]
-      <c r="K460" s="3"/>
+        <v>39359</v>
+      </c>
+      <c r="K460" s="3" t="n">
+        <v>41153</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/रामपुर माल/30/03/06 — ग्रेवल रोड/बजरंग मंदिर से आमागोहान जोड तक</t>
+          <t>1731007017/RC/रामपुरमाल 12/195 15 — अर्थ वर्क रोड गुवाडीटाना</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>700000</v>
+        <v>498000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>612124</v>
+        <v>178044</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>39196</v>
-[...3 lines deleted...]
-      </c>
+        <v>38829</v>
+      </c>
+      <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/रामपुर माल R1 — प्रधानमंत्री जोड से हाकप्रधानमंत्री जोड से हाथीकुड ग्रेवल रोड</t>
+          <t>1731007017/RC/रामपुर माल/30/03/06 — ग्रेवल रोड/बजरंग मंदिर से आमागोहान जोड तक</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>490000</v>
+        <v>700000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>1800</v>
+        <v>612124</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>39236</v>
-[...1 lines deleted...]
-      <c r="K462" s="3"/>
+        <v>39196</v>
+      </c>
+      <c r="K462" s="3" t="n">
+        <v>39881</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RC/रामपूरमाल 20/102 — हाथीकुड से चिखलीमेंडा</t>
+          <t>1731007017/RC/रामपुर माल R1 — प्रधानमंत्री जोड से हाकप्रधानमंत्री जोड से हाथीकुड ग्रेवल रोड</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>500000</v>
+        <v>490000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>332107</v>
+        <v>1800</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>39432</v>
-[...3 lines deleted...]
-      </c>
+        <v>39236</v>
+      </c>
+      <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034231167 — MARYADA YOJNA SOCHALAY 10  ( BHAG 1 )</t>
+          <t>1731007017/RC/रामपूरमाल 20/102 — हाथीकुड से चिखलीमेंडा</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>54000</v>
+        <v>500000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>50444.4</v>
+        <v>332107</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>41768</v>
+        <v>39432</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>42366</v>
+        <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034231177 — MARYADA YOJNA SOCHALAY (BHAG 2)</t>
+          <t>1731007017/RS/22012034231167 — MARYADA YOJNA SOCHALAY 10  ( BHAG 1 )</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>50488</v>
+        <v>50444.4</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>41768</v>
       </c>
       <c r="K465" s="3" t="n">
         <v>42366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034258531 — Maryada Abhiyan Bhag - 3 ( Hitgrahi-10) Hathikund</t>
+          <t>1731007017/RS/22012034231177 — MARYADA YOJNA SOCHALAY (BHAG 2)</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>0</v>
+        <v>50488</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>41766</v>
-[...1 lines deleted...]
-      <c r="K466" s="3"/>
+        <v>41768</v>
+      </c>
+      <c r="K466" s="3" t="n">
+        <v>42366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034258545 — Maryada Abhiyan Bhag - 4  (Hitgrahi - 10) Hathikun</t>
+          <t>1731007017/RS/22012034258531 — Maryada Abhiyan Bhag - 3 ( Hitgrahi-10) Hathikund</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>41766</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034306247 — Sochalay Nirman Shyamu / ojha</t>
+          <t>1731007017/RS/22012034258545 — Maryada Abhiyan Bhag - 4  (Hitgrahi - 10) Hathikun</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>11500</v>
+        <v>54000</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>42669</v>
+        <v>41766</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034313049 — Sochalay Nirman Bhag 01 Rampurmal</t>
+          <t>1731007017/RS/22012034306247 — Sochalay Nirman Shyamu / ojha</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>264500</v>
+        <v>11500</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>42669</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034315390 — Sochalay Nirman Bhag 02</t>
+          <t>1731007017/RS/22012034313049 — Sochalay Nirman Bhag 01 Rampurmal</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>379500</v>
+        <v>264500</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>42669</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034350655 — SOCHALAY NIRMAN KAILASH / MUNSHI</t>
+          <t>1731007017/RS/22012034315390 — Sochalay Nirman Bhag 02</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>11500</v>
+        <v>379500</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>11500</v>
+        <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>42887</v>
-[...3 lines deleted...]
-      </c>
+        <v>42669</v>
+      </c>
+      <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034370436 — SOCHHALY NIRMAN SHANTILAL / BUCHA</t>
+          <t>1731007017/RS/22012034350655 — SOCHALAY NIRMAN KAILASH / MUNSHI</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>42972</v>
+        <v>42887</v>
       </c>
       <c r="K472" s="3" t="n">
         <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034370438 — SOCHALAY NIRMAN SOKHILAL / PRAHLAD</t>
+          <t>1731007017/RS/22012034370436 — SOCHHALY NIRMAN SHANTILAL / BUCHA</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>43000</v>
+        <v>42972</v>
       </c>
       <c r="K473" s="3" t="n">
         <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034370439 — SOCHALAY NIRMAN VINOD / SUDAR</t>
+          <t>1731007017/RS/22012034370438 — SOCHALAY NIRMAN SOKHILAL / PRAHLAD</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>43000</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>43216</v>
+        <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034379073 — Sochalay Nirman BHAJANLAL / GAPPU</t>
+          <t>1731007017/RS/22012034370439 — SOCHALAY NIRMAN VINOD / SUDAR</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>12000</v>
+        <v>11500</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>12000</v>
+        <v>11500</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>43035</v>
+        <v>43000</v>
       </c>
       <c r="K475" s="3" t="n">
         <v>43216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034382027 — SOCHALAY NIRMAD KARY SITARAM / BISNU  HATIKUND</t>
+          <t>1731007017/RS/22012034379073 — Sochalay Nirman BHAJANLAL / GAPPU</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>43140</v>
+        <v>43035</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>43445</v>
+        <v>43216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034382028 — SOCHALAY NIRMAD KARY SURATRAM  / RAMCHARAN RAMPURMAL</t>
+          <t>1731007017/RS/22012034382027 — SOCHALAY NIRMAD KARY SITARAM / BISNU  HATIKUND</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>43335</v>
+        <v>43140</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>43405</v>
+        <v>43445</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034382031 — SOCHALAY NIRMAD KARY ABHAYRAM / SHIVNATH RAMPURMAL</t>
+          <t>1731007017/RS/22012034382028 — SOCHALAY NIRMAD KARY SURATRAM  / RAMCHARAN RAMPURMAL</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>11324</v>
+        <v>12000</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>43335</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>43372</v>
+        <v>43405</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034382032 — SOCHALAY NIRMAD KARY RAMPAL GAJANAND  HATHIKUND</t>
+          <t>1731007017/RS/22012034382031 — SOCHALAY NIRMAD KARY ABHAYRAM / SHIVNATH RAMPURMAL</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>11500</v>
+        <v>12000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>11500</v>
+        <v>11324</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>43154</v>
+        <v>43335</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>44035</v>
+        <v>43372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034382033 — SOCHALAY NIRMAD KARY SAHBLAL YADAV / JAGANNATH YADAV</t>
+          <t>1731007017/RS/22012034382032 — SOCHALAY NIRMAD KARY RAMPAL GAJANAND  HATHIKUND</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>43154</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>43271</v>
+        <v>44035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034382050 — SOCHALAY NIRMAD KARY LAKHAN / RAMPRASAD  RAMPURMAL</t>
+          <t>1731007017/RS/22012034382033 — SOCHALAY NIRMAD KARY SAHBLAL YADAV / JAGANNATH YADAV</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>12000</v>
+        <v>11500</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>12000</v>
+        <v>11500</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>43335</v>
+        <v>43154</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>43405</v>
+        <v>43271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034382051 — SOCHALAY NIRMAD KARY NANDLAL / RAMPRASAD YADAV</t>
+          <t>1731007017/RS/22012034382050 — SOCHALAY NIRMAD KARY LAKHAN / RAMPRASAD  RAMPURMAL</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>43335</v>
       </c>
       <c r="K482" s="3" t="n">
         <v>43405</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034382052 — Sochalay Nirman Prasant / Shivdayal</t>
+          <t>1731007017/RS/22012034382051 — SOCHALAY NIRMAD KARY NANDLAL / RAMPRASAD YADAV</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>43147</v>
+        <v>43335</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>43250</v>
+        <v>43405</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034383992 — sochalay nirman pintu / fagan</t>
+          <t>1731007017/RS/22012034382052 — Sochalay Nirman Prasant / Shivdayal</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>2088</v>
+        <v>12000</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>43335</v>
+        <v>43147</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>43990</v>
+        <v>43250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034383993 — sochalay nirman ramesh / jugru</t>
+          <t>1731007017/RS/22012034383992 — sochalay nirman pintu / fagan</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>12000</v>
+        <v>2088</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>43335</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>43445</v>
+        <v>43990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034383994 — sochalay nirman fagansing / biraj</t>
+          <t>1731007017/RS/22012034383993 — sochalay nirman ramesh / jugru</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>2088</v>
+        <v>12000</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>43335</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>43990</v>
+        <v>43445</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034412434 — SOCHALAY NIRMAD KARY PAPU / RAMDAYAL</t>
+          <t>1731007017/RS/22012034383994 — sochalay nirman fagansing / biraj</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>0</v>
+        <v>2088</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>43255</v>
-[...1 lines deleted...]
-      <c r="K487" s="3"/>
+        <v>43335</v>
+      </c>
+      <c r="K487" s="3" t="n">
+        <v>43990</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034442423 — shochalay nirama shivpal/suku</t>
+          <t>1731007017/RS/22012034412434 — SOCHALAY NIRMAD KARY PAPU / RAMDAYAL</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>43607</v>
+        <v>43255</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034442510 — shochalay nirama shivpal/suku yadaw</t>
+          <t>1731007017/RS/22012034442423 — shochalay nirama shivpal/suku</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>43607</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034584531 — nadep nirman singaji mandir ke pas rampurmal</t>
+          <t>1731007017/RS/22012034442510 — shochalay nirama shivpal/suku yadaw</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>44474</v>
+        <v>43607</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034584533 — nadep nirman karay aanganvadi  01 rampurmal</t>
+          <t>1731007017/RS/22012034584531 — nadep nirman singaji mandir ke pas rampurmal</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>44474</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034584536 — nadep nirman karay Middil school rampurmal</t>
+          <t>1731007017/RS/22012034584533 — nadep nirman karay aanganvadi  01 rampurmal</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>44474</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034584540 — nadep nirman prathmi shala EGS badadhan  rampurmal</t>
+          <t>1731007017/RS/22012034584536 — nadep nirman karay Middil school rampurmal</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>44474</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034584542 — nadep nirman pintu Wadiva  ke ghar ke pas chimandhana  rampurmal</t>
+          <t>1731007017/RS/22012034584540 — nadep nirman prathmi shala EGS badadhan  rampurmal</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>44474</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034584544 — nadep nirman samudayik shochalay  ke pas rampurmal</t>
+          <t>1731007017/RS/22012034584542 — nadep nirman pintu Wadiva  ke ghar ke pas chimandhana  rampurmal</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>44474</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034584551 — nadep nirman karya santu dhurve  ke ghar ke pas rampurmal</t>
+          <t>1731007017/RS/22012034584544 — nadep nirman samudayik shochalay  ke pas rampurmal</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>44474</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620748 — Nadep jagdish / Minju Parte Rampurmal</t>
+          <t>1731007017/RS/22012034584551 — nadep nirman karya santu dhurve  ke ghar ke pas rampurmal</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>44517</v>
+        <v>44474</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620755 — Nadep Devji / Ranglal Uikey Rampurmal</t>
+          <t>1731007017/RS/22012034620748 — Nadep jagdish / Minju Parte Rampurmal</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620759 — Nadep Sheru / Babbu Dhurwe</t>
+          <t>1731007017/RS/22012034620755 — Nadep Devji / Ranglal Uikey Rampurmal</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620764 — Nadep Uttam / Babbu Dhurwe  Rampurmal</t>
+          <t>1731007017/RS/22012034620759 — Nadep Sheru / Babbu Dhurwe</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>14890.11</v>
+        <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>13232</v>
+        <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>44579</v>
-[...3 lines deleted...]
-      </c>
+        <v>44517</v>
+      </c>
+      <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620769 — Nadep Dilip / Gangaji Dhurwe Rampurmal</t>
+          <t>1731007017/RS/22012034620764 — Nadep Uttam / Babbu Dhurwe  Rampurmal</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>0</v>
+        <v>14890.11</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>0</v>
+        <v>13232</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>44517</v>
-[...1 lines deleted...]
-      <c r="K501" s="3"/>
+        <v>44579</v>
+      </c>
+      <c r="K501" s="3" t="n">
+        <v>44864</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620772 — Nadep Mahavir / Fagan Dhurwe</t>
+          <t>1731007017/RS/22012034620769 — Nadep Dilip / Gangaji Dhurwe Rampurmal</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620774 — Nadep Bindo bai / Fagan Dhurwe</t>
+          <t>1731007017/RS/22012034620772 — Nadep Mahavir / Fagan Dhurwe</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620776 — Nadep mahesh /Radhelal Rampurmal</t>
+          <t>1731007017/RS/22012034620774 — Nadep Bindo bai / Fagan Dhurwe</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620779 — Nadep Nehru / Babbu Dhurwe</t>
+          <t>1731007017/RS/22012034620776 — Nadep mahesh /Radhelal Rampurmal</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620784 — Nadep Prem / Gannu Kumre Rampurmal</t>
+          <t>1731007017/RS/22012034620779 — Nadep Nehru / Babbu Dhurwe</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620789 — Nadep Gendsingh / Mannulal Rampurmal</t>
+          <t>1731007017/RS/22012034620784 — Nadep Prem / Gannu Kumre Rampurmal</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620793 — Nadep Kuvarsingh ? Mannulal Rampurmal</t>
+          <t>1731007017/RS/22012034620789 — Nadep Gendsingh / Mannulal Rampurmal</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620799 — Nadep Sukkan Channu Uikey Rampurmal</t>
+          <t>1731007017/RS/22012034620793 — Nadep Kuvarsingh ? Mannulal Rampurmal</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620804 — Nadep Fullar / Gundi Pandram Ramurmal</t>
+          <t>1731007017/RS/22012034620799 — Nadep Sukkan Channu Uikey Rampurmal</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620812 — Nadep Balak / Nathu Dhurwe Rampurmsl</t>
+          <t>1731007017/RS/22012034620804 — Nadep Fullar / Gundi Pandram Ramurmal</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620816 — Nadep Roshan / Polsu Markam Rampurmal</t>
+          <t>1731007017/RS/22012034620812 — Nadep Balak / Nathu Dhurwe Rampurmsl</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620817 — Nadep Mangal / Khojba Uikey Rampurmal</t>
+          <t>1731007017/RS/22012034620816 — Nadep Roshan / Polsu Markam Rampurmal</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620818 — Nadep Manshing /kalyaan Uikey Rampurmal</t>
+          <t>1731007017/RS/22012034620817 — Nadep Mangal / Khojba Uikey Rampurmal</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620819 — Nadep Pappu /Karu  Uikey Rampurmal</t>
+          <t>1731007017/RS/22012034620818 — Nadep Manshing /kalyaan Uikey Rampurmal</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620820 — Nadep Gulab /kanu Uikey Rampurmal</t>
+          <t>1731007017/RS/22012034620819 — Nadep Pappu /Karu  Uikey Rampurmal</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620821 — Nadep Tulshiram /patiram  Uikey Rampurmal</t>
+          <t>1731007017/RS/22012034620820 — Nadep Gulab /kanu Uikey Rampurmal</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620822 — Nadep Kuwarlal /manulal kumre  Rampurmal</t>
+          <t>1731007017/RS/22012034620821 — Nadep Tulshiram /patiram  Uikey Rampurmal</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620823 — Nadep Jhittu /Gendlal Uikey Rampurmal</t>
+          <t>1731007017/RS/22012034620822 — Nadep Kuwarlal /manulal kumre  Rampurmal</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620824 — Nadep  Jillu / Hiralal Uikey Rampurmal</t>
+          <t>1731007017/RS/22012034620823 — Nadep Jhittu /Gendlal Uikey Rampurmal</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620826 — Nadep Kaluram / Khojba Uikey Rampurmal</t>
+          <t>1731007017/RS/22012034620824 — Nadep  Jillu / Hiralal Uikey Rampurmal</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620827 — Nadep Duklu /Lochan  Rampurmal</t>
+          <t>1731007017/RS/22012034620826 — Nadep Kaluram / Khojba Uikey Rampurmal</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620829 — Nadep Santosh /Gundi Uikey Rampurmal</t>
+          <t>1731007017/RS/22012034620827 — Nadep Duklu /Lochan  Rampurmal</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620830 — Nadep Sekhram / Khojba Uikey Rampurmal</t>
+          <t>1731007017/RS/22012034620829 — Nadep Santosh /Gundi Uikey Rampurmal</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620832 — Nadep Mansingh / Kolhu Dhurwe Rampurmal</t>
+          <t>1731007017/RS/22012034620830 — Nadep Sekhram / Khojba Uikey Rampurmal</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620836 — Nadep Jgnu / Barik Parte Rampurmal</t>
+          <t>1731007017/RS/22012034620832 — Nadep Mansingh / Kolhu Dhurwe Rampurmal</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620840 — Nadep Fullobai / Manak ParteRampurmal</t>
+          <t>1731007017/RS/22012034620836 — Nadep Jgnu / Barik Parte Rampurmal</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620870 — Nadep brjlal / Chatan uikey Rampurmal</t>
+          <t>1731007017/RS/22012034620840 — Nadep Fullobai / Manak ParteRampurmal</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>14890.11</v>
+        <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>13232</v>
+        <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>44579</v>
-[...3 lines deleted...]
-      </c>
+        <v>44517</v>
+      </c>
+      <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620874 — Nadep Punu / Kolhu Dhurwe Rampurmal</t>
+          <t>1731007017/RS/22012034620870 — Nadep brjlal / Chatan uikey Rampurmal</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>14890.11</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>13232</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>44579</v>
       </c>
       <c r="K529" s="3" t="n">
         <v>44805</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620875 — Nadep Piramu / Gannu Rampurmal</t>
+          <t>1731007017/RS/22012034620874 — Nadep Punu / Kolhu Dhurwe Rampurmal</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>0</v>
+        <v>14890.11</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>0</v>
+        <v>13232</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>44517</v>
-[...1 lines deleted...]
-      <c r="K530" s="3"/>
+        <v>44579</v>
+      </c>
+      <c r="K530" s="3" t="n">
+        <v>44805</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620876 — Nadep Mishri / Gannu Rampurmal</t>
+          <t>1731007017/RS/22012034620875 — Nadep Piramu / Gannu Rampurmal</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620879 — Nadep Ramesh / Babbu Rampurmal</t>
+          <t>1731007017/RS/22012034620876 — Nadep Mishri / Gannu Rampurmal</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620880 — Nadep Ramesh / Baliram Rampurmal</t>
+          <t>1731007017/RS/22012034620879 — Nadep Ramesh / Babbu Rampurmal</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>14890.11</v>
+        <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>13232</v>
+        <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>44579</v>
-[...3 lines deleted...]
-      </c>
+        <v>44517</v>
+      </c>
+      <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620881 — Nadep Ramprasad / Mangal  Rampurmal</t>
+          <t>1731007017/RS/22012034620880 — Nadep Ramesh / Baliram Rampurmal</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>0</v>
+        <v>14890.11</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>0</v>
+        <v>13232</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>44517</v>
-[...1 lines deleted...]
-      <c r="K534" s="3"/>
+        <v>44579</v>
+      </c>
+      <c r="K534" s="3" t="n">
+        <v>44805</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620884 — Nadep Bhaddu / Gangaji Rampurmal</t>
+          <t>1731007017/RS/22012034620881 — Nadep Ramprasad / Mangal  Rampurmal</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620885 — Nadep Ramesh /Jugru Uikey Rampurmal</t>
+          <t>1731007017/RS/22012034620884 — Nadep Bhaddu / Gangaji Rampurmal</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620886 — Nadep Golu Ramesh dhurve  Rampurmal</t>
+          <t>1731007017/RS/22012034620885 — Nadep Ramesh /Jugru Uikey Rampurmal</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>14890.11</v>
+        <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>13224.7</v>
+        <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>44579</v>
-[...3 lines deleted...]
-      </c>
+        <v>44517</v>
+      </c>
+      <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620887 — Nadep Malti Bai /Nangu Rampurmal</t>
+          <t>1731007017/RS/22012034620886 — Nadep Golu Ramesh dhurve  Rampurmal</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>0</v>
+        <v>14890.11</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>0</v>
+        <v>13224.7</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>44517</v>
-[...1 lines deleted...]
-      <c r="K538" s="3"/>
+        <v>44579</v>
+      </c>
+      <c r="K538" s="3" t="n">
+        <v>44805</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620888 — Nadep Shantilal / Bucha Rampurmal</t>
+          <t>1731007017/RS/22012034620887 — Nadep Malti Bai /Nangu Rampurmal</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620889 — Nadep Shankar / Endar  Rampurmal</t>
+          <t>1731007017/RS/22012034620888 — Nadep Shantilal / Bucha Rampurmal</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620890 — Nadep Santu / fundan Uikey Rampurmal</t>
+          <t>1731007017/RS/22012034620889 — Nadep Shankar / Endar  Rampurmal</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620891 — Nadep Chandu / Sundar  Rampurmal</t>
+          <t>1731007017/RS/22012034620890 — Nadep Santu / fundan Uikey Rampurmal</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620892 — Nadep Suhamat /Damdu  Rampurmal</t>
+          <t>1731007017/RS/22012034620891 — Nadep Chandu / Sundar  Rampurmal</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620893 — Nadep Sumri /Manjja  Rampurmal</t>
+          <t>1731007017/RS/22012034620892 — Nadep Suhamat /Damdu  Rampurmal</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620894 — Nadep Fhuleshing/ kadakshing   Rampurmal</t>
+          <t>1731007017/RS/22012034620893 — Nadep Sumri /Manjja  Rampurmal</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620897 — Nadep Ramdyal / Mouji Rampurmal</t>
+          <t>1731007017/RS/22012034620894 — Nadep Fhuleshing/ kadakshing   Rampurmal</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620899 — Nadep Kumansingh / Ramu Rampurmal</t>
+          <t>1731007017/RS/22012034620897 — Nadep Ramdyal / Mouji Rampurmal</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620900 — Nadep Lakhami /Nathu Rampurmal</t>
+          <t>1731007017/RS/22012034620899 — Nadep Kumansingh / Ramu Rampurmal</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620901 — Nadep Sakiya Bai /Sukchand  Rampurmal</t>
+          <t>1731007017/RS/22012034620900 — Nadep Lakhami /Nathu Rampurmal</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620904 — Nadep Ramesh /Dasru Rampurmal</t>
+          <t>1731007017/RS/22012034620901 — Nadep Sakiya Bai /Sukchand  Rampurmal</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620905 — Nadep Jagdish / Fattu Rampurmal</t>
+          <t>1731007017/RS/22012034620904 — Nadep Ramesh /Dasru Rampurmal</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620906 — Nadep Sukhlal / Shyamu  Rampurmal</t>
+          <t>1731007017/RS/22012034620905 — Nadep Jagdish / Fattu Rampurmal</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620908 — Nadep Ranglal / Shyamu Rampurmal</t>
+          <t>1731007017/RS/22012034620906 — Nadep Sukhlal / Shyamu  Rampurmal</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620909 — Nadep Bijju / Jhanku  Rampurmal</t>
+          <t>1731007017/RS/22012034620908 — Nadep Ranglal / Shyamu Rampurmal</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620910 — Nadep Teji /Bisan Wadiva   Rampurmal</t>
+          <t>1731007017/RS/22012034620909 — Nadep Bijju / Jhanku  Rampurmal</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620911 — Nadep Endar /sahbu   Rampurmal</t>
+          <t>1731007017/RS/22012034620910 — Nadep Teji /Bisan Wadiva   Rampurmal</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620914 — Nadep Dipak /Bucha  Rampurmal</t>
+          <t>1731007017/RS/22012034620911 — Nadep Endar /sahbu   Rampurmal</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620917 — Nadep Santosh / Mouji Vadiwa Rampurmal</t>
+          <t>1731007017/RS/22012034620914 — Nadep Dipak /Bucha  Rampurmal</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034620920 — Nadep Pyarsingh / mouji  Rampurmal</t>
+          <t>1731007017/RS/22012034620917 — Nadep Santosh / Mouji Vadiwa Rampurmal</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034621255 — Nadep Pintu / Fagan Rampurmal</t>
+          <t>1731007017/RS/22012034620920 — Nadep Pyarsingh / mouji  Rampurmal</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>44518</v>
+        <v>44517</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034621257 — Nadep Suraj / jagnu Dhurwe Rampurmal</t>
+          <t>1731007017/RS/22012034621255 — Nadep Pintu / Fagan Rampurmal</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034621259 — Nadep Dilip / Chunni Wadiva Rampurmal</t>
+          <t>1731007017/RS/22012034621257 — Nadep Suraj / jagnu Dhurwe Rampurmal</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034621262 — Nadep Jira / Bisan  Rampurmal</t>
+          <t>1731007017/RS/22012034621259 — Nadep Dilip / Chunni Wadiva Rampurmal</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034621263 — Nadep Raju / Fagan Wadiva Rampurmal</t>
+          <t>1731007017/RS/22012034621262 — Nadep Jira / Bisan  Rampurmal</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034621264 — Nadep Kesu / Nandan  Rampurmal</t>
+          <t>1731007017/RS/22012034621263 — Nadep Raju / Fagan Wadiva Rampurmal</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034621265 — Nadep Gunna/ Munna Uikey  Rampurmal</t>
+          <t>1731007017/RS/22012034621264 — Nadep Kesu / Nandan  Rampurmal</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034621266 — Nadep Gulab / Ranji  Rampurmal</t>
+          <t>1731007017/RS/22012034621265 — Nadep Gunna/ Munna Uikey  Rampurmal</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034621267 — Nadep Sankar / Gammu Dhurwe Rampurmal</t>
+          <t>1731007017/RS/22012034621266 — Nadep Gulab / Ranji  Rampurmal</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034621269 — Nadep Rattu / Gammu Dhurwe Rampurmal</t>
+          <t>1731007017/RS/22012034621267 — Nadep Sankar / Gammu Dhurwe Rampurmal</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034621271 — Nadep Munna / Shyamlal Rampurmal</t>
+          <t>1731007017/RS/22012034621269 — Nadep Rattu / Gammu Dhurwe Rampurmal</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034621275 — Nadep Arvind / Shankar Rampurmal</t>
+          <t>1731007017/RS/22012034621271 — Nadep Munna / Shyamlal Rampurmal</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034621277 — Nadep Tulsi / Ramu Rampurmal</t>
+          <t>1731007017/RS/22012034621275 — Nadep Arvind / Shankar Rampurmal</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034621278 — Nadep Shivcharan Dhurwe Rampurmal</t>
+          <t>1731007017/RS/22012034621277 — Nadep Tulsi / Ramu Rampurmal</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034621280 — Nadep Chandar / Sukkan Rampurmal</t>
+          <t>1731007017/RS/22012034621278 — Nadep Shivcharan Dhurwe Rampurmal</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034621282 — Nadep Shivnath / Kaluram Rampurmal</t>
+          <t>1731007017/RS/22012034621280 — Nadep Chandar / Sukkan Rampurmal</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034621283 — Nadep Sahablal / Jagnnath Rampurmal</t>
+          <t>1731007017/RS/22012034621282 — Nadep Shivnath / Kaluram Rampurmal</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034621284 — Nadep Heera / Jagannath Rampurmal</t>
+          <t>1731007017/RS/22012034621283 — Nadep Sahablal / Jagnnath Rampurmal</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034621285 — Nadep Radhelal / Ramlal  Rampurmal</t>
+          <t>1731007017/RS/22012034621284 — Nadep Heera / Jagannath Rampurmal</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034621286 — Nadep Babulal / Salakram Rampurmal</t>
+          <t>1731007017/RS/22012034621285 — Nadep Radhelal / Ramlal  Rampurmal</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034621287 — Nadep Ramkesh / Dhanlal Rampurmal</t>
+          <t>1731007017/RS/22012034621286 — Nadep Babulal / Salakram Rampurmal</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034621289 — Nadep Nathuram Yadav Rampurmal</t>
+          <t>1731007017/RS/22012034621287 — Nadep Ramkesh / Dhanlal Rampurmal</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034621290 — Nadep Mishri /Jungi Uikey Rampurmal</t>
+          <t>1731007017/RS/22012034621289 — Nadep Nathuram Yadav Rampurmal</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034621291 — Nadep tulsiram / Ghudiya Rampurmal</t>
+          <t>1731007017/RS/22012034621290 — Nadep Mishri /Jungi Uikey Rampurmal</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034621292 — Nadep Shriram / Ghudiya Rampurmal</t>
+          <t>1731007017/RS/22012034621291 — Nadep tulsiram / Ghudiya Rampurmal</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034621294 — Nadep Munnalal / Salakram  Rampurmal</t>
+          <t>1731007017/RS/22012034621292 — Nadep Shriram / Ghudiya Rampurmal</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012034621298 — Nadep Punu / Ramnath Rampurmal</t>
+          <t>1731007017/RS/22012034621294 — Nadep Munnalal / Salakram  Rampurmal</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012035132070 — Bhumigat Nadep Nirmaan karya 06 Unit Santosh Ramesh Khagechadu Yasvant mahesh munnalal GP Rampurmaal</t>
+          <t>1731007017/RS/22012034621298 — Nadep Punu / Ramnath Rampurmal</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>53707.46</v>
+        <v>0</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>45520</v>
+        <v>44518</v>
       </c>
       <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1731007017/RS/22012035133572 — BHU NADEP NIRMAN 10 UNIT JAYPRAKASH INTULAL KESHO SHRAWAN BAATI LADDE</t>
+          <t>1731007017/RS/22012035132070 — Bhumigat Nadep Nirmaan karya 06 Unit Santosh Ramesh Khagechadu Yasvant mahesh munnalal GP Rampurmaal</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>51974.77</v>
+        <v>53707.46</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>45568</v>
+        <v>45520</v>
       </c>
       <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/100000 — कपिल धारा कुप निर्माण गुलाबु /पन्‍नालाल</t>
+          <t>1731007017/RS/22012035133572 — BHU NADEP NIRMAN 10 UNIT JAYPRAKASH INTULAL KESHO SHRAWAN BAATI LADDE</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>133000</v>
+        <v>51974.77</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>126964.6</v>
+        <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>39914</v>
-[...3 lines deleted...]
-      </c>
+        <v>45568</v>
+      </c>
+      <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/100011 — कपिल धारा कुप निर्माण जगन्‍नाथ /हरिराम</t>
+          <t>1731007017/WC/100000 — कपिल धारा कुप निर्माण गुलाबु /पन्‍नालाल</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>133000</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>111499.6</v>
+        <v>126964.6</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>40272</v>
+        <v>39914</v>
       </c>
       <c r="K590" s="3" t="n">
         <v>41129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/1000546 — तालाब निर्माण कार्य खडदेव टेकरी नाला</t>
+          <t>1731007017/WC/100011 — कपिल धारा कुप निर्माण जगन्‍नाथ /हरिराम</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>410000</v>
+        <v>133000</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>394668</v>
+        <v>111499.6</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>40936</v>
+        <v>40272</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>40068</v>
+        <v>41129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/1001147 — तालाब निर्माण कार्य कनिगीनाला रामपुरमाल</t>
+          <t>1731007017/WC/1000546 — तालाब निर्माण कार्य खडदेव टेकरी नाला</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>424000</v>
+        <v>410000</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>94554</v>
+        <v>394668</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>41003</v>
+        <v>40936</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>40875</v>
+        <v>40068</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/100420 — तालाब निर्माण कार्य किडंगीझोडी</t>
+          <t>1731007017/WC/1001147 — तालाब निर्माण कार्य कनिगीनाला रामपुरमाल</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>424000</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>446077</v>
+        <v>94554</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>40898</v>
+        <v>41003</v>
       </c>
       <c r="K593" s="3" t="n">
-        <v>41153</v>
+        <v>40875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/10056 — तालाब निमार्ण् कार्य भोयरओडी</t>
+          <t>1731007017/WC/100420 — तालाब निर्माण कार्य किडंगीझोडी</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>0</v>
+        <v>424000</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>61917</v>
+        <v>446077</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>40300</v>
+        <v>40898</v>
       </c>
       <c r="K594" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/1547/47 — मेढं बंधान गुलाबू पन्‍नालाल</t>
+          <t>1731007017/WC/10056 — तालाब निमार्ण् कार्य भोयरओडी</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>17000</v>
+        <v>0</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>21059</v>
+        <v>61917</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>39913</v>
+        <v>40300</v>
       </c>
       <c r="K595" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/ 20/100 — मेड बंधान मुल्‍लर गुण्‍डी</t>
+          <t>1731007017/WC/1547/47 — मेढं बंधान गुलाबू पन्‍नालाल</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>13288</v>
+        <v>21059</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>39850</v>
+        <v>39913</v>
       </c>
       <c r="K596" s="3" t="n">
-        <v>40426</v>
+        <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/ 20/200 — मेड बंधान धरमती किशोरी</t>
+          <t>1731007017/WC/ 20/100 — मेड बंधान मुल्‍लर गुण्‍डी</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>40171</v>
+        <v>13288</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>39539</v>
+        <v>39850</v>
       </c>
       <c r="K597" s="3" t="n">
         <v>40426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034442726 — sock pit rampurmall</t>
+          <t>1731007017/WC/ 20/200 — मेड बंधान धरमती किशोरी</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>100000</v>
+        <v>17000</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>0</v>
+        <v>40171</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>43466</v>
-[...1 lines deleted...]
-      <c r="K598" s="3"/>
+        <v>39539</v>
+      </c>
+      <c r="K598" s="3" t="n">
+        <v>40426</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034494122 — check dam  radesyam yadaw kekhet ke pass wale nale per</t>
+          <t>1731007017/WC/22012034442726 — sock pit rampurmall</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>0</v>
+        <v>100000</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>43692</v>
+        <v>43466</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034494127 — bolder check dam prahlad ke khet nala per</t>
+          <t>1731007017/WC/22012034494122 — check dam  radesyam yadaw kekhet ke pass wale nale per</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034494128 — bolder check dam kumansing ke  khet wale nale per</t>
+          <t>1731007017/WC/22012034494127 — bolder check dam prahlad ke khet nala per</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034494129 — bolder check dam radesyam ke khet nale per</t>
+          <t>1731007017/WC/22012034494128 — bolder check dam kumansing ke  khet wale nale per</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034496502 — bolder check prahlad ke khet ke pass</t>
+          <t>1731007017/WC/22012034494129 — bolder check dam radesyam ke khet nale per</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034511668 — Bolder chek dame prahllad ke khet ke pass</t>
+          <t>1731007017/WC/22012034496502 — bolder check prahlad ke khet ke pass</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>43581</v>
+        <v>43692</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034543378 — Talab nirman ramesh/suraj ke khet ke pas</t>
+          <t>1731007017/WC/22012034511668 — Bolder chek dame prahllad ke khet ke pass</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>1080738.48</v>
+        <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>1007083.79</v>
+        <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>43959</v>
-[...3 lines deleted...]
-      </c>
+        <v>43581</v>
+      </c>
+      <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034558772 — talab nirman rampurmal</t>
+          <t>1731007017/WC/22012034543378 — Talab nirman ramesh/suraj ke khet ke pas</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>2495000</v>
+        <v>1080738.48</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>0</v>
+        <v>1007083.79</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>43947</v>
-[...1 lines deleted...]
-      <c r="K606" s="3"/>
+        <v>43959</v>
+      </c>
+      <c r="K606" s="3" t="n">
+        <v>45529</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034559739 — pit nirman hand pump ke pas rampurmal</t>
+          <t>1731007017/WC/22012034558772 — talab nirman rampurmal</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>0</v>
+        <v>2495000</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>43935</v>
+        <v>43947</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034591318 — Stop Dam buddabaikekhetkepass</t>
+          <t>1731007017/WC/22012034559739 — pit nirman hand pump ke pas rampurmal</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>1390000</v>
+        <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>1220150</v>
+        <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>44191</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034594638 — Talab Nirman karya Jillu Ke Khet Ke Pass Rampurmal</t>
+          <t>1731007017/WC/22012034591318 — Stop Dam buddabaikekhetkepass</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>1171573.92</v>
+        <v>1390000</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>1139866.37</v>
+        <v>1220150</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>44191</v>
       </c>
       <c r="K609" s="3" t="n">
-        <v>44912</v>
+        <v>44427</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034594641 — Talab Nirman Karya Jagannath Ke khet Ke pass Hathi Kund</t>
+          <t>1731007017/WC/22012034594638 — Talab Nirman karya Jillu Ke Khet Ke Pass Rampurmal</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>1002418.35</v>
+        <v>1171573.92</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>782288.01</v>
+        <v>1139866.37</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>44190</v>
+        <v>44191</v>
       </c>
       <c r="K610" s="3" t="n">
-        <v>44768</v>
+        <v>44912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034594642 — Chek Dem Nirman Karya Madru Ke Khet Ke Pass Nale Par hathi Kund</t>
+          <t>1731007017/WC/22012034594641 — Talab Nirman Karya Jagannath Ke khet Ke pass Hathi Kund</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>584871.01</v>
+        <v>1002418.35</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>563526.35</v>
+        <v>782288.01</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>44183</v>
+        <v>44190</v>
       </c>
       <c r="K611" s="3" t="n">
         <v>44768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034603526 — Ardan  Dem Nirman Karya Menda Nale Par (Hathi Kund)</t>
+          <t>1731007017/WC/22012034594642 — Chek Dem Nirman Karya Madru Ke Khet Ke Pass Nale Par hathi Kund</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>0</v>
+        <v>584871.01</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>0</v>
+        <v>563526.35</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K612" s="3"/>
+        <v>44183</v>
+      </c>
+      <c r="K612" s="3" t="n">
+        <v>44768</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034604120 — Talab Nirman Karya Menda Nale Par ( HathiKund)</t>
+          <t>1731007017/WC/22012034603526 — Ardan  Dem Nirman Karya Menda Nale Par (Hathi Kund)</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034619445 — Earthen Chek Dem Nirman Karya Munshi Ke Khet Pass</t>
+          <t>1731007017/WC/22012034604120 — Talab Nirman Karya Menda Nale Par ( HathiKund)</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>701074.74</v>
+        <v>0</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>536520.03</v>
+        <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>44267</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034619446 — Chek Dem Nirman Karya Balaram Ke Khet Ke Pass</t>
+          <t>1731007017/WC/22012034619445 — Earthen Chek Dem Nirman Karya Munshi Ke Khet Pass</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>0</v>
+        <v>701074.74</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>0</v>
+        <v>536520.03</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>44218</v>
-[...1 lines deleted...]
-      <c r="K615" s="3"/>
+        <v>44267</v>
+      </c>
+      <c r="K615" s="3" t="n">
+        <v>44831</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034619447 — Chek Dem Nirman Karya Dyaram Ke Khet Ke Pass</t>
+          <t>1731007017/WC/22012034619446 — Chek Dem Nirman Karya Balaram Ke Khet Ke Pass</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>44218</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034643612 — Chek dam nirman kary mangal ke khet ke pass nale par rampurmal</t>
+          <t>1731007017/WC/22012034619447 — Chek Dem Nirman Karya Dyaram Ke Khet Ke Pass</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>454880.22</v>
+        <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>437473.12</v>
+        <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>45106</v>
-[...3 lines deleted...]
-      </c>
+        <v>44218</v>
+      </c>
+      <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034643615 — Ardan chek dam nirman kaluram ke khet ke pass nale par gram rampurmal</t>
+          <t>1731007017/WC/22012034643612 — Chek dam nirman kary mangal ke khet ke pass nale par rampurmal</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>529144.52</v>
+        <v>454880.22</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>509346</v>
+        <v>437473.12</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>44835</v>
+        <v>45106</v>
       </c>
       <c r="K618" s="3" t="n">
-        <v>45394</v>
+        <v>45129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034643620 — Ardan chek dam nirman bholaram ke khet ke pass nale par gram hatikund</t>
+          <t>1731007017/WC/22012034643615 — Ardan chek dam nirman kaluram ke khet ke pass nale par gram rampurmal</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>541870.16</v>
+        <v>529144.52</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>508982.62</v>
+        <v>509346</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>44519</v>
+        <v>44835</v>
       </c>
       <c r="K619" s="3" t="n">
-        <v>44831</v>
+        <v>45394</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034643627 — Ardan chek dam nirman govind ke khet ke pass nale par gram rampurmal</t>
+          <t>1731007017/WC/22012034643620 — Ardan chek dam nirman bholaram ke khet ke pass nale par gram hatikund</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>773867.62</v>
+        <v>541870.16</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>632664.59</v>
+        <v>508982.62</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>45438</v>
+        <v>44519</v>
       </c>
       <c r="K620" s="3" t="n">
-        <v>45859</v>
+        <v>44831</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034643633 — Chek dam nirman ramesh ke khet ke pass nale par gram rampurmal</t>
+          <t>1731007017/WC/22012034643627 — Ardan chek dam nirman govind ke khet ke pass nale par gram rampurmal</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>0</v>
+        <v>773867.62</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>0</v>
+        <v>632664.59</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>44292</v>
-[...1 lines deleted...]
-      <c r="K621" s="3"/>
+        <v>45438</v>
+      </c>
+      <c r="K621" s="3" t="n">
+        <v>45859</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034643637 — Chek dam nirman dayaram ke khet ke pass nale par gram hatikund</t>
+          <t>1731007017/WC/22012034643633 — Chek dam nirman ramesh ke khet ke pass nale par gram rampurmal</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>727172.08</v>
+        <v>0</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>496499.43</v>
+        <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>44299</v>
-[...3 lines deleted...]
-      </c>
+        <v>44292</v>
+      </c>
+      <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034643645 — Chek dam nirman balaram ke khet ke pass nale par gram hatikund</t>
+          <t>1731007017/WC/22012034643637 — Chek dam nirman dayaram ke khet ke pass nale par gram hatikund</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>553105.99</v>
+        <v>727172.08</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>420941.29</v>
+        <v>496499.43</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>44302</v>
+        <v>44299</v>
       </c>
       <c r="K623" s="3" t="n">
         <v>44833</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034819172 — Boldar check dam tulsiram patiram ke khet ke pass  rampurmal No 6 CTR</t>
+          <t>1731007017/WC/22012034643645 — Chek dam nirman balaram ke khet ke pass nale par gram hatikund</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>129065.01</v>
+        <v>553105.99</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>105043.44</v>
+        <v>420941.29</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>44817</v>
+        <v>44302</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>44834</v>
+        <v>44833</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034819173 — Boldar check dam babulal manna ke khet ke pass  rampurmal N0 7 CTR</t>
+          <t>1731007017/WC/22012034819172 — Boldar check dam tulsiram patiram ke khet ke pass  rampurmal No 6 CTR</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>91352.29</v>
+        <v>129065.01</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>85794.44</v>
+        <v>105043.44</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>44607</v>
+        <v>44817</v>
       </c>
       <c r="K625" s="3" t="n">
-        <v>44894</v>
+        <v>44834</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034819174 — Boldar check dam kishan babu ke khet ke pass rampurmal N0 8 CTR</t>
+          <t>1731007017/WC/22012034819173 — Boldar check dam babulal manna ke khet ke pass  rampurmal N0 7 CTR</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>103923.19</v>
+        <v>91352.29</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>91898.36</v>
+        <v>85794.44</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>44578</v>
+        <v>44607</v>
       </c>
       <c r="K626" s="3" t="n">
         <v>44894</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034819175 — Boldar check dam kishan babu ke khet ke pass rampurmal N0 8 CTR</t>
+          <t>1731007017/WC/22012034819174 — Boldar check dam kishan babu ke khet ke pass rampurmal N0 8 CTR</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>0</v>
+        <v>103923.19</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>0</v>
+        <v>91898.36</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>44442</v>
-[...1 lines deleted...]
-      <c r="K627" s="3"/>
+        <v>44578</v>
+      </c>
+      <c r="K627" s="3" t="n">
+        <v>44894</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034819176 — Boldar Check dam mangal khojva ke khet ke pass rampurmal N0 16 CTR</t>
+          <t>1731007017/WC/22012034819175 — Boldar check dam kishan babu ke khet ke pass rampurmal N0 8 CTR</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>44442</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034819177 — Boldar check goshala nala rampurmal N0 5 CTR</t>
+          <t>1731007017/WC/22012034819176 — Boldar Check dam mangal khojva ke khet ke pass rampurmal N0 16 CTR</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>66210.47</v>
+        <v>0</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>44201</v>
+        <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>44816</v>
-[...3 lines deleted...]
-      </c>
+        <v>44442</v>
+      </c>
+      <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034819179 — Watar harvesting kary panchayat bhawan and school bhawan rampurmal CTR</t>
+          <t>1731007017/WC/22012034819177 — Boldar check goshala nala rampurmal N0 5 CTR</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>22229.14</v>
+        <v>66210.47</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>17464.32</v>
+        <v>44201</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>44447</v>
+        <v>44816</v>
       </c>
       <c r="K630" s="3" t="n">
-        <v>45051</v>
+        <v>45394</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034819182 — Watar harvesting kary samudayik sochalay rampurmal  CTR</t>
+          <t>1731007017/WC/22012034819179 — Watar harvesting kary panchayat bhawan and school bhawan rampurmal CTR</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>22229.14</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>0</v>
+        <v>17464.32</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>45021</v>
-[...1 lines deleted...]
-      <c r="K631" s="3"/>
+        <v>44447</v>
+      </c>
+      <c r="K631" s="3" t="n">
+        <v>45051</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034819183 — Watar harvesting kary school bhawan hathikund CTR</t>
+          <t>1731007017/WC/22012034819182 — Watar harvesting kary samudayik sochalay rampurmal  CTR</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>22229.14</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>17468</v>
+        <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>44447</v>
-[...3 lines deleted...]
-      </c>
+        <v>45021</v>
+      </c>
+      <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034819186 — Watar harvesting  kary  anganwadi bhawan hathikund CTR</t>
+          <t>1731007017/WC/22012034819183 — Watar harvesting kary school bhawan hathikund CTR</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>22229.14</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>16237.4</v>
+        <v>17468</v>
       </c>
       <c r="J633" s="3" t="n">
         <v>44447</v>
       </c>
       <c r="K633" s="3" t="n">
-        <v>44962</v>
+        <v>45051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034835293 — Recharge Pits M.S.School Handpamp Rampurmaal</t>
+          <t>1731007017/WC/22012034819186 — Watar harvesting  kary  anganwadi bhawan hathikund CTR</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>19834.4</v>
+        <v>22229.14</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>0</v>
+        <v>16237.4</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>44465</v>
-[...1 lines deleted...]
-      <c r="K634" s="3"/>
+        <v>44447</v>
+      </c>
+      <c r="K634" s="3" t="n">
+        <v>44962</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034835305 — Recharge Pits Panchayat Ke Samne Handpamp Rampurmaal</t>
+          <t>1731007017/WC/22012034835293 — Recharge Pits M.S.School Handpamp Rampurmaal</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>19834.4</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>44465</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034835311 — Recharge Pits kailash ke ghar ke pass Handpamp Rampurmal</t>
+          <t>1731007017/WC/22012034835305 — Recharge Pits Panchayat Ke Samne Handpamp Rampurmaal</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>19834.4</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>44465</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034835320 — Recharge Pits Rahul ke Ghar ke pass Handpamp Rampurmal</t>
+          <t>1731007017/WC/22012034835311 — Recharge Pits kailash ke ghar ke pass Handpamp Rampurmal</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>19834.4</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>44465</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034835327 — Recharge Pits Kishan Arse ke Ghar ke pass Handpamp Rampurmal</t>
+          <t>1731007017/WC/22012034835320 — Recharge Pits Rahul ke Ghar ke pass Handpamp Rampurmal</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>0</v>
+        <v>19834.4</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>44465</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034835335 — Recharge Pits Guddu Kumre ke Ghar ke pass Handpamp Rampurmal</t>
+          <t>1731007017/WC/22012034835327 — Recharge Pits Kishan Arse ke Ghar ke pass Handpamp Rampurmal</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>44465</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034835338 — Recharge Pits Yasvant Pandram ke Ghar ke pass Handpamp Rampurmal</t>
+          <t>1731007017/WC/22012034835335 — Recharge Pits Guddu Kumre ke Ghar ke pass Handpamp Rampurmal</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>44465</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maintenance of Earthen Spur for Community / Repair and Maintenance of Earthen Spur for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034877787 — Talab Jirnodhhar Gaushala Ke Pas Rampurmal</t>
+          <t>1731007017/WC/22012034835338 — Recharge Pits Yasvant Pandram ke Ghar ke pass Handpamp Rampurmal</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>44518</v>
+        <v>44465</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maintenance of Earthen Spur for Community / Repair and Maintenance of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034877793 — Talab Jirnodhhar Bastiram Ke Khet Ke Pas Hathikund</t>
+          <t>1731007017/WC/22012034877787 — Talab Jirnodhhar Gaushala Ke Pas Rampurmal</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>44518</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Repair &amp; Maintenance of Earthen Spur for Community / Repair and Maintenance of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012034879891 — CHEK DEM NIRMAN PURAN KE KHET KE PASS NALE PAR RAMPURMAL</t>
+          <t>1731007017/WC/22012034877793 — Talab Jirnodhhar Bastiram Ke Khet Ke Pas Hathikund</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>84000</v>
+        <v>0</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>44471</v>
+        <v>44518</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012035032698 — Boldar chek dem nirman kary deeya sarop ke khet ke paas rampurmal  no 6 CTR</t>
+          <t>1731007017/WC/22012034879891 — CHEK DEM NIRMAN PURAN KE KHET KE PASS NALE PAR RAMPURMAL</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>0</v>
+        <v>84000</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>44891</v>
+        <v>44471</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012035032699 — Boldar chek dem nirman kary deeya sarop ke khet ke paas rampurmal  no 6 CTR</t>
+          <t>1731007017/WC/22012035032698 — Boldar chek dem nirman kary deeya sarop ke khet ke paas rampurmal  no 6 CTR</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>44891</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012035032700 — Boldar chek dem nirman kary deeya sarop ke khet ke paas rampurmal  no 6 CTR</t>
+          <t>1731007017/WC/22012035032699 — Boldar chek dem nirman kary deeya sarop ke khet ke paas rampurmal  no 6 CTR</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>44891</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012035032708 — Boldar chek dem nirman kary manshing kalyaan  ke khet ke paas rampurmal  no 5 CTR</t>
+          <t>1731007017/WC/22012035032700 — Boldar chek dem nirman kary deeya sarop ke khet ke paas rampurmal  no 6 CTR</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>44891</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012035032716 — Boldar chek dem nirman kary lakhami nathu  ke khet ke paas rampurmal  no 8 CTR</t>
+          <t>1731007017/WC/22012035032708 — Boldar chek dem nirman kary manshing kalyaan  ke khet ke paas rampurmal  no 5 CTR</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>44891</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012035032725 — Boldar chek dem nirman kary mishri jungi khet ke paas rampurmal  no 8 CTR</t>
+          <t>1731007017/WC/22012035032716 — Boldar chek dem nirman kary lakhami nathu  ke khet ke paas rampurmal  no 8 CTR</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
         <v>44891</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012035032728 — Boldar chek dem nirman kary balak nathue khet ke paas rampurmal  no 8 CTR</t>
+          <t>1731007017/WC/22012035032725 — Boldar chek dem nirman kary mishri jungi khet ke paas rampurmal  no 8 CTR</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>44891</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012035032733 — Boldar chek dem nirman kary bhuta nanda khet ke paas rampurmal  no 8 CTR</t>
+          <t>1731007017/WC/22012035032728 — Boldar chek dem nirman kary balak nathue khet ke paas rampurmal  no 8 CTR</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>44891</v>
       </c>
       <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012035036159 — Eardhan chek deam nirman kary  ghoghra naala rampur mal</t>
+          <t>1731007017/WC/22012035032733 — Boldar chek dem nirman kary bhuta nanda khet ke paas rampurmal  no 8 CTR</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>719365.72</v>
+        <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>676775.43</v>
+        <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>45204</v>
-[...3 lines deleted...]
-      </c>
+        <v>44891</v>
+      </c>
+      <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012035120202 — पार्कोलशन तालाब निर्माण कार्य कालीमाई नाला जगदीश के खेत के पास रामपुरमाल</t>
+          <t>1731007017/WC/22012035036159 — Eardhan chek deam nirman kary  ghoghra naala rampur mal</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>795637.45</v>
+        <v>719365.72</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>739371.81</v>
+        <v>676775.43</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>45205</v>
+        <v>45204</v>
       </c>
       <c r="K653" s="3" t="n">
-        <v>45607</v>
+        <v>45394</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012035120216 — पार्कोलशन तालाब निर्माण कार्य प्यारसिंग वाडिवा के खेत के पास रामपुरमाल</t>
+          <t>1731007017/WC/22012035120202 — पार्कोलशन तालाब निर्माण कार्य कालीमाई नाला जगदीश के खेत के पास रामपुरमाल</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>985051</v>
+        <v>795637.45</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>967207.73</v>
+        <v>739371.81</v>
       </c>
       <c r="J654" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K654" s="3" t="n">
-        <v>46128</v>
+        <v>45607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012035120223 — पार्कोलशन तालाब निर्माण (मिनाक्षी) कार्य चीतल वादी नाला पर रामपुरमाल</t>
+          <t>1731007017/WC/22012035120216 — पार्कोलशन तालाब निर्माण कार्य प्यारसिंग वाडिवा के खेत के पास रामपुरमाल</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>0</v>
+        <v>985051</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>0</v>
+        <v>967207.73</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K655" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K655" s="3" t="n">
+        <v>46128</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012035120231 — पार्कोलशन तालाब निर्माण कार्य रामगोपाल के खेत के पास नाले पर रामपुरमाल</t>
+          <t>1731007017/WC/22012035120223 — पार्कोलशन तालाब निर्माण (मिनाक्षी) कार्य चीतल वादी नाला पर रामपुरमाल</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>835067.98</v>
+        <v>0</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>145731.96</v>
+        <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>45205</v>
+        <v>45154</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012035120236 — पार्कोलशन तालाब निर्माण कार्य नेलगोंदी नाला बालोबाई के खेत के पास रामपुरमाल</t>
+          <t>1731007017/WC/22012035120231 — पार्कोलशन तालाब निर्माण कार्य रामगोपाल के खेत के पास नाले पर रामपुरमाल</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>0</v>
+        <v>835067.98</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>0</v>
+        <v>145731.96</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>45154</v>
+        <v>45205</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012035120242 — पार्कोलशन तालाब निर्माण कार्य मन्नूलाल यादव के खेत के पास नाले पर रामपुरमाल</t>
+          <t>1731007017/WC/22012035120236 — पार्कोलशन तालाब निर्माण कार्य नेलगोंदी नाला बालोबाई के खेत के पास रामपुरमाल</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012035120258 — तालाब निर्माण कार्य राधे भाटा नाला मिल्लुलाल के खेत के पास नाले पर हाथीकुंड</t>
+          <t>1731007017/WC/22012035120242 — पार्कोलशन तालाब निर्माण कार्य मन्नूलाल यादव के खेत के पास नाले पर रामपुरमाल</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012035172669 — अर्द्धन चेक डेम निर्माण कार्य देलन मौजी के खेत के पास नाले पर ग्राम हाथीकुण्ड</t>
+          <t>1731007017/WC/22012035120258 — तालाब निर्माण कार्य राधे भाटा नाला मिल्लुलाल के खेत के पास नाले पर हाथीकुंड</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>861675.23</v>
+        <v>0</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>831617.55</v>
+        <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>45362</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012035172672 — अर्द्धन चेक डेम निर्माण कार्य धना एवं गुलाब के खेत के पास नाले पर ग्राम हाथीकुण्ड</t>
+          <t>1731007017/WC/22012035172669 — अर्द्धन चेक डेम निर्माण कार्य देलन मौजी के खेत के पास नाले पर ग्राम हाथीकुण्ड</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>939176.5</v>
+        <v>861675.23</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>887087.01</v>
+        <v>831617.55</v>
       </c>
       <c r="J661" s="3" t="n">
         <v>45362</v>
       </c>
       <c r="K661" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012035229846 — boldar chek dem nirman karya mandru ke khet ke paas hathikund no 3 ctr</t>
+          <t>1731007017/WC/22012035172672 — अर्द्धन चेक डेम निर्माण कार्य धना एवं गुलाब के खेत के पास नाले पर ग्राम हाथीकुण्ड</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>0</v>
+        <v>939176.5</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>0</v>
+        <v>887087.01</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K662" s="3"/>
+        <v>45362</v>
+      </c>
+      <c r="K662" s="3" t="n">
+        <v>46128</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012035229848 — boldar chek dem nirman karya mandru ke khet ke paas hathikund no 3 ctr</t>
+          <t>1731007017/WC/22012035229846 — boldar chek dem nirman karya mandru ke khet ke paas hathikund no 3 ctr</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012035237077 — LAGHU TALAB MAHESH KE KHET KE PASS</t>
+          <t>1731007017/WC/22012035229848 — boldar chek dem nirman karya mandru ke khet ke paas hathikund no 3 ctr</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>1494968.69</v>
+        <v>0</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>867356.36</v>
+        <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>45666</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012035237078 — LAGHU TALAB ITTULAL KE KHET KE PASS NALE PAR HATHIKUND</t>
+          <t>1731007017/WC/22012035237077 — LAGHU TALAB MAHESH KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>1396685.31</v>
+        <v>1494968.69</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>0</v>
+        <v>867356.36</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>45520</v>
-[...1 lines deleted...]
-      <c r="K665" s="3"/>
+        <v>45666</v>
+      </c>
+      <c r="K665" s="3" t="n">
+        <v>46128</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012035238460 — LAGHU TALAB NIRMAN  ittulal ke nale per hathikund</t>
+          <t>1731007017/WC/22012035237078 — LAGHU TALAB ITTULAL KE KHET KE PASS NALE PAR HATHIKUND</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>0</v>
+        <v>1396685.31</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>45568</v>
+        <v>45520</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/22012035239248 — LAGHU TALAB NIRMAN  ituulal KE KHET KE PASS  rampurmall hathikund</t>
+          <t>1731007017/WC/22012035238460 — LAGHU TALAB NIRMAN  ittulal ke nale per hathikund</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>824915.23</v>
+        <v>0</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>45567</v>
+        <v>45568</v>
       </c>
       <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/25863 — कपिल धारा नंदकिशोर/बाबूलाल</t>
+          <t>1731007017/WC/22012035239248 — LAGHU TALAB NIRMAN  ituulal KE KHET KE PASS  rampurmall hathikund</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>171000</v>
+        <v>824915.23</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>10100</v>
+        <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>40210</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/444 — कपिलधारा कुप बिस्‍सु/ बलाराम</t>
+          <t>1731007017/WC/25863 — कपिल धारा नंदकिशोर/बाबूलाल</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>140000</v>
+        <v>171000</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>99917</v>
+        <v>10100</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>39894</v>
+        <v>40210</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>41153</v>
+        <v>40700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/445 — मेढ बेधान रामेसश्‍वर/मंगु</t>
+          <t>1731007017/WC/444 — कपिलधारा कुप बिस्‍सु/ बलाराम</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>118000</v>
+        <v>140000</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>9919</v>
+        <v>99917</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>39909</v>
+        <v>39894</v>
       </c>
       <c r="K670" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/446 — मेढ बेधान प्रेमसिंग/मंगलु</t>
+          <t>1731007017/WC/445 — मेढ बेधान रामेसश्‍वर/मंगु</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>118000</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>0</v>
+        <v>9919</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>39479</v>
-[...1 lines deleted...]
-      <c r="K671" s="3"/>
+        <v>39909</v>
+      </c>
+      <c r="K671" s="3" t="n">
+        <v>41153</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/475/25 — मेढं बंधान बूंचा मंजा</t>
+          <t>1731007017/WC/446 — मेढ बेधान प्रेमसिंग/मंगलु</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>17000</v>
+        <v>118000</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>22484</v>
+        <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>39840</v>
-[...3 lines deleted...]
-      </c>
+        <v>39479</v>
+      </c>
+      <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC//617 — मेड बंधान बुन्‍दो/सुक्‍कन</t>
+          <t>1731007017/WC/475/25 — मेढं बंधान बूंचा मंजा</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>456000</v>
+        <v>17000</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>14924</v>
+        <v>22484</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>40006</v>
+        <v>39840</v>
       </c>
       <c r="K673" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC//618 — मेड बंधान सुमसी/मंजा</t>
+          <t>1731007017/WC//617 — मेड बंधान बुन्‍दो/सुक्‍कन</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>456000</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>15470</v>
+        <v>14924</v>
       </c>
       <c r="J674" s="3" t="n">
         <v>40006</v>
       </c>
       <c r="K674" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/89541 — कपिल धारा धीरज /कलिया</t>
+          <t>1731007017/WC//618 — मेड बंधान सुमसी/मंजा</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>52000</v>
+        <v>456000</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>110519.6</v>
+        <v>15470</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>40223</v>
+        <v>40006</v>
       </c>
       <c r="K675" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/89542 — कपिल धारा फा्गु /जंगी</t>
+          <t>1731007017/WC/89541 — कपिल धारा धीरज /कलिया</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>52000</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>150708</v>
+        <v>110519.6</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>40165</v>
+        <v>40223</v>
       </c>
       <c r="K676" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/89543 — कपिल धारा झल्‍लो /चंदर</t>
+          <t>1731007017/WC/89542 — कपिल धारा फा्गु /जंगी</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>52000</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>104154.8</v>
+        <v>150708</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>40209</v>
+        <v>40165</v>
       </c>
       <c r="K677" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/89544 — कपिल धारा प्‍यारसिंग /मौजी</t>
+          <t>1731007017/WC/89543 — कपिल धारा झल्‍लो /चंदर</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>52000</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>73771</v>
+        <v>104154.8</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>40224</v>
+        <v>40209</v>
       </c>
       <c r="K678" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/89545 — कपिल धारा धरमती /किशोरी</t>
+          <t>1731007017/WC/89544 — कपिल धारा प्‍यारसिंग /मौजी</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>52000</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>157356</v>
+        <v>73771</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>40216</v>
+        <v>40224</v>
       </c>
       <c r="K679" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/89546 — कपिल धारा रामदयाल /मौजी</t>
+          <t>1731007017/WC/89545 — कपिल धारा धरमती /किशोरी</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>52000</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>100211</v>
+        <v>157356</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>40223</v>
+        <v>40216</v>
       </c>
       <c r="K680" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/89547 — कपिल धारा हिरिया /प्रेमसिंग‍ि</t>
+          <t>1731007017/WC/89546 — कपिल धारा रामदयाल /मौजी</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>52000</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>126445</v>
+        <v>100211</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>40166</v>
+        <v>40223</v>
       </c>
       <c r="K681" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/89548 — कपिल धारा शेखराम /खेाजबा</t>
+          <t>1731007017/WC/89547 — कपिल धारा हिरिया /प्रेमसिंग‍ि</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>52000</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>139960</v>
+        <v>126445</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>40230</v>
+        <v>40166</v>
       </c>
       <c r="K682" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/89549 — कपिल धारा हरि /सुखलाल</t>
+          <t>1731007017/WC/89548 — कपिल धारा शेखराम /खेाजबा</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>52000</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>132722</v>
+        <v>139960</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>40164</v>
+        <v>40230</v>
       </c>
       <c r="K683" s="3" t="n">
-        <v>39480</v>
+        <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/89550 — कपिल धारा रामकिशन /जिराती</t>
+          <t>1731007017/WC/89549 — कपिल धारा हरि /सुखलाल</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>52000</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>138296</v>
+        <v>132722</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>40162</v>
+        <v>40164</v>
       </c>
       <c r="K684" s="3" t="n">
-        <v>41153</v>
+        <v>39480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/89551 — निर्मल नीर बजरंग मंदिर के पास</t>
+          <t>1731007017/WC/89550 — कपिल धारा रामकिशन /जिराती</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>52000</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>208792</v>
+        <v>138296</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>40158</v>
+        <v>40162</v>
       </c>
       <c r="K685" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/89552 — कपिल धारा सम्‍मू /भूता</t>
+          <t>1731007017/WC/89551 — निर्मल नीर बजरंग मंदिर के पास</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>52000</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>142929</v>
+        <v>208792</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>40162</v>
+        <v>40158</v>
       </c>
       <c r="K686" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/89553 — कपिल धारा औझू /लोचन</t>
+          <t>1731007017/WC/89552 — कपिल धारा सम्‍मू /भूता</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>52000</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>72393</v>
+        <v>142929</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>40163</v>
+        <v>40162</v>
       </c>
       <c r="K687" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/89554 — कपिल धारा धानु /भूता</t>
+          <t>1731007017/WC/89553 — कपिल धारा औझू /लोचन</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>52000</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>130876.6</v>
+        <v>72393</v>
       </c>
       <c r="J688" s="3" t="n">
         <v>40163</v>
       </c>
       <c r="K688" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/89555 — कपिल धारा शांतिलाल /बाबूलाल</t>
+          <t>1731007017/WC/89554 — कपिल धारा धानु /भूता</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>0</v>
+        <v>52000</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>160325</v>
+        <v>130876.6</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>40164</v>
+        <v>40163</v>
       </c>
       <c r="K689" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/89556 — कपिल धारा रामदीन /श्‍यामु</t>
+          <t>1731007017/WC/89555 — कपिल धारा शांतिलाल /बाबूलाल</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>52000</v>
+        <v>0</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>69861</v>
+        <v>160325</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>40162</v>
+        <v>40164</v>
       </c>
       <c r="K690" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/89557 — कपिल धारा लददे /नाथूराम</t>
+          <t>1731007017/WC/89556 — कपिल धारा रामदीन /श्‍यामु</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>52000</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>169193</v>
+        <v>69861</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>40163</v>
+        <v>40162</v>
       </c>
       <c r="K691" s="3" t="n">
-        <v>39480</v>
+        <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/89558 — कपिल धारा नंदन/हन्‍नू</t>
+          <t>1731007017/WC/89557 — कपिल धारा लददे /नाथूराम</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>52000</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>119505</v>
+        <v>169193</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>40170</v>
+        <v>40163</v>
       </c>
       <c r="K692" s="3" t="n">
-        <v>41153</v>
+        <v>39480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/99238 — शास खेत तालाब हाथीकुंड</t>
+          <t>1731007017/WC/89558 — कपिल धारा नंदन/हन्‍नू</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>93000</v>
+        <v>52000</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>36189.6</v>
+        <v>119505</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>39029</v>
+        <v>40170</v>
       </c>
       <c r="K693" s="3" t="n">
-        <v>45119</v>
+        <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/99246 — स्‍टाप डेम गोठी जी के पास</t>
+          <t>1731007017/WC/99238 — शास खेत तालाब हाथीकुंड</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>93000</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>150050</v>
+        <v>36189.6</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>39208</v>
+        <v>39029</v>
       </c>
       <c r="K694" s="3" t="n">
-        <v>41153</v>
+        <v>45119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/99399 — मेड खुदा व जग्‍गू</t>
+          <t>1731007017/WC/99246 — स्‍टाप डेम गोठी जी के पास</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>186000</v>
+        <v>93000</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>24024</v>
+        <v>150050</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>39860</v>
+        <v>39208</v>
       </c>
       <c r="K695" s="3" t="n">
-        <v>40426</v>
+        <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/99400 — मेड कुमा‍नसिगं वव रामू</t>
+          <t>1731007017/WC/99399 — मेड खुदा व जग्‍गू</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>131500</v>
+        <v>186000</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>15576</v>
+        <v>24024</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>39866</v>
+        <v>39860</v>
       </c>
       <c r="K696" s="3" t="n">
         <v>40426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/99401 — मेड नदन व हन्‍नू</t>
+          <t>1731007017/WC/99400 — मेड कुमा‍नसिगं वव रामू</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>114100</v>
+        <v>131500</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>18844</v>
+        <v>15576</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>39482</v>
+        <v>39866</v>
       </c>
       <c r="K697" s="3" t="n">
         <v>40426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/99468 — मेड बधान रामनारायण/बातू/रामपुरमाल</t>
+          <t>1731007017/WC/99401 — मेड नदन व हन्‍नू</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>35000</v>
+        <v>114100</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>12232</v>
+        <v>18844</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>39840</v>
+        <v>39482</v>
       </c>
       <c r="K698" s="3" t="n">
         <v>40426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/99471 — मेड बंधान कार्य बसोदी भिकारी</t>
+          <t>1731007017/WC/99468 — मेड बधान रामनारायण/बातू/रामपुरमाल</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>1700</v>
+        <v>35000</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>21560</v>
+        <v>12232</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>39845</v>
+        <v>39840</v>
       </c>
       <c r="K699" s="3" t="n">
         <v>40426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/99473 — मेड बाधन बाबूलाल</t>
+          <t>1731007017/WC/99471 — मेड बंधान कार्य बसोदी भिकारी</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>17000</v>
+        <v>1700</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>7744</v>
+        <v>21560</v>
       </c>
       <c r="J700" s="3" t="n">
         <v>39845</v>
       </c>
       <c r="K700" s="3" t="n">
         <v>40426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/99475 — मेड बाधन बब्‍बू</t>
+          <t>1731007017/WC/99473 — मेड बाधन बाबूलाल</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>9803</v>
+        <v>7744</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>39854</v>
+        <v>39845</v>
       </c>
       <c r="K701" s="3" t="n">
         <v>40426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/99477 — कूप निर्माण निशाना</t>
+          <t>1731007017/WC/99475 — मेड बाधन बब्‍बू</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>73000</v>
+        <v>17000</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>35595</v>
+        <v>9803</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>39087</v>
+        <v>39854</v>
       </c>
       <c r="K702" s="3" t="n">
-        <v>45119</v>
+        <v>40426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/99478 — मेड बंधान बिस्‍सू</t>
+          <t>1731007017/WC/99477 — कूप निर्माण निशाना</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>158000</v>
+        <v>73000</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>13904</v>
+        <v>35595</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>39856</v>
+        <v>39087</v>
       </c>
       <c r="K703" s="3" t="n">
-        <v>40426</v>
+        <v>45119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/99479 — मेड बंधान कन्‍नू</t>
+          <t>1731007017/WC/99478 — मेड बंधान बिस्‍सू</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>158000</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>11440</v>
+        <v>13904</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>39846</v>
+        <v>39856</v>
       </c>
       <c r="K704" s="3" t="n">
         <v>40426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/99480 — मेड बंधान खुन्‍ना</t>
+          <t>1731007017/WC/99479 — मेड बंधान कन्‍नू</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>158000</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>10842</v>
+        <v>11440</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>39841</v>
+        <v>39846</v>
       </c>
       <c r="K705" s="3" t="n">
         <v>40426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/99503 — मेढ बधान कार्य जगन्‍नाथ हरिराम रामपुरमाल</t>
+          <t>1731007017/WC/99480 — मेड बंधान खुन्‍ना</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>17046</v>
+        <v>158000</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>25281</v>
+        <v>10842</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>39887</v>
+        <v>39841</v>
       </c>
       <c r="K706" s="3" t="n">
-        <v>41153</v>
+        <v>40426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/99504 — मेढ बधान कार्य राधे रामलाल रामपुरमाल</t>
+          <t>1731007017/WC/99503 — मेढ बधान कार्य जगन्‍नाथ हरिराम रामपुरमाल</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>17046</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>13559</v>
+        <v>25281</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>39892</v>
+        <v>39887</v>
       </c>
       <c r="K707" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/99640 — मेढ बंधान किसन/रूपचंद रामपूरमाल</t>
+          <t>1731007017/WC/99504 — मेढ बधान कार्य राधे रामलाल रामपुरमाल</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>69646400</v>
+        <v>17046</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>10192</v>
+        <v>13559</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>39918</v>
+        <v>39892</v>
       </c>
       <c r="K708" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/99641 — मेढ बंधान पोलसू/छोटु रामपुरमाल</t>
+          <t>1731007017/WC/99640 — मेढ बंधान किसन/रूपचंद रामपूरमाल</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>118000</v>
+        <v>69646400</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>14898</v>
+        <v>10192</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>39855</v>
+        <v>39918</v>
       </c>
       <c r="K709" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/99644 — मेढ बंधान रामरति/नागसिंग रामपूरमाल</t>
+          <t>1731007017/WC/99641 — मेढ बंधान पोलसू/छोटु रामपुरमाल</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>118000</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>9233</v>
+        <v>14898</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>39832</v>
+        <v>39855</v>
       </c>
       <c r="K710" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/99653 — मेडं बधान फुन्‍दी / हिरालाल</t>
+          <t>1731007017/WC/99644 — मेढ बंधान रामरति/नागसिंग रामपूरमाल</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>52400</v>
+        <v>118000</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>11011</v>
+        <v>9233</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>39919</v>
+        <v>39832</v>
       </c>
       <c r="K711" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/99883 — मेढ बंधान बालक/नत्‍थू</t>
+          <t>1731007017/WC/99653 — मेडं बधान फुन्‍दी / हिरालाल</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>17046</v>
+        <v>52400</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>16562</v>
+        <v>11011</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>40013</v>
+        <v>39919</v>
       </c>
       <c r="K712" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/99891 — निर्मल नीर गूवाडीढाना</t>
+          <t>1731007017/WC/99883 — मेढ बंधान बालक/नत्‍थू</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>134000</v>
+        <v>17046</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>314888.6</v>
+        <v>16562</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>39941</v>
+        <v>40013</v>
       </c>
       <c r="K713" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/99892 — निर्मल नीर चिमनढाना</t>
+          <t>1731007017/WC/99891 — निर्मल नीर गूवाडीढाना</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>134000</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>131228</v>
+        <v>314888.6</v>
       </c>
       <c r="J714" s="3" t="n">
         <v>39941</v>
       </c>
       <c r="K714" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/9993655676 — Talab Nirman Uttam ke khet ke pass</t>
+          <t>1731007017/WC/99892 — निर्मल नीर चिमनढाना</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>0</v>
+        <v>134000</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>0</v>
+        <v>131228</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>42095</v>
-[...1 lines deleted...]
-      <c r="K715" s="3"/>
+        <v>39941</v>
+      </c>
+      <c r="K715" s="3" t="n">
+        <v>41153</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/9993655677 — Talab Nirman kalimai ke pass</t>
+          <t>1731007017/WC/9993655676 — Talab Nirman Uttam ke khet ke pass</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/9993655678 — Talab Nirman Lakhmi ke khet ke pass</t>
+          <t>1731007017/WC/9993655677 — Talab Nirman kalimai ke pass</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
         <v>42095</v>
       </c>
       <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/99969 — बोरी बंधान मेठाझोली नाला</t>
+          <t>1731007017/WC/9993655678 — Talab Nirman Lakhmi ke khet ke pass</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>52400</v>
+        <v>0</v>
       </c>
       <c r="I718" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>39873</v>
+        <v>42095</v>
       </c>
       <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/99971 — पेयजल कूप निर्माण रामपुर</t>
+          <t>1731007017/WC/99969 — बोरी बंधान मेठाझोली नाला</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>52400</v>
       </c>
       <c r="I719" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J719" s="3" t="n">
         <v>39873</v>
       </c>
       <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/kd/223 — कपिल धारा कुप धीरज / कलिया</t>
+          <t>1731007017/WC/99971 — पेयजल कूप निर्माण रामपुर</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>5240</v>
+        <v>52400</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>32210</v>
+        <v>0</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>40167</v>
-[...3 lines deleted...]
-      </c>
+        <v>39873</v>
+      </c>
+      <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/ktk/rampurmal/senti/4 — khet talab</t>
+          <t>1731007017/WC/kd/223 — कपिल धारा कुप धीरज / कलिया</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
-        <v>0</v>
+        <v>5240</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>0</v>
+        <v>32210</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>38885</v>
-[...1 lines deleted...]
-      <c r="K721" s="3"/>
+        <v>40167</v>
+      </c>
+      <c r="K721" s="3" t="n">
+        <v>41153</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/kt/rampurmal/bhaggu/7 — khet talab</t>
+          <t>1731007017/WC/ktk/rampurmal/senti/4 — khet talab</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>38884</v>
+        <v>38885</v>
       </c>
       <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/kt/rampurmal/fulla/12 — khet talab</t>
+          <t>1731007017/WC/kt/rampurmal/bhaggu/7 — khet talab</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>38821</v>
+        <v>38884</v>
       </c>
       <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/kt/rampurmal/imrat/6 — khet talab</t>
+          <t>1731007017/WC/kt/rampurmal/fulla/12 — khet talab</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>38887</v>
+        <v>38821</v>
       </c>
       <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/kt/rampurmal/karu/9 — khet talab</t>
+          <t>1731007017/WC/kt/rampurmal/imrat/6 — khet talab</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>38890</v>
+        <v>38887</v>
       </c>
       <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/kt/rampurmal/liggu/10 — khet talab</t>
+          <t>1731007017/WC/kt/rampurmal/karu/9 — khet talab</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>38821</v>
+        <v>38890</v>
       </c>
       <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/kt/rampurmal/panna/5 — khet talab</t>
+          <t>1731007017/WC/kt/rampurmal/liggu/10 — khet talab</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>38890</v>
+        <v>38821</v>
       </c>
       <c r="K727" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/kt/rampurmal/pannulal/11 — khet talab</t>
+          <t>1731007017/WC/kt/rampurmal/panna/5 — khet talab</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>38821</v>
+        <v>38890</v>
       </c>
       <c r="K728" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/Kt/Rampurmal/Ramesh/10 — Khet Talab Rampurmal</t>
+          <t>1731007017/WC/kt/rampurmal/pannulal/11 — khet talab</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>38891</v>
+        <v>38821</v>
       </c>
       <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/kt/rampurmal/shivcharan/8 — khet talab</t>
+          <t>1731007017/WC/Kt/Rampurmal/Ramesh/10 — Khet Talab Rampurmal</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>8464.44</v>
+        <v>0</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>38884</v>
-[...3 lines deleted...]
-      </c>
+        <v>38891</v>
+      </c>
+      <c r="K730" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/kt/rampurmal/subbu/14 — khet talab</t>
+          <t>1731007017/WC/kt/rampurmal/shivcharan/8 — khet talab</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>0</v>
+        <v>8464.44</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>39243</v>
-[...1 lines deleted...]
-      <c r="K731" s="3"/>
+        <v>38884</v>
+      </c>
+      <c r="K731" s="3" t="n">
+        <v>45119</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/kt/rampurmal/sukdu/3 — khet talab</t>
+          <t>1731007017/WC/kt/rampurmal/subbu/14 — khet talab</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>38884</v>
+        <v>39243</v>
       </c>
       <c r="K732" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/ramkishor/22/008 — kapil dhara koop nirman hathikund</t>
+          <t>1731007017/WC/kt/rampurmal/sukdu/3 — khet talab</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
-        <v>73000</v>
+        <v>0</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>9200</v>
+        <v>0</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>39194</v>
-[...3 lines deleted...]
-      </c>
+        <v>38884</v>
+      </c>
+      <c r="K733" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/Rampurmal/2000 — Kapil dhara rampurmal</t>
+          <t>1731007017/WC/ramkishor/22/008 — kapil dhara koop nirman hathikund</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
-        <v>337000</v>
+        <v>73000</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>92409.5</v>
+        <v>9200</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>39880</v>
+        <v>39194</v>
       </c>
       <c r="K734" s="3" t="n">
-        <v>41153</v>
+        <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/rampurmal/ramkali/2 — khet talab</t>
+          <t>1731007017/WC/Rampurmal/2000 — Kapil dhara rampurmal</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>0</v>
+        <v>337000</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>0</v>
+        <v>92409.5</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>38884</v>
-[...1 lines deleted...]
-      <c r="K735" s="3"/>
+        <v>39880</v>
+      </c>
+      <c r="K735" s="3" t="n">
+        <v>41153</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/चून्‍नी हाकूण्‍ड//RT2* — कपिल धारा कूप रामसू चून्‍नी हाथीकूण्‍ड</t>
+          <t>1731007017/WC/rampurmal/ramkali/2 — khet talab</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
-        <v>81000</v>
+        <v>0</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>38456</v>
+        <v>0</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>39554</v>
-[...3 lines deleted...]
-      </c>
+        <v>38884</v>
+      </c>
+      <c r="K736" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/चून्‍नी हाथीकूण्‍ड//RT2 — कपिल धारा कूप रामसू चून्‍नी हाथीकूण्‍ड</t>
+          <t>1731007017/WC/चून्‍नी हाकूण्‍ड//RT2* — कपिल धारा कूप रामसू चून्‍नी हाथीकूण्‍ड</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
-        <v>0</v>
+        <v>81000</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>0</v>
+        <v>38456</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>39083</v>
-[...1 lines deleted...]
-      <c r="K737" s="3"/>
+        <v>39554</v>
+      </c>
+      <c r="K737" s="3" t="n">
+        <v>40269</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/मनोति/कोहलू/रामपुरमाल888 — कपिलधारा कुप निर्माण/मनोति/कोहलू/रामपुरमाल</t>
+          <t>1731007017/WC/चून्‍नी हाथीकूण्‍ड//RT2 — कपिल धारा कूप रामसू चून्‍नी हाथीकूण्‍ड</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>93000</v>
+        <v>0</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>83480</v>
+        <v>0</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>39176</v>
-[...3 lines deleted...]
-      </c>
+        <v>39083</v>
+      </c>
+      <c r="K738" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामनुर माल/50/50 — कपिल धारा कूप निर्माण (बाती /मंगल)</t>
+          <t>1731007017/WC/मनोति/कोहलू/रामपुरमाल888 — कपिलधारा कुप निर्माण/मनोति/कोहलू/रामपुरमाल</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
-        <v>32900</v>
+        <v>93000</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>70745</v>
+        <v>83480</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>39554</v>
+        <v>39176</v>
       </c>
       <c r="K739" s="3" t="n">
-        <v>40269</v>
+        <v>39895</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुर माल/ 01k — कपिल धारा कुप निर्माण(सुमरती /गजरू)</t>
+          <t>1731007017/WC/रामनुर माल/50/50 — कपिल धारा कूप निर्माण (बाती /मंगल)</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
-        <v>17300</v>
+        <v>32900</v>
       </c>
       <c r="I740" s="2" t="n">
-        <v>38235</v>
+        <v>70745</v>
       </c>
       <c r="J740" s="3" t="n">
         <v>39554</v>
       </c>
       <c r="K740" s="3" t="n">
         <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुर माल////023 — कपिल धारा कूप निर्माण सान्‍तोष/मौजी</t>
+          <t>1731007017/WC/रामपुर माल/ 01k — कपिल धारा कुप निर्माण(सुमरती /गजरू)</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
-        <v>102200</v>
+        <v>17300</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>98007</v>
+        <v>38235</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>39173</v>
+        <v>39554</v>
       </c>
       <c r="K741" s="3" t="n">
-        <v>39893</v>
+        <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुर माल 10/2 — कपिलधारा कूप निर्माण किश्‍न/बाबू</t>
+          <t>1731007017/WC/रामपुर माल////023 — कपिल धारा कूप निर्माण सान्‍तोष/मौजी</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
-        <v>73000</v>
+        <v>102200</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>102184</v>
+        <v>98007</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>39176</v>
+        <v>39173</v>
       </c>
       <c r="K742" s="3" t="n">
         <v>39893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/ रामपुरमाल 1/1 — कपिल धारा पिरभु / अमरू</t>
+          <t>1731007017/WC/रामपुर माल 10/2 — कपिलधारा कूप निर्माण किश्‍न/बाबू</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
-        <v>82400</v>
+        <v>73000</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>40533</v>
+        <v>102184</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>39544</v>
+        <v>39176</v>
       </c>
       <c r="K743" s="3" t="n">
-        <v>40269</v>
+        <v>39893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुर माल/11/22 — कपिल धारा निर्माण रमेश व मिंजू</t>
+          <t>1731007017/WC/ रामपुरमाल 1/1 — कपिल धारा पिरभु / अमरू</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
-        <v>82390</v>
+        <v>82400</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>88388</v>
+        <v>40533</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>39687</v>
+        <v>39544</v>
       </c>
       <c r="K744" s="3" t="n">
-        <v>41153</v>
+        <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुर माल/11/32 — कपिल धारा निर्माण प्‍यारसिग व मौजी</t>
+          <t>1731007017/WC/रामपुर माल/11/22 — कपिल धारा निर्माण रमेश व मिंजू</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
         <v>82390</v>
       </c>
       <c r="I745" s="2" t="n">
-        <v>45064</v>
+        <v>88388</v>
       </c>
       <c r="J745" s="3" t="n">
         <v>39687</v>
       </c>
       <c r="K745" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुर माल/11/42 — कपिल धारा निर्माण रामकिशोरी व भगाी</t>
+          <t>1731007017/WC/रामपुर माल/11/32 — कपिल धारा निर्माण प्‍यारसिग व मौजी</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
-        <v>74000</v>
+        <v>82390</v>
       </c>
       <c r="I746" s="2" t="n">
-        <v>21505</v>
+        <v>45064</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>39703</v>
-[...1 lines deleted...]
-      <c r="K746" s="3"/>
+        <v>39687</v>
+      </c>
+      <c r="K746" s="3" t="n">
+        <v>41153</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/ रामपुरमाल 1/2 — कपिल धारा सुबदी / जुगराम</t>
+          <t>1731007017/WC/रामपुर माल/11/42 — कपिल धारा निर्माण रामकिशोरी व भगाी</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
-        <v>82400</v>
+        <v>74000</v>
       </c>
       <c r="I747" s="2" t="n">
-        <v>35357</v>
+        <v>21505</v>
       </c>
       <c r="J747" s="3" t="n">
-        <v>39554</v>
-[...3 lines deleted...]
-      </c>
+        <v>39703</v>
+      </c>
+      <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुरमाल //12/1 — कपिल धारा कुप निमाण रामपंसाद /भगी</t>
+          <t>1731007017/WC/ रामपुरमाल 1/2 — कपिल धारा सुबदी / जुगराम</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
-        <v>73000</v>
+        <v>82400</v>
       </c>
       <c r="I748" s="2" t="n">
-        <v>60770</v>
+        <v>35357</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>39194</v>
-[...1 lines deleted...]
-      <c r="K748" s="3"/>
+        <v>39554</v>
+      </c>
+      <c r="K748" s="3" t="n">
+        <v>39895</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुर माल 12/195 16 — परकोलेशन तालाब नेलहोंदी</t>
+          <t>1731007017/WC/रामपुरमाल //12/1 — कपिल धारा कुप निमाण रामपंसाद /भगी</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
-        <v>500000</v>
+        <v>73000</v>
       </c>
       <c r="I749" s="2" t="n">
-        <v>78660</v>
+        <v>60770</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>39080</v>
+        <v>39194</v>
       </c>
       <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुरमाल/122/01 — कपिलधारा कूप निर्माण/भज्‍जु/जुगरु/रामपुरमाल</t>
+          <t>1731007017/WC/रामपुर माल 12/195 16 — परकोलेशन तालाब नेलहोंदी</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
-        <v>29200</v>
+        <v>500000</v>
       </c>
       <c r="I750" s="2" t="n">
-        <v>116648</v>
+        <v>78660</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>39155</v>
-[...3 lines deleted...]
-      </c>
+        <v>39080</v>
+      </c>
+      <c r="K750" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुरमाल/122/02 — कपिलधारा कूप निर्माण/दिलिप/भजना/रामपुरमाल</t>
+          <t>1731007017/WC/रामपुरमाल/122/01 — कपिलधारा कूप निर्माण/भज्‍जु/जुगरु/रामपुरमाल</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
-        <v>102200</v>
+        <v>29200</v>
       </c>
       <c r="I751" s="2" t="n">
-        <v>14450</v>
+        <v>116648</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>39503</v>
+        <v>39155</v>
       </c>
       <c r="K751" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/ रामपुरमाल 1/3 — कपिल धारा अमरचन्‍द / सुखलाल</t>
+          <t>1731007017/WC/रामपुरमाल/122/02 — कपिलधारा कूप निर्माण/दिलिप/भजना/रामपुरमाल</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
-        <v>82400</v>
+        <v>102200</v>
       </c>
       <c r="I752" s="2" t="n">
-        <v>104405</v>
+        <v>14450</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>39554</v>
+        <v>39503</v>
       </c>
       <c r="K752" s="3" t="n">
-        <v>40269</v>
+        <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/ रामपुरमाल 1/4 — कपिल धारा मनीराम / मेहबु</t>
+          <t>1731007017/WC/ रामपुरमाल 1/3 — कपिल धारा अमरचन्‍द / सुखलाल</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
         <v>82400</v>
       </c>
       <c r="I753" s="2" t="n">
-        <v>36912</v>
+        <v>104405</v>
       </c>
       <c r="J753" s="3" t="n">
         <v>39554</v>
       </c>
       <c r="K753" s="3" t="n">
         <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुर माल 195/1 — शास फार्म पौण्‍ड ख नं 76</t>
+          <t>1731007017/WC/ रामपुरमाल 1/4 — कपिल धारा मनीराम / मेहबु</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
-        <v>32000</v>
+        <v>82400</v>
       </c>
       <c r="I754" s="2" t="n">
-        <v>0</v>
+        <v>36912</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>39045</v>
-[...1 lines deleted...]
-      <c r="K754" s="3"/>
+        <v>39554</v>
+      </c>
+      <c r="K754" s="3" t="n">
+        <v>40269</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/ रामपुरमाल  20/10 — कपिल धारा कुप निर्माण  झिठु / फगना</t>
+          <t>1731007017/WC/रामपुर माल 195/1 — शास फार्म पौण्‍ड ख नं 76</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
-        <v>73000</v>
+        <v>32000</v>
       </c>
       <c r="I755" s="2" t="n">
-        <v>213633</v>
+        <v>0</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>39176</v>
-[...3 lines deleted...]
-      </c>
+        <v>39045</v>
+      </c>
+      <c r="K755" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुरमाल 45/15 — कपिल धारा कुप निर्माण बेनी/गंजू</t>
+          <t>1731007017/WC/ रामपुरमाल  20/10 — कपिल धारा कुप निर्माण  झिठु / फगना</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
-        <v>82390</v>
+        <v>73000</v>
       </c>
       <c r="I756" s="2" t="n">
-        <v>69788</v>
+        <v>213633</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>39584</v>
+        <v>39176</v>
       </c>
       <c r="K756" s="3" t="n">
-        <v>40269</v>
+        <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुरमाल 45/25 — कपिल धारा कुप निर्माण गुलाब/सुखलाल</t>
+          <t>1731007017/WC/रामपुरमाल 45/15 — कपिल धारा कुप निर्माण बेनी/गंजू</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>81900</v>
+        <v>82390</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>73787</v>
+        <v>69788</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>39554</v>
+        <v>39584</v>
       </c>
       <c r="K757" s="3" t="n">
         <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुरमाल 46540 — मेढ बंधान शिवनाथ/ननकीराम</t>
+          <t>1731007017/WC/रामपुरमाल 45/25 — कपिल धारा कुप निर्माण गुलाब/सुखलाल</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>118000</v>
+        <v>81900</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>15561</v>
+        <v>73787</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>39914</v>
+        <v>39554</v>
       </c>
       <c r="K758" s="3" t="n">
-        <v>41153</v>
+        <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुरमाल 46541 — मेढ बंधान मन्‍नूलाल/श्‍यामू</t>
+          <t>1731007017/WC/रामपुरमाल 46540 — मेढ बंधान शिवनाथ/ननकीराम</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
         <v>118000</v>
       </c>
       <c r="I759" s="2" t="n">
-        <v>12376</v>
+        <v>15561</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>39847</v>
+        <v>39914</v>
       </c>
       <c r="K759" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुरमाल 46542 — मेढ बंधान भगिया/भूरा</t>
+          <t>1731007017/WC/रामपुरमाल 46541 — मेढ बंधान मन्‍नूलाल/श्‍यामू</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
         <v>118000</v>
       </c>
       <c r="I760" s="2" t="n">
-        <v>11739</v>
+        <v>12376</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>39904</v>
+        <v>39847</v>
       </c>
       <c r="K760" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुरमाल 46543 — मेढ बंधान शेषराम/खोजना</t>
+          <t>1731007017/WC/रामपुरमाल 46542 — मेढ बंधान भगिया/भूरा</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
         <v>118000</v>
       </c>
       <c r="I761" s="2" t="n">
-        <v>21161</v>
+        <v>11739</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>39890</v>
+        <v>39904</v>
       </c>
       <c r="K761" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुरमाल 47/85 — कपिल धारा कुप निर्माण इन्‍द्रपाल/सहजू</t>
+          <t>1731007017/WC/रामपुरमाल 46543 — मेढ बंधान शेषराम/खोजना</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
-        <v>92900</v>
+        <v>118000</v>
       </c>
       <c r="I762" s="2" t="n">
-        <v>49058</v>
+        <v>21161</v>
       </c>
       <c r="J762" s="3" t="n">
-        <v>39482</v>
+        <v>39890</v>
       </c>
       <c r="K762" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुरमाल 47/86 — कपिल धारा कुप निर्माण दिलीप/भजना</t>
+          <t>1731007017/WC/रामपुरमाल 47/85 — कपिल धारा कुप निर्माण इन्‍द्रपाल/सहजू</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
-        <v>93000</v>
+        <v>92900</v>
       </c>
       <c r="I763" s="2" t="n">
-        <v>81569</v>
+        <v>49058</v>
       </c>
       <c r="J763" s="3" t="n">
-        <v>39544</v>
+        <v>39482</v>
       </c>
       <c r="K763" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुरमाल/5/35/1 — स्‍टापडेम किशोर के घर के पास</t>
+          <t>1731007017/WC/रामपुरमाल 47/86 — कपिल धारा कुप निर्माण दिलीप/भजना</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
-        <v>197000</v>
+        <v>93000</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>242423</v>
+        <v>81569</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>39125</v>
+        <v>39544</v>
       </c>
       <c r="K764" s="3" t="n">
-        <v>45119</v>
+        <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुरमाल/555 — कपिलधारा कुप निर्माण योजना भज्‍जु</t>
+          <t>1731007017/WC/रामपुरमाल/5/35/1 — स्‍टापडेम किशोर के घर के पास</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
-        <v>36090000</v>
+        <v>197000</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>107077</v>
+        <v>242423</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>39155</v>
+        <v>39125</v>
       </c>
       <c r="K765" s="3" t="n">
-        <v>39894</v>
+        <v>45119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुरमाल 69/85 — कपिल धारा कुप निर्माण भिकारी/जंगलसिंग</t>
+          <t>1731007017/WC/रामपुरमाल/555 — कपिलधारा कुप निर्माण योजना भज्‍जु</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
-        <v>0</v>
+        <v>36090000</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>0</v>
+        <v>107077</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>39539</v>
-[...1 lines deleted...]
-      <c r="K766" s="3"/>
+        <v>39155</v>
+      </c>
+      <c r="K766" s="3" t="n">
+        <v>39894</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुरमाल 69/89 — कपिल धारा कुप निर्माण भिकारी/जंगलसिंग</t>
+          <t>1731007017/WC/रामपुरमाल 69/85 — कपिल धारा कुप निर्माण भिकारी/जंगलसिंग</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
-        <v>82390</v>
+        <v>0</v>
       </c>
       <c r="I767" s="2" t="n">
-        <v>117834</v>
+        <v>0</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>39554</v>
-[...3 lines deleted...]
-      </c>
+        <v>39539</v>
+      </c>
+      <c r="K767" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुरमाल 786/10 — कपिलधारा कूप सुमरती/प्रेम</t>
+          <t>1731007017/WC/रामपुरमाल 69/89 — कपिल धारा कुप निर्माण भिकारी/जंगलसिंग</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
-        <v>73000</v>
+        <v>82390</v>
       </c>
       <c r="I768" s="2" t="n">
-        <v>216692</v>
+        <v>117834</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>39155</v>
+        <v>39554</v>
       </c>
       <c r="K768" s="3" t="n">
-        <v>41153</v>
+        <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुरमाल /914 — कपिल धारा कुप निर्माण सोनू गंजु</t>
+          <t>1731007017/WC/रामपुरमाल 786/10 — कपिलधारा कूप सुमरती/प्रेम</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
         <v>73000</v>
       </c>
       <c r="I769" s="2" t="n">
-        <v>94485</v>
+        <v>216692</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>39187</v>
+        <v>39155</v>
       </c>
       <c r="K769" s="3" t="n">
-        <v>39893</v>
+        <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुरमाल /915 — कपिल धारा कुप निर्माण रंगलाल साहबु</t>
+          <t>1731007017/WC/रामपुरमाल /914 — कपिल धारा कुप निर्माण सोनू गंजु</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
-        <v>82390</v>
+        <v>73000</v>
       </c>
       <c r="I770" s="2" t="n">
-        <v>136801</v>
+        <v>94485</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>39448</v>
+        <v>39187</v>
       </c>
       <c r="K770" s="3" t="n">
-        <v>39901</v>
+        <v>39893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुर माल /987 — कपिल धारा कुप निर्माण पन्‍ना मिंजू</t>
+          <t>1731007017/WC/रामपुरमाल /915 — कपिल धारा कुप निर्माण रंगलाल साहबु</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
-        <v>82395</v>
+        <v>82390</v>
       </c>
       <c r="I771" s="2" t="n">
-        <v>116029</v>
+        <v>136801</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>39482</v>
+        <v>39448</v>
       </c>
       <c r="K771" s="3" t="n">
-        <v>41153</v>
+        <v>39901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुर माल /988 — कपिल धारा कुप निर्माण पोलसु छोटु</t>
+          <t>1731007017/WC/रामपुर माल /987 — कपिल धारा कुप निर्माण पन्‍ना मिंजू</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
         <v>82395</v>
       </c>
       <c r="I772" s="2" t="n">
-        <v>118861</v>
+        <v>116029</v>
       </c>
       <c r="J772" s="3" t="n">
         <v>39482</v>
       </c>
       <c r="K772" s="3" t="n">
-        <v>39901</v>
+        <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपुरमाल/s10 — कपिल धारा कुप ढेगु/गंजु</t>
+          <t>1731007017/WC/रामपुर माल /988 — कपिल धारा कुप निर्माण पोलसु छोटु</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
-        <v>1240000</v>
+        <v>82395</v>
       </c>
       <c r="I773" s="2" t="n">
-        <v>127674</v>
+        <v>118861</v>
       </c>
       <c r="J773" s="3" t="n">
-        <v>39501</v>
+        <v>39482</v>
       </c>
       <c r="K773" s="3" t="n">
-        <v>41153</v>
+        <v>39901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपूरमाल — खेत तालाब नि0 शास0 फार्म पौण्‍ड</t>
+          <t>1731007017/WC/रामपुरमाल/s10 — कपिल धारा कुप ढेगु/गंजु</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
-        <v>0</v>
+        <v>1240000</v>
       </c>
       <c r="I774" s="2" t="n">
-        <v>0</v>
+        <v>127674</v>
       </c>
       <c r="J774" s="3" t="n">
-        <v>38981</v>
-[...1 lines deleted...]
-      <c r="K774" s="3"/>
+        <v>39501</v>
+      </c>
+      <c r="K774" s="3" t="n">
+        <v>41153</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपूरमाल/010 — कपिल धारा कूप निर्माण मानसिंग/कल्‍याण</t>
+          <t>1731007017/WC/रामपूरमाल — खेत तालाब नि0 शास0 फार्म पौण्‍ड</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
-        <v>82400</v>
+        <v>0</v>
       </c>
       <c r="I775" s="2" t="n">
-        <v>118573</v>
+        <v>0</v>
       </c>
       <c r="J775" s="3" t="n">
-        <v>39482</v>
-[...3 lines deleted...]
-      </c>
+        <v>38981</v>
+      </c>
+      <c r="K775" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपूरमाल/12/12 — कपिल धारा कूप निर्माण( बिरजू मीला)</t>
+          <t>1731007017/WC/रामपूरमाल/010 — कपिल धारा कूप निर्माण मानसिंग/कल्‍याण</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
-        <v>32900</v>
+        <v>82400</v>
       </c>
       <c r="I776" s="2" t="n">
-        <v>56788</v>
+        <v>118573</v>
       </c>
       <c r="J776" s="3" t="n">
-        <v>39594</v>
+        <v>39482</v>
       </c>
       <c r="K776" s="3" t="n">
-        <v>40269</v>
+        <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपूरमाल/12/13 — कपिल धारा कूप निर्माण( सम्‍मू /इमरत)</t>
+          <t>1731007017/WC/रामपूरमाल/12/12 — कपिल धारा कूप निर्माण( बिरजू मीला)</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
-        <v>0</v>
+        <v>32900</v>
       </c>
       <c r="I777" s="2" t="n">
-        <v>0</v>
+        <v>56788</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>39484</v>
-[...1 lines deleted...]
-      <c r="K777" s="3"/>
+        <v>39594</v>
+      </c>
+      <c r="K777" s="3" t="n">
+        <v>40269</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपूरमाल/12/14 — कपिल धारा कूप निर्माण( सम्‍मू /इमरत)</t>
+          <t>1731007017/WC/रामपूरमाल/12/13 — कपिल धारा कूप निर्माण( सम्‍मू /इमरत)</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
-        <v>32900</v>
+        <v>0</v>
       </c>
       <c r="I778" s="2" t="n">
-        <v>108560</v>
+        <v>0</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>39615</v>
-[...3 lines deleted...]
-      </c>
+        <v>39484</v>
+      </c>
+      <c r="K778" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपूर माल 195/12 — शास फार्म पौण्‍ड शिवचरण सक्‍कुन</t>
+          <t>1731007017/WC/रामपूरमाल/12/14 — कपिल धारा कूप निर्माण( सम्‍मू /इमरत)</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
-        <v>32000</v>
+        <v>32900</v>
       </c>
       <c r="I779" s="2" t="n">
-        <v>114353.46</v>
+        <v>108560</v>
       </c>
       <c r="J779" s="3" t="n">
-        <v>38869</v>
+        <v>39615</v>
       </c>
       <c r="K779" s="3" t="n">
-        <v>41153</v>
+        <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपूरमाल 195/13 — शास0 फार्म पौण्‍ड ख0 नं0 329</t>
+          <t>1731007017/WC/रामपूर माल 195/12 — शास फार्म पौण्‍ड शिवचरण सक्‍कुन</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
         <v>32000</v>
       </c>
       <c r="I780" s="2" t="n">
-        <v>80536.53</v>
+        <v>114353.46</v>
       </c>
       <c r="J780" s="3" t="n">
-        <v>39002</v>
+        <v>38869</v>
       </c>
       <c r="K780" s="3" t="n">
-        <v>45119</v>
+        <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपूरमाल 195/14 — खेत तालाब नि0 शास0 फार्म पौण्‍ड</t>
+          <t>1731007017/WC/रामपूरमाल 195/13 — शास0 फार्म पौण्‍ड ख0 नं0 329</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
         <v>32000</v>
       </c>
       <c r="I781" s="2" t="n">
-        <v>0</v>
+        <v>80536.53</v>
       </c>
       <c r="J781" s="3" t="n">
-        <v>39011</v>
-[...1 lines deleted...]
-      <c r="K781" s="3"/>
+        <v>39002</v>
+      </c>
+      <c r="K781" s="3" t="n">
+        <v>45119</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपूर माल 195/2 — शास0 फार्म पौण्‍ड नि0 ख0 नं0 4</t>
+          <t>1731007017/WC/रामपूरमाल 195/14 — खेत तालाब नि0 शास0 फार्म पौण्‍ड</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
         <v>32000</v>
       </c>
       <c r="I782" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>39021</v>
+        <v>39011</v>
       </c>
       <c r="K782" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपूरमाल 23/104 — कपिल हन्‍नू रामलाल</t>
+          <t>1731007017/WC/रामपूर माल 195/2 — शास0 फार्म पौण्‍ड नि0 ख0 नं0 4</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
-        <v>52700</v>
+        <v>32000</v>
       </c>
       <c r="I783" s="2" t="n">
-        <v>129197</v>
+        <v>0</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>39544</v>
-[...3 lines deleted...]
-      </c>
+        <v>39021</v>
+      </c>
+      <c r="K783" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/रामपूरमाल/753 — कपिल धारा कूप निमार्ण भग्‍गू व रतन</t>
+          <t>1731007017/WC/रामपूरमाल 23/104 — कपिल हन्‍नू रामलाल</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
-        <v>52736</v>
+        <v>52700</v>
       </c>
       <c r="I784" s="2" t="n">
-        <v>43813</v>
+        <v>129197</v>
       </c>
       <c r="J784" s="3" t="n">
+        <v>39544</v>
+      </c>
+      <c r="K784" s="3" t="n">
         <v>39537</v>
-      </c>
-[...1 lines deleted...]
-        <v>39895</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/हाथीकुण्‍ड/5/34 — कपिलधारा ूिप निर्माण मंदरू/मन्‍नू</t>
+          <t>1731007017/WC/रामपूरमाल/753 — कपिल धारा कूप निमार्ण भग्‍गू व रतन</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
-        <v>73000</v>
+        <v>52736</v>
       </c>
       <c r="I785" s="2" t="n">
-        <v>46503</v>
+        <v>43813</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>39180</v>
+        <v>39537</v>
       </c>
       <c r="K785" s="3" t="n">
-        <v>41153</v>
+        <v>39895</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WC/हाथीकुण्‍ड/5/35 — स्‍टापडेम ब्रजपटेल के खेत के पास</t>
+          <t>1731007017/WC/हाथीकुण्‍ड/5/34 — कपिलधारा ूिप निर्माण मंदरू/मन्‍नू</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
-        <v>270000</v>
+        <v>73000</v>
       </c>
       <c r="I786" s="2" t="n">
-        <v>272779</v>
+        <v>46503</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>39186</v>
+        <v>39180</v>
       </c>
       <c r="K786" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WH/22012034389393 — talab jirno dwaar kdedew baba ke pass</t>
+          <t>1731007017/WC/हाथीकुण्‍ड/5/35 — स्‍टापडेम ब्रजपटेल के खेत के पास</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
-        <v>225000</v>
+        <v>270000</v>
       </c>
       <c r="I787" s="2" t="n">
-        <v>225214</v>
+        <v>272779</v>
       </c>
       <c r="J787" s="3" t="n">
-        <v>43385</v>
+        <v>39186</v>
       </c>
       <c r="K787" s="3" t="n">
-        <v>43644</v>
+        <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WH/22012034389611 — talab jirnodwaar bhoyer jhodi nale per rampurmaal</t>
+          <t>1731007017/WH/22012034389393 — talab jirno dwaar kdedew baba ke pass</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
-        <v>0</v>
+        <v>225000</v>
       </c>
       <c r="I788" s="2" t="n">
-        <v>0</v>
+        <v>225214</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>43242</v>
-[...1 lines deleted...]
-      <c r="K788" s="3"/>
+        <v>43385</v>
+      </c>
+      <c r="K788" s="3" t="n">
+        <v>43644</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WH/22012034389612 — talab jirnodwaar bhoyer jhodi nala</t>
+          <t>1731007017/WH/22012034389611 — talab jirnodwaar bhoyer jhodi nale per rampurmaal</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
-        <v>233000</v>
+        <v>0</v>
       </c>
       <c r="I789" s="2" t="n">
-        <v>226860.56</v>
+        <v>0</v>
       </c>
       <c r="J789" s="3" t="n">
-        <v>43575</v>
-[...3 lines deleted...]
-      </c>
+        <v>43242</v>
+      </c>
+      <c r="K789" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WH/22012034389654 — talab jirnodwaar rampurmaal</t>
+          <t>1731007017/WH/22012034389612 — talab jirnodwaar bhoyer jhodi nala</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
-        <v>413000</v>
+        <v>233000</v>
       </c>
       <c r="I790" s="2" t="n">
-        <v>404057.46</v>
+        <v>226860.56</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>43466</v>
+        <v>43575</v>
       </c>
       <c r="K790" s="3" t="n">
         <v>44143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WH/22012034445447 — Talab Jenuduwar Gulab Kannu Ke Khet Ke Pass</t>
+          <t>1731007017/WH/22012034389654 — talab jirnodwaar rampurmaal</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
-        <v>0</v>
+        <v>413000</v>
       </c>
       <c r="I791" s="2" t="n">
-        <v>0</v>
+        <v>404057.46</v>
       </c>
       <c r="J791" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K791" s="3"/>
+        <v>43466</v>
+      </c>
+      <c r="K791" s="3" t="n">
+        <v>44143</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WH/22012034445448 — Talab jenouduwar Karya Kidagi Nala par Rampurmal</t>
+          <t>1731007017/WH/22012034445447 — Talab Jenuduwar Gulab Kannu Ke Khet Ke Pass</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I792" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J792" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K792" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WH/22012034942144 — TALAB JEERNODHAR NAEL GONDI NALA RAMPURMAL</t>
+          <t>1731007017/WH/22012034445448 — Talab jenouduwar Karya Kidagi Nala par Rampurmal</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I793" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J793" s="3" t="n">
-        <v>45451</v>
+        <v>44106</v>
       </c>
       <c r="K793" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WH/22012034942153 — TALAB JEERNODHAR BADE JHAAD JANGLE RAMPURMAL</t>
+          <t>1731007017/WH/22012034942144 — TALAB JEERNODHAR NAEL GONDI NALA RAMPURMAL</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
-        <v>497000</v>
+        <v>0</v>
       </c>
       <c r="I794" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J794" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K794" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WH/22012034942154 — TALAB JEERNODHAR BADE JHAAD JANGLE RAMPURMAL</t>
+          <t>1731007017/WH/22012034942153 — TALAB JEERNODHAR BADE JHAAD JANGLE RAMPURMAL</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
-        <v>0</v>
+        <v>497000</v>
       </c>
       <c r="I795" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J795" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K795" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1731007017/WH/22012034942249 — TALAB JEERNODHAR nale ghondi nala RAMPURMAL</t>
+          <t>1731007017/WH/22012034942154 — TALAB JEERNODHAR BADE JHAAD JANGLE RAMPURMAL</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
-        <v>481000</v>
+        <v>0</v>
       </c>
       <c r="I796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J796" s="3" t="n">
-        <v>45384</v>
+        <v>45451</v>
       </c>
       <c r="K796" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1731007026/WC/3443 — कपिल धारा कुप निर्माण कार्य सम्‍मू / जग्‍गू</t>
+          <t>1731007017/WH/22012034942249 — TALAB JEERNODHAR nale ghondi nala RAMPURMAL</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
-        <v>0</v>
+        <v>481000</v>
       </c>
       <c r="I797" s="2" t="n">
-        <v>75344.7</v>
+        <v>0</v>
       </c>
       <c r="J797" s="3" t="n">
-        <v>40170</v>
-[...3 lines deleted...]
-      </c>
+        <v>45384</v>
+      </c>
+      <c r="K797" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1731007026/WC/3663 — कपिल धारा कुप निर्माण कार्य बाबूलाल / मन्‍ना</t>
+          <t>1731007026/WC/3443 — कपिल धारा कुप निर्माण कार्य सम्‍मू / जग्‍गू</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I798" s="2" t="n">
-        <v>73953</v>
+        <v>75344.7</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>40162</v>
+        <v>40170</v>
       </c>
       <c r="K798" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1731007026/WC/6262 — कपिल धारा कुप निर्माण कार्य ओझू / जागी</t>
+          <t>1731007026/WC/3663 — कपिल धारा कुप निर्माण कार्य बाबूलाल / मन्‍ना</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I799" s="2" t="n">
-        <v>19550</v>
+        <v>73953</v>
       </c>
       <c r="J799" s="3" t="n">
-        <v>40167</v>
+        <v>40162</v>
       </c>
       <c r="K799" s="3" t="n">
         <v>41153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1731007/WC/22012034559013 — Talab nirman rampurmal</t>
+          <t>1731007026/WC/6262 — कपिल धारा कुप निर्माण कार्य ओझू / जागी</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
-        <v>2495000</v>
+        <v>0</v>
       </c>
       <c r="I800" s="2" t="n">
-        <v>0</v>
+        <v>19550</v>
       </c>
       <c r="J800" s="3" t="n">
-        <v>43947</v>
-[...1 lines deleted...]
-      <c r="K800" s="3"/>
+        <v>40167</v>
+      </c>
+      <c r="K800" s="3" t="n">
+        <v>41153</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1731007/WC/99476 — मेड बाधन अम्‍मू</t>
+          <t>1731007/WC/22012034559013 — Talab nirman rampurmal</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
-        <v>0</v>
+        <v>2495000</v>
       </c>
       <c r="I801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J801" s="3" t="n">
-        <v>39722</v>
+        <v>43947</v>
       </c>
       <c r="K801" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1731/WC/22012034559997 — Talab nirman Rampurmal</t>
+          <t>1731007/WC/99476 — मेड बाधन अम्‍मू</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
-        <v>2495000</v>
+        <v>0</v>
       </c>
       <c r="I802" s="2" t="n">
-        <v>2482740.25</v>
+        <v>0</v>
       </c>
       <c r="J802" s="3" t="n">
-        <v>44001</v>
-[...3 lines deleted...]
-      </c>
+        <v>39722</v>
+      </c>
+      <c r="K802" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C803" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D803" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E803" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F803" s="1" t="inlineStr">
+        <is>
+          <t>1731/WC/22012034559997 — Talab nirman Rampurmal</t>
+        </is>
+      </c>
+      <c r="G803" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H803" s="2" t="n">
+        <v>2495000</v>
+      </c>
+      <c r="I803" s="2" t="n">
+        <v>2482740.25</v>
+      </c>
+      <c r="J803" s="3" t="n">
+        <v>44001</v>
+      </c>
+      <c r="K803" s="3" t="n">
+        <v>44678</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
+      <c r="A804" s="1" t="inlineStr">
+        <is>
+          <t>BETUL / SHAHPUR</t>
+        </is>
+      </c>
+      <c r="B804" s="1" t="inlineStr">
+        <is>
           <t>2025-2026</t>
         </is>
       </c>
-      <c r="C803" s="1" t="inlineStr">
+      <c r="C804" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D803" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E803" s="1" t="inlineStr">
+      <c r="D804" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E804" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
-      <c r="F803" s="1" t="inlineStr">
+      <c r="F804" s="1" t="inlineStr">
         <is>
           <t>1731/WC/22012035314161 — अमृत सरोवर तालाब निर्माण कार्य हाथीकुण्‍ड</t>
         </is>
       </c>
-      <c r="G803" s="1" t="inlineStr">
+      <c r="G804" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
-      <c r="H803" s="2" t="n">
+      <c r="H804" s="2" t="n">
         <v>1947000</v>
       </c>
-      <c r="I803" s="2" t="n">
+      <c r="I804" s="2" t="n">
         <v>1044</v>
       </c>
-      <c r="J803" s="3" t="n">
+      <c r="J804" s="3" t="n">
         <v>45821</v>
       </c>
-      <c r="K803" s="3"/>
+      <c r="K804" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>