--- v1 (2026-10-09)
+++ v2 (2026-10-10)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K804"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-09 07:34:13</t>
+          <t>Exported on: 2026-10-10 09:03:45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">