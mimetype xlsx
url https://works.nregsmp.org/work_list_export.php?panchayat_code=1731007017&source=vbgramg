--- v0 (2026-08-13)
+++ v1 (2026-10-03)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K68"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-13 15:18:30</t>
+          <t>Exported on: 2026-10-03 03:32:30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -367,474 +367,474 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1731007017/FR/22012034323921 — LAGHU TALAB NIRMAN  bad nala hathikund gp rampurmall</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>1497645.47</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1731007017/FR/22012034324525 — LAGHU TALAB NIRMAN  ghumdaal nala per rampurmall</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>1357601.16</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1731007017/FR/22012034324555 — LAGHU TALAB NIRMAN  lakhan ke khet ke pass nale per hathikund gp rampurmall</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>1313075.63</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1731007017/FR/22012034324609 — LAGHU TALAB NIRMAN  hiramen kumre ke khet ke pass rampurmall</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012034302483 — KAPIL DHARA KUP TENGU / GAJJU</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012034342754 — KAPIL DHARA KUP NIRMAN SANTOSH / GUNDI (HITESHI KUP )</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>42888</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012034360654 — BRAKSHA ROPAN  SASKIYA BHUMI KHASRA NO-76 MEIN</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>596900</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>43354</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012034368739 — BRAKSHA ROPAN BADE JHAD KA JANGAL SHASKIYE BHUMI PAR</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>535000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>43354</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Bondry Block - Coastal Shelter Belt-Individuals / Boundary Block Plantation of Coastal Shelter Belt Trees for Individuals</t>
+          <t>Bondry Block - Coastal Shelter Belt-Individuals / Block Plantation of Forestry Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Other Works</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012034418329 — wraksh ropen ranglal/shabu</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>94000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>43283</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012034435553 — hiteshi koop fuloo/fagan</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>43393</v>
@@ -978,51 +978,51 @@
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>44811</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012035060710 — khet talab nirman kary chandan ke khet par hathikund</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>368560.57</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45207</v>
@@ -1072,308 +1072,308 @@
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45174</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Biodrainage-Individuals / Wasteland Block Plantation of Biodrainage Trees for Individuals</t>
+          <t>Wasteland Block Plantation-Biodrainage-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012035113472 — Uru Plantation Work Fulchand/Gajru Hathikund</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>136444.49</v>
       </c>
       <c r="I29" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45121</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Biodrainage-Individuals / Wasteland Block Plantation of Biodrainage Trees for Individuals</t>
+          <t>Wasteland Block Plantation-Biodrainage-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012035113483 — Uru Plantation Work Kesho/Gajaru Hathikund</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>136444.49</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45121</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Biodrainage-Individuals / Wasteland Block Plantation of Biodrainage Trees for Individuals</t>
+          <t>Wasteland Block Plantation-Biodrainage-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012035113493 — Uru Plantation Work Ladde/Devsa Hathikund</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>136444.49</v>
       </c>
       <c r="I31" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45121</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Biodrainage-Individuals / Wasteland Block Plantation of Biodrainage Trees for Individuals</t>
+          <t>Wasteland Block Plantation-Biodrainage-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012035113503 — Uru Plantation Work Dhobi/Suku Hathikund</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>136444.49</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45121</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Biodrainage-Individuals / Wasteland Block Plantation of Biodrainage Trees for Individuals</t>
+          <t>Wasteland Block Plantation-Biodrainage-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012035113514 — Uru Plantation Work Bati/Mangal Hathikund</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>136444.49</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45121</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Biodrainage-Individuals / Wasteland Block Plantation of Biodrainage Trees for Individuals</t>
+          <t>Wasteland Block Plantation-Biodrainage-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012035113527 — Uru Plantation Work Chunni/Jinda Hathikund</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>136444.49</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45121</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1401,145 +1401,145 @@
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45163</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Biodrainage-Individuals / Wasteland Block Plantation of Biodrainage Trees for Individuals</t>
+          <t>Wasteland Block Plantation-Biodrainage-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012035124654 — Uru Plantation Work  Kalavati/fullar Rampurmal</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>136444.49</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012035439585 — KHET TALAB NIRMAN KARYNARESH/RAMKISEN HATIKUND RAMPURMALL</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/22012035439586 — KHET TALAB NIRMAN KARYNARESH/RAMKISEN HATIKUND RAMPURMALL</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>185441.45</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45778</v>
@@ -2012,427 +2012,427 @@
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45920</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/9993698772 — KAPIL DHARA KUP LAXMIBAI / PRAHLAD</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>42377</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/9993708754 — KAPIL DHARA KUP SARASVATI / GOPAL</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>42699</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/IAY/104413 — Construction of IAY House -IAY REG. NO. MP-31-007-017-001/2850</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>42262</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/IAY/2701170 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5370340</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>44123</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/IAY/4639872 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131240311</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45849</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/IAY/5223282 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131236483</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>46004</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1731007017/IF/IAY/6155686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131243605</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I55" s="2" t="n">
-        <v>2100</v>
+        <v>4200</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>46177</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1731007017/RS/22012035132070 — Bhumigat Nadep Nirmaan karya 06 Unit Santosh Ramesh Khagechadu Yasvant mahesh munnalal GP Rampurmaal</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>53707.46</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1731007017/RS/22012035133572 — BHU NADEP NIRMAN 10 UNIT JAYPRAKASH INTULAL KESHO SHRAWAN BAATI LADDE</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>51974.77</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45568</v>
@@ -2576,380 +2576,380 @@
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1731007017/WC/22012035237078 — LAGHU TALAB ITTULAL KE KHET KE PASS NALE PAR HATHIKUND</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>1396685.31</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1731007017/WC/22012035238460 — LAGHU TALAB NIRMAN  ittulal ke nale per hathikund</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1731007017/WC/22012035239248 — LAGHU TALAB NIRMAN  ituulal KE KHET KE PASS  rampurmall hathikund</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>824915.23</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1731007017/WH/22012034942144 — TALAB JEERNODHAR NAEL GONDI NALA RAMPURMAL</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1731007017/WH/22012034942153 — TALAB JEERNODHAR BADE JHAAD JANGLE RAMPURMAL</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>497000</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1731007017/WH/22012034942154 — TALAB JEERNODHAR BADE JHAAD JANGLE RAMPURMAL</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1731007017/WH/22012034942249 — TALAB JEERNODHAR nale ghondi nala RAMPURMAL</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>481000</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45384</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>BETUL / SHAHPUR</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1731/WC/22012035314161 — अमृत सरोवर तालाब निर्माण कार्य हाथीकुण्‍ड</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>1947000</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45821</v>