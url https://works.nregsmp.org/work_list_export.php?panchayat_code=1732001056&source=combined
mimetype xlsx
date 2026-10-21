--- v0 (2026-09-06)
+++ v1 (2026-10-21)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K363"/>
+  <dimension ref="A1:K365"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 02:35:41</t>
+          <t>Exported on: 2026-10-21 08:09:31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -939,145 +939,145 @@
       <c r="J25" s="3" t="n">
         <v>40363</v>
       </c>
       <c r="K25" s="3" t="n">
         <v>42086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1732001056/IC/22012034888285 — KAPILDHARA KOOP NIRMAN KARYPARASHRAM/GATATU TOLA PATLAI GRAM JHADBIDA</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1732001056/IC/22012034888286 — KAPILDHARA KOOP NIRMAN KARYPARASHRAM/GATATU TOLA PATLAI GRAM JHADBIDA</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1732001056/IC/22012034888332 — KHET TALAB NIRMAN KARY DURGESH/LAKSHMINARAYAN GRAM JHADBIDA</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45683</v>
@@ -3112,145 +3112,145 @@
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1732001056/IF/22012035349539 — KHET TALAB NIRMAN KARY PARASHRAM/GATATU TOLA PATLAI GRAM JHADBIDA</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1732001056/IF/22012035349711 — KHET TALAB NIRMAN KARY OJHU/FAKIRA GRAM JHADBIDA</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1732001056/IF/22012035349754 — KHET TALAB NIRMAN KARY PARASHRAM/GATATU TOLA PATLAI GRAM JHADBIDA</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45748</v>
@@ -3447,98 +3447,98 @@
       <c r="J77" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K77" s="3" t="n">
         <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1732001056/IF/22012035413907 — Recharge pit mannulal Parasram jhabida</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1732001056/IF/22012035413926 — Recharge pit mannulal Parasram jhabida</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45748</v>
@@ -3737,51 +3737,51 @@
       <c r="J83" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K83" s="3" t="n">
         <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1732001056/IF/22012035555011 — khet talab nirman kary lakshmi bai/babulal gram jhadbida gp jhadbida</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45761</v>
@@ -6577,51 +6577,51 @@
       <c r="J141" s="3" t="n">
         <v>44435</v>
       </c>
       <c r="K141" s="3" t="n">
         <v>44638</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1732001056/IF/IAY/3224285 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5669335</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>44435</v>
@@ -7506,51 +7506,51 @@
       <c r="J160" s="3" t="n">
         <v>45608</v>
       </c>
       <c r="K160" s="3" t="n">
         <v>45729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1732001056/IF/IAY/5112858 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114082445</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>21672</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45737</v>
@@ -7604,100 +7604,100 @@
       <c r="J162" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K162" s="3" t="n">
         <v>46040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1732001056/IF/IAY/5126274 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151249686</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>21672</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K163" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1732001056/IF/IAY/5131724 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151130792</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>19089</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45762</v>
@@ -10857,51 +10857,51 @@
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1732001056/RC/22012034601049 — C.C. ROAD NIRMAN KARY C.C ROAD NAYAPURA SE PREMSINGH KE GHAR KI OR 150METER TOLA NAYAPURA GP JHADBID</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>60988</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>2316</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>44530</v>
@@ -11247,51 +11247,51 @@
       <c r="J237" s="3" t="n">
         <v>46050</v>
       </c>
       <c r="K237" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1732001056/RC/22012034851355 — CC ROAD NIRMAN KARY HARIKARAN KE GHAR KE SAMANE SE RAMSEVAK KE GHAR TAK GRAM JHADBIDA GP JHADBIDA</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>42921</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>20867.04</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>46070</v>
@@ -11343,6035 +11343,6129 @@
       <c r="J239" s="3" t="n">
         <v>46070</v>
       </c>
       <c r="K239" s="3" t="n">
         <v>46141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1732001056/RC/22012034852681 — CC ROAD NIRMAN KARY RATIRAM KE GHAR SE GOTAM KE KHET TAK 50 METER GRAM BANDI GP JHADBIDA</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>19700</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1732001056/RC/22012034852683 — CC ROAD NIRMAN KARY MULALU KE GHAR SE MAIN ROAD TAK 50 METER GRAM BANDI GP JHADBIDA</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>19700</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034286229 — शौचालय निर्माण बुददुलाल/बारेलाल झाड़बीड़ा</t>
+          <t>1732001056/RC/VB/22012034855032 — CC ROAD NIRMAN KARY PRATHMIK SHALA SE MANDIR KI OR GRAM JHADBIDA 100 METER</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>3180</v>
+        <v>13800</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>42280</v>
-[...3 lines deleted...]
-      </c>
+        <v>46113</v>
+      </c>
+      <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034286254 — शौचालय निर्माण मंगल/चैत्ररम झाड़बीड़ा</t>
+          <t>1732001056/RC/VB/22012034855035 — CC ROAD NIRMAN KARY MANDIR SE KALALU KE GHAR KI OR GRAM JHADBIDA 100 METER</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
-        <v>3180</v>
+        <v>114000</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>42280</v>
-[...3 lines deleted...]
-      </c>
+        <v>46113</v>
+      </c>
+      <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034286266 — शौचालय निर्माण महेश/रामदु झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034286229 — शौचालय निर्माण बुददुलाल/बारेलाल झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>42280</v>
       </c>
       <c r="K244" s="3" t="n">
         <v>42443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034286268 — शौचालय निर्माण रामेश्वर/रामलाल झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034286254 — शौचालय निर्माण मंगल/चैत्ररम झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>42280</v>
       </c>
       <c r="K245" s="3" t="n">
         <v>42443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034286275 — शौचालय निर्माण मदनलाल/विश्राम झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034286266 — शौचालय निर्माण महेश/रामदु झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>42280</v>
       </c>
       <c r="K246" s="3" t="n">
         <v>42443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034286276 — शौचालय निर्माण मनीराम/रामदु झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034286268 — शौचालय निर्माण रामेश्वर/रामलाल झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>42280</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>42443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034286417 — शौचालय निर्माण फूलचंद/छननूलाल झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034286275 — शौचालय निर्माण मदनलाल/विश्राम झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>42280</v>
       </c>
       <c r="K248" s="3" t="n">
         <v>42443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034286433 — शौचालय निर्माण साबूलाल/झींगा झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034286276 — शौचालय निर्माण मनीराम/रामदु झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>42280</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>42443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034286436 — शौचालय निर्माण शान्ति/रमेश झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034286417 — शौचालय निर्माण फूलचंद/छननूलाल झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>42280</v>
       </c>
       <c r="K250" s="3" t="n">
         <v>42443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034287294 — शौचालय निर्माण कनकसिंघ/गन्नू झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034286433 — शौचालय निर्माण साबूलाल/झींगा झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>42287</v>
+        <v>42280</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>42443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034287298 — शौचालय निर्माण गणेश /रम्दू झाङबीङा</t>
+          <t>1732001056/RS/22012034286436 — शौचालय निर्माण शान्ति/रमेश झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>42287</v>
+        <v>42280</v>
       </c>
       <c r="K252" s="3" t="n">
         <v>42443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034287305 — शौचालय निर्माण रामप्रसाद/नानुराम झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034287294 — शौचालय निर्माण कनकसिंघ/गन्नू झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>42287</v>
       </c>
       <c r="K253" s="3" t="n">
         <v>42443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034287646 — शौचालय निर्माण पातालसिंघ/नानूराम झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034287298 — शौचालय निर्माण गणेश /रम्दू झाङबीङा</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>42287</v>
       </c>
       <c r="K254" s="3" t="n">
-        <v>42292</v>
+        <v>42443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034287655 — शौचालय निर्माण मुरतलाल/मोजी झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034287305 — शौचालय निर्माण रामप्रसाद/नानुराम झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>42287</v>
       </c>
       <c r="K255" s="3" t="n">
         <v>42443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034287658 — शौचालय निर्माण मुन्नालाल/रामदु झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034287646 — शौचालय निर्माण पातालसिंघ/नानूराम झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>42287</v>
       </c>
       <c r="K256" s="3" t="n">
-        <v>42443</v>
+        <v>42292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034287662 — शौचालय निर्माणप्रेमसिंघ/मुन्नालाल झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034287655 — शौचालय निर्माण मुरतलाल/मोजी झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>42287</v>
       </c>
       <c r="K257" s="3" t="n">
         <v>42443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034287666 — शौचालय निर्माण कुंदनलाल/छन्नूलाल झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034287658 — शौचालय निर्माण मुन्नालाल/रामदु झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>42287</v>
       </c>
       <c r="K258" s="3" t="n">
         <v>42443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034287670 — शौचालय निर्माण उमेश/चरण झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034287662 — शौचालय निर्माणप्रेमसिंघ/मुन्नालाल झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>42287</v>
       </c>
       <c r="K259" s="3" t="n">
         <v>42443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034287684 — शौचालय निर्माण समरसिंघ/सुखलाल झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034287666 — शौचालय निर्माण कुंदनलाल/छन्नूलाल झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>42287</v>
       </c>
       <c r="K260" s="3" t="n">
-        <v>42292</v>
+        <v>42443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034287692 — शौचालय निर्माण नन्हैलाल/बुधराम झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034287670 — शौचालय निर्माण उमेश/चरण झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>42287</v>
       </c>
       <c r="K261" s="3" t="n">
         <v>42443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034288451 — शौचालय निर्माण गोरेलाल/फागना झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034287684 — शौचालय निर्माण समरसिंघ/सुखलाल झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>42294</v>
+        <v>42287</v>
       </c>
       <c r="K262" s="3" t="n">
-        <v>42443</v>
+        <v>42292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034288455 — शौचालय निर्माण संतोष/हीरामन झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034287692 — शौचालय निर्माण नन्हैलाल/बुधराम झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>42294</v>
+        <v>42287</v>
       </c>
       <c r="K263" s="3" t="n">
-        <v>42299</v>
+        <v>42443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034288461 — शौचालय निर्माण ओझा/लोटन झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034288451 — शौचालय निर्माण गोरेलाल/फागना झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>42294</v>
       </c>
       <c r="K264" s="3" t="n">
-        <v>42299</v>
+        <v>42443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034288464 — शौचालय निर्माण प्रेमलाल/चिकका झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034288455 — शौचालय निर्माण संतोष/हीरामन झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>42294</v>
       </c>
       <c r="K265" s="3" t="n">
         <v>42299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034288467 — शौचालय निर्माण लक्ष्मण/नन्हेसिन्घ झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034288461 — शौचालय निर्माण ओझा/लोटन झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>42294</v>
       </c>
       <c r="K266" s="3" t="n">
         <v>42299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034288468 — शौचालय निर्माण बंटी/मनीराम झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034288464 — शौचालय निर्माण प्रेमलाल/चिकका झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>42294</v>
       </c>
       <c r="K267" s="3" t="n">
         <v>42299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034288472 — शौचालय निर्माण गणेश/साबूलाल झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034288467 — शौचालय निर्माण लक्ष्मण/नन्हेसिन्घ झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>42301</v>
+        <v>42294</v>
       </c>
       <c r="K268" s="3" t="n">
-        <v>42443</v>
+        <v>42299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034288475 — शौचालय निर्माण गोपाल/मनीराम झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034288468 — शौचालय निर्माण बंटी/मनीराम झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>42294</v>
       </c>
       <c r="K269" s="3" t="n">
         <v>42299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034288479 — शौचालय निर्माण मांगीलाल/साबूलाल झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034288472 — शौचालय निर्माण गणेश/साबूलाल झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>42301</v>
       </c>
       <c r="K270" s="3" t="n">
-        <v>42306</v>
+        <v>42443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034288481 — शौचालय निर्माण नजू/गंजू झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034288475 — शौचालय निर्माण गोपाल/मनीराम झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>42294</v>
       </c>
       <c r="K271" s="3" t="n">
         <v>42299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034288516 — शौचालय निर्माण शेखलाल/नंदू झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034288479 — शौचालय निर्माण मांगीलाल/साबूलाल झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>42301</v>
       </c>
       <c r="K272" s="3" t="n">
-        <v>42443</v>
+        <v>42306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034288519 — शौचालय निर्माण रामसिंघ/दुकड़ी झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034288481 — शौचालय निर्माण नजू/गंजू झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>42301</v>
+        <v>42294</v>
       </c>
       <c r="K273" s="3" t="n">
-        <v>42306</v>
+        <v>42299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034288521 — शौचालय निर्माण चिरंजीलाल/भादू झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034288516 — शौचालय निर्माण शेखलाल/नंदू झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>42301</v>
       </c>
       <c r="K274" s="3" t="n">
         <v>42443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034288529 — शौचालय निर्माण नेहरूलाल/नंदू झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034288519 — शौचालय निर्माण रामसिंघ/दुकड़ी झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>42308</v>
+        <v>42301</v>
       </c>
       <c r="K275" s="3" t="n">
-        <v>42313</v>
+        <v>42306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034288534 — शौचालय निर्माण बूढ़ियाबाई/गोलमन झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034288521 — शौचालय निर्माण चिरंजीलाल/भादू झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>42301</v>
       </c>
       <c r="K276" s="3" t="n">
-        <v>42306</v>
+        <v>42443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034288539 — शौचालय निर्माण मंशाराम/नंदू झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034288529 — शौचालय निर्माण नेहरूलाल/नंदू झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>42301</v>
+        <v>42308</v>
       </c>
       <c r="K277" s="3" t="n">
-        <v>42443</v>
+        <v>42313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034288757 — शौचालय निर्माण प्रेमसिंघ/कुंजीलाल झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034288534 — शौचालय निर्माण बूढ़ियाबाई/गोलमन झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>42301</v>
       </c>
       <c r="K278" s="3" t="n">
-        <v>42443</v>
+        <v>42306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034288760 — शौचालय निर्माण अमरसिंघ/सुखलाल झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034288539 — शौचालय निर्माण मंशाराम/नंदू झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>42294</v>
+        <v>42301</v>
       </c>
       <c r="K279" s="3" t="n">
         <v>42443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034288761 — शौचालय निर्माण हटू/भीमसिंघ झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034288757 — शौचालय निर्माण प्रेमसिंघ/कुंजीलाल झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>42301</v>
       </c>
       <c r="K280" s="3" t="n">
         <v>42443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034288762 — शौचालय निर्माण सुककन/छन्नूलाल झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034288760 — शौचालय निर्माण अमरसिंघ/सुखलाल झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>42301</v>
+        <v>42294</v>
       </c>
       <c r="K281" s="3" t="n">
-        <v>42306</v>
+        <v>42443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034290868 — शौचालय निर्माण प्रेमलाल /सुखराम  झाड़बीड़ा</t>
+          <t>1732001056/RS/22012034288761 — शौचालय निर्माण हटू/भीमसिंघ झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>42308</v>
+        <v>42301</v>
       </c>
       <c r="K282" s="3" t="n">
         <v>42443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034439831 — Nadep construction 01</t>
+          <t>1732001056/RS/22012034288762 — शौचालय निर्माण सुककन/छन्नूलाल झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>24916.09</v>
+        <v>3180</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>25290</v>
+        <v>3180</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>43722</v>
+        <v>42301</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>44137</v>
+        <v>42306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034439832 — Nadep construction 02</t>
+          <t>1732001056/RS/22012034290868 — शौचालय निर्माण प्रेमलाल /सुखराम  झाड़बीड़ा</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>24916.09</v>
+        <v>3180</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>25389</v>
+        <v>3180</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>43645</v>
+        <v>42308</v>
       </c>
       <c r="K284" s="3" t="n">
-        <v>43704</v>
+        <v>42443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034439833 — Nadep construction 03</t>
+          <t>1732001056/RS/22012034439831 — Nadep construction 01</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>24916.09</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>24685</v>
+        <v>25290</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>43631</v>
+        <v>43722</v>
       </c>
       <c r="K285" s="3" t="n">
-        <v>43704</v>
+        <v>44137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034439834 — Nadep construction bandi</t>
+          <t>1732001056/RS/22012034439832 — Nadep construction 02</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>24916.09</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>24685</v>
+        <v>25389</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>43630</v>
+        <v>43645</v>
       </c>
       <c r="K286" s="3" t="n">
         <v>43704</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034439835 — Nadep construction patlai</t>
+          <t>1732001056/RS/22012034439833 — Nadep construction 03</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>0</v>
+        <v>24916.09</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>0</v>
+        <v>24685</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>45211</v>
-[...1 lines deleted...]
-      <c r="K287" s="3"/>
+        <v>43631</v>
+      </c>
+      <c r="K287" s="3" t="n">
+        <v>43704</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034439836 — Nadep construction nayapura</t>
+          <t>1732001056/RS/22012034439834 — Nadep construction bandi</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>0</v>
+        <v>24916.09</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>0</v>
+        <v>24685</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>45211</v>
-[...1 lines deleted...]
-      <c r="K288" s="3"/>
+        <v>43630</v>
+      </c>
+      <c r="K288" s="3" t="n">
+        <v>43704</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034439837 — Nadep construction rajaldhana</t>
+          <t>1732001056/RS/22012034439835 — Nadep construction patlai</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>45211</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of Berkeley Compost Pit for Groups / Construction of Berkeley Compost Pit for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034499012 — आर सी. सी.नाली निर्माण कार्य बंशीलाल पाल के घर के सामने से अशोक के घर की ओर ग्राम झाडबीडा</t>
+          <t>1732001056/RS/22012034439836 — Nadep construction nayapura</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>17397</v>
+        <v>0</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>44114</v>
+        <v>45211</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034538227 — 1 CHOUPAL KE PAS 2 WARD NO 12 3 PREM  KE GHAR KE PAS AGANWADI NAYAPURA 5 P/BHAWAN JHADBIDA GP</t>
+          <t>1732001056/RS/22012034439837 — Nadep construction rajaldhana</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>44287</v>
+        <v>45211</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Berkeley Compost Pit for Groups / Construction of Berkeley Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034538228 — 1 CHOUPAL KE PAS 2 WARD NO 12 3 PREM  KE GHAR KE PAS AGANWADI NAYAPURA 5 P/BHAWAN JHADBIDA GP</t>
+          <t>1732001056/RS/22012034499012 — आर सी. सी.नाली निर्माण कार्य बंशीलाल पाल के घर के सामने से अशोक के घर की ओर ग्राम झाडबीडा</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>0</v>
+        <v>17397</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>44287</v>
+        <v>44114</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034538357 — sokata gadada  nirman kary  1 p/ bhawan 2 choupal 3 aganwadi  4 ward  12 5 ward  12 gram jhadbida</t>
+          <t>1732001056/RS/22012034538227 — 1 CHOUPAL KE PAS 2 WARD NO 12 3 PREM  KE GHAR KE PAS AGANWADI NAYAPURA 5 P/BHAWAN JHADBIDA GP</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>94144.59</v>
+        <v>0</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>53212</v>
+        <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>44393</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034604246 — sokata gadada bandi hendpump 2 hendpump bandi 3hendpumpatlai 4hendpump nayapura 5 ward no 07 jhadbid</t>
+          <t>1732001056/RS/22012034538228 — 1 CHOUPAL KE PAS 2 WARD NO 12 3 PREM  KE GHAR KE PAS AGANWADI NAYAPURA 5 P/BHAWAN JHADBIDA GP</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>67336.07</v>
+        <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>34933</v>
+        <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>44528</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034640758 — CSC SAWACHHTA PARISAR NIRMAN KARY MANGAL BHAWAN KE PASS GRAM BANDI GP JHADBIDA</t>
+          <t>1732001056/RS/22012034538357 — sokata gadada  nirman kary  1 p/ bhawan 2 choupal 3 aganwadi  4 ward  12 5 ward  12 gram jhadbida</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>44390</v>
+        <v>94144.59</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>43590</v>
+        <v>53212</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>44603</v>
+        <v>44393</v>
       </c>
       <c r="K295" s="3" t="n">
-        <v>44701</v>
+        <v>45581</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034653743 — CTR BAD NIYANTRA KACHACHHI NALI NIRMAN KARY ANIL KE GHAR SE GANANULAL KE KHET TAK GRAM JHADBIDA</t>
+          <t>1732001056/RS/22012034604246 — sokata gadada bandi hendpump 2 hendpump bandi 3hendpumpatlai 4hendpump nayapura 5 ward no 07 jhadbid</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>270550.92</v>
+        <v>67336.07</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>69835.94</v>
+        <v>34933</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>44680</v>
-[...1 lines deleted...]
-      <c r="K296" s="3"/>
+        <v>44528</v>
+      </c>
+      <c r="K296" s="3" t="n">
+        <v>45581</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034653744 — CTR BAD NIYANTRA KACHACHHI NALI NIRMAN KARY ANIL KE GHAR SE GANANULAL KE KHET TAK GRAM JHADBIDA</t>
+          <t>1732001056/RS/22012034640758 — CSC SAWACHHTA PARISAR NIRMAN KARY MANGAL BHAWAN KE PASS GRAM BANDI GP JHADBIDA</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>0</v>
+        <v>44390</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>0</v>
+        <v>43590</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K297" s="3"/>
+        <v>44603</v>
+      </c>
+      <c r="K297" s="3" t="n">
+        <v>44701</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034653745 — CTR BAD NIYANTRA NIRMAN KARY KACHACHHI NALI TOLA NAYAPURA GP JHADBIDA 400 METER</t>
+          <t>1732001056/RS/22012034653743 — CTR BAD NIYANTRA KACHACHHI NALI NIRMAN KARY ANIL KE GHAR SE GANANULAL KE KHET TAK GRAM JHADBIDA</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>29755.1</v>
+        <v>270550.92</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>31824</v>
+        <v>69835.94</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>44680</v>
       </c>
-      <c r="K298" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034653817 — R C C NALI NIRMAN KARY PURV NALI SE PANCHAYAT BHAWAN TAK 200 METER GRAM JHADBIDA</t>
+          <t>1732001056/RS/22012034653744 — CTR BAD NIYANTRA KACHACHHI NALI NIRMAN KARY ANIL KE GHAR SE GANANULAL KE KHET TAK GRAM JHADBIDA</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034654846 — CTR KACHACHHI NALI NIRMAN KARY KALURAM KE KHET SE BUDHRAM KE KHET TAK TOLA NAYAPURA GP JHADBIDA 400</t>
+          <t>1732001056/RS/22012034653745 — CTR BAD NIYANTRA NIRMAN KARY KACHACHHI NALI TOLA NAYAPURA GP JHADBIDA 400 METER</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>26697</v>
+        <v>29755.1</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>29376</v>
+        <v>31824</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>44701</v>
+        <v>44680</v>
       </c>
       <c r="K300" s="3" t="n">
         <v>44764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034654847 — CTR KACHACHHI NALI NIRMAN KARY KALURAM KE KHET SE BUDHRAM KE KHET TAK TOLA NAYAPURA GP JHADBIDA 400</t>
+          <t>1732001056/RS/22012034653817 — R C C NALI NIRMAN KARY PURV NALI SE PANCHAYAT BHAWAN TAK 200 METER GRAM JHADBIDA</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012034700267 — R.CC.NALI NIRMAN KARY BHARAT KE KHALE SE PANCHAYAT BHAWAN TAK 300 METER</t>
+          <t>1732001056/RS/22012034654846 — CTR KACHACHHI NALI NIRMAN KARY KALURAM KE KHET SE BUDHRAM KE KHET TAK TOLA NAYAPURA GP JHADBIDA 400</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>65315</v>
+        <v>26697</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>64527</v>
+        <v>29376</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>45205</v>
+        <v>44701</v>
       </c>
       <c r="K302" s="3" t="n">
-        <v>45598</v>
+        <v>44764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012035115899 — R R CC NALI FOREST OFFICE SE NALE KI OR GRAM JHADBIDA 100M</t>
+          <t>1732001056/RS/22012034654847 — CTR KACHACHHI NALI NIRMAN KARY KALURAM KE KHET SE BUDHRAM KE KHET TAK TOLA NAYAPURA GP JHADBIDA 400</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>14993</v>
+        <v>0</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>14276</v>
+        <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>45282</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1732001056/RS/22012035121758 — RCC NALI NIRMAN KARY BHARAT KE KHALE SE GOUTAM KE KHET KI OR GRAM JHADBIDA 60 METAR GP JHADBIDA</t>
+          <t>1732001056/RS/22012034700267 — R.CC.NALI NIRMAN KARY BHARAT KE KHALE SE PANCHAYAT BHAWAN TAK 300 METER</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>0</v>
+        <v>65315</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>0</v>
+        <v>64527</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>45201</v>
-[...1 lines deleted...]
-      <c r="K304" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K304" s="3" t="n">
+        <v>45598</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1732001056/SK/338 — Bharat Nirman Rajeev Gandhi Sewa Kendra,JHADBIDA</t>
+          <t>1732001056/RS/22012035115899 — R R CC NALI FOREST OFFICE SE NALE KI OR GRAM JHADBIDA 100M</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>452000</v>
+        <v>14993</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>378153</v>
+        <v>14276</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>41510</v>
+        <v>45282</v>
       </c>
       <c r="K305" s="3" t="n">
-        <v>43551</v>
+        <v>45598</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/0012 — कूप निर्माण</t>
+          <t>1732001056/RS/22012035121758 — RCC NALI NIRMAN KARY BHARAT KE KHALE SE GOUTAM KE KHET KI OR GRAM JHADBIDA 60 METAR GP JHADBIDA</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>92272</v>
+        <v>0</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>61993</v>
+        <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>39569</v>
-[...3 lines deleted...]
-      </c>
+        <v>45201</v>
+      </c>
+      <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/100 — कपिल धारा/भगवति पन्‍नालाल</t>
+          <t>1732001056/SK/338 — Bharat Nirman Rajeev Gandhi Sewa Kendra,JHADBIDA</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>92272</v>
+        <v>452000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>152157</v>
+        <v>378153</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>39858</v>
+        <v>41510</v>
       </c>
       <c r="K307" s="3" t="n">
-        <v>40594</v>
+        <v>43551</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/101 — कपिल धारा बजारीलाल/बट़टूलाल</t>
+          <t>1732001056/WC/0012 — कूप निर्माण</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>92272</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>99346.94</v>
+        <v>61993</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>39858</v>
+        <v>39569</v>
       </c>
       <c r="K308" s="3" t="n">
-        <v>40440</v>
+        <v>39908</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/104 — कपिल धारा मिश्रीलाल/माना झाडबिडा</t>
+          <t>1732001056/WC/100 — कपिल धारा/भगवति पन्‍नालाल</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>92272</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>82003</v>
+        <v>152157</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>39857</v>
+        <v>39858</v>
       </c>
       <c r="K309" s="3" t="n">
-        <v>40603</v>
+        <v>40594</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/1065 — Kapildhara koop Mulaibai Mangilal bandi Jhadbida</t>
+          <t>1732001056/WC/101 — कपिल धारा बजारीलाल/बट़टूलाल</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>285447</v>
+        <v>92272</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>28228</v>
+        <v>99346.94</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>40954</v>
+        <v>39858</v>
       </c>
       <c r="K310" s="3" t="n">
-        <v>42086</v>
+        <v>40440</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/1066 — Kapildhara Koop Sukiyabai Kanhaiyalal Jhadbida</t>
+          <t>1732001056/WC/104 — कपिल धारा मिश्रीलाल/माना झाडबिडा</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>285447</v>
+        <v>92272</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>129441.93</v>
+        <v>82003</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>40954</v>
+        <v>39857</v>
       </c>
       <c r="K311" s="3" t="n">
-        <v>41317</v>
+        <v>40603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/1096 — Kapildhara Koop Bhutasingh Natthu Bandi Jhadbida</t>
+          <t>1732001056/WC/1065 — Kapildhara koop Mulaibai Mangilal bandi Jhadbida</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>169638</v>
+        <v>285447</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>97239</v>
+        <v>28228</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>41067</v>
+        <v>40954</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>41290</v>
+        <v>42086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/22012034732827 — C.T.R RAIN WATER HARVESTING P/S AND M/S SCHOOL GRAM JHADBIDA</t>
+          <t>1732001056/WC/1066 — Kapildhara Koop Sukiyabai Kanhaiyalal Jhadbida</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>35761.6</v>
+        <v>285447</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>0</v>
+        <v>129441.93</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K313" s="3"/>
+        <v>40954</v>
+      </c>
+      <c r="K313" s="3" t="n">
+        <v>41317</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/22012034732848 — C.T.R RAIN WATER HARVESTING P/S SCHOOL NAYAPURA GRAM JHADBIDA</t>
+          <t>1732001056/WC/1096 — Kapildhara Koop Bhutasingh Natthu Bandi Jhadbida</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>0</v>
+        <v>169638</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>0</v>
+        <v>97239</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>45211</v>
-[...1 lines deleted...]
-      <c r="K314" s="3"/>
+        <v>41067</v>
+      </c>
+      <c r="K314" s="3" t="n">
+        <v>41290</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/22012034732850 — C.T.R RAIN WATER HARVESTING P/S SCHOOL NAYAPURA GRAM JHADBIDA</t>
+          <t>1732001056/WC/22012034732827 — C.T.R RAIN WATER HARVESTING P/S AND M/S SCHOOL GRAM JHADBIDA</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>0</v>
+        <v>35761.6</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>45211</v>
+        <v>44287</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/22012034732855 — C.T.R RAIN WATER HARVESTING P/S SCHOOL NAYAPURA GRAM JHADBIDA</t>
+          <t>1732001056/WC/22012034732848 — C.T.R RAIN WATER HARVESTING P/S SCHOOL NAYAPURA GRAM JHADBIDA</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45211</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/22012034732857 — C.T.R RAIN WATER HARVESTING P/S SCHOOL NAYAPURA GRAM JHADBIDA</t>
+          <t>1732001056/WC/22012034732850 — C.T.R RAIN WATER HARVESTING P/S SCHOOL NAYAPURA GRAM JHADBIDA</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>18833.03</v>
+        <v>0</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>44287</v>
+        <v>45211</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/22012034732874 — C.T.R RAIN WATER RAIN HARVESTING PANCHAYAT BHAWAN JHADBIDAN</t>
+          <t>1732001056/WC/22012034732855 — C.T.R RAIN WATER HARVESTING P/S SCHOOL NAYAPURA GRAM JHADBIDA</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>45211</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/22012034732875 — C.T.R RAIN WATER RAIN HARVESTING PANCHAYAT BHAWAN JHADBIDAN</t>
+          <t>1732001056/WC/22012034732857 — C.T.R RAIN WATER HARVESTING P/S SCHOOL NAYAPURA GRAM JHADBIDA</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>0</v>
+        <v>18833.03</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>45211</v>
+        <v>44287</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/22012034732876 — C.T.R RAIN WATER RAIN HARVESTING PANCHAYAT BHAWAN JHADBIDAN</t>
+          <t>1732001056/WC/22012034732874 — C.T.R RAIN WATER RAIN HARVESTING PANCHAYAT BHAWAN JHADBIDAN</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>31739.02</v>
+        <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>44287</v>
+        <v>45211</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/22012034732880 — C.T.R WATER HARVESTING AGANWADI BHAWAN NAYAPURA GRAM JHADBIDA</t>
+          <t>1732001056/WC/22012034732875 — C.T.R RAIN WATER RAIN HARVESTING PANCHAYAT BHAWAN JHADBIDAN</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>19244.44</v>
+        <v>0</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>44287</v>
+        <v>45211</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/22012034732895 — C.T.R WATER HARVESTING P/S SCHOOL RAJALDHANA GRAM JHADBIDA</t>
+          <t>1732001056/WC/22012034732876 — C.T.R RAIN WATER RAIN HARVESTING PANCHAYAT BHAWAN JHADBIDAN</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>24839.3</v>
+        <v>31739.02</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/22012034732899 — C.T.R WATER HARVESTING P/S SCHOOL PATALI GRAM JHADBIDA</t>
+          <t>1732001056/WC/22012034732880 — C.T.R WATER HARVESTING AGANWADI BHAWAN NAYAPURA GRAM JHADBIDA</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>19354.49</v>
+        <v>19244.44</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/22012034733129 — C.T.R SOKATA GADADA JANGAL KE GHAR KE  PA 2 C.T.R  SOKAT GADADA AMIR KE GHAR KE PAS 3 C.T.R P/S  BAN</t>
+          <t>1732001056/WC/22012034732895 — C.T.R WATER HARVESTING P/S SCHOOL RAJALDHANA GRAM JHADBIDA</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>0</v>
+        <v>24839.3</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/22012034763381 — C.T.R  KACHACHI NALI DAIVIRSAN KARY MAIN ROAD PULIYA SE MAIN ROAD RAPATA TAK GRAM JHADBIDA 600 METAR</t>
+          <t>1732001056/WC/22012034732899 — C.T.R WATER HARVESTING P/S SCHOOL PATALI GRAM JHADBIDA</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>76931.02</v>
+        <v>19354.49</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>66006</v>
+        <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>44372</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/22012035137319 — CTR NIRMAN KARY GORELAL KE KHET SE TALAB KI OR TOLA NAYAPURA GRAM JHADBIDA</t>
+          <t>1732001056/WC/22012034733129 — C.T.R SOKATA GADADA JANGAL KE GHAR KE  PA 2 C.T.R  SOKAT GADADA AMIR KE GHAR KE PAS 3 C.T.R P/S  BAN</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>142574.1</v>
+        <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>82187.72</v>
+        <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>45471</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/22012035142990 — PULIYA NIRMAN KARY SUNIL KE GHAR KE PASS GRAM BANDI GP JHADBIDA</t>
+          <t>1732001056/WC/22012034763381 — C.T.R  KACHACHI NALI DAIVIRSAN KARY MAIN ROAD PULIYA SE MAIN ROAD RAPATA TAK GRAM JHADBIDA 600 METAR</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>66357</v>
+        <v>76931.02</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>65368.82</v>
+        <v>66006</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>45303</v>
+        <v>44372</v>
       </c>
       <c r="K327" s="3" t="n">
-        <v>45762</v>
+        <v>44540</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/22012035142993 — PULIYA NIRMAN KARY SUNIL KE GHAR KE PASS GRAM BANDI GP JHADBIDA</t>
+          <t>1732001056/WC/22012035137319 — CTR NIRMAN KARY GORELAL KE KHET SE TALAB KI OR TOLA NAYAPURA GRAM JHADBIDA</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>0</v>
+        <v>142574.1</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>0</v>
+        <v>82187.72</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K328" s="3"/>
+        <v>45471</v>
+      </c>
+      <c r="K328" s="3" t="n">
+        <v>45795</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/22012035192788 — CTR NIRMAN KARY NAHAR SE CHOPAL TAK TOLLA NAYAPURA  400 METER GP JHADBIDA</t>
+          <t>1732001056/WC/22012035142990 — PULIYA NIRMAN KARY SUNIL KE GHAR KE PASS GRAM BANDI GP JHADBIDA</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>0</v>
+        <v>66357</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>0</v>
+        <v>65368.82</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K329" s="3"/>
+        <v>45303</v>
+      </c>
+      <c r="K329" s="3" t="n">
+        <v>45762</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/22012035192789 — CTR NIRMAN KARY NAHAR SE CHOPAL TAK TOLLA NAYAPURA  400 METER GP JHADBIDA</t>
+          <t>1732001056/WC/22012035142993 — PULIYA NIRMAN KARY SUNIL KE GHAR KE PASS GRAM BANDI GP JHADBIDA</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>45317</v>
+        <v>45017</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/22012035192790 — CTR NIRMAN KARY NAHAR SE CHOPAL TAK TOLLA NAYAPURA  400 METER GP JHADBIDA</t>
+          <t>1732001056/WC/22012035192788 — CTR NIRMAN KARY NAHAR SE CHOPAL TAK TOLLA NAYAPURA  400 METER GP JHADBIDA</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/22012035192793 — CTR NIRMAN KARY NAHAR SE CHOPAL TAK TOLLA NAYAPURA  400 METER GP JHADBIDA</t>
+          <t>1732001056/WC/22012035192789 — CTR NIRMAN KARY NAHAR SE CHOPAL TAK TOLLA NAYAPURA  400 METER GP JHADBIDA</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/22012035212040 — RUF WATER HARVESTING PANCHAYAT BHAWAN JHADBIDA</t>
+          <t>1732001056/WC/22012035192790 — CTR NIRMAN KARY NAHAR SE CHOPAL TAK TOLLA NAYAPURA  400 METER GP JHADBIDA</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>45383</v>
+        <v>45317</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/22012035212049 — RUF WATER HARVESTING P/S SCHOOL TOLA NAYAPURA GRAM JHADBIDA</t>
+          <t>1732001056/WC/22012035192793 — CTR NIRMAN KARY NAHAR SE CHOPAL TAK TOLLA NAYAPURA  400 METER GP JHADBIDA</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>45471</v>
+        <v>45317</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/22012035212059 — SOKATA GADADA NIRMAN KARY 2 HENDPUMP PATLALI 3 RAJALDHANA 4P/S RAJALDHANA</t>
+          <t>1732001056/WC/22012035212040 — RUF WATER HARVESTING PANCHAYAT BHAWAN JHADBIDA</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/22012035212061 — SOKATA GADADA NIRMAN KARY 2 HENDPUMP PATLALI 3 RAJALDHANA 4P/S RAJALDHANA</t>
+          <t>1732001056/WC/22012035212049 — RUF WATER HARVESTING P/S SCHOOL TOLA NAYAPURA GRAM JHADBIDA</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>45383</v>
+        <v>45471</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/22012035219586 — CC ROAD NIRMAN KARY RATIRAM KE GHAR SE MUKHAY MARG KI OR GRAM BANDI GP JHADBIDA</t>
+          <t>1732001056/WC/22012035212059 — SOKATA GADADA NIRMAN KARY 2 HENDPUMP PATLALI 3 RAJALDHANA 4P/S RAJALDHANA</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>45519</v>
+        <v>45383</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/22012035237400 — RAIN WATER HARVESTING GRAM PANCHAYAT BHAWAN JHADBIDA</t>
+          <t>1732001056/WC/22012035212061 — SOKATA GADADA NIRMAN KARY 2 HENDPUMP PATLALI 3 RAJALDHANA 4P/S RAJALDHANA</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>19987</v>
+        <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>18002.46</v>
+        <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>45656</v>
-[...3 lines deleted...]
-      </c>
+        <v>45383</v>
+      </c>
+      <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/22012035247308 — RAIN WATER HARVESTING P/S SCHOOL NAYAPURA GRAM JHADBIDA</t>
+          <t>1732001056/WC/22012035219586 — CC ROAD NIRMAN KARY RATIRAM KE GHAR SE MUKHAY MARG KI OR GRAM BANDI GP JHADBIDA</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>19987</v>
+        <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>19114.76</v>
+        <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>45699</v>
-[...3 lines deleted...]
-      </c>
+        <v>45519</v>
+      </c>
+      <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/698 — Nirmalvatika Sadelal Sukhram Bandi Jhadbida</t>
+          <t>1732001056/WC/22012035237400 — RAIN WATER HARVESTING GRAM PANCHAYAT BHAWAN JHADBIDA</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>2710</v>
+        <v>19987</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>2664</v>
+        <v>18002.46</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>40639</v>
+        <v>45656</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>40654</v>
+        <v>45762</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/699 — Nirmalvatika Sukhram Ramlal Bandi Jhadbida</t>
+          <t>1732001056/WC/22012035247308 — RAIN WATER HARVESTING P/S SCHOOL NAYAPURA GRAM JHADBIDA</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>2710</v>
+        <v>19987</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>2664</v>
+        <v>19114.76</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>40639</v>
+        <v>45699</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>40657</v>
+        <v>45762</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/700 — Nirmalvatika Shyamlal Soma Bandi Jhadbida</t>
+          <t>1732001056/WC/698 — Nirmalvatika Sadelal Sukhram Bandi Jhadbida</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>2669</v>
+        <v>2664</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>40639</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>40661</v>
+        <v>40654</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/701 — Nirmalvatika Buddhulal Sonlal Bandi Jhadbida</t>
+          <t>1732001056/WC/699 — Nirmalvatika Sukhram Ramlal Bandi Jhadbida</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>2669</v>
+        <v>2664</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>40639</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>40739</v>
+        <v>40657</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/702 — Nirmalvatika Kalavati Kaliram Bandi Jhadbida</t>
+          <t>1732001056/WC/700 — Nirmalvatika Shyamlal Soma Bandi Jhadbida</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>2347</v>
+        <v>2669</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>40639</v>
       </c>
       <c r="K344" s="3" t="n">
-        <v>40687</v>
+        <v>40661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/703 — Nirmalvatika Mangalsingh Ramlal Bandi Jhadbida</t>
+          <t>1732001056/WC/701 — Nirmalvatika Buddhulal Sonlal Bandi Jhadbida</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>2566</v>
+        <v>2669</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>40639</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>40741</v>
+        <v>40739</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/704 — Nirmalvatika Shivpal Pancham Bandi Jhadbida</t>
+          <t>1732001056/WC/702 — Nirmalvatika Kalavati Kaliram Bandi Jhadbida</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>2791</v>
+        <v>2347</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>40639</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>40690</v>
+        <v>40687</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/705 — Nirmalvatika Sukhnandan Mangilal Bandi Jhadbida</t>
+          <t>1732001056/WC/703 — Nirmalvatika Mangalsingh Ramlal Bandi Jhadbida</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>2566</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>40639</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>40744</v>
+        <v>40741</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/706 — Nirmalvatika Shobharam Hariram Bandi Jhadbida</t>
+          <t>1732001056/WC/704 — Nirmalvatika Shivpal Pancham Bandi Jhadbida</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>2566</v>
+        <v>2791</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>40639</v>
       </c>
       <c r="K348" s="3" t="n">
-        <v>40746</v>
+        <v>40690</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/707 — Nirmalvatika Ramkuwarbai Sukhlal Bankdi Jhadbida</t>
+          <t>1732001056/WC/705 — Nirmalvatika Sukhnandan Mangilal Bandi Jhadbida</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>2566</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>40639</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>40689</v>
+        <v>40744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/708 — Nirmalvatika Ravishankar Shyamlal Bandi Jhadbida</t>
+          <t>1732001056/WC/706 — Nirmalvatika Shobharam Hariram Bandi Jhadbida</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>2669</v>
+        <v>2566</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>40639</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>40684</v>
+        <v>40746</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/709 — Nirmalvatika Tejaram Ramlal Bandi Jhadbida</t>
+          <t>1732001056/WC/707 — Nirmalvatika Ramkuwarbai Sukhlal Bankdi Jhadbida</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>2347</v>
+        <v>2566</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>40639</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>40687</v>
+        <v>40689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/710 — Nirmalvatika Satyanarayan Salakram Bandi Jhadbida</t>
+          <t>1732001056/WC/708 — Nirmalvatika Ravishankar Shyamlal Bandi Jhadbida</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>2566</v>
+        <v>2669</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>40639</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>40689</v>
+        <v>40684</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/711 — Nirmalvatika Nebulal Harilal Patlaidhana Jhadbida</t>
+          <t>1732001056/WC/709 — Nirmalvatika Tejaram Ramlal Bandi Jhadbida</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>2566</v>
+        <v>2347</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>40639</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>40742</v>
+        <v>40687</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/712 — Nirmalvatika Kishorilal Rangna Patlai Jhadbida</t>
+          <t>1732001056/WC/710 — Nirmalvatika Satyanarayan Salakram Bandi Jhadbida</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>2566</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>40639</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>40687</v>
+        <v>40689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/713 — Nirmalvatika Jangalsingh Shyamlal Bandi Jhadbida</t>
+          <t>1732001056/WC/711 — Nirmalvatika Nebulal Harilal Patlaidhana Jhadbida</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>2266</v>
+        <v>2566</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>40639</v>
       </c>
       <c r="K355" s="3" t="n">
-        <v>40688</v>
+        <v>40742</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/714 — Nirmalvatika Ramsingh Munnalal Bandi Jhadbida</t>
+          <t>1732001056/WC/712 — Nirmalvatika Kishorilal Rangna Patlai Jhadbida</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>1966</v>
+        <v>2566</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>40639</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>40690</v>
+        <v>40687</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/715 — Nirmalvatika Subhash Ramdeen Jhadbida</t>
+          <t>1732001056/WC/713 — Nirmalvatika Jangalsingh Shyamlal Bandi Jhadbida</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>2566</v>
+        <v>2266</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>40639</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>40689</v>
+        <v>40688</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/716 — Nirmalvatika Chhaganlal Gangaram Jhadbida</t>
+          <t>1732001056/WC/714 — Nirmalvatika Ramsingh Munnalal Bandi Jhadbida</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>2566</v>
+        <v>1966</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>40639</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>40687</v>
+        <v>40690</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/717 — Nirmalvatika Pancham Lotan Bandi Jhadbida</t>
+          <t>1732001056/WC/715 — Nirmalvatika Subhash Ramdeen Jhadbida</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>2566</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>40639</v>
       </c>
       <c r="K359" s="3" t="n">
         <v>40689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/97 — कूप निर्माण झाडबीडा</t>
+          <t>1732001056/WC/716 — Nirmalvatika Chhaganlal Gangaram Jhadbida</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>92272</v>
+        <v>2710</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>112785</v>
+        <v>2566</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>39756</v>
+        <v>40639</v>
       </c>
       <c r="K360" s="3" t="n">
-        <v>40203</v>
+        <v>40687</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/99 — कपिल धारा दीवालसिह/कुंजीलाल</t>
+          <t>1732001056/WC/717 — Nirmalvatika Pancham Lotan Bandi Jhadbida</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>107926</v>
+        <v>2710</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>105763</v>
+        <v>2566</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>39858</v>
+        <v>40639</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>40367</v>
+        <v>40689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1732001056/WC/9993631215 — कपि‍लधारा कूप पति‍राम राधेलाल पतलईढाना झाडबीडा</t>
+          <t>1732001056/WC/97 — कूप निर्माण झाडबीडा</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>160860</v>
+        <v>92272</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>130182.4</v>
+        <v>112785</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>41403</v>
+        <v>39756</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>41723</v>
+        <v>40203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C363" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D363" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E363" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F363" s="1" t="inlineStr">
+        <is>
+          <t>1732001056/WC/99 — कपिल धारा दीवालसिह/कुंजीलाल</t>
+        </is>
+      </c>
+      <c r="G363" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H363" s="2" t="n">
+        <v>107926</v>
+      </c>
+      <c r="I363" s="2" t="n">
+        <v>105763</v>
+      </c>
+      <c r="J363" s="3" t="n">
+        <v>39858</v>
+      </c>
+      <c r="K363" s="3" t="n">
+        <v>40367</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
+      <c r="A364" s="1" t="inlineStr">
+        <is>
+          <t>NARMADAPURAM / SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B364" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C364" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D364" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E364" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F364" s="1" t="inlineStr">
+        <is>
+          <t>1732001056/WC/9993631215 — कपि‍लधारा कूप पति‍राम राधेलाल पतलईढाना झाडबीडा</t>
+        </is>
+      </c>
+      <c r="G364" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H364" s="2" t="n">
+        <v>160860</v>
+      </c>
+      <c r="I364" s="2" t="n">
+        <v>130182.4</v>
+      </c>
+      <c r="J364" s="3" t="n">
+        <v>41403</v>
+      </c>
+      <c r="K364" s="3" t="n">
+        <v>41723</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
+      <c r="A365" s="1" t="inlineStr">
+        <is>
+          <t>NARMADAPURAM / SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B365" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C363" s="1" t="inlineStr">
+      <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D363" s="1" t="inlineStr">
+      <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
-      <c r="E363" s="1" t="inlineStr">
+      <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F363" s="1" t="inlineStr">
+      <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1732/RC/10000019 — GSSY borkunda to bandi, SM</t>
         </is>
       </c>
-      <c r="G363" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H363" s="2" t="n">
+      <c r="G365" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H365" s="2" t="n">
         <v>2901000</v>
       </c>
-      <c r="I363" s="2" t="n">
+      <c r="I365" s="2" t="n">
         <v>497713.6</v>
       </c>
-      <c r="J363" s="3" t="n">
+      <c r="J365" s="3" t="n">
         <v>40492</v>
       </c>
-      <c r="K363" s="3" t="n">
+      <c r="K365" s="3" t="n">
         <v>42116</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>