--- v0 (2026-09-01)
+++ v1 (2026-10-20)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K526"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-01 04:18:01</t>
+          <t>Exported on: 2026-10-20 05:12:23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -463,145 +463,145 @@
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1732001069/FP/22012034640588 — CPR BAD  NIYANTRAN NALA UPCHAR EVAM SAFSAFAI KARY  KAMAL KE KHET SE SHANKAR KE KHET KE OUR MORGHAT S</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1732001069/FP/22012034640590 — CPR BAD  NIYANTRAN NALA UPCHAR EVAM SAFSAFAI KARY  KAMAL KE KHET SE SHANKAR KE KHET KE OUR MORGHAT S</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1732001069/FP/22012034640592 — CPR BAD  NIYANTRAN NALA UPCHAR EVAM SAFSAFAI KARY  GENDA KE KHET SE DOGAR  KE KHET KE OOUR MORGHAT S</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45396</v>
@@ -2013,51 +2013,51 @@
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1732001069/IF/22012034668335 — MED BANDHAN KALL /BUDDU GRAM MORGHAT GRAM PANCHYAT SAMARDHA</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>226737.09</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>67270.28</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>44341</v>
@@ -3341,98 +3341,98 @@
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1732001069/IF/22012034968540 — kapil  dhara koop nirman prayag /bhuta gam morghat gram panchyat samardha</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>275502.52</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>47884.38</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>44677</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1732001069/IF/22012034968566 — kapil dhara koop nirman maniram /mana gram  lahi gram panchyat samardha</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>275502.52</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>213980.48</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>44677</v>
@@ -3484,51 +3484,51 @@
       <c r="J78" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K78" s="3" t="n">
         <v>46146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1732001069/IF/22012035414391 — khet talab nirnan Dhara singh/Badami gram samardha</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45762</v>
@@ -3580,380 +3580,380 @@
       <c r="J80" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K80" s="3" t="n">
         <v>46202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1732001069/IF/22012035536277 — Khet talab nirman lakhan lal/Ramu gram lahi gram panchyat samardha</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1732001069/IF/22012035536353 — Khet talab nirman Emrat lal /Ramu gram lahi gram panchyat samardha</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1732001069/IF/22012035536564 — Khet talab nirman Ramvati bai/Shivdyal gram Lahi gram panchyat samardha</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1732001069/IF/22012035556539 — koop richarj pit saddu /hira lal gram lahi gram panchyat samardha</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1732001069/IF/22012035556558 — koop richarj pit maniram /mana gram lahi gram panchyat samardha</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1732001069/IF/22012035556582 — koop richarj pit Mangilal/Murat gram lahi gram panchyat samardha</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1732001069/IF/22012035556602 — koop richarj pit Madan lal/Antram gram morghat gram panchyat samardha</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1732001069/IF/22012035556614 — koop richarj pit Sarvan/ mangi lal gram morghat gram panchyat samardha</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45764</v>
@@ -13636,51 +13636,51 @@
       <c r="J286" s="3" t="n">
         <v>42766</v>
       </c>
       <c r="K286" s="3" t="n">
         <v>43448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1732001069/IF/IAY/3223585 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5192336</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>6951</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>44474</v>
@@ -15888,78 +15888,80 @@
       <c r="J332" s="3" t="n">
         <v>44726</v>
       </c>
       <c r="K332" s="3" t="n">
         <v>44914</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1732001069/IF/IAY/3908858 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148488657</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>22040</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45300</v>
       </c>
-      <c r="K333" s="3"/>
+      <c r="K333" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -16425,263 +16427,263 @@
       <c r="J343" s="3" t="n">
         <v>42766</v>
       </c>
       <c r="K343" s="3" t="n">
         <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1732001069/IF/IAY/4658389 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148488715</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1732001069/IF/IAY/4659963 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148567739</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>22743</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45688</v>
       </c>
       <c r="K345" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1732001069/IF/IAY/4668190 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149132849</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1732001069/IF/IAY/4797904 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149132152</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>20412</v>
+        <v>21912</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45667</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1732001069/IF/IAY/4797906 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149132555</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>20412</v>
+        <v>21912</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -16711,261 +16713,261 @@
       <c r="J349" s="3" t="n">
         <v>42766</v>
       </c>
       <c r="K349" s="3" t="n">
         <v>43561</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1732001069/IF/IAY/5116061 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149132480</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>21798</v>
+        <v>23298</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1732001069/IF/IAY/5116666 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150019282</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>21924</v>
+        <v>23424</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1732001069/IF/IAY/5118622 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146468478</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1732001069/IF/IAY/5118623 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146468715</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>22071</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1732001069/IF/IAY/5120623 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148568289</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>21924</v>
+        <v>23424</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -16995,167 +16997,169 @@
       <c r="J355" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K355" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1732001069/IF/IAY/5125014 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149131978</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>45751</v>
       </c>
-      <c r="K356" s="3"/>
+      <c r="K356" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1732001069/IF/IAY/5127235 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149133049</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>21798</v>
+        <v>23298</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1732001069/IF/IAY/5128233 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148488613</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>21798</v>
+        <v>23298</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -21694,145 +21698,145 @@
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
           <t>1732001069/RC/22012034850169 — C C ROAD NIRMAN HARI KE MAKAN SE PURANE C C ROAD TAK KAMTHA SAMARDHA</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>29855</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>46024</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1732001069/RC/22012034852717 — C C CHOUK NIRMAN PRATHMIK SHALA BHAVAN KE SAMNE LAHI SAMARDHA</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>35299</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>2088</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1732001069/RC/22012034853024 — C C ROAD NIRMAN LALLU KE MAKAN SE SAHDEV KE MAKAN KE OUR KAMTHA SAMARDHA</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>46048</v>
@@ -21931,51 +21935,51 @@
       <c r="J457" s="3" t="n">
         <v>39715</v>
       </c>
       <c r="K457" s="3" t="n">
         <v>42086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
           <t>1732001069/RC/VB/22012034854452 — CC ROAD NIRMAN VAN NAKA KE PAS SE MADHMIK SHALA BHAVAN KI OUR KAMTHA TOLA DABIDA  SAMARDA</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>46126</v>
@@ -24074,239 +24078,239 @@
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1732001069/WC/22012035272000 — सोक पिट निर्माण कार्य स्कूल के पास वाले हेंडपंप पर ग्राम  कामठा</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
           <t>1732001069/WC/22012035272011 — सोक पिट निर्माण कार्य स्कूल के पास वाले हेंडपंप पर ग्राम लही</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1732001069/WC/22012035272021 — सोक पिट निर्माण कार्य मुन्ना के घर के पास वाले हेंडपंप पर ग्राम मोरघाट</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1732001069/WC/22012035272037 — सोक पिट निर्माण कार्य मा.शाला के पास  वाले हेंडपंप पर ग्राम मोरघाट</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1732001069/WC/22012035272045 — सोक पिट निर्माण कार्य नाके के पास वाले हेंडपंप पर ग्राम  मोरघाट</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>45761</v>
@@ -25034,51 +25038,51 @@
       <c r="J522" s="3" t="n">
         <v>44663</v>
       </c>
       <c r="K522" s="3" t="n">
         <v>45732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
           <t>1732001/DP/22012034560789 — मनरेगा योजनांतर्गत वन क्षेत्रों में बॉस वक्षारोपण कार्य वन कक्ष क्रमांक 384 दाविदा सामरधा</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>5449000</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>1231423</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>44796</v>