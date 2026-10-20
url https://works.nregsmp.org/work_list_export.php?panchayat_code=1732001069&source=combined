--- v1 (2026-10-20)
+++ v2 (2026-10-20)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K526"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-20 05:12:23</t>
+          <t>Exported on: 2026-10-20 05:30:16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">