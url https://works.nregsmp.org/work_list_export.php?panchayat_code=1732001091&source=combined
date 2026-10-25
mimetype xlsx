--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K257"/>
+  <dimension ref="A1:K258"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 09:50:35</t>
+          <t>Exported on: 2026-10-25 17:03:22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -518,51 +518,51 @@
       <c r="J16" s="3" t="n">
         <v>43966</v>
       </c>
       <c r="K16" s="3" t="n">
         <v>45018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1732001091/AV/22012034508893 — KHEL MAIDAN NIRMAN KARYA GRAM KANSKHEDI GP SURAJPUR</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>393576.46</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>29640</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>43994</v>
@@ -1035,239 +1035,239 @@
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1732001091/DP/22012034600293 — Vasudha vandan amrit Vatika panchayat bhavan parishar SURAJPUR</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>6804</v>
+        <v>7404</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1732001091/FP/22012034365806 — नाला गहरीकरण  कार्य का वेगनिया रोड की पुलिया से अमराई तक कांसखेडी</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>221042</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>68265</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>44204</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1732001091/FP/22012034640571 — nala gahrikaran work puliya se amrayi ki aur kanskhedi</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1732001091/FP/22012034640611 — CTR BAD NIYANTRAN NALA UPCHAR AVM SAFAI WORK KANSKHEDI GP SURAJPUR</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45458</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1732001091/FP/22012034640612 — CTR BAD NIYANTRAN NALA UPCHAR PULIYA SE AMRAI KI AUR KANSKHEDI GP SURAJPUR</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45458</v>
@@ -2285,51 +2285,51 @@
         <v>3654</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1732001091/IF/22012035444942 — JGSA recharge pit nirmal neer surajpur</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45761</v>
@@ -2426,51 +2426,51 @@
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1732001091/IF/22012035531637 — talaw nrman work bhagirath ke khet me surajpur</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45761</v>
@@ -4166,51 +4166,51 @@
       <c r="J92" s="3" t="n">
         <v>44817</v>
       </c>
       <c r="K92" s="3" t="n">
         <v>45258</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1732001091/IF/IAY/4659208 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148851348</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45618</v>
@@ -4262,51 +4262,51 @@
       <c r="J94" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K94" s="3" t="n">
         <v>45728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1732001091/IF/IAY/4661603 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148942087</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45618</v>
@@ -4407,145 +4407,145 @@
       <c r="J97" s="3" t="n">
         <v>42776</v>
       </c>
       <c r="K97" s="3" t="n">
         <v>43326</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1732001091/IF/IAY/4860201 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148868540</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45660</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1732001091/IF/IAY/4881826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151207177</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>21384</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1732001091/IF/IAY/5115362 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148578529</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>20154</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45737</v>
@@ -4597,239 +4597,239 @@
       <c r="J101" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K101" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1732001091/IF/IAY/5118149 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151011167</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>22809</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1732001091/IF/IAY/5119843 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148863720</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>21987</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1732001091/IF/IAY/5120769 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148881680</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>21996</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1732001091/IF/IAY/5130246 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151187197</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>21396</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1732001091/IF/IAY/5146633 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148843889</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45751</v>
@@ -4930,98 +4930,98 @@
       <c r="J108" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K108" s="3" t="n">
         <v>43704</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1732001091/IF/IAY/5475829 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148854118</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1732001091/IF/IAY/5476824 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148959046</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45772</v>
@@ -5073,51 +5073,51 @@
       <c r="J111" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K111" s="3" t="n">
         <v>43229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1732001091/IF/IAY/5480673 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148845904</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>19836</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45772</v>
@@ -5169,6951 +5169,6998 @@
       <c r="J113" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K113" s="3" t="n">
         <v>43223</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1732001091/IF/IAY/5529095 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148856400</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1732001091/IF/IAY/5529098 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148898754</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1732001091/IF/IAY/5606915 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150886048</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>13311</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1732001091/IF/IAY/5607223 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148871999</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>14655</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1732001091/IF/IAY/5607394 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148891824</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1732001091/IF/IAY/5662644 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148698261</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K119" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1732001091/IF/IAY/5774540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148932528</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I120" s="2" t="n">
-        <v>2883</v>
+        <v>25383</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>46198</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1732001091/IF/IAY/5774543 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148654719</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1732001091/IF/IAY/5774602 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148655141</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>1305</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45996</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1732001091/IF/IAY/5792411 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151158985</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I123" s="2" t="n">
-        <v>11001</v>
+        <v>23751</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45984</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1732001091/IF/IAY/5792511 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148578562</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K124" s="3" t="n">
         <v>46255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
-          <t>1732001091/IF/IAY/841592 — Construction of IAY House -IAY REG. NO. MP1379094</t>
+          <t>1732001091/IF/IAY/6337014 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148654787</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I125" s="2" t="n">
-        <v>14732</v>
+        <v>4200</v>
       </c>
       <c r="J125" s="3" t="n">
-        <v>42860</v>
-[...3 lines deleted...]
-      </c>
+        <v>46308</v>
+      </c>
+      <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
-          <t>1732001091/IF/IAY/860152 — Construction of IAY House -IAY REG. NO. MP1615852</t>
+          <t>1732001091/IF/IAY/841592 — Construction of IAY House -IAY REG. NO. MP1379094</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I126" s="2" t="n">
-        <v>14338</v>
+        <v>14732</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>42860</v>
       </c>
       <c r="K126" s="3" t="n">
-        <v>43982</v>
+        <v>43565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
-          <t>1732001091/IF/IAY/889626 — Construction of IAY House -IAY REG. NO. MP1994693</t>
+          <t>1732001091/IF/IAY/860152 — Construction of IAY House -IAY REG. NO. MP1615852</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I127" s="2" t="n">
-        <v>15996</v>
+        <v>14338</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>42860</v>
       </c>
       <c r="K127" s="3" t="n">
-        <v>43201</v>
+        <v>43982</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
-          <t>1732001091/IF/IAY/891228 — Construction of IAY House -IAY REG. NO. MP2015790</t>
+          <t>1732001091/IF/IAY/889626 — Construction of IAY House -IAY REG. NO. MP1994693</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I128" s="2" t="n">
-        <v>15652</v>
+        <v>15996</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>42860</v>
       </c>
       <c r="K128" s="3" t="n">
         <v>43201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
-          <t>1732001091/IF/IAY/891266 — Construction of IAY House -IAY REG. NO. MP2016185</t>
+          <t>1732001091/IF/IAY/891228 — Construction of IAY House -IAY REG. NO. MP2015790</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I129" s="2" t="n">
-        <v>14448</v>
+        <v>15652</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>42860</v>
       </c>
       <c r="K129" s="3" t="n">
-        <v>43336</v>
+        <v>43201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
-          <t>1732001091/IF/IAY/891876 — Construction of IAY House -IAY REG. NO. MP2023829</t>
+          <t>1732001091/IF/IAY/891266 — Construction of IAY House -IAY REG. NO. MP2016185</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I130" s="2" t="n">
-        <v>15480</v>
+        <v>14448</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>42860</v>
       </c>
       <c r="K130" s="3" t="n">
-        <v>43201</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
-          <t>1732001091/IF/IAY/893442 — Construction of IAY House -IAY REG. NO. MP2043605</t>
+          <t>1732001091/IF/IAY/891876 — Construction of IAY House -IAY REG. NO. MP2023829</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>42860</v>
       </c>
       <c r="K131" s="3" t="n">
         <v>43201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
-          <t>1732001091/IF/IAY/893907 — Construction of IAY House -IAY REG. NO. MP2049659</t>
+          <t>1732001091/IF/IAY/893442 — Construction of IAY House -IAY REG. NO. MP2043605</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I132" s="2" t="n">
-        <v>15172</v>
+        <v>15480</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>42860</v>
       </c>
       <c r="K132" s="3" t="n">
-        <v>43565</v>
+        <v>43201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
-          <t>1732001091/IF/IAY/956405 — Construction of IAY House -IAY REG. NO. MP3205723</t>
+          <t>1732001091/IF/IAY/893907 — Construction of IAY House -IAY REG. NO. MP2049659</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I133" s="2" t="n">
-        <v>15136</v>
+        <v>15172</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>42860</v>
       </c>
       <c r="K133" s="3" t="n">
-        <v>43229</v>
+        <v>43565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
-          <t>1732001091/IF/IAY/960714 — Construction of IAY House -IAY REG. NO. MP3306938</t>
+          <t>1732001091/IF/IAY/956405 — Construction of IAY House -IAY REG. NO. MP3205723</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I134" s="2" t="n">
-        <v>15480</v>
+        <v>15136</v>
       </c>
       <c r="J134" s="3" t="n">
-        <v>42867</v>
+        <v>42860</v>
       </c>
       <c r="K134" s="3" t="n">
-        <v>43201</v>
+        <v>43229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
-          <t>1732001091/LD/22012034309938 — SHANTIDHAM NIRMAN KANSKHEDI SURAJPUR</t>
+          <t>1732001091/IF/IAY/960714 — Construction of IAY House -IAY REG. NO. MP3306938</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I135" s="2" t="n">
-        <v>19700</v>
+        <v>15480</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>42867</v>
       </c>
       <c r="K135" s="3" t="n">
-        <v>43794</v>
+        <v>43201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
-          <t>1732001091/LD/22012034314850 — SHANTIDHAM NIRMAN WORK SURAJPUR</t>
+          <t>1732001091/LD/22012034309938 — SHANTIDHAM NIRMAN KANSKHEDI SURAJPUR</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I136" s="2" t="n">
-        <v>0</v>
+        <v>19700</v>
       </c>
       <c r="J136" s="3" t="n">
-        <v>42844</v>
-[...1 lines deleted...]
-      <c r="K136" s="3"/>
+        <v>42867</v>
+      </c>
+      <c r="K136" s="3" t="n">
+        <v>43794</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
-          <t>1732001091/LD/22012034314851 — SHANTIDHAM NIRMAN WORK SURAJPUR</t>
+          <t>1732001091/LD/22012034314850 — SHANTIDHAM NIRMAN WORK SURAJPUR</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="I137" s="2" t="n">
-        <v>162289.21</v>
+        <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
-        <v>42888</v>
-[...3 lines deleted...]
-      </c>
+        <v>42844</v>
+      </c>
+      <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
-          <t>1732001091/LD/22012034371352 — medh bandhan</t>
+          <t>1732001091/LD/22012034314851 — SHANTIDHAM NIRMAN WORK SURAJPUR</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I138" s="2" t="n">
-        <v>0</v>
+        <v>162289.21</v>
       </c>
       <c r="J138" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K138" s="3"/>
+        <v>42888</v>
+      </c>
+      <c r="K138" s="3" t="n">
+        <v>43763</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
-          <t>1732001091/LD/22012034371353 — medh bandhan</t>
+          <t>1732001091/LD/22012034371352 — medh bandhan</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>43375</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
-          <t>1732001091/LD/22012034474951 — medh bandhan harishankar/prahlad</t>
+          <t>1732001091/LD/22012034371353 — medh bandhan</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
-        <v>43741</v>
+        <v>43375</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
-          <t>1732001091/LD/22012034474952 — BHOOMI SAMTALIKARN PARVAT/HARNATH KANSKHEDI</t>
+          <t>1732001091/LD/22012034474951 — medh bandhan harishankar/prahlad</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>43741</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
-          <t>1732001091/PG/22012034312358 — KHEL MEDAN WORK KANSKHEDI</t>
+          <t>1732001091/LD/22012034474952 — BHOOMI SAMTALIKARN PARVAT/HARNATH KANSKHEDI</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
-        <v>240479</v>
+        <v>0</v>
       </c>
       <c r="I142" s="2" t="n">
-        <v>692</v>
+        <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
-        <v>42888</v>
-[...3 lines deleted...]
-      </c>
+        <v>43741</v>
+      </c>
+      <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
-          <t>1732001091/PG/9425891414 — KHEL MEDAN MEN ROAD KE PAS SURAJPUR</t>
+          <t>1732001091/PG/22012034312358 — KHEL MEDAN WORK KANSKHEDI</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>240479</v>
       </c>
       <c r="I143" s="2" t="n">
-        <v>134199</v>
+        <v>692</v>
       </c>
       <c r="J143" s="3" t="n">
-        <v>42720</v>
+        <v>42888</v>
       </c>
       <c r="K143" s="3" t="n">
         <v>43489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/151 — P.P.C.C. road  Nali Mata Mandir se Plani wale Ghar ki aur Surajpur</t>
+          <t>1732001091/PG/9425891414 — KHEL MEDAN MEN ROAD KE PAS SURAJPUR</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
-        <v>60769</v>
+        <v>240479</v>
       </c>
       <c r="I144" s="2" t="n">
-        <v>45493</v>
+        <v>134199</v>
       </c>
       <c r="J144" s="3" t="n">
-        <v>40967</v>
+        <v>42720</v>
       </c>
       <c r="K144" s="3" t="n">
-        <v>41023</v>
+        <v>43489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/206 — P.P.C.C. road  Nali Harijan Adiwasi Mohalla me Surajpur</t>
+          <t>1732001091/RC/151 — P.P.C.C. road  Nali Mata Mandir se Plani wale Ghar ki aur Surajpur</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
-        <v>61800</v>
+        <v>60769</v>
       </c>
       <c r="I145" s="2" t="n">
-        <v>39788</v>
+        <v>45493</v>
       </c>
       <c r="J145" s="3" t="n">
-        <v>41220</v>
+        <v>40967</v>
       </c>
       <c r="K145" s="3" t="n">
-        <v>41326</v>
+        <v>41023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034159190 — पंच परमेश्‍वर रोड नर्मदा के घर से भूरेलाल के घर की</t>
+          <t>1732001091/RC/206 — P.P.C.C. road  Nali Harijan Adiwasi Mohalla me Surajpur</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
-        <v>111215</v>
+        <v>61800</v>
       </c>
       <c r="I146" s="2" t="n">
-        <v>43068</v>
+        <v>39788</v>
       </c>
       <c r="J146" s="3" t="n">
-        <v>41335</v>
+        <v>41220</v>
       </c>
       <c r="K146" s="3" t="n">
-        <v>41516</v>
+        <v>41326</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034185053 — पंच परमेश्‍वर रोड वि‍जय के घर से गोवि‍द पटेल के घर</t>
+          <t>1732001091/RC/22012034159190 — पंच परमेश्‍वर रोड नर्मदा के घर से भूरेलाल के घर की</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
-        <v>88270</v>
+        <v>111215</v>
       </c>
       <c r="I147" s="2" t="n">
-        <v>57556</v>
+        <v>43068</v>
       </c>
       <c r="J147" s="3" t="n">
-        <v>41544</v>
+        <v>41335</v>
       </c>
       <c r="K147" s="3" t="n">
-        <v>41668</v>
+        <v>41516</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034185057 — पंच परमेश्‍वर रोड शि‍व के घर से पुि‍लया की ओर सूरज</t>
+          <t>1732001091/RC/22012034185053 — पंच परमेश्‍वर रोड वि‍जय के घर से गोवि‍द पटेल के घर</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
-        <v>73122</v>
+        <v>88270</v>
       </c>
       <c r="I148" s="2" t="n">
-        <v>56772</v>
+        <v>57556</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>41544</v>
       </c>
       <c r="K148" s="3" t="n">
         <v>41668</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034226488 — सांसद निधी रोड श्री प्रेमनारायण रघुवंशी के घर से प</t>
+          <t>1732001091/RC/22012034185057 — पंच परमेश्‍वर रोड शि‍व के घर से पुि‍लया की ओर सूरज</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
-        <v>33010</v>
+        <v>73122</v>
       </c>
       <c r="I149" s="2" t="n">
-        <v>28241</v>
+        <v>56772</v>
       </c>
       <c r="J149" s="3" t="n">
-        <v>41859</v>
+        <v>41544</v>
       </c>
       <c r="K149" s="3" t="n">
-        <v>42089</v>
+        <v>41668</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034228281 — पंचपरमेश्‍वर रोड बाबू मिस्‍तरी के घर से देवीसिंग के घर की ओर सूरजपुर</t>
+          <t>1732001091/RC/22012034226488 — सांसद निधी रोड श्री प्रेमनारायण रघुवंशी के घर से प</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
-        <v>125217</v>
+        <v>33010</v>
       </c>
       <c r="I150" s="2" t="n">
-        <v>106798.48</v>
+        <v>28241</v>
       </c>
       <c r="J150" s="3" t="n">
-        <v>41880</v>
+        <v>41859</v>
       </c>
       <c r="K150" s="3" t="n">
-        <v>42192</v>
+        <v>42089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034228282 — पंचपरमेश्‍वर रोड सोसायटी के  बाजू से महेश भिलाला  के घर की ओर  कांसखेडी सूरजपुर</t>
+          <t>1732001091/RC/22012034228281 — पंचपरमेश्‍वर रोड बाबू मिस्‍तरी के घर से देवीसिंग के घर की ओर सूरजपुर</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
-        <v>124045</v>
+        <v>125217</v>
       </c>
       <c r="I151" s="2" t="n">
-        <v>123615.48</v>
+        <v>106798.48</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>41880</v>
       </c>
       <c r="K151" s="3" t="n">
         <v>42192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034292915 — सांसद निधी रोड नाली भूरेलाल के घर से रामभरोस के घर की ओर कांसखेडी सूरजपुर</t>
+          <t>1732001091/RC/22012034228282 — पंचपरमेश्‍वर रोड सोसायटी के  बाजू से महेश भिलाला  के घर की ओर  कांसखेडी सूरजपुर</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
-        <v>33010</v>
+        <v>124045</v>
       </c>
       <c r="I152" s="2" t="n">
-        <v>19075</v>
+        <v>123615.48</v>
       </c>
       <c r="J152" s="3" t="n">
-        <v>42356</v>
+        <v>41880</v>
       </c>
       <c r="K152" s="3" t="n">
-        <v>43318</v>
+        <v>42192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034295806 — सी सी रोड व नाली निर्माण मेन रोड से पंचायत भवन तक</t>
+          <t>1732001091/RC/22012034292915 — सांसद निधी रोड नाली भूरेलाल के घर से रामभरोस के घर की ओर कांसखेडी सूरजपुर</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
-        <v>0</v>
+        <v>33010</v>
       </c>
       <c r="I153" s="2" t="n">
-        <v>0</v>
+        <v>19075</v>
       </c>
       <c r="J153" s="3" t="n">
-        <v>42231</v>
-[...1 lines deleted...]
-      <c r="K153" s="3"/>
+        <v>42356</v>
+      </c>
+      <c r="K153" s="3" t="n">
+        <v>43318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034295830 — पंचपरमेशवर सी सी रोड व् नाली निर्माण मेन रोड से पंचायत भवन तक सूरजपुर</t>
+          <t>1732001091/RC/22012034295806 — सी सी रोड व नाली निर्माण मेन रोड से पंचायत भवन तक</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
-        <v>21797</v>
+        <v>0</v>
       </c>
       <c r="I154" s="2" t="n">
-        <v>28689</v>
+        <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
-        <v>42377</v>
-[...3 lines deleted...]
-      </c>
+        <v>42231</v>
+      </c>
+      <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034303363 — cc road and nali 1</t>
+          <t>1732001091/RC/22012034295830 — पंचपरमेशवर सी सी रोड व् नाली निर्माण मेन रोड से पंचायत भवन तक सूरजपुर</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
-        <v>0</v>
+        <v>21797</v>
       </c>
       <c r="I155" s="2" t="n">
-        <v>0</v>
+        <v>28689</v>
       </c>
       <c r="J155" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K155" s="3"/>
+        <v>42377</v>
+      </c>
+      <c r="K155" s="3" t="n">
+        <v>43330</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034305059 — cc rod nali nirman</t>
+          <t>1732001091/RC/22012034303363 — cc road and nali 1</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034309116 — सी सी रोड कांसखेडी</t>
+          <t>1732001091/RC/22012034305059 — cc rod nali nirman</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034309118 — सी सी रोड HENDPAMP KE PAS SE SAGARLAL KE GHAR KI AUR सूरजपुर</t>
+          <t>1732001091/RC/22012034309116 — सी सी रोड कांसखेडी</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
-        <v>2500000000</v>
+        <v>0</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>17484</v>
+        <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
-        <v>42783</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034324906 — C C ROAD NIRMAN</t>
+          <t>1732001091/RC/22012034309118 — सी सी रोड HENDPAMP KE PAS SE SAGARLAL KE GHAR KI AUR सूरजपुर</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
-        <v>0</v>
+        <v>2500000000</v>
       </c>
       <c r="I159" s="2" t="n">
-        <v>0</v>
+        <v>17484</v>
       </c>
       <c r="J159" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K159" s="3"/>
+        <v>42783</v>
+      </c>
+      <c r="K159" s="3" t="n">
+        <v>43489</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034374326 — सी सी रोड व नाली नि‍मार्ण</t>
+          <t>1732001091/RC/22012034324906 — C C ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
-        <v>43191</v>
+        <v>42826</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034438982 — cc road</t>
+          <t>1732001091/RC/22012034374326 — सी सी रोड व नाली नि‍मार्ण</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
-        <v>43375</v>
+        <v>43191</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034438989 — cc road</t>
+          <t>1732001091/RC/22012034438982 — cc road</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>43375</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034512639 — C C ROAD NALI NIRMAN KALLU KE GHAR SE RAMBHAROSH KE GHAR KI AUR KANSKHEDI</t>
+          <t>1732001091/RC/22012034438989 — cc road</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
-        <v>43741</v>
+        <v>43375</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034512640 — C C ROAD NALI NIRMAN LAKSHMAN KE GHAR SE ASHOK SOLANKI KE GHAR KI AUR KANSKHEDI</t>
+          <t>1732001091/RC/22012034512639 — C C ROAD NALI NIRMAN KALLU KE GHAR SE RAMBHAROSH KE GHAR KI AUR KANSKHEDI</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>43741</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034539018 — सी सी रोड निर्माण पर्वत के घर से आगंनवाडी भवन की और कांसखेडी</t>
+          <t>1732001091/RC/22012034512640 — C C ROAD NALI NIRMAN LAKSHMAN KE GHAR SE ASHOK SOLANKI KE GHAR KI AUR KANSKHEDI</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
-        <v>16637</v>
+        <v>0</v>
       </c>
       <c r="I165" s="2" t="n">
-        <v>18240</v>
+        <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
-        <v>44176</v>
-[...3 lines deleted...]
-      </c>
+        <v>43741</v>
+      </c>
+      <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034554817 — C C ROAD NIRMAN MEN ROAD SE PRAKASH KE GHAR KI AUR SURAJPUR</t>
+          <t>1732001091/RC/22012034539018 — सी सी रोड निर्माण पर्वत के घर से आगंनवाडी भवन की और कांसखेडी</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
-        <v>0</v>
+        <v>16637</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>0</v>
+        <v>18240</v>
       </c>
       <c r="J166" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K166" s="3"/>
+        <v>44176</v>
+      </c>
+      <c r="K166" s="3" t="n">
+        <v>44230</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034559980 — सी सी रोड निर्माण में रोड से प्रकाश के घर की और सूरजपुर</t>
+          <t>1732001091/RC/22012034554817 — C C ROAD NIRMAN MEN ROAD SE PRAKASH KE GHAR KI AUR SURAJPUR</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
-        <v>43935</v>
+        <v>44106</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034560196 — C C ROAD NIRMAN MEN ROAD SE PRAKASH KE GHAR KI AUR SURAJPUR</t>
+          <t>1732001091/RC/22012034559980 — सी सी रोड निर्माण में रोड से प्रकाश के घर की और सूरजपुर</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I168" s="2" t="n">
-        <v>25460</v>
+        <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
-        <v>44247</v>
+        <v>43935</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034611546 — c c road nirman men road se munam ke ghar ki aur surajpur</t>
+          <t>1732001091/RC/22012034560196 — C C ROAD NIRMAN MEN ROAD SE PRAKASH KE GHAR KI AUR SURAJPUR</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
-        <v>45000</v>
+        <v>30000</v>
       </c>
       <c r="I169" s="2" t="n">
-        <v>44924</v>
+        <v>25460</v>
       </c>
       <c r="J169" s="3" t="n">
-        <v>44664</v>
-[...3 lines deleted...]
-      </c>
+        <v>44247</v>
+      </c>
+      <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034611548 — c c road nirman men road se munam ke ghar ki aur surajpur</t>
+          <t>1732001091/RC/22012034611546 — c c road nirman men road se munam ke ghar ki aur surajpur</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
-        <v>0</v>
+        <v>45000</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>0</v>
+        <v>44924</v>
       </c>
       <c r="J170" s="3" t="n">
-        <v>44563</v>
-[...1 lines deleted...]
-      <c r="K170" s="3"/>
+        <v>44664</v>
+      </c>
+      <c r="K170" s="3" t="n">
+        <v>45166</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034649694 — CC ROAD NIRMAN  1 LAXMAN SE ASHOK 2 PRAKASH SE  MANDIR 3 JAYNARAYAN KE GHAR SE AJAY KE GHAR KI AUR</t>
+          <t>1732001091/RC/22012034611548 — c c road nirman men road se munam ke ghar ki aur surajpur</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
-        <v>58956</v>
+        <v>0</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>57731</v>
+        <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
-        <v>45174</v>
-[...3 lines deleted...]
-      </c>
+        <v>44563</v>
+      </c>
+      <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034660292 — CC ROAD NIRMAN BALRAM KE GHAR SE DINU KE GHAR TAK SURAJPUR</t>
+          <t>1732001091/RC/22012034649694 — CC ROAD NIRMAN  1 LAXMAN SE ASHOK 2 PRAKASH SE  MANDIR 3 JAYNARAYAN KE GHAR SE AJAY KE GHAR KI AUR</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
-        <v>38424</v>
+        <v>58956</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>37893</v>
+        <v>57731</v>
       </c>
       <c r="J172" s="3" t="n">
-        <v>45203</v>
+        <v>45174</v>
       </c>
       <c r="K172" s="3" t="n">
-        <v>45474</v>
+        <v>45490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034665532 — C C ROAD NIRMAN WORK MEN ROAD SE SEETARAM KE GHAR KI AUR SURAJPUR</t>
+          <t>1732001091/RC/22012034660292 — CC ROAD NIRMAN BALRAM KE GHAR SE DINU KE GHAR TAK SURAJPUR</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
-        <v>0</v>
+        <v>38424</v>
       </c>
       <c r="I173" s="2" t="n">
-        <v>0</v>
+        <v>37893</v>
       </c>
       <c r="J173" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K173" s="3"/>
+        <v>45203</v>
+      </c>
+      <c r="K173" s="3" t="n">
+        <v>45474</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034665548 — C C ROAD NIRMAN WORK MEN ROAD SE SEETARAM KE GHAR KI AUR SURAJPUR</t>
+          <t>1732001091/RC/22012034665532 — C C ROAD NIRMAN WORK MEN ROAD SE SEETARAM KE GHAR KI AUR SURAJPUR</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
-        <v>14864</v>
+        <v>0</v>
       </c>
       <c r="I174" s="2" t="n">
-        <v>10851</v>
+        <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
-        <v>45209</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034676093 — c c road nirman work men road se ramjanki mandir ki aur surajpur</t>
+          <t>1732001091/RC/22012034665548 — C C ROAD NIRMAN WORK MEN ROAD SE SEETARAM KE GHAR KI AUR SURAJPUR</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
-        <v>10414</v>
+        <v>14864</v>
       </c>
       <c r="I175" s="2" t="n">
-        <v>9393</v>
+        <v>10851</v>
       </c>
       <c r="J175" s="3" t="n">
-        <v>45363</v>
+        <v>45209</v>
       </c>
       <c r="K175" s="3" t="n">
         <v>45490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034676100 — cc road chabutra se rajkumar ke ghar ki aur surajpur</t>
+          <t>1732001091/RC/22012034676093 — c c road nirman work men road se ramjanki mandir ki aur surajpur</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
-        <v>8733</v>
+        <v>10414</v>
       </c>
       <c r="I176" s="2" t="n">
-        <v>7244</v>
+        <v>9393</v>
       </c>
       <c r="J176" s="3" t="n">
-        <v>45382</v>
+        <v>45363</v>
       </c>
       <c r="K176" s="3" t="n">
-        <v>45727</v>
+        <v>45490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034680392 — cc road nirman work punam ke ghar se mangal malviya ke ghar ki aur surajour</t>
+          <t>1732001091/RC/22012034676100 — cc road chabutra se rajkumar ke ghar ki aur surajpur</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
-        <v>0</v>
+        <v>8733</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>0</v>
+        <v>7244</v>
       </c>
       <c r="J177" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K177" s="3"/>
+        <v>45382</v>
+      </c>
+      <c r="K177" s="3" t="n">
+        <v>45727</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034680401 — c c road</t>
+          <t>1732001091/RC/22012034680392 — cc road nirman work punam ke ghar se mangal malviya ke ghar ki aur surajour</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034680403 — cc road nirman work punam ke ghar se mangal malviy ke ghar ki or</t>
+          <t>1732001091/RC/22012034680401 — c c road</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
-        <v>55889</v>
+        <v>0</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>40165</v>
+        <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
-        <v>45377</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034828118 — C C ROAD NIRMAN WORK MANGAL KE GHAR SE LAKSHMIRAM KE GHAR KI AUR SURAJPUR</t>
+          <t>1732001091/RC/22012034680403 — cc road nirman work punam ke ghar se mangal malviy ke ghar ki or</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
-        <v>17652</v>
+        <v>55889</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>13439.08</v>
+        <v>40165</v>
       </c>
       <c r="J180" s="3" t="n">
-        <v>45702</v>
-[...1 lines deleted...]
-      <c r="K180" s="3"/>
+        <v>45377</v>
+      </c>
+      <c r="K180" s="3" t="n">
+        <v>45727</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034828121 — CC ROAD NIRMAN MEN ROAD SE MUNAM KE GHAR KI AUR SURAJPUR</t>
+          <t>1732001091/RC/22012034828118 — C C ROAD NIRMAN WORK MANGAL KE GHAR SE LAKSHMIRAM KE GHAR KI AUR SURAJPUR</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
-        <v>0</v>
+        <v>17652</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>0</v>
+        <v>13439.08</v>
       </c>
       <c r="J181" s="3" t="n">
-        <v>45519</v>
+        <v>45702</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034828123 — CC ROAD NIRMAN MEN ROAD SE MUNAM KE GHAR KI AUR SURAJPUR</t>
+          <t>1732001091/RC/22012034828121 — CC ROAD NIRMAN MEN ROAD SE MUNAM KE GHAR KI AUR SURAJPUR</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
-        <v>15445</v>
+        <v>0</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>11907</v>
+        <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
-        <v>45653</v>
+        <v>45519</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034828125 — CC ROAD NIRMAN WORK ASHOK KE GHA RSE KELASH KE GHA RKI AUR KANSKHEDI</t>
+          <t>1732001091/RC/22012034828123 — CC ROAD NIRMAN MEN ROAD SE MUNAM KE GHAR KI AUR SURAJPUR</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
-        <v>22402</v>
+        <v>15445</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>21627</v>
+        <v>11907</v>
       </c>
       <c r="J183" s="3" t="n">
-        <v>45646</v>
+        <v>45653</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034834617 — c c road nirman work 1 school ke pas 2 lachhiram ke ghar ke pas</t>
+          <t>1732001091/RC/22012034828125 — CC ROAD NIRMAN WORK ASHOK KE GHA RSE KELASH KE GHA RKI AUR KANSKHEDI</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
-        <v>0</v>
+        <v>22402</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>0</v>
+        <v>21627</v>
       </c>
       <c r="J184" s="3" t="n">
-        <v>45658</v>
+        <v>45646</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034834621 — c c road nirman work 1 school ke pas 2 lachhiram ke ghar ke pas</t>
+          <t>1732001091/RC/22012034834617 — c c road nirman work 1 school ke pas 2 lachhiram ke ghar ke pas</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
-        <v>22377</v>
+        <v>0</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>13122</v>
+        <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
-        <v>45695</v>
+        <v>45658</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034834759 — CC ROAD NIRMAN DILIP KE GHAR SE KELASH KE GHAR KI AUR KANSKHEDI</t>
+          <t>1732001091/RC/22012034834621 — c c road nirman work 1 school ke pas 2 lachhiram ke ghar ke pas</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
-        <v>9148</v>
+        <v>22377</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>3677</v>
+        <v>13122</v>
       </c>
       <c r="J186" s="3" t="n">
-        <v>45723</v>
+        <v>45695</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034835796 — shanti dham ke charo or cc road nirman</t>
+          <t>1732001091/RC/22012034834759 — CC ROAD NIRMAN DILIP KE GHAR SE KELASH KE GHAR KI AUR KANSKHEDI</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
-        <v>45877</v>
+        <v>9148</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>24012</v>
+        <v>3677</v>
       </c>
       <c r="J187" s="3" t="n">
-        <v>46059</v>
+        <v>45723</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034835800 — PRADEEP KE KHALE SE SANDEEP VARMA KI OR</t>
+          <t>1732001091/RC/22012034835796 — shanti dham ke charo or cc road nirman</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
-        <v>0</v>
+        <v>45877</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>0</v>
+        <v>24012</v>
       </c>
       <c r="J188" s="3" t="n">
-        <v>45677</v>
+        <v>46059</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034835801 — CC ROAD NIRMAN PRADEEP KE  GHAR SE SANDEEP VARMA KE KHALE KI OR</t>
+          <t>1732001091/RC/22012034835800 — PRADEEP KE KHALE SE SANDEEP VARMA KI OR</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
-        <v>36701</v>
+        <v>0</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>22797</v>
+        <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>45730</v>
+        <v>45677</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034848998 — cc road nrman work rakesh ke ghar se shamsan ki aue surajpur</t>
+          <t>1732001091/RC/22012034835801 — CC ROAD NIRMAN PRADEEP KE  GHAR SE SANDEEP VARMA KE KHALE KI OR</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
-        <v>0</v>
+        <v>36701</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>0</v>
+        <v>22797</v>
       </c>
       <c r="J190" s="3" t="n">
-        <v>45883</v>
+        <v>45730</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034849001 — cc rood surajpurt</t>
+          <t>1732001091/RC/22012034848998 — cc road nrman work rakesh ke ghar se shamsan ki aue surajpur</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
-        <v>72000</v>
+        <v>0</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>45884</v>
+        <v>45883</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/22012034849002 — cc road nrman kary holy chaok surajpuer</t>
+          <t>1732001091/RC/22012034849001 — cc rood surajpurt</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
-        <v>24000</v>
+        <v>72000</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RC/94 — ग्रेवल रोड निमार्ण सूरजपुर</t>
+          <t>1732001091/RC/22012034849002 — cc road nrman kary holy chaok surajpuer</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
-        <v>473181</v>
+        <v>24000</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>2640</v>
+        <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
-        <v>39709</v>
-[...3 lines deleted...]
-      </c>
+        <v>45884</v>
+      </c>
+      <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RS/22012034288990 — shochalay nirman elaosingh/manglu surajpur</t>
+          <t>1732001091/RC/94 — ग्रेवल रोड निमार्ण सूरजपुर</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
-        <v>3180</v>
+        <v>473181</v>
       </c>
       <c r="I194" s="2" t="n">
-        <v>0</v>
+        <v>2640</v>
       </c>
       <c r="J194" s="3" t="n">
-        <v>42293</v>
-[...1 lines deleted...]
-      <c r="K194" s="3"/>
+        <v>39709</v>
+      </c>
+      <c r="K194" s="3" t="n">
+        <v>45139</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RS/22012034290763 — sauchalay nirman umashankar/mokham surajpur</t>
+          <t>1732001091/RS/22012034288990 — shochalay nirman elaosingh/manglu surajpur</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
-        <v>42307</v>
-[...3 lines deleted...]
-      </c>
+        <v>42293</v>
+      </c>
+      <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RS/22012034290764 — sauchalay nirman mangal/roopram surajpur</t>
+          <t>1732001091/RS/22012034290763 — sauchalay nirman umashankar/mokham surajpur</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>42307</v>
       </c>
       <c r="K196" s="3" t="n">
         <v>42312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RS/22012034290765 — sauchalay nirman ashok/ghasiram surajpur</t>
+          <t>1732001091/RS/22012034290764 — sauchalay nirman mangal/roopram surajpur</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>42307</v>
       </c>
       <c r="K197" s="3" t="n">
         <v>42312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RS/22012034290766 — sauchalay nirman sakharam/hariprasad surajpur</t>
+          <t>1732001091/RS/22012034290765 — sauchalay nirman ashok/ghasiram surajpur</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>42307</v>
       </c>
       <c r="K198" s="3" t="n">
         <v>42312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RS/22012034294725 — मेड बंधन सूरजपुर</t>
+          <t>1732001091/RS/22012034290766 — sauchalay nirman sakharam/hariprasad surajpur</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K199" s="3"/>
+        <v>42307</v>
+      </c>
+      <c r="K199" s="3" t="n">
+        <v>42312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RS/22012034315303 — nadep nirman road ke pas surajpur</t>
+          <t>1732001091/RS/22012034294725 — मेड बंधन सूरजपुर</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
-        <v>17571</v>
+        <v>0</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>1002</v>
+        <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
-        <v>42762</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RS/22012034439196 — c c nali nirman anand ke ghar se puliya tak surajpur</t>
+          <t>1732001091/RS/22012034315303 — nadep nirman road ke pas surajpur</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
-        <v>27888</v>
+        <v>17571</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>696</v>
+        <v>1002</v>
       </c>
       <c r="J201" s="3" t="n">
-        <v>43534</v>
+        <v>42762</v>
       </c>
       <c r="K201" s="3" t="n">
-        <v>43585</v>
+        <v>43489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RS/22012034439202 — cc nali nirman primary school se gulab sing ke ghar ki aur skanskhedi</t>
+          <t>1732001091/RS/22012034439196 — c c nali nirman anand ke ghar se puliya tak surajpur</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
-        <v>46000</v>
+        <v>27888</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>0</v>
+        <v>696</v>
       </c>
       <c r="J202" s="3" t="n">
-        <v>43527</v>
-[...1 lines deleted...]
-      <c r="K202" s="3"/>
+        <v>43534</v>
+      </c>
+      <c r="K202" s="3" t="n">
+        <v>43585</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RS/22012034483262 — नाडेप निर्माण कार्य डावर मोहल्ला सूरजपुर</t>
+          <t>1732001091/RS/22012034439202 — cc nali nirman primary school se gulab sing ke ghar ki aur skanskhedi</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
-        <v>24860.19</v>
+        <v>46000</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>3480</v>
+        <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
-        <v>43980</v>
+        <v>43527</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RS/22012034522150 — R C C NALI NIRMAN WORK ANAND KE GHAR SE POONAM PATEL KE GHAR KI AUR SURAJPUR</t>
+          <t>1732001091/RS/22012034483262 — नाडेप निर्माण कार्य डावर मोहल्ला सूरजपुर</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
-        <v>32000</v>
+        <v>24860.19</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>43648</v>
+        <v>3480</v>
       </c>
       <c r="J204" s="3" t="n">
-        <v>44560</v>
-[...3 lines deleted...]
-      </c>
+        <v>43980</v>
+      </c>
+      <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RS/22012034522156 — R CC NALI NIRMAN WORK ANAND KE GHAR SE POONAM PATEL KE GHAR KI AUR SURAJPUR</t>
+          <t>1732001091/RS/22012034522150 — R C C NALI NIRMAN WORK ANAND KE GHAR SE POONAM PATEL KE GHAR KI AUR SURAJPUR</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>32000</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>0</v>
+        <v>43648</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>44357</v>
-[...1 lines deleted...]
-      <c r="K205" s="3"/>
+        <v>44560</v>
+      </c>
+      <c r="K205" s="3" t="n">
+        <v>45258</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RS/22012034528155 — sokta gadda mata mandir ke pas</t>
+          <t>1732001091/RS/22012034522156 — R CC NALI NIRMAN WORK ANAND KE GHAR SE POONAM PATEL KE GHAR KI AUR SURAJPUR</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
-        <v>0</v>
+        <v>32000</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>44300</v>
+        <v>44357</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RS/22012034629579 — R C C NALI NIRMAN WORK ANAND KE GHAR SE PUNAM PATEL KE GHAR KI OR SURAJPUR</t>
+          <t>1732001091/RS/22012034528155 — sokta gadda mata mandir ke pas</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
-        <v>44307</v>
+        <v>44300</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RS/22012034654366 — nadep nirman work kanskhedi</t>
+          <t>1732001091/RS/22012034629579 — R C C NALI NIRMAN WORK ANAND KE GHAR SE PUNAM PATEL KE GHAR KI OR SURAJPUR</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>44665</v>
+        <v>44307</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RS/22012034654367 — sokhta gadda surajpur</t>
+          <t>1732001091/RS/22012034654366 — nadep nirman work kanskhedi</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RS/22012034684295 — RCC NALI NIRMAN WORK GULABSINGH CHODHRI KE GHAR SE PRATHMIK SHALA TAK KANSKHEDI</t>
+          <t>1732001091/RS/22012034654367 — sokhta gadda surajpur</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
-        <v>47652</v>
+        <v>0</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>46320</v>
+        <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>45062</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RS/22012034689957 — R C C NALI NIRMAN WORK RAVISHANKAR KE GHAR SE PULIYA TAK  SURAJPUR</t>
+          <t>1732001091/RS/22012034684295 — RCC NALI NIRMAN WORK GULABSINGH CHODHRI KE GHAR SE PRATHMIK SHALA TAK KANSKHEDI</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
-        <v>30716</v>
+        <v>47652</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>30277</v>
+        <v>46320</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>45125</v>
+        <v>45062</v>
       </c>
       <c r="K211" s="3" t="n">
-        <v>45474</v>
+        <v>45183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RS/22012034689958 — R C C NALI NIRMAN WORK RAVISHANKAR KE GHAR SE PULIYA KI AUR SURAJPUR</t>
+          <t>1732001091/RS/22012034689957 — R C C NALI NIRMAN WORK RAVISHANKAR KE GHAR SE PULIYA TAK  SURAJPUR</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>30716</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>0</v>
+        <v>30277</v>
       </c>
       <c r="J212" s="3" t="n">
-        <v>44950</v>
-[...1 lines deleted...]
-      <c r="K212" s="3"/>
+        <v>45125</v>
+      </c>
+      <c r="K212" s="3" t="n">
+        <v>45474</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RS/22012035122933 — rcc nali devisingh ke ghar se pankaj ke ghar ki aur kanskhedi gp surajpur</t>
+          <t>1732001091/RS/22012034689958 — R C C NALI NIRMAN WORK RAVISHANKAR KE GHAR SE PULIYA KI AUR SURAJPUR</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
-        <v>7500</v>
+        <v>30716</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>7290</v>
+        <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>45469</v>
+        <v>44950</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1732001091/RS/22012035132487 — RCC NALI NIRMAN WORK GABBU KE GHAR SE PARVAT KE GHAR KI AUR KANSKHEDI</t>
+          <t>1732001091/RS/22012035122933 — rcc nali devisingh ke ghar se pankaj ke ghar ki aur kanskhedi gp surajpur</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
-        <v>16152</v>
+        <v>7500</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>16038</v>
+        <v>7290</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>45639</v>
+        <v>45469</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/134 — निर्मल नीर कूप निर्माण (सूरजपुर)</t>
+          <t>1732001091/RS/22012035132487 — RCC NALI NIRMAN WORK GABBU KE GHAR SE PARVAT KE GHAR KI AUR KANSKHEDI</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
-        <v>134178</v>
+        <v>16152</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>191547</v>
+        <v>16038</v>
       </c>
       <c r="J215" s="3" t="n">
-        <v>39862</v>
-[...3 lines deleted...]
-      </c>
+        <v>45639</v>
+      </c>
+      <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/137 — कपिल धारा कूप निर्माण इदरवाई कपाराम (सुरजपुर)</t>
+          <t>1732001091/WC/134 — निर्मल नीर कूप निर्माण (सूरजपुर)</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
-        <v>75774</v>
+        <v>134178</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>103295.15</v>
+        <v>191547</v>
       </c>
       <c r="J216" s="3" t="n">
-        <v>39864</v>
+        <v>39862</v>
       </c>
       <c r="K216" s="3" t="n">
-        <v>40482</v>
+        <v>40750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/22012034323117 — TALAB JEERNODHAR WORK SURAJPUR</t>
+          <t>1732001091/WC/137 — कपिल धारा कूप निर्माण इदरवाई कपाराम (सुरजपुर)</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
-        <v>32000000000</v>
+        <v>75774</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>134034</v>
+        <v>103295.15</v>
       </c>
       <c r="J217" s="3" t="n">
-        <v>42860</v>
+        <v>39864</v>
       </c>
       <c r="K217" s="3" t="n">
-        <v>43640</v>
+        <v>40482</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of Upland Bench Terrace Terrace for Comm / Construction of Upland Bench Terrace for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/22012034328038 — TALAW JEERNODHAR WORK KANSKHEDI</t>
+          <t>1732001091/WC/22012034323117 — TALAB JEERNODHAR WORK SURAJPUR</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
-        <v>27000000000</v>
+        <v>32000000000</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>74848</v>
+        <v>134034</v>
       </c>
       <c r="J218" s="3" t="n">
-        <v>42888</v>
+        <v>42860</v>
       </c>
       <c r="K218" s="3" t="n">
-        <v>43704</v>
+        <v>43640</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Upland Bench Terrace Terrace for Comm / Construction of Upland Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/22012034549783 — सी पी टी निर्माण कार्य खेलमैदान के पास सूरजपुर</t>
+          <t>1732001091/WC/22012034328038 — TALAW JEERNODHAR WORK KANSKHEDI</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
-        <v>33042.05</v>
+        <v>27000000000</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>33060</v>
+        <v>74848</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>43966</v>
+        <v>42888</v>
       </c>
       <c r="K219" s="3" t="n">
-        <v>44029</v>
+        <v>43704</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/22012034562617 — सी पी टी निर्माण कार्य मेन रोड के साईड मे कांसखेडी</t>
+          <t>1732001091/WC/22012034549783 — सी पी टी निर्माण कार्य खेलमैदान के पास सूरजपुर</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
-        <v>164341.3</v>
+        <v>33042.05</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>93208</v>
+        <v>33060</v>
       </c>
       <c r="J220" s="3" t="n">
-        <v>44148</v>
+        <v>43966</v>
       </c>
       <c r="K220" s="3" t="n">
-        <v>45795</v>
+        <v>44029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/22012034562621 — CPT NIRMAN WORK MEN ROAD KE SIDE SE NALE KI AUR KANSKHEDI</t>
+          <t>1732001091/WC/22012034562617 — सी पी टी निर्माण कार्य मेन रोड के साईड मे कांसखेडी</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
-        <v>109330.58</v>
+        <v>164341.3</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>0</v>
+        <v>93208</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>43926</v>
-[...1 lines deleted...]
-      <c r="K221" s="3"/>
+        <v>44148</v>
+      </c>
+      <c r="K221" s="3" t="n">
+        <v>45795</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/22012034607340 — सी पी टी निर्माण कार्य मोरन नदि के  पास सूरजपुर</t>
+          <t>1732001091/WC/22012034562621 — CPT NIRMAN WORK MEN ROAD KE SIDE SE NALE KI AUR KANSKHEDI</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
-        <v>0</v>
+        <v>109330.58</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>44107</v>
+        <v>43926</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/22012034607447 — सी पी टी निर्माण कार्य नहर के पास से नाले कि और कांसखेडी</t>
+          <t>1732001091/WC/22012034607340 — सी पी टी निर्माण कार्य मोरन नदि के  पास सूरजपुर</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>44107</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/22012034779627 — sokta gadda dawar mohalla</t>
+          <t>1732001091/WC/22012034607447 — सी पी टी निर्माण कार्य नहर के पास से नाले कि और कांसखेडी</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>44300</v>
+        <v>44107</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/22012034779632 — CTR - PS Roof Water Harvesting panchayat bhavan surajpur</t>
+          <t>1732001091/WC/22012034779627 — sokta gadda dawar mohalla</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/22012034895595 — talaw jirnodwar work surajpur</t>
+          <t>1732001091/WC/22012034779632 — CTR - PS Roof Water Harvesting panchayat bhavan surajpur</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>44471</v>
+        <v>44300</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/22012034895597 — talaw jinodwar kanskhedi</t>
+          <t>1732001091/WC/22012034895595 — talaw jirnodwar work surajpur</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/22012035022909 — CPT NIRMAN WORK MEN ROD SE SANTOSH KE KHET KI AUR SURAJPUR</t>
+          <t>1732001091/WC/22012034895597 — talaw jinodwar kanskhedi</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>136021.47</v>
+        <v>0</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>8772</v>
+        <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>44922</v>
+        <v>44471</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/22012035222198 — REN WATER HARVESTING PANCHAYAT BHAVAN PARISAR SURAJPUR</t>
+          <t>1732001091/WC/22012035022909 — CPT NIRMAN WORK MEN ROD SE SANTOSH KE KHET KI AUR SURAJPUR</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
-        <v>21726</v>
+        <v>136021.47</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>0</v>
+        <v>8772</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>45396</v>
+        <v>44922</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/22012035291580 — JGSY रिचार्ज पिट निर्माण निर्मल नीर सूरजपुर</t>
+          <t>1732001091/WC/22012035222198 — REN WATER HARVESTING PANCHAYAT BHAVAN PARISAR SURAJPUR</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>25899.46</v>
+        <v>21726</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>45778</v>
+        <v>45396</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/58 — कूप निमार्ण श्री जगदीश / क्रपाराम कासखेडी</t>
+          <t>1732001091/WC/22012035291580 — JGSY रिचार्ज पिट निर्माण निर्मल नीर सूरजपुर</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>75774</v>
+        <v>25899.46</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>2465</v>
+        <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>39708</v>
-[...3 lines deleted...]
-      </c>
+        <v>45778</v>
+      </c>
+      <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/59 — कूप निमार्ण कार्य भागीरथ / सुक्‍कू कासखेडी</t>
+          <t>1732001091/WC/58 — कूप निमार्ण श्री जगदीश / क्रपाराम कासखेडी</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>75774</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>62455.74</v>
+        <v>2465</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>39708</v>
       </c>
       <c r="K232" s="3" t="n">
-        <v>40482</v>
+        <v>39708</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/940 — Nirmalvatika Ramkrishna Tillu Surajpur</t>
+          <t>1732001091/WC/59 — कूप निमार्ण कार्य भागीरथ / सुक्‍कू कासखेडी</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>2710</v>
+        <v>75774</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>2363</v>
+        <v>62455.74</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>40745</v>
+        <v>39708</v>
       </c>
       <c r="K233" s="3" t="n">
-        <v>41004</v>
+        <v>40482</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/941 — Nirmalvatika Sunderbai Pannalal Surajpur</t>
+          <t>1732001091/WC/940 — Nirmalvatika Ramkrishna Tillu Surajpur</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>2356</v>
+        <v>2363</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>40745</v>
       </c>
       <c r="K234" s="3" t="n">
         <v>41004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/942 — Nirmalvatika Santosh Rambharos Surajpur</t>
+          <t>1732001091/WC/941 — Nirmalvatika Sunderbai Pannalal Surajpur</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>2373</v>
+        <v>2356</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>40745</v>
       </c>
       <c r="K235" s="3" t="n">
         <v>41004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/943 — Nirmalvatika Gulab Bajju Surajpur</t>
+          <t>1732001091/WC/942 — Nirmalvatika Santosh Rambharos Surajpur</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>2344</v>
+        <v>2373</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>40745</v>
       </c>
       <c r="K236" s="3" t="n">
         <v>41004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/944 — Nirmalvatika Mathurabai Babulal Surajpur</t>
+          <t>1732001091/WC/943 — Nirmalvatika Gulab Bajju Surajpur</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>2388</v>
+        <v>2344</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>40745</v>
       </c>
       <c r="K237" s="3" t="n">
         <v>41004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/945 — Nirmalvatika Kallu Babulal Surajpur</t>
+          <t>1732001091/WC/944 — Nirmalvatika Mathurabai Babulal Surajpur</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>2381</v>
+        <v>2388</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>40745</v>
       </c>
       <c r="K238" s="3" t="n">
         <v>41004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/946 — Nirmalvatika Hannath Shankarlal Surajpur</t>
+          <t>1732001091/WC/945 — Nirmalvatika Kallu Babulal Surajpur</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>2373</v>
+        <v>2381</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>40745</v>
       </c>
       <c r="K239" s="3" t="n">
         <v>41004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/947 — Nirmalvatika Veersingh Shankarlal Surajpur</t>
+          <t>1732001091/WC/946 — Nirmalvatika Hannath Shankarlal Surajpur</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>2373</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>40694</v>
+        <v>40745</v>
       </c>
       <c r="K240" s="3" t="n">
         <v>41004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/948 — Nirmalvatika Vishan Mangal Surajpur</t>
+          <t>1732001091/WC/947 — Nirmalvatika Veersingh Shankarlal Surajpur</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>2381</v>
+        <v>2373</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>40694</v>
       </c>
       <c r="K241" s="3" t="n">
         <v>41004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/949 — Nirmalvatika Sharvan Shankarlal Surajpur</t>
+          <t>1732001091/WC/948 — Nirmalvatika Vishan Mangal Surajpur</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>2367</v>
+        <v>2381</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>40694</v>
       </c>
       <c r="K242" s="3" t="n">
         <v>41004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/950 — Nirmalvatika Ghasiram Pannalal Surajpur</t>
+          <t>1732001091/WC/949 — Nirmalvatika Sharvan Shankarlal Surajpur</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>2366</v>
+        <v>2367</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>40694</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>41004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/951 — Nirmalvatika Anokhi Dhunda Surajpur</t>
+          <t>1732001091/WC/950 — Nirmalvatika Ghasiram Pannalal Surajpur</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>2342</v>
+        <v>2366</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>40694</v>
       </c>
       <c r="K244" s="3" t="n">
         <v>41004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/952 — Nirmalvatika Foolabai Ramdayal Surajpur</t>
+          <t>1732001091/WC/951 — Nirmalvatika Anokhi Dhunda Surajpur</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>2381</v>
+        <v>2342</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>40694</v>
       </c>
       <c r="K245" s="3" t="n">
         <v>41004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/953 — Nirmalvatika Nathiya Vishram Surajpur</t>
+          <t>1732001091/WC/952 — Nirmalvatika Foolabai Ramdayal Surajpur</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>2367</v>
+        <v>2381</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>40694</v>
       </c>
       <c r="K246" s="3" t="n">
         <v>41004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/954 — Nirmalvatika Dinesh Haridas Surajpur</t>
+          <t>1732001091/WC/953 — Nirmalvatika Nathiya Vishram Surajpur</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>2362</v>
+        <v>2367</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>40694</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>41004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/955 — Nirmalvatika Rambabu Vishnudas Surajpur</t>
+          <t>1732001091/WC/954 — Nirmalvatika Dinesh Haridas Surajpur</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>2362</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>40694</v>
       </c>
       <c r="K248" s="3" t="n">
         <v>41004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/956 — Nirmalvatika Mahesh Harishankar Surajpur</t>
+          <t>1732001091/WC/955 — Nirmalvatika Rambabu Vishnudas Surajpur</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>2388</v>
+        <v>2362</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>40694</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>41004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/957 — Nirmalvatika Ashok Nirbhaysingh Surajpur</t>
+          <t>1732001091/WC/956 — Nirmalvatika Mahesh Harishankar Surajpur</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>2373</v>
+        <v>2388</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>40694</v>
       </c>
       <c r="K250" s="3" t="n">
         <v>41004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/958 — Nirmalvatika Suresh Shivlal Surajpur</t>
+          <t>1732001091/WC/957 — Nirmalvatika Ashok Nirbhaysingh Surajpur</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>2343</v>
+        <v>2373</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>40694</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>41004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/959 — Nirmalvatika Amarsingh Ramkaran Surajpur</t>
+          <t>1732001091/WC/958 — Nirmalvatika Suresh Shivlal Surajpur</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>2710</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>2373</v>
+        <v>2343</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>40694</v>
       </c>
       <c r="K252" s="3" t="n">
         <v>41004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/9993631018 — कपि‍लधारा कूप रामदीन गनपत सूरजपुर</t>
+          <t>1732001091/WC/959 — Nirmalvatika Amarsingh Ramkaran Surajpur</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>204052</v>
+        <v>2710</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>113663.9</v>
+        <v>2373</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>41397</v>
+        <v>40694</v>
       </c>
       <c r="K253" s="3" t="n">
-        <v>41638</v>
+        <v>41004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WC/9993631257 — कपि‍लधारा कूप अजय हरनारायण सूरजपुर</t>
+          <t>1732001091/WC/9993631018 — कपि‍लधारा कूप रामदीन गनपत सूरजपुर</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>204052</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>62436.96</v>
+        <v>113663.9</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>41405</v>
+        <v>41397</v>
       </c>
       <c r="K254" s="3" t="n">
-        <v>41668</v>
+        <v>41638</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WH/22012034456674 — तालाब जीर्णोद्वार कार्य ग्राम पंचायत सूरजपुर</t>
+          <t>1732001091/WC/9993631257 — कपि‍लधारा कूप अजय हरनारायण सूरजपुर</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>0</v>
+        <v>204052</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>0</v>
+        <v>62436.96</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K255" s="3"/>
+        <v>41405</v>
+      </c>
+      <c r="K255" s="3" t="n">
+        <v>41668</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1732001091/WH/22012034919768 — तालाब जीर्णोद्वार लवकुश के खेत के पास सूरजपुर</t>
+          <t>1732001091/WH/22012034456674 — तालाब जीर्णोद्वार कार्य ग्राम पंचायत सूरजपुर</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>49800</v>
+        <v>0</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>22032</v>
+        <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>44691</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SEONI MALWA</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C257" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D257" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E257" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F257" s="1" t="inlineStr">
+        <is>
+          <t>1732001091/WH/22012034919768 — तालाब जीर्णोद्वार लवकुश के खेत के पास सूरजपुर</t>
+        </is>
+      </c>
+      <c r="G257" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H257" s="2" t="n">
+        <v>49800</v>
+      </c>
+      <c r="I257" s="2" t="n">
+        <v>22032</v>
+      </c>
+      <c r="J257" s="3" t="n">
+        <v>44691</v>
+      </c>
+      <c r="K257" s="3" t="n">
+        <v>45778</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
+      <c r="A258" s="1" t="inlineStr">
+        <is>
+          <t>NARMADAPURAM / SEONI MALWA</t>
+        </is>
+      </c>
+      <c r="B258" s="1" t="inlineStr">
+        <is>
           <t>2013-2014</t>
         </is>
       </c>
-      <c r="C257" s="1" t="inlineStr">
+      <c r="C258" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
-      <c r="D257" s="1" t="inlineStr">
+      <c r="D258" s="1" t="inlineStr">
         <is>
           <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
-      <c r="E257" s="1" t="inlineStr">
+      <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
-      <c r="F257" s="1" t="inlineStr">
+      <c r="F258" s="1" t="inlineStr">
         <is>
           <t>/SK/184 — Bharat Nirman Rajeev Gandhi Sewa Kendra,SURAJPUR</t>
         </is>
       </c>
-      <c r="G257" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H257" s="2" t="n">
+      <c r="G258" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H258" s="2" t="n">
         <v>452000</v>
       </c>
-      <c r="I257" s="2" t="n">
+      <c r="I258" s="2" t="n">
         <v>289930</v>
       </c>
-      <c r="J257" s="3" t="n">
+      <c r="J258" s="3" t="n">
         <v>41467</v>
       </c>
-      <c r="K257" s="3" t="n">
+      <c r="K258" s="3" t="n">
         <v>43763</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>