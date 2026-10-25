--- v0 (2026-09-07)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K884"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 07:48:53</t>
+          <t>Exported on: 2026-10-25 00:33:53</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -657,98 +657,98 @@
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44301</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1732002012/AV/22012034595073 — PANCHYAT BHAWAN NIRMAN SAHELI</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>1999712.24</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>1761406.44</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44534</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1732002012/AV/22012034623212 — anganbadi bhawan nirmaan 123 saheli</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>302049.22</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45462</v>
@@ -1462,51 +1462,51 @@
       <c r="J36" s="3" t="n">
         <v>44846</v>
       </c>
       <c r="K36" s="3" t="n">
         <v>46101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1732002012/DP/22012034555819 — plantation  dularibai/chunnilal saheli</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>123831.88</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>24852.2</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>44783</v>
@@ -12896,51 +12896,51 @@
       <c r="J272" s="3" t="n">
         <v>44086</v>
       </c>
       <c r="K272" s="3" t="n">
         <v>45416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plntation Horti-TreesIndividual / Wasteland Block Plantation of Horticulture Trees for Individuals</t>
+          <t>Wasteland Block Plntation Horti-TreesIndividual / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1732002012/IF/22012034604071 — nandan flodhan bhaiyalal/basodi podar</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>142431.49</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>190</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>44086</v>
@@ -13764,51 +13764,51 @@
       <c r="J290" s="3" t="n">
         <v>45105</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>46170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plntation Horti-TreesIndividual / Wasteland Block Plantation of Horticulture Trees for Individuals</t>
+          <t>Wasteland Block Plntation Horti-TreesIndividual / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1732002012/IF/22012035112601 — nandan flodan moolchand manak</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>133212.69</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>39810.96</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45105</v>
@@ -14007,51 +14007,51 @@
       <c r="J295" s="3" t="n">
         <v>45105</v>
       </c>
       <c r="K295" s="3" t="n">
         <v>45999</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1732002012/IF/22012035116125 — nandan flodan sakriya bai gorelal</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>133212.69</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>40438.92</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45182</v>
@@ -14415,51 +14415,51 @@
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1732002012/IF/22012035241306 — plantation nandan flodan omprakash/babulal  saheli</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>148550.83</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>51861.92</v>
+        <v>55461.92</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45581</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -14705,98 +14705,98 @@
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1732002012/IF/22012035241351 — plantation nandan flodan chandraprakash/babulal  saheli</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>148550.83</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>35588.94</v>
+        <v>43088.94</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>45595</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1732002012/IF/22012035241352 — plantation nandan flodan tulsira/babulal  saheli</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>148550.83</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>37695.13</v>
+        <v>41295.13</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45595</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -14846,51 +14846,51 @@
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1732002012/IF/22012035241362 — plantation nandan flodan shivnarayan/omkar  saheli</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>148550.83</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>35986.96</v>
+        <v>39586.96</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45518</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -15065,51 +15065,51 @@
       <c r="J317" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K317" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1732002012/IF/22012035397502 — khet talab nirmaan kishore/jagram</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>18531</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>45775</v>
@@ -15259,51 +15259,51 @@
       <c r="J321" s="3" t="n">
         <v>45815</v>
       </c>
       <c r="K321" s="3" t="n">
         <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individuals</t>
+          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1732002012/IF/22012035595776 — EK Bagiya Maa Ke Naam Preambati/chatarpal Saheli</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>269386.03</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>30798</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45902</v>
@@ -24742,51 +24742,51 @@
       <c r="J516" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K516" s="3" t="n">
         <v>44830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
           <t>1732002012/IF/IAY/3654355 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126543235</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>44674</v>
@@ -25524,51 +25524,51 @@
       <c r="J532" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K532" s="3" t="n">
         <v>44830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
           <t>1732002012/IF/IAY/3657560 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121048994</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>44674</v>
@@ -26502,145 +26502,145 @@
       <c r="J552" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K552" s="3" t="n">
         <v>42938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
           <t>1732002012/IF/IAY/36738 — Construction of IAY House -IAY REG. NO. MP-32-002-012-002/7</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>42325</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
           <t>1732002012/IF/IAY/4005635 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118072853</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>44687</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
           <t>1732002012/IF/IAY/4078673 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122554276</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>44698</v>
@@ -27476,51 +27476,51 @@
       <c r="J572" s="3" t="n">
         <v>45581</v>
       </c>
       <c r="K572" s="3" t="n">
         <v>45801</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
           <t>1732002012/IF/IAY/4593878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122242960</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>12510</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>45581</v>
@@ -28356,192 +28356,192 @@
       <c r="J590" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K590" s="3" t="n">
         <v>45958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
           <t>1732002012/IF/IAY/4973207 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121050213</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>6786</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
           <t>1732002012/IF/IAY/4973208 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121050455</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
           <t>1732002012/IF/IAY/4973209 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121050747</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>15138</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
           <t>1732002012/IF/IAY/4973499 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125365714</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>45756</v>
@@ -28789,51 +28789,51 @@
       <c r="J599" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K599" s="3" t="n">
         <v>45958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
           <t>1732002012/IF/IAY/4973697 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122252290</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>45756</v>
@@ -28885,51 +28885,51 @@
       <c r="J601" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K601" s="3" t="n">
         <v>46049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
           <t>1732002012/IF/IAY/4973700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122253818</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>4959</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>45756</v>
@@ -29226,73 +29226,73 @@
       <c r="J608" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K608" s="3" t="n">
         <v>45958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
           <t>1732002012/IF/IAY/4974184 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122103460</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>5400</v>
+        <v>9000</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -29469,51 +29469,51 @@
       <c r="J613" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K613" s="3" t="n">
         <v>45986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
           <t>1732002012/IF/IAY/4974904 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122562742</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>5112</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>45736</v>
@@ -29565,98 +29565,98 @@
       <c r="J615" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K615" s="3" t="n">
         <v>45999</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
           <t>1732002012/IF/IAY/4975213 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124986932</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>15786</v>
+        <v>16986</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
           <t>1732002012/IF/IAY/4975414 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132781912</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>7047</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>45756</v>