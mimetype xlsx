--- v0 (2026-09-01)
+++ v1 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K36"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-01 00:17:01</t>
+          <t>Exported on: 2026-10-22 23:41:36</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,120 +273,120 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1732002017/AV/22012034647031 — construction boundry wall-at मिडिल प्राथमिक विद्यालय भवन मण्डीखोह 1</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>84000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1732002017/DP/22012034553855 — nandan faloudhyan kar ramvati kalme ke khet par morpani</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>123831.88</v>
       </c>
       <c r="I13" s="2" t="n">
-        <v>900</v>
+        <v>1800</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44803</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
@@ -483,170 +483,170 @@
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1732002017/DP/22012034556264 — nandan faloudhyan kar dharmsingh singh thakur ke khet par morpani</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>123831.88</v>
       </c>
       <c r="I16" s="2" t="n">
-        <v>3300</v>
+        <v>5700</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44803</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Medicinal Plantation in Community land / Block Plantation of Medicinal Trees in fields for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1732002017/DP/22012034614662 — Construction and Devlopment Nutritional Garden jhadbaba amrit arover ke pass</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>880549.59</v>
       </c>
       <c r="I17" s="2" t="n">
-        <v>900</v>
+        <v>7500</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45414</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1732002017/IC/22012034890434 — Welle constraction gp morpani cng par</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>605674.76</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Drainage of chaur/waterlogged Land for Indiv / Drainage of chaur or waterlogged areas Land for Individuals</t>
+          <t>Drainage of chaur/waterlogged Land for Indiv / Construction of Drainage Works in Waterlogged Land for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1732002017/IF/22012034531098 — kapil dhara kup nirmad gopal /sukhram  ke khet par morpani</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>242453.87</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44183</v>
@@ -696,51 +696,51 @@
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1732002017/IF/22012035342950 — construction of form pont mahesh shankar ke khet par</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45761</v>
@@ -931,521 +931,521 @@
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1732002017/IF/IAY/1584954 — Construction of IAY House -IAY REG. NO. MP1710937</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>43189</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1732002017/IF/IAY/1604197 — Construction of IAY House -IAY REG. NO. MP2769705</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>43189</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1732002017/IF/IAY/1604382 — Construction of IAY House -IAY REG. NO. MP2785772</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>43189</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1732002017/IF/IAY/1678014 — Construction of IAY House -IAY REG. NO. MP1733105</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>43200</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1732002017/IF/IAY/42899 — Construction of IAY House -IAY REG. NO. MP-32-002-017-001/196</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>42334</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1732002017/IF/IAY/4847030 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106571272</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45699</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1732002017/IF/IAY/5331523 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144792302</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1732002017/IF/IAY/5333422 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130722745</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1732002017/IF/IAY/842785 — Construction of IAY House -IAY REG. NO. MP1395086</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>42826</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1732002017/IF/IAY/842792 — Construction of IAY House -IAY REG. NO. MP1395191</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>42826</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / KESLA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1732002017/RC/22012034838083 — cc roads nirmad predhanmantri roads se tara singh ke ghar tak</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>38110</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45683</v>