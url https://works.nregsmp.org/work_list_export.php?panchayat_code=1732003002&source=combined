--- v0 (2026-09-03)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K338"/>
+  <dimension ref="A1:K340"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 21:50:38</t>
+          <t>Exported on: 2026-10-23 01:51:42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2652,51 +2652,51 @@
       <c r="J60" s="3" t="n">
         <v>43356</v>
       </c>
       <c r="K60" s="3" t="n">
         <v>43599</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/1888151 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4287285</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>43287</v>
@@ -4169,51 +4169,51 @@
       <c r="J91" s="3" t="n">
         <v>44820</v>
       </c>
       <c r="K91" s="3" t="n">
         <v>44920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/3662234 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116282340</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>44674</v>
@@ -4951,51 +4951,51 @@
       <c r="J107" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K107" s="3" t="n">
         <v>46168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5008689 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121399975</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>23103</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45737</v>
@@ -5098,51 +5098,51 @@
       <c r="J110" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K110" s="3" t="n">
         <v>46007</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5100627 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147712679</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45863</v>
@@ -5292,51 +5292,51 @@
       <c r="J114" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K114" s="3" t="n">
         <v>46168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5222788 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149486779</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45891</v>
@@ -5388,51 +5388,51 @@
       <c r="J116" s="3" t="n">
         <v>45863</v>
       </c>
       <c r="K116" s="3" t="n">
         <v>45993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5316980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126812442</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45863</v>
@@ -5525,10630 +5525,10724 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>14305</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>42369</v>
       </c>
       <c r="K119" s="3" t="n">
         <v>42924</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5902892 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116121615</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>46031</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5904278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119608710</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I121" s="2" t="n">
-        <v>4200</v>
+        <v>23100</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>46031</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5905396 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149486833</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I122" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>46038</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5906510 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149821537</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>46031</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5906518 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118158630</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I124" s="2" t="n">
-        <v>6300</v>
+        <v>25200</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>46031</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5906771 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118555382</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>46031</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5906939 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122877382</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>46031</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5907022 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116275302</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I127" s="2" t="n">
-        <v>2100</v>
+        <v>12600</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>46038</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5907725 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118158404</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>46038</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5908520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126850435</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>46038</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5910499 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150397291</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>46034</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5914361 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116301176</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>2100</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>46031</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5915121 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148753105</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>46034</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5916615 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116120241</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5917684 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118152199</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I134" s="2" t="n">
-        <v>6300</v>
+        <v>25200</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>46038</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5918016 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121397599</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I135" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>46031</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5921013 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149487004</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I136" s="2" t="n">
-        <v>2100</v>
+        <v>15000</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>46031</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5924876 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117440491</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>46038</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5926037 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115956986</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I138" s="2" t="n">
-        <v>18543</v>
+        <v>22743</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5926850 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146529544</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>46034</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5928964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116302418</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K140" s="3" t="n">
         <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5929216 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115647107</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>46031</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5929881 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118303754</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I142" s="2" t="n">
-        <v>2100</v>
+        <v>21000</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>46031</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5930531 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118313234</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>46031</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/5931778 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116298541</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>46031</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/6077818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118324574</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>46031</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/6078274 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118559539</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>46031</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/6089088 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126859036</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>46034</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/6100434 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150143415</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I148" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>46031</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/6126597 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126852622</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>46034</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/6128248 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121399164</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>46034</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/6130201 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126849450</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>46038</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/6130209 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126855392</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>46038</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/6133618 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119616949</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>46031</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1732003002/IF/IAY/6169026 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117913785</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>46034</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
-          <t>1732003002/IF/IAY/661950 — Construction of IAY House -IAY REG. NO. MP1604855</t>
+          <t>1732003002/IF/IAY/6251912 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115644917</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I155" s="2" t="n">
-        <v>14472</v>
+        <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
-        <v>42901</v>
-[...3 lines deleted...]
-      </c>
+        <v>46125</v>
+      </c>
+      <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
-          <t>1732003002/IF/IAY/664393 — Construction of IAY House -IAY REG. NO. MP1921497</t>
+          <t>1732003002/IF/IAY/6277745 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149822656</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I156" s="2" t="n">
-        <v>14970</v>
+        <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
-        <v>42873</v>
-[...3 lines deleted...]
-      </c>
+        <v>46125</v>
+      </c>
+      <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
-          <t>1732003002/IF/IAY/664402 — Construction of IAY House -IAY REG. NO. MP1921977</t>
+          <t>1732003002/IF/IAY/661950 — Construction of IAY House -IAY REG. NO. MP1604855</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I157" s="2" t="n">
-        <v>15516</v>
+        <v>14472</v>
       </c>
       <c r="J157" s="3" t="n">
-        <v>42880</v>
+        <v>42901</v>
       </c>
       <c r="K157" s="3" t="n">
-        <v>43362</v>
+        <v>43331</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
-          <t>1732003002/IF/IAY/666175 — Construction of IAY House -IAY REG. NO. MP2043935</t>
+          <t>1732003002/IF/IAY/664393 — Construction of IAY House -IAY REG. NO. MP1921497</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>15228</v>
+        <v>14970</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K158" s="3" t="n">
-        <v>43349</v>
+        <v>43331</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
-          <t>1732003002/IF/IAY/666776 — Construction of IAY House -IAY REG. NO. MP2090565</t>
+          <t>1732003002/IF/IAY/664402 — Construction of IAY House -IAY REG. NO. MP1921977</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I159" s="2" t="n">
-        <v>15192</v>
+        <v>15516</v>
       </c>
       <c r="J159" s="3" t="n">
-        <v>42873</v>
+        <v>42880</v>
       </c>
       <c r="K159" s="3" t="n">
-        <v>43344</v>
+        <v>43362</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
-          <t>1732003002/IF/IAY/666777 — Construction of IAY House -IAY REG. NO. MP2090581</t>
+          <t>1732003002/IF/IAY/666175 — Construction of IAY House -IAY REG. NO. MP2043935</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I160" s="2" t="n">
-        <v>14310</v>
+        <v>15228</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K160" s="3" t="n">
-        <v>43344</v>
+        <v>43349</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
-          <t>1732003002/IF/IAY/671240 — Construction of IAY House -IAY REG. NO. MP2391334</t>
+          <t>1732003002/IF/IAY/666776 — Construction of IAY House -IAY REG. NO. MP2090565</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I161" s="2" t="n">
-        <v>14970</v>
+        <v>15192</v>
       </c>
       <c r="J161" s="3" t="n">
-        <v>42866</v>
+        <v>42873</v>
       </c>
       <c r="K161" s="3" t="n">
-        <v>43331</v>
+        <v>43344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
-          <t>1732003002/IF/IAY/675804 — Construction of IAY House -IAY REG. NO. MP2864868</t>
+          <t>1732003002/IF/IAY/666777 — Construction of IAY House -IAY REG. NO. MP2090581</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I162" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="J162" s="3" t="n">
-        <v>42866</v>
+        <v>42873</v>
       </c>
       <c r="K162" s="3" t="n">
-        <v>43131</v>
+        <v>43344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
-          <t>1732003002/IF/IAY/678740 — Construction of IAY House -IAY REG. NO. MP3216157</t>
+          <t>1732003002/IF/IAY/671240 — Construction of IAY House -IAY REG. NO. MP2391334</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I163" s="2" t="n">
-        <v>15342</v>
+        <v>14970</v>
       </c>
       <c r="J163" s="3" t="n">
-        <v>42992</v>
+        <v>42866</v>
       </c>
       <c r="K163" s="3" t="n">
         <v>43331</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
-          <t>1732003002/IF/IAY/679176 — Construction of IAY House -IAY REG. NO. MP3298062</t>
+          <t>1732003002/IF/IAY/675804 — Construction of IAY House -IAY REG. NO. MP2864868</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I164" s="2" t="n">
-        <v>14970</v>
+        <v>15480</v>
       </c>
       <c r="J164" s="3" t="n">
-        <v>42873</v>
+        <v>42866</v>
       </c>
       <c r="K164" s="3" t="n">
-        <v>43331</v>
+        <v>43131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
-          <t>1732003002/IF/IAY/681224 — Construction of IAY House -IAY REG. NO. MP3545027</t>
+          <t>1732003002/IF/IAY/678740 — Construction of IAY House -IAY REG. NO. MP3216157</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I165" s="2" t="n">
-        <v>15492</v>
+        <v>15342</v>
       </c>
       <c r="J165" s="3" t="n">
-        <v>42873</v>
+        <v>42992</v>
       </c>
       <c r="K165" s="3" t="n">
-        <v>43306</v>
+        <v>43331</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
-          <t>1732003002/IF/IAY/681297 — Construction of IAY House -IAY REG. NO. MP3551947</t>
+          <t>1732003002/IF/IAY/679176 — Construction of IAY House -IAY REG. NO. MP3298062</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>14460</v>
+        <v>14970</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K166" s="3" t="n">
-        <v>43337</v>
+        <v>43331</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
-          <t>1732003002/IF/IAY/682866 — Construction of IAY House -IAY REG. NO. MP3860308</t>
+          <t>1732003002/IF/IAY/681224 — Construction of IAY House -IAY REG. NO. MP3545027</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I167" s="2" t="n">
-        <v>15504</v>
+        <v>15492</v>
       </c>
       <c r="J167" s="3" t="n">
-        <v>42880</v>
+        <v>42873</v>
       </c>
       <c r="K167" s="3" t="n">
         <v>43306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
-          <t>1732003002/IF/IAY/85939 — Construction of IAY House -IAY REG. NO. MP-32-003-002-001/190</t>
+          <t>1732003002/IF/IAY/681297 — Construction of IAY House -IAY REG. NO. MP3551947</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
-        <v>27000</v>
+        <v>15030</v>
       </c>
       <c r="I168" s="2" t="n">
-        <v>0</v>
+        <v>14460</v>
       </c>
       <c r="J168" s="3" t="n">
-        <v>42382</v>
-[...1 lines deleted...]
-      <c r="K168" s="3"/>
+        <v>42873</v>
+      </c>
+      <c r="K168" s="3" t="n">
+        <v>43337</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
-          <t>1732003002/LD/22012034951331 — जासलपुर पुलिया से जमना राजपूत के घर तक सी सी रोड निर्माण कार्य</t>
+          <t>1732003002/IF/IAY/682866 — Construction of IAY House -IAY REG. NO. MP3860308</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I169" s="2" t="n">
-        <v>0</v>
+        <v>15504</v>
       </c>
       <c r="J169" s="3" t="n">
-        <v>45519</v>
-[...1 lines deleted...]
-      <c r="K169" s="3"/>
+        <v>42880</v>
+      </c>
+      <c r="K169" s="3" t="n">
+        <v>43306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
-          <t>1732003002/PG/9425893160 — जासलपुर खेल मैदान निर्माण</t>
+          <t>1732003002/IF/IAY/85939 — Construction of IAY House -IAY REG. NO. MP-32-003-002-001/190</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
-        <v>112321</v>
+        <v>27000</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>101924</v>
+        <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
-        <v>42866</v>
-[...3 lines deleted...]
-      </c>
+        <v>42382</v>
+      </c>
+      <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034168811 — जासलपुर पीतम चौरे के घर से माता मंदिर तक सी०सी० रो</t>
+          <t>1732003002/LD/22012034951331 — जासलपुर पुलिया से जमना राजपूत के घर तक सी सी रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
-        <v>113857</v>
+        <v>0</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>113328</v>
+        <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
-        <v>41431</v>
-[...3 lines deleted...]
-      </c>
+        <v>45519</v>
+      </c>
+      <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034199326 — जासलपुर लोहार के घर से मुख्‍य मार्ग तक सी.सी. रोड</t>
+          <t>1732003002/PG/9425893160 — जासलपुर खेल मैदान निर्माण</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
-        <v>108105</v>
+        <v>112321</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>108024</v>
+        <v>101924</v>
       </c>
       <c r="J172" s="3" t="n">
-        <v>41655</v>
+        <v>42866</v>
       </c>
       <c r="K172" s="3" t="n">
-        <v>41946</v>
+        <v>44166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034204542 — जासलपुर चौधरी वाले कुंआ से राजू बडकुर के खलियान तक</t>
+          <t>1732003002/RC/22012034168811 — जासलपुर पीतम चौरे के घर से माता मंदिर तक सी०सी० रो</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
-        <v>223390</v>
+        <v>113857</v>
       </c>
       <c r="I173" s="2" t="n">
-        <v>214031.8</v>
+        <v>113328</v>
       </c>
       <c r="J173" s="3" t="n">
-        <v>41683</v>
+        <v>41431</v>
       </c>
       <c r="K173" s="3" t="n">
         <v>41946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034212740 — जासलपुर तलैया मुख्‍य मार्ग से अमरीश पटैल के घर तक</t>
+          <t>1732003002/RC/22012034199326 — जासलपुर लोहार के घर से मुख्‍य मार्ग तक सी.सी. रोड</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
-        <v>27462</v>
+        <v>108105</v>
       </c>
       <c r="I174" s="2" t="n">
-        <v>27098</v>
+        <v>108024</v>
       </c>
       <c r="J174" s="3" t="n">
-        <v>41704</v>
+        <v>41655</v>
       </c>
       <c r="K174" s="3" t="n">
         <v>41946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034295834 — जासलपुर पंच.पर. मनोहर सिंह  के घर से मेन रोड तक सी.सी. रोड व नाली निर्माण</t>
+          <t>1732003002/RC/22012034204542 — जासलपुर चौधरी वाले कुंआ से राजू बडकुर के खलियान तक</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
-        <v>18359</v>
+        <v>223390</v>
       </c>
       <c r="I175" s="2" t="n">
-        <v>18285</v>
+        <v>214031.8</v>
       </c>
       <c r="J175" s="3" t="n">
-        <v>42383</v>
+        <v>41683</v>
       </c>
       <c r="K175" s="3" t="n">
-        <v>42625</v>
+        <v>41946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034295911 — जासलपुर पंच.पर. रामभरोस के घर से आगे की ओर सी.सी. रोड व नाली निर्माण</t>
+          <t>1732003002/RC/22012034212740 — जासलपुर तलैया मुख्‍य मार्ग से अमरीश पटैल के घर तक</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
-        <v>31702</v>
+        <v>27462</v>
       </c>
       <c r="I176" s="2" t="n">
-        <v>30749</v>
+        <v>27098</v>
       </c>
       <c r="J176" s="3" t="n">
-        <v>42453</v>
+        <v>41704</v>
       </c>
       <c r="K176" s="3" t="n">
-        <v>42625</v>
+        <v>41946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034342270 — JASALPUR NALI NIRMAN SOCIETY BHAVAN SE KISAN DAU KE GHAR TAK</t>
+          <t>1732003002/RC/22012034295834 — जासलपुर पंच.पर. मनोहर सिंह  के घर से मेन रोड तक सी.सी. रोड व नाली निर्माण</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
-        <v>1155100000</v>
+        <v>18359</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>1720</v>
+        <v>18285</v>
       </c>
       <c r="J177" s="3" t="n">
-        <v>42915</v>
+        <v>42383</v>
       </c>
       <c r="K177" s="3" t="n">
-        <v>43100</v>
+        <v>42625</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034344458 — जासलपुर रोड निर्माण कार्य बाबूलाल चौरे के घर से नर्मदा के घर तक</t>
+          <t>1732003002/RC/22012034295911 — जासलपुर पंच.पर. रामभरोस के घर से आगे की ओर सी.सी. रोड व नाली निर्माण</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
-        <v>9100</v>
+        <v>31702</v>
       </c>
       <c r="I178" s="2" t="n">
-        <v>8944</v>
+        <v>30749</v>
       </c>
       <c r="J178" s="3" t="n">
-        <v>42936</v>
+        <v>42453</v>
       </c>
       <c r="K178" s="3" t="n">
-        <v>43728</v>
+        <v>42625</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034375120 — JASALPUR ME C.C. ROAD NIRMAN</t>
+          <t>1732003002/RC/22012034342270 — JASALPUR NALI NIRMAN SOCIETY BHAVAN SE KISAN DAU KE GHAR TAK</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
-        <v>0</v>
+        <v>1155100000</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>0</v>
+        <v>1720</v>
       </c>
       <c r="J179" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K179" s="3"/>
+        <v>42915</v>
+      </c>
+      <c r="K179" s="3" t="n">
+        <v>43100</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034439313 — cc road</t>
+          <t>1732003002/RC/22012034344458 — जासलपुर रोड निर्माण कार्य बाबूलाल चौरे के घर से नर्मदा के घर तक</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
-        <v>0</v>
+        <v>9100</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>0</v>
+        <v>8944</v>
       </c>
       <c r="J180" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K180" s="3"/>
+        <v>42936</v>
+      </c>
+      <c r="K180" s="3" t="n">
+        <v>43728</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034439314 — cc road</t>
+          <t>1732003002/RC/22012034375120 — JASALPUR ME C.C. ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
-        <v>43556</v>
+        <v>43010</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034510191 — कुअर गौड़ के घर से एन कुमार के घर तक एन नाली निर्माण कार्य</t>
+          <t>1732003002/RC/22012034439313 — cc road</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
-        <v>43740</v>
+        <v>43556</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034510548 — लछमन के घर से आगे की और सी सी रोड नाली निर्माण</t>
+          <t>1732003002/RC/22012034439314 — cc road</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
-        <v>43740</v>
+        <v>43556</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034510549 — सोनू के घर से बाबुसिंह के घर तक रोड निर्माण</t>
+          <t>1732003002/RC/22012034510191 — कुअर गौड़ के घर से एन कुमार के घर तक एन नाली निर्माण कार्य</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034539741 — JASALPUR JIYALAL KE GHAR SE RAMAN KE GHAR TAK C C NALI NIRMAN</t>
+          <t>1732003002/RC/22012034510548 — लछमन के घर से आगे की और सी सी रोड नाली निर्माण</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
-        <v>16667</v>
+        <v>0</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>16530</v>
+        <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
-        <v>44112</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034539742 — JASALPUR NARMADA MANDIR SE BUDHU KE GHAR TAK C C NALI NIRMAN</t>
+          <t>1732003002/RC/22012034510549 — सोनू के घर से बाबुसिंह के घर तक रोड निर्माण</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
-        <v>32883</v>
+        <v>0</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>32680</v>
+        <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
-        <v>44189</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034539745 — JASALPUR LAXMAN KE GHAR SE BANVARI CHOUREY KE GHAR KI AUR C C NALI &amp; ROAD NIRMAN</t>
+          <t>1732003002/RC/22012034539741 — JASALPUR JIYALAL KE GHAR SE RAMAN KE GHAR TAK C C NALI NIRMAN</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
-        <v>57032</v>
+        <v>16667</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>56810</v>
+        <v>16530</v>
       </c>
       <c r="J187" s="3" t="n">
-        <v>44133</v>
+        <v>44112</v>
       </c>
       <c r="K187" s="3" t="n">
-        <v>44219</v>
+        <v>44255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034539747 — JASALPUR LAXMAN SE AAGE KI AUR C C NALI NIRMAN</t>
+          <t>1732003002/RC/22012034539742 — JASALPUR NARMADA MANDIR SE BUDHU KE GHAR TAK C C NALI NIRMAN</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
-        <v>16667</v>
+        <v>32883</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>0</v>
+        <v>32680</v>
       </c>
       <c r="J188" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K188" s="3"/>
+        <v>44189</v>
+      </c>
+      <c r="K188" s="3" t="n">
+        <v>44243</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034544823 — JASALPUR SARMAN JIRATI KE GHAR SE AGE KI AUR RCC NALI NIRMAN</t>
+          <t>1732003002/RC/22012034539745 — JASALPUR LAXMAN KE GHAR SE BANVARI CHOUREY KE GHAR KI AUR C C NALI &amp; ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
-        <v>19617</v>
+        <v>57032</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>19380</v>
+        <v>56810</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>44126</v>
+        <v>44133</v>
       </c>
       <c r="K189" s="3" t="n">
-        <v>44166</v>
+        <v>44219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034548121 — JASALPUR DR MADAN KE GHAR SE NARMADA MANDIR TAK C C ROAD EAK AIR NALI NIRMAN</t>
+          <t>1732003002/RC/22012034539747 — JASALPUR LAXMAN SE AAGE KI AUR C C NALI NIRMAN</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
-        <v>83042</v>
+        <v>16667</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>82923</v>
+        <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
-        <v>44203</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034548122 — JASALPUR MEN ROAD SE PANI KI TANKI KI AUR C C ROAD NIRMAN</t>
+          <t>1732003002/RC/22012034544823 — JASALPUR SARMAN JIRATI KE GHAR SE AGE KI AUR RCC NALI NIRMAN</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
-        <v>72620</v>
+        <v>19617</v>
       </c>
       <c r="I191" s="2" t="n">
-        <v>72390</v>
+        <v>19380</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>44168</v>
+        <v>44126</v>
       </c>
       <c r="K191" s="3" t="n">
-        <v>44260</v>
+        <v>44166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034559099 — JASALPUR KUNWAR GOND KE GHAR SE KHUSHILAL KE GHAR KI UAR C C ROAD NIRMAN</t>
+          <t>1732003002/RC/22012034548121 — JASALPUR DR MADAN KE GHAR SE NARMADA MANDIR TAK C C ROAD EAK AIR NALI NIRMAN</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
-        <v>44835</v>
+        <v>83042</v>
       </c>
       <c r="I192" s="2" t="n">
-        <v>0</v>
+        <v>82923</v>
       </c>
       <c r="J192" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K192" s="3"/>
+        <v>44203</v>
+      </c>
+      <c r="K192" s="3" t="n">
+        <v>44331</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034560007 — ccroad nirman kuvar ke ghar se kushilal ke ghar ki aur jasalpur</t>
+          <t>1732003002/RC/22012034548122 — JASALPUR MEN ROAD SE PANI KI TANKI KI AUR C C ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
-        <v>44935</v>
+        <v>72620</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>44743</v>
+        <v>72390</v>
       </c>
       <c r="J193" s="3" t="n">
-        <v>44250</v>
+        <v>44168</v>
       </c>
       <c r="K193" s="3" t="n">
-        <v>44304</v>
+        <v>44260</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034593628 — JASALPUR KASHI PRASAD CHOUREY KE GHAR SE TIRAHE KI AUR C C ROAD NIRMAN</t>
+          <t>1732003002/RC/22012034559099 — JASALPUR KUNWAR GOND KE GHAR SE KHUSHILAL KE GHAR KI UAR C C ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
-        <v>47153</v>
+        <v>44835</v>
       </c>
       <c r="I194" s="2" t="n">
-        <v>47130</v>
+        <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
-        <v>44516</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034593645 — JASALPUR PAPPU CHOUREY KE GHAR SE BUDDHU KE GHAR KI UAR C C ROAD</t>
+          <t>1732003002/RC/22012034560007 — ccroad nirman kuvar ke ghar se kushilal ke ghar ki aur jasalpur</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
-        <v>47155</v>
+        <v>44935</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>48331</v>
+        <v>44743</v>
       </c>
       <c r="J195" s="3" t="n">
-        <v>44516</v>
+        <v>44250</v>
       </c>
       <c r="K195" s="3" t="n">
-        <v>44695</v>
+        <v>44304</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034607250 — jasalpur cc road sanju katare ke ghar sepramod katare ke ghar tak</t>
+          <t>1732003002/RC/22012034593628 — JASALPUR KASHI PRASAD CHOUREY KE GHAR SE TIRAHE KI AUR C C ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
-        <v>0</v>
+        <v>47153</v>
       </c>
       <c r="I196" s="2" t="n">
-        <v>0</v>
+        <v>47130</v>
       </c>
       <c r="J196" s="3" t="n">
-        <v>44585</v>
-[...1 lines deleted...]
-      <c r="K196" s="3"/>
+        <v>44516</v>
+      </c>
+      <c r="K196" s="3" t="n">
+        <v>44678</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034607253 — jasalpur cc road jagdish ke khaliyan se puliya tak</t>
+          <t>1732003002/RC/22012034593645 — JASALPUR PAPPU CHOUREY KE GHAR SE BUDDHU KE GHAR KI UAR C C ROAD</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
-        <v>0</v>
+        <v>47155</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>0</v>
+        <v>48331</v>
       </c>
       <c r="J197" s="3" t="n">
-        <v>44585</v>
-[...1 lines deleted...]
-      <c r="K197" s="3"/>
+        <v>44516</v>
+      </c>
+      <c r="K197" s="3" t="n">
+        <v>44695</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034607254 — CTR CC NALI NIRMAN BAD KE PAD SE DHIRAJ KE GHAR TAK</t>
+          <t>1732003002/RC/22012034607250 — jasalpur cc road sanju katare ke ghar sepramod katare ke ghar tak</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>44585</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034656026 — ccroad parmod ke ghar se ramesh ke ghar ki aur</t>
+          <t>1732003002/RC/22012034607253 — jasalpur cc road jagdish ke khaliyan se puliya tak</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
-        <v>40400</v>
+        <v>0</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>39674</v>
+        <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>45198</v>
-[...3 lines deleted...]
-      </c>
+        <v>44585</v>
+      </c>
+      <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034658428 — ccroad cm shahab ke ghar se sandeep singh ke khale ki aur</t>
+          <t>1732003002/RC/22012034607254 — CTR CC NALI NIRMAN BAD KE PAD SE DHIRAJ KE GHAR TAK</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
-        <v>32200</v>
+        <v>0</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>2652</v>
+        <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
-        <v>45205</v>
+        <v>44585</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034665320 — CC road with one side nali laxman ke ghar se pritam ke gate ki aur</t>
+          <t>1732003002/RC/22012034656026 — ccroad parmod ke ghar se ramesh ke ghar ki aur</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
-        <v>24300</v>
+        <v>40400</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>2652</v>
+        <v>39674</v>
       </c>
       <c r="J201" s="3" t="n">
-        <v>45205</v>
+        <v>45198</v>
       </c>
       <c r="K201" s="3" t="n">
-        <v>46123</v>
+        <v>45717</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034665664 — JASALPUR SONU KE GHAR SE MUKHYA SADAK KI AUR C C ROAD</t>
+          <t>1732003002/RC/22012034658428 — ccroad cm shahab ke ghar se sandeep singh ke khale ki aur</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
-        <v>23014</v>
+        <v>32200</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>2652</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45205</v>
       </c>
-      <c r="K202" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034665673 — JASALPUR KAILASH KE GHAR SE MUKHYA SADAK KI AUR C C ROAD NIRMAN</t>
+          <t>1732003002/RC/22012034665320 — CC road with one side nali laxman ke ghar se pritam ke gate ki aur</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
-        <v>10799</v>
+        <v>24300</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>10164</v>
+        <v>2652</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K203" s="3" t="n">
-        <v>45736</v>
+        <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034665688 — JASALPUR LAXMAN KE GHAR SE PRITAM KE FATAK KI AUR C C ROAD NALI NIRMAN</t>
+          <t>1732003002/RC/22012034665664 — JASALPUR SONU KE GHAR SE MUKHYA SADAK KI AUR C C ROAD</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
-        <v>24224</v>
+        <v>23014</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>0</v>
+        <v>2652</v>
       </c>
       <c r="J204" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K204" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K204" s="3" t="n">
+        <v>46123</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034829648 — JASALPUR C C ROAD NALI NIRMAN SONU CHOUHAN KE GHAR SE SUBHASH SING KE GET TAK</t>
+          <t>1732003002/RC/22012034665673 — JASALPUR KAILASH KE GHAR SE MUKHYA SADAK KI AUR C C ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
-        <v>32831</v>
+        <v>10799</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>32319</v>
+        <v>10164</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>45673</v>
+        <v>45205</v>
       </c>
       <c r="K205" s="3" t="n">
-        <v>45717</v>
+        <v>45736</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034837149 — सी सी रोड निर्माण वीरजी के घर से प्रीतम कबीट वाले तक</t>
+          <t>1732003002/RC/22012034665688 — JASALPUR LAXMAN KE GHAR SE PRITAM KE FATAK KI AUR C C ROAD NALI NIRMAN</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
-        <v>28775</v>
+        <v>24224</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>16038</v>
+        <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>45730</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034838965 — पुलिया से जमना राजासलपुरजपूत के घर तक सी सी रोड निर्माण</t>
+          <t>1732003002/RC/22012034829648 — JASALPUR C C ROAD NALI NIRMAN SONU CHOUHAN KE GHAR SE SUBHASH SING KE GET TAK</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
-        <v>46001</v>
+        <v>32831</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>0</v>
+        <v>32319</v>
       </c>
       <c r="J207" s="3" t="n">
-        <v>45642</v>
-[...1 lines deleted...]
-      <c r="K207" s="3"/>
+        <v>45673</v>
+      </c>
+      <c r="K207" s="3" t="n">
+        <v>45717</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/22012034839529 — जासलपुर हजारी के मकान के विश्वकर्मा के मकान की ओर सी सी सड़क निर्माण</t>
+          <t>1732003002/RC/22012034837149 — सी सी रोड निर्माण वीरजी के घर से प्रीतम कबीट वाले तक</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
-        <v>0</v>
+        <v>28775</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>0</v>
+        <v>16038</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>45682</v>
-[...1 lines deleted...]
-      <c r="K208" s="3"/>
+        <v>45730</v>
+      </c>
+      <c r="K208" s="3" t="n">
+        <v>46123</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RC/38 — जासलपुर (पंच परमेश्‍वर) गुल्‍लू पटैल के घर से मुलायम चौरे के घर तक सी.सी. रोड एवं नाली निर्माण</t>
+          <t>1732003002/RC/22012034838965 — पुलिया से जमना राजासलपुरजपूत के घर तक सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
-        <v>57992</v>
+        <v>46001</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>53137</v>
+        <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>41000</v>
-[...3 lines deleted...]
-      </c>
+        <v>45642</v>
+      </c>
+      <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RS/22012034288081 — jasalpur toilet nirman suresh/madari</t>
+          <t>1732003002/RC/22012034839529 — जासलपुर हजारी के मकान के विश्वकर्मा के मकान की ओर सी सी सड़क निर्माण</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>2385</v>
+        <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>42292</v>
-[...3 lines deleted...]
-      </c>
+        <v>45682</v>
+      </c>
+      <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RS/22012034288271 — jasalpur toilet nirman kailash/haridas</t>
+          <t>1732003002/RC/38 — जासलपुर (पंच परमेश्‍वर) गुल्‍लू पटैल के घर से मुलायम चौरे के घर तक सी.सी. रोड एवं नाली निर्माण</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
-        <v>3180</v>
+        <v>57992</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>3339</v>
+        <v>53137</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>42292</v>
+        <v>41000</v>
       </c>
       <c r="K211" s="3" t="n">
-        <v>42353</v>
+        <v>41192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RS/22012034288277 — jasalpur toilet nirman pramod/suresh</t>
+          <t>1732003002/RS/22012034288081 — jasalpur toilet nirman suresh/madari</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>3180</v>
+        <v>2385</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>42292</v>
       </c>
       <c r="K212" s="3" t="n">
-        <v>42353</v>
+        <v>42460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RS/22012034288280 — jasalpur toilet nirman narmda/mishrilal</t>
+          <t>1732003002/RS/22012034288271 — jasalpur toilet nirman kailash/haridas</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>3339</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>42292</v>
       </c>
       <c r="K213" s="3" t="n">
         <v>42353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RS/22012034288288 — jasalpur toilet nirman chensingh/karansingh</t>
+          <t>1732003002/RS/22012034288277 — jasalpur toilet nirman pramod/suresh</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>3339</v>
+        <v>3180</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>42292</v>
       </c>
       <c r="K214" s="3" t="n">
         <v>42353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RS/22012034288290 — jasalpur toilet nirman mohan/babulal</t>
+          <t>1732003002/RS/22012034288280 — jasalpur toilet nirman narmda/mishrilal</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>3339</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>42292</v>
       </c>
       <c r="K215" s="3" t="n">
         <v>42353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RS/22012034289490 — jasalpur toilet nirman premdas/rajaram</t>
+          <t>1732003002/RS/22012034288288 — jasalpur toilet nirman chensingh/karansingh</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
-        <v>12000</v>
+        <v>3180</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>10905</v>
+        <v>3339</v>
       </c>
       <c r="J216" s="3" t="n">
-        <v>42992</v>
+        <v>42292</v>
       </c>
       <c r="K216" s="3" t="n">
-        <v>43266</v>
+        <v>42353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RS/22012034289492 — jasalpur toilet nirman kamal/munshi</t>
+          <t>1732003002/RS/22012034288290 — jasalpur toilet nirman mohan/babulal</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
-        <v>12000</v>
+        <v>3180</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>10905</v>
+        <v>3339</v>
       </c>
       <c r="J217" s="3" t="n">
-        <v>42999</v>
+        <v>42292</v>
       </c>
       <c r="K217" s="3" t="n">
-        <v>43306</v>
+        <v>42353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RS/22012034289494 — JASALPUR TOILET NIRMAN MANSINGH /SUKHLAL</t>
+          <t>1732003002/RS/22012034289490 — jasalpur toilet nirman premdas/rajaram</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>11937</v>
+        <v>10905</v>
       </c>
       <c r="J218" s="3" t="n">
-        <v>42971</v>
+        <v>42992</v>
       </c>
       <c r="K218" s="3" t="n">
-        <v>43306</v>
+        <v>43266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RS/22012034289500 — jasalpur toilet nirman ramsevak/nanhelal</t>
+          <t>1732003002/RS/22012034289492 — jasalpur toilet nirman kamal/munshi</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
-        <v>3180</v>
+        <v>12000</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>0</v>
+        <v>10905</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>42299</v>
-[...1 lines deleted...]
-      <c r="K219" s="3"/>
+        <v>42999</v>
+      </c>
+      <c r="K219" s="3" t="n">
+        <v>43306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RS/22012034346898 — JASALPUR TOILET NIRMAN PRAVIN/RAMNARAYAN</t>
+          <t>1732003002/RS/22012034289494 — JASALPUR TOILET NIRMAN MANSINGH /SUKHLAL</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>11937</v>
       </c>
       <c r="J220" s="3" t="n">
-        <v>42873</v>
+        <v>42971</v>
       </c>
       <c r="K220" s="3" t="n">
-        <v>43312</v>
+        <v>43306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RS/22012034347703 — JASALPUR TOILET NIRMAN RAMAN/HUNNILAL</t>
+          <t>1732003002/RS/22012034289500 — jasalpur toilet nirman ramsevak/nanhelal</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
-        <v>12000</v>
+        <v>3180</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>11937</v>
+        <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>42908</v>
-[...3 lines deleted...]
-      </c>
+        <v>42299</v>
+      </c>
+      <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RS/22012034478098 — nadep nirman sashkiye school ke pass</t>
+          <t>1732003002/RS/22012034346898 — JASALPUR TOILET NIRMAN PRAVIN/RAMNARAYAN</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>0</v>
+        <v>11937</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K222" s="3"/>
+        <v>42873</v>
+      </c>
+      <c r="K222" s="3" t="n">
+        <v>43312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RS/22012034520327 — SLWM - 5 work - Community nadep jasalpur</t>
+          <t>1732003002/RS/22012034347703 — JASALPUR TOILET NIRMAN RAMAN/HUNNILAL</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
-        <v>74097.6</v>
+        <v>12000</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>4632</v>
+        <v>11937</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>44425</v>
-[...1 lines deleted...]
-      <c r="K223" s="3"/>
+        <v>42908</v>
+      </c>
+      <c r="K223" s="3" t="n">
+        <v>43312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RS/22012034520328 — SLWM - 8 work - Ghrelu Nadep - Compost Structure for Groups jasalpur</t>
+          <t>1732003002/RS/22012034478098 — nadep nirman sashkiye school ke pass</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
-        <v>65464.95</v>
+        <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>44300</v>
+        <v>43740</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RS/22012034520329 — SLWM - 2 work - Vermi Compost - Community jasalpur</t>
+          <t>1732003002/RS/22012034520327 — SLWM - 5 work - Community nadep jasalpur</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
-        <v>35276.83</v>
+        <v>74097.6</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>0</v>
+        <v>4632</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>44300</v>
+        <v>44425</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RS/22012034520331 — SLWM - 5 work - Bhu Nadep (Khad Gadda) - Community jasalpur</t>
+          <t>1732003002/RS/22012034520328 — SLWM - 8 work - Ghrelu Nadep - Compost Structure for Groups jasalpur</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
-        <v>12222.96</v>
+        <v>65464.95</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of Berkeley Compost Pit for Community / Construction of Berkeley Compost Pit for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RS/22012034520743 — SLWM - Conv. - Segrigation shed Nirman jasalpur</t>
+          <t>1732003002/RS/22012034520329 — SLWM - 2 work - Vermi Compost - Community jasalpur</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>21277</v>
+        <v>35276.83</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>24592</v>
+        <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>44614</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1732003002/RS/22012034687302 — CTR-Rcc nali nirman Mata mandir se jagdish rajput ke ghar ki aur</t>
+          <t>1732003002/RS/22012034520331 — SLWM - 5 work - Bhu Nadep (Khad Gadda) - Community jasalpur</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>17355</v>
+        <v>12222.96</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>17238</v>
+        <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>45191</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Berkeley Compost Pit for Community / Construction of Berkeley Compost Pit for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1732003002/SK/842 — Bharat Nirman Rajeev Gandhi Sewa Kendra,JASALPUR</t>
+          <t>1732003002/RS/22012034520743 — SLWM - Conv. - Segrigation shed Nirman jasalpur</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
-        <v>1000000</v>
+        <v>21277</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>994860.2</v>
+        <v>24592</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>41537</v>
+        <v>44614</v>
       </c>
       <c r="K229" s="3" t="n">
-        <v>42173</v>
+        <v>44660</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/108 — जासलपुर निर्मल वाटिका श्रीराम / छोटेलाल</t>
+          <t>1732003002/RS/22012034687302 — CTR-Rcc nali nirman Mata mandir se jagdish rajput ke ghar ki aur</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>2429</v>
+        <v>17355</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>1595.6</v>
+        <v>17238</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>39823</v>
+        <v>45191</v>
       </c>
       <c r="K230" s="3" t="n">
-        <v>40047</v>
+        <v>45294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/109 — जासलपुर निर्मल वाटिका नर्मदा / श्रीराम</t>
+          <t>1732003002/SK/842 — Bharat Nirman Rajeev Gandhi Sewa Kendra,JASALPUR</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>2429</v>
+        <v>1000000</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>1595.6</v>
+        <v>994860.2</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>39823</v>
+        <v>41537</v>
       </c>
       <c r="K231" s="3" t="n">
-        <v>40047</v>
+        <v>42173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/110 — जासलपुर निर्मल वाटिका देवी / भोदा</t>
+          <t>1732003002/WC/108 — जासलपुर निर्मल वाटिका श्रीराम / छोटेलाल</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>39823</v>
       </c>
       <c r="K232" s="3" t="n">
-        <v>40081</v>
+        <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/111 — जासलपुर निर्मल वाटिका भैयालाल / रवशिंकर</t>
+          <t>1732003002/WC/109 — जासलपुर निर्मल वाटिका नर्मदा / श्रीराम</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>39823</v>
       </c>
       <c r="K233" s="3" t="n">
-        <v>40081</v>
+        <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/112 — जासलपुर निर्मल वाटिका कुवंरलाल / रवशिंकर</t>
+          <t>1732003002/WC/110 — जासलपुर निर्मल वाटिका देवी / भोदा</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>39823</v>
       </c>
       <c r="K234" s="3" t="n">
-        <v>40047</v>
+        <v>40081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/113 — जासलपुर निर्मल वाटिका संतोष / देवीप्रसाद</t>
+          <t>1732003002/WC/111 — जासलपुर निर्मल वाटिका भैयालाल / रवशिंकर</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>39823</v>
       </c>
       <c r="K235" s="3" t="n">
-        <v>40047</v>
+        <v>40081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/114 — जासलपुर निर्मल वाटिका चौखेलाल / दीनदयाल</t>
+          <t>1732003002/WC/112 — जासलपुर निर्मल वाटिका कुवंरलाल / रवशिंकर</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>39823</v>
       </c>
       <c r="K236" s="3" t="n">
-        <v>40081</v>
+        <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/115 — जासलपुर निर्मल वाटिका राधेलाल / दीनदयाल</t>
+          <t>1732003002/WC/113 — जासलपुर निर्मल वाटिका संतोष / देवीप्रसाद</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>1613.6</v>
+        <v>1595.6</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>39823</v>
       </c>
       <c r="K237" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/116 — जासलपुर निर्मल वाटिका गंगाराम / छौटेलाल</t>
+          <t>1732003002/WC/114 — जासलपुर निर्मल वाटिका चौखेलाल / दीनदयाल</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>1463.6</v>
+        <v>1595.6</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>39823</v>
       </c>
       <c r="K238" s="3" t="n">
-        <v>40047</v>
+        <v>40081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/117 — जासलपुर निर्मल वाटिका अशोक / साबूलाल</t>
+          <t>1732003002/WC/115 — जासलपुर निर्मल वाटिका राधेलाल / दीनदयाल</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>1595.6</v>
+        <v>1613.6</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>39823</v>
       </c>
       <c r="K239" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/118 — जासलपुर निर्मल वाटिका इमरतलाल / भोदा</t>
+          <t>1732003002/WC/116 — जासलपुर निर्मल वाटिका गंगाराम / छौटेलाल</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>1613.6</v>
+        <v>1463.6</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>39823</v>
       </c>
       <c r="K240" s="3" t="n">
-        <v>40078</v>
+        <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/119 — जासलपुर निर्मल वाटिका प्रेमदास / शंकरलाल</t>
+          <t>1732003002/WC/117 — जासलपुर निर्मल वाटिका अशोक / साबूलाल</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>39823</v>
       </c>
       <c r="K241" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/120 — जासलपुर निर्मल वाटिका विक्रम / रमेश</t>
+          <t>1732003002/WC/118 — जासलपुर निर्मल वाटिका इमरतलाल / भोदा</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>1595.6</v>
+        <v>1613.6</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>39823</v>
       </c>
       <c r="K242" s="3" t="n">
-        <v>40047</v>
+        <v>40078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/121 — जासलपुर निर्मल वाटिका शांतिबाई / रवशिंकर</t>
+          <t>1732003002/WC/119 — जासलपुर निर्मल वाटिका प्रेमदास / शंकरलाल</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>39823</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/122 — जासलपुर निर्मल वाटिका सुगनाबाइर् / मदारीलाल</t>
+          <t>1732003002/WC/120 — जासलपुर निर्मल वाटिका विक्रम / रमेश</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>7219.6</v>
+        <v>1595.6</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>39823</v>
       </c>
       <c r="K244" s="3" t="n">
-        <v>40081</v>
+        <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/123 — जासलपुर निर्मल वाटिका सुरेश / मदारीलाल</t>
+          <t>1732003002/WC/121 — जासलपुर निर्मल वाटिका शांतिबाई / रवशिंकर</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>39823</v>
       </c>
       <c r="K245" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/124 — जासलपुर निर्मल वाटिका नवलकशिोर / कचरू</t>
+          <t>1732003002/WC/122 — जासलपुर निर्मल वाटिका सुगनाबाइर् / मदारीलाल</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>1595.6</v>
+        <v>7219.6</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>39823</v>
       </c>
       <c r="K246" s="3" t="n">
         <v>40081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/125 — जासलपुर निर्मल वाटिका हजारी / कशिोरीलाल</t>
+          <t>1732003002/WC/123 — जासलपुर निर्मल वाटिका सुरेश / मदारीलाल</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>1463.6</v>
+        <v>1595.6</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>39823</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/126 — जासलपुर निर्मल वाटिका लल्‍लूलाल / कुंजीलाल</t>
+          <t>1732003002/WC/124 — जासलपुर निर्मल वाटिका नवलकशिोर / कचरू</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>1728.71</v>
+        <v>1595.6</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>39823</v>
       </c>
       <c r="K248" s="3" t="n">
-        <v>40047</v>
+        <v>40081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/127 — जासलपुर निर्मल वाटिका प्रेमबाई / साबूलाल</t>
+          <t>1732003002/WC/125 — जासलपुर निर्मल वाटिका हजारी / कशिोरीलाल</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>1595.6</v>
+        <v>1463.6</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>39823</v>
       </c>
       <c r="K249" s="3" t="n">
-        <v>40081</v>
+        <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/128 — जासलपुर निर्मल वाटिका मनोहर / साबूलाल</t>
+          <t>1732003002/WC/126 — जासलपुर निर्मल वाटिका लल्‍लूलाल / कुंजीलाल</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>1613.6</v>
+        <v>1728.71</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>39823</v>
       </c>
       <c r="K250" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/129 — जासलपुर निर्मल वाटिका बदामी / रामलाल</t>
+          <t>1732003002/WC/127 — जासलपुर निर्मल वाटिका प्रेमबाई / साबूलाल</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>1463.6</v>
+        <v>1595.6</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>39823</v>
       </c>
       <c r="K251" s="3" t="n">
-        <v>40047</v>
+        <v>40081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/130 — जासलपुर निर्मल वाटिका सीताराम / बाबूलाल</t>
+          <t>1732003002/WC/128 — जासलपुर निर्मल वाटिका मनोहर / साबूलाल</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>1613.6</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>39823</v>
       </c>
       <c r="K252" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/131 — जासलपुर निर्मल वाटिका घूमा / मिटठू</t>
+          <t>1732003002/WC/129 — जासलपुर निर्मल वाटिका बदामी / रामलाल</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>1613.6</v>
+        <v>1463.6</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>39823</v>
       </c>
       <c r="K253" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/132 — जासलपुर निर्मल वाटिका पवन / श्रीराम</t>
+          <t>1732003002/WC/130 — जासलपुर निर्मल वाटिका सीताराम / बाबूलाल</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>1613.6</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>39823</v>
       </c>
       <c r="K254" s="3" t="n">
-        <v>40081</v>
+        <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/133 — जासलपुर निर्मल वाटिका मोहनलाल / सिग्‍गा</t>
+          <t>1732003002/WC/131 — जासलपुर निर्मल वाटिका घूमा / मिटठू</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>1613.6</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>39823</v>
       </c>
       <c r="K255" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/134 — जासलपुर निर्मल वाटिका मनोज / कामताप्रसाद</t>
+          <t>1732003002/WC/132 — जासलपुर निर्मल वाटिका पवन / श्रीराम</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>1613.6</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>39823</v>
       </c>
       <c r="K256" s="3" t="n">
-        <v>40047</v>
+        <v>40081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/135 — जासलपुर निर्मल वाटिका गोपाल / कामताप्रसाद</t>
+          <t>1732003002/WC/133 — जासलपुर निर्मल वाटिका मोहनलाल / सिग्‍गा</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>1603.6</v>
+        <v>1613.6</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>39823</v>
       </c>
       <c r="K257" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/136 — जासलपुर निर्मल वाटिका भगवती / सिग्‍गा</t>
+          <t>1732003002/WC/134 — जासलपुर निर्मल वाटिका मनोज / कामताप्रसाद</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>1603.6</v>
+        <v>1613.6</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>39824</v>
+        <v>39823</v>
       </c>
       <c r="K258" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/137 — जासलपुर निर्मल वाटिका कैलाश / कशिनदास</t>
+          <t>1732003002/WC/135 — जासलपुर निर्मल वाटिका गोपाल / कामताप्रसाद</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>1603.6</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>39824</v>
+        <v>39823</v>
       </c>
       <c r="K259" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/138 — जासलपुर निर्मल वाटिका जवाहर / बालकशिोर</t>
+          <t>1732003002/WC/136 — जासलपुर निर्मल वाटिका भगवती / सिग्‍गा</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>1603.6</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>39824</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/22012034517067 — Rain water harevesting primary school</t>
+          <t>1732003002/WC/137 — जासलपुर निर्मल वाटिका कैलाश / कशिनदास</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>0</v>
+        <v>2429</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>0</v>
+        <v>1603.6</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K261" s="3"/>
+        <v>39824</v>
+      </c>
+      <c r="K261" s="3" t="n">
+        <v>40047</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/22012034517069 — rain water harvesting middle jasalpur school</t>
+          <t>1732003002/WC/138 — जासलपुर निर्मल वाटिका जवाहर / बालकशिोर</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>0</v>
+        <v>2429</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>0</v>
+        <v>1603.6</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K262" s="3"/>
+        <v>39824</v>
+      </c>
+      <c r="K262" s="3" t="n">
+        <v>40047</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/22012034517072 — rain water harvesting high school jasalpur</t>
+          <t>1732003002/WC/22012034517067 — Rain water harevesting primary school</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/22012034517073 — rain water harvesting panchayat bhavan jasalpur</t>
+          <t>1732003002/WC/22012034517069 — rain water harvesting middle jasalpur school</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/22012034522237 — rain water harvesting panchayat bhavan jasalpur</t>
+          <t>1732003002/WC/22012034517072 — rain water harvesting high school jasalpur</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/22012034523145 — rain water harvesting primary school jasalpur</t>
+          <t>1732003002/WC/22012034517073 — rain water harvesting panchayat bhavan jasalpur</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/22012034523146 — rain water harvesting high school jasalpur</t>
+          <t>1732003002/WC/22012034522237 — rain water harvesting panchayat bhavan jasalpur</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/22012034551493 — bhumigat jal bharav hetu dyke nirman kharra zinna nala</t>
+          <t>1732003002/WC/22012034523145 — rain water harvesting primary school jasalpur</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>190431.37</v>
+        <v>0</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>158067</v>
+        <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>44320</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/22012034679008 — CTR-Hodi nriman talab ke pass</t>
+          <t>1732003002/WC/22012034523146 — rain water harvesting high school jasalpur</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>8584</v>
+        <v>0</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>44300</v>
+        <v>43740</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/22012034679025 — CTR-Hodi nriman high school</t>
+          <t>1732003002/WC/22012034551493 — bhumigat jal bharav hetu dyke nirman kharra zinna nala</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>8584</v>
+        <v>190431.37</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>0</v>
+        <v>158067</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K270" s="3"/>
+        <v>44320</v>
+      </c>
+      <c r="K270" s="3" t="n">
+        <v>44559</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/22012034699632 — CTR-SLWM-Conv.- 1 nos. Jal Shudhdhikaran Tank Nirman at Village - jasalpur</t>
+          <t>1732003002/WC/22012034679008 — CTR-Hodi nriman talab ke pass</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>7015</v>
+        <v>8584</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>44288</v>
+        <v>44300</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/22012034699645 — CTR-SLWM-Conv.- Open Drainage Nali Nirman, At village - jasalpur</t>
+          <t>1732003002/WC/22012034679025 — CTR-Hodi nriman high school</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>67303</v>
+        <v>8584</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>44288</v>
+        <v>44300</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/22012034699655 — CTR-SLWM-Conv.- 12 nos. Sock Pit Nirman (Community), At village - jasalpur</t>
+          <t>1732003002/WC/22012034699632 — CTR-SLWM-Conv.- 1 nos. Jal Shudhdhikaran Tank Nirman at Village - jasalpur</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>75204</v>
+        <v>7015</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>3474</v>
+        <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>44383</v>
+        <v>44288</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/22012034699663 — CTR-SLWM-Conv.- 5 nos. Magic Pit Nirman (Community), At village - jasalpur</t>
+          <t>1732003002/WC/22012034699645 — CTR-SLWM-Conv.- Open Drainage Nali Nirman, At village - jasalpur</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>57355</v>
+        <v>67303</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/22012034866318 — CTR KASHI PRASAD CHOUREY KE GHAR SE AGE KI AUR C C NALINIRMAN</t>
+          <t>1732003002/WC/22012034699655 — CTR-SLWM-Conv.- 12 nos. Sock Pit Nirman (Community), At village - jasalpur</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>49381</v>
+        <v>75204</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>48693</v>
+        <v>3474</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>44516</v>
-[...3 lines deleted...]
-      </c>
+        <v>44383</v>
+      </c>
+      <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/22012034866341 — CTR PAPPU CHOUREY KE GHAR SE BUDDHU KE GHAR KI UAR C C NALI NIRMAN</t>
+          <t>1732003002/WC/22012034699663 — CTR-SLWM-Conv.- 5 nos. Magic Pit Nirman (Community), At village - jasalpur</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>49381</v>
+        <v>57355</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>48841</v>
+        <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>44516</v>
-[...3 lines deleted...]
-      </c>
+        <v>44288</v>
+      </c>
+      <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/22012034976893 — CTR-Tank digging and removing tank silt</t>
+          <t>1732003002/WC/22012034866318 — CTR KASHI PRASAD CHOUREY KE GHAR SE AGE KI AUR C C NALINIRMAN</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>52199</v>
+        <v>49381</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>40392</v>
+        <v>48693</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>44708</v>
+        <v>44516</v>
       </c>
       <c r="K277" s="3" t="n">
-        <v>44917</v>
+        <v>44830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/22012035034029 — CTR-rcc nali nirman narmada bhiaya ke ghar se tower ki au</t>
+          <t>1732003002/WC/22012034866341 — CTR PAPPU CHOUREY KE GHAR SE BUDDHU KE GHAR KI UAR C C NALI NIRMAN</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>17741</v>
+        <v>49381</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>17017</v>
+        <v>48841</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>45121</v>
+        <v>44516</v>
       </c>
       <c r="K278" s="3" t="n">
-        <v>45327</v>
+        <v>44928</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/22012035034032 — CTR-rcc nali nirman radhe shayam ke ghar se puliya ki aur</t>
+          <t>1732003002/WC/22012034976893 — CTR-Tank digging and removing tank silt</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>15260</v>
+        <v>52199</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>15028</v>
+        <v>40392</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>45100</v>
+        <v>44708</v>
       </c>
       <c r="K279" s="3" t="n">
-        <v>45297</v>
+        <v>44917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/22012035125834 — CTR-Rcc nali nriman golu ke ghar se pandit ke ghar ki aur</t>
+          <t>1732003002/WC/22012035034029 — CTR-rcc nali nirman narmada bhiaya ke ghar se tower ki au</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>12500</v>
+        <v>17741</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>12372</v>
+        <v>17017</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>45205</v>
+        <v>45121</v>
       </c>
       <c r="K280" s="3" t="n">
-        <v>45611</v>
+        <v>45327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/22012035289798 — जासलपुर CTR डगवेल सामुदायिक कूप रिचार्ज सॉफ्ट कुर्मी मोहल्ले में</t>
+          <t>1732003002/WC/22012035034032 — CTR-rcc nali nirman radhe shayam ke ghar se puliya ki aur</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>17120</v>
+        <v>15260</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>16704</v>
+        <v>15028</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>45779</v>
+        <v>45100</v>
       </c>
       <c r="K281" s="3" t="n">
-        <v>46002</v>
+        <v>45297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/22012035289801 — जासलपुर CTR डगवेल सामुदायिक कूप रिचार्ज सॉफ्ट चंद्र मोहन सिंह के घर के पास</t>
+          <t>1732003002/WC/22012035125834 — CTR-Rcc nali nriman golu ke ghar se pandit ke ghar ki aur</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>17120</v>
+        <v>12500</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>15399</v>
+        <v>12372</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>45779</v>
+        <v>45205</v>
       </c>
       <c r="K282" s="3" t="n">
-        <v>46002</v>
+        <v>45611</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/359 — जासलपुर निर्मल वाटिका राधेश्‍याम / बाबूलाल</t>
+          <t>1732003002/WC/22012035289798 — जासलपुर CTR डगवेल सामुदायिक कूप रिचार्ज सॉफ्ट कुर्मी मोहल्ले में</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>2429</v>
+        <v>17120</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>1595.6</v>
+        <v>16704</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>39854</v>
+        <v>45779</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>40047</v>
+        <v>46002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/360 — जासलपुर निर्मल वाटिका संजू / साबूलाल</t>
+          <t>1732003002/WC/22012035289801 — जासलपुर CTR डगवेल सामुदायिक कूप रिचार्ज सॉफ्ट चंद्र मोहन सिंह के घर के पास</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>2429</v>
+        <v>17120</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>27275.6</v>
+        <v>15399</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>39862</v>
+        <v>45779</v>
       </c>
       <c r="K284" s="3" t="n">
-        <v>40081</v>
+        <v>46002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/361 — जासलपुर निर्मल वाटिका प्रमोद / किशनलाल</t>
+          <t>1732003002/WC/359 — जासलपुर निर्मल वाटिका राधेश्‍याम / बाबूलाल</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>39854</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/362 — जासलपुर निर्मल वाटिका कमलेश / धूमा</t>
+          <t>1732003002/WC/360 — जासलपुर निर्मल वाटिका संजू / साबूलाल</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>1595.6</v>
+        <v>27275.6</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>39849</v>
+        <v>39862</v>
       </c>
       <c r="K286" s="3" t="n">
-        <v>40047</v>
+        <v>40081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/363 — जासलपुर निर्मल वाटिका कमल / सुखराम</t>
+          <t>1732003002/WC/361 — जासलपुर निर्मल वाटिका प्रमोद / किशनलाल</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>39849</v>
+        <v>39854</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/364 — जासलपुर निर्मल वाटिका ललिता / कलिराम</t>
+          <t>1732003002/WC/362 — जासलपुर निर्मल वाटिका कमलेश / धूमा</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>39862</v>
+        <v>39849</v>
       </c>
       <c r="K288" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/365 — जासलपुर निर्मल वाटिका सजियाबाई / नूरसिंह</t>
+          <t>1732003002/WC/363 — जासलपुर निर्मल वाटिका कमल / सुखराम</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>39849</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/366 — जासलपुर निर्मल वाटिका दूजाबाई / कन्‍छेदी</t>
+          <t>1732003002/WC/364 — जासलपुर निर्मल वाटिका ललिता / कलिराम</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>39862</v>
       </c>
       <c r="K290" s="3" t="n">
-        <v>40081</v>
+        <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/367 — जासलपुर निर्मल वाटिका अशोक / बाबूलाल</t>
+          <t>1732003002/WC/365 — जासलपुर निर्मल वाटिका सजियाबाई / नूरसिंह</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>2255.6</v>
+        <v>1595.6</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>39849</v>
       </c>
       <c r="K291" s="3" t="n">
-        <v>40078</v>
+        <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/368 — जासलपुर निर्मल वाटिका रामेश्‍वर / गुलाब</t>
+          <t>1732003002/WC/366 — जासलपुर निर्मल वाटिका दूजाबाई / कन्‍छेदी</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>39854</v>
+        <v>39862</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>40047</v>
+        <v>40081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/369 — जासलपुर निर्मल वाटिका नर्मदा / सीताराम</t>
+          <t>1732003002/WC/367 — जासलपुर निर्मल वाटिका अशोक / बाबूलाल</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>1595.6</v>
+        <v>2255.6</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>39862</v>
+        <v>39849</v>
       </c>
       <c r="K293" s="3" t="n">
-        <v>40081</v>
+        <v>40078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/370 — जासलपुर निर्मल वाटिका रामप्रसाद / गोवर्धन</t>
+          <t>1732003002/WC/368 — जासलपुर निर्मल वाटिका रामेश्‍वर / गुलाब</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>39854</v>
       </c>
       <c r="K294" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/371 — जासलपुर निर्मल वाटिका संतोष / बदामीलाल</t>
+          <t>1732003002/WC/369 — जासलपुर निर्मल वाटिका नर्मदा / सीताराम</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>1554</v>
+        <v>2429</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>1217.6</v>
+        <v>1595.6</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>39910</v>
+        <v>39862</v>
       </c>
       <c r="K295" s="3" t="n">
-        <v>40078</v>
+        <v>40081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/372 — जासलपुर निर्मल वाटिका संतोष / बदामी</t>
+          <t>1732003002/WC/370 — जासलपुर निर्मल वाटिका रामप्रसाद / गोवर्धन</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>39862</v>
+        <v>39854</v>
       </c>
       <c r="K296" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/373 — जासलपुर निर्मल वाटिका हरेन्‍द्र / चिमनलाल</t>
+          <t>1732003002/WC/371 — जासलपुर निर्मल वाटिका संतोष / बदामीलाल</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>2429</v>
+        <v>1554</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>1595.6</v>
+        <v>1217.6</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>39862</v>
+        <v>39910</v>
       </c>
       <c r="K297" s="3" t="n">
-        <v>40047</v>
+        <v>40078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/374 — जासलपुर निर्मल वाटिका जीवनलाल / कुंजीलाल</t>
+          <t>1732003002/WC/372 — जासलपुर निर्मल वाटिका संतोष / बदामी</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>39854</v>
+        <v>39862</v>
       </c>
       <c r="K298" s="3" t="n">
-        <v>40081</v>
+        <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/375 — जासलपुर निर्मल वाटिका सीताराम / रामगोपाल</t>
+          <t>1732003002/WC/373 — जासलपुर निर्मल वाटिका हरेन्‍द्र / चिमनलाल</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>39862</v>
       </c>
       <c r="K299" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/436 — जासलपुर निर्मल वाटिका फूलचंद्र / मल्‍थू</t>
+          <t>1732003002/WC/374 — जासलपुर निर्मल वाटिका जीवनलाल / कुंजीलाल</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>39854</v>
       </c>
       <c r="K300" s="3" t="n">
         <v>40081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/437 — जासलपुर निर्मल वाटिका राजकुमार / दामोदर</t>
+          <t>1732003002/WC/375 — जासलपुर निर्मल वाटिका सीताराम / रामगोपाल</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>39854</v>
+        <v>39862</v>
       </c>
       <c r="K301" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/438 — जासलपुर निर्मल वाटिका जमना बाई / डोरीलाल</t>
+          <t>1732003002/WC/436 — जासलपुर निर्मल वाटिका फूलचंद्र / मल्‍थू</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>39854</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>40081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/439 — जासलपुर निर्मल वाटिका पवन / रामदास</t>
+          <t>1732003002/WC/437 — जासलपुर निर्मल वाटिका राजकुमार / दामोदर</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>39854</v>
       </c>
       <c r="K303" s="3" t="n">
-        <v>40081</v>
+        <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/440 — जासलपुर निर्मल वाटिका ताराबाई / रामदास</t>
+          <t>1732003002/WC/438 — जासलपुर निर्मल वाटिका जमना बाई / डोरीलाल</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>2255.6</v>
+        <v>1595.6</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>39854</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>40081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/441 — जासलपुर निर्मल वाटिका विष्‍णु / खुशीलाल</t>
+          <t>1732003002/WC/439 — जासलपुर निर्मल वाटिका पवन / रामदास</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>39865</v>
+        <v>39854</v>
       </c>
       <c r="K305" s="3" t="n">
-        <v>40047</v>
+        <v>40081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/442 — जासलपुर निर्मल वाटिका कैलाश / ब्रदी प्रसाद</t>
+          <t>1732003002/WC/440 — जासलपुर निर्मल वाटिका ताराबाई / रामदास</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>1595.6</v>
+        <v>2255.6</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>39849</v>
+        <v>39854</v>
       </c>
       <c r="K306" s="3" t="n">
-        <v>40047</v>
+        <v>40081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/443 — जासलपुर निर्मल वाटिका राजू / चौखेलाल</t>
+          <t>1732003002/WC/441 — जासलपुर निर्मल वाटिका विष्‍णु / खुशीलाल</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>39854</v>
+        <v>39865</v>
       </c>
       <c r="K307" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/444 — जासलपुर निर्मल वाटिका रमेश / मदारी</t>
+          <t>1732003002/WC/442 — जासलपुर निर्मल वाटिका कैलाश / ब्रदी प्रसाद</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>39854</v>
+        <v>39849</v>
       </c>
       <c r="K308" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/445 — जासलपुर निर्मल वाटिका हेमराज / मुल्‍लू</t>
+          <t>1732003002/WC/443 — जासलपुर निर्मल वाटिका राजू / चौखेलाल</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>39863</v>
+        <v>39854</v>
       </c>
       <c r="K309" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/446 — जासलपुर निर्मल वाटिका बालाराम / रतनलाल</t>
+          <t>1732003002/WC/444 — जासलपुर निर्मल वाटिका रमेश / मदारी</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>2237.6</v>
+        <v>1595.6</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>39854</v>
       </c>
       <c r="K310" s="3" t="n">
-        <v>40081</v>
+        <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/447 — जासलपुर निर्मल वाटिका तुलसीराम / फग्‍गूलाल</t>
+          <t>1732003002/WC/445 — जासलपुर निर्मल वाटिका हेमराज / मुल्‍लू</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>39854</v>
+        <v>39863</v>
       </c>
       <c r="K311" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/448 — जासलपुर निर्मल वाटिका नर्मदा / फग्‍गूलाल</t>
+          <t>1732003002/WC/446 — जासलपुर निर्मल वाटिका बालाराम / रतनलाल</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>1595.6</v>
+        <v>2237.6</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>39865</v>
+        <v>39854</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>40047</v>
+        <v>40081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/449 — जासलपुर निर्मल वाटिका रामस्‍वरूप / नन्‍हेलाल</t>
+          <t>1732003002/WC/447 — जासलपुर निर्मल वाटिका तुलसीराम / फग्‍गूलाल</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>39854</v>
       </c>
       <c r="K313" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/450 — जासलपुर निर्मल वाटिका उमेश / रामभरोस</t>
+          <t>1732003002/WC/448 — जासलपुर निर्मल वाटिका नर्मदा / फग्‍गूलाल</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>39849</v>
+        <v>39865</v>
       </c>
       <c r="K314" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/451 — जासलपुर निर्मल वाटिका लक्ष्‍मी / नन्‍हेलाल</t>
+          <t>1732003002/WC/449 — जासलपुर निर्मल वाटिका रामस्‍वरूप / नन्‍हेलाल</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>39865</v>
+        <v>39854</v>
       </c>
       <c r="K315" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/453 — जासलपुर निर्मल वाटिका महेश / खुशीलाल</t>
+          <t>1732003002/WC/450 — जासलपुर निर्मल वाटिका उमेश / रामभरोस</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>39854</v>
+        <v>39849</v>
       </c>
       <c r="K316" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/507 — जासलपुर निर्मल वाटिका रमेश / खुमान</t>
+          <t>1732003002/WC/451 — जासलपुर निर्मल वाटिका लक्ष्‍मी / नन्‍हेलाल</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>39854</v>
+        <v>39865</v>
       </c>
       <c r="K317" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/534 — जासलपुर निर्मल वाटिका कशिन / श्‍यामलाल</t>
+          <t>1732003002/WC/453 — जासलपुर निर्मल वाटिका महेश / खुशीलाल</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>39849</v>
+        <v>39854</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/535 — जासलपुर निर्मल वाटिका सुमन / रतनलाल</t>
+          <t>1732003002/WC/507 — जासलपुर निर्मल वाटिका रमेश / खुमान</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>39863</v>
+        <v>39854</v>
       </c>
       <c r="K319" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/536 — जासलपुर निर्मल वाटिका मनफूल / मटोली</t>
+          <t>1732003002/WC/534 — जासलपुर निर्मल वाटिका कशिन / श्‍यामलाल</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>1986.6</v>
+        <v>1595.6</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>39854</v>
+        <v>39849</v>
       </c>
       <c r="K320" s="3" t="n">
-        <v>40081</v>
+        <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/537 — जासलपुर निर्मल वाटिका धमेन्‍द्र / पुदाली</t>
+          <t>1732003002/WC/535 — जासलपुर निर्मल वाटिका सुमन / रतनलाल</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>1480.48</v>
+        <v>1595.6</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>39885</v>
+        <v>39863</v>
       </c>
       <c r="K321" s="3" t="n">
-        <v>40081</v>
+        <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/538 — जासलपुर निर्मल वाटिका श्‍यामलाल / सुन्‍दरलाल</t>
+          <t>1732003002/WC/536 — जासलपुर निर्मल वाटिका मनफूल / मटोली</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>1595.6</v>
+        <v>1986.6</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>39888</v>
+        <v>39854</v>
       </c>
       <c r="K322" s="3" t="n">
-        <v>40047</v>
+        <v>40081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/539 — जासलपुर निर्मल वाटिका कैलाश / हरिदास</t>
+          <t>1732003002/WC/537 — जासलपुर निर्मल वाटिका धमेन्‍द्र / पुदाली</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>1595.6</v>
+        <v>1480.48</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>39849</v>
+        <v>39885</v>
       </c>
       <c r="K323" s="3" t="n">
-        <v>40047</v>
+        <v>40081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/540 — जासलपुर निर्मल वाटिका बाबू / गनेशराम</t>
+          <t>1732003002/WC/538 — जासलपुर निर्मल वाटिका श्‍यामलाल / सुन्‍दरलाल</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>39854</v>
+        <v>39888</v>
       </c>
       <c r="K324" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/541 — जासलपुर निर्मल वाटिका रामस्‍वरूप / बाबूलाल</t>
+          <t>1732003002/WC/539 — जासलपुर निर्मल वाटिका कैलाश / हरिदास</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>39854</v>
+        <v>39849</v>
       </c>
       <c r="K325" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/542 — जासलपुर निर्मल वाटिका महेश / रामदयाल</t>
+          <t>1732003002/WC/540 — जासलपुर निर्मल वाटिका बाबू / गनेशराम</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>39854</v>
       </c>
       <c r="K326" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/543 — जासलपुर निर्मल वाटिका श्री कशिन / पन्‍नालाल</t>
+          <t>1732003002/WC/541 — जासलपुर निर्मल वाटिका रामस्‍वरूप / बाबूलाल</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>935.6</v>
+        <v>1595.6</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>39888</v>
+        <v>39854</v>
       </c>
       <c r="K327" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/544 — जासलपुर निर्मल वाटिका कमला बाई / सुन्‍दरलाल</t>
+          <t>1732003002/WC/542 — जासलपुर निर्मल वाटिका महेश / रामदयाल</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>39849</v>
+        <v>39854</v>
       </c>
       <c r="K328" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/545 — जासलपुर निर्मल वाटिका आशा बाई / लालता</t>
+          <t>1732003002/WC/543 — जासलपुर निर्मल वाटिका श्री कशिन / पन्‍नालाल</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>1710.71</v>
+        <v>935.6</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>39849</v>
+        <v>39888</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/546 — जासलपुर निर्मल वाटिका सतीश / ब्रजमोहन</t>
+          <t>1732003002/WC/544 — जासलपुर निर्मल वाटिका कमला बाई / सुन्‍दरलाल</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>39863</v>
+        <v>39849</v>
       </c>
       <c r="K330" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/547 — जासलपुर निर्मल वाटिका मोहन / बाबूलाल</t>
+          <t>1732003002/WC/545 — जासलपुर निर्मल वाटिका आशा बाई / लालता</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>1595.6</v>
+        <v>1710.71</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>39854</v>
+        <v>39849</v>
       </c>
       <c r="K331" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/548 — जासलपुर निर्मल वाटिका राजू / बाबूलाल</t>
+          <t>1732003002/WC/546 — जासलपुर निर्मल वाटिका सतीश / ब्रजमोहन</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>39854</v>
+        <v>39863</v>
       </c>
       <c r="K332" s="3" t="n">
         <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/549 — जासलपुर निर्मल वाटिका झिरूआ / बाबूलाल</t>
+          <t>1732003002/WC/547 — जासलपुर निर्मल वाटिका मोहन / बाबूलाल</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>2140.48</v>
+        <v>1595.6</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>39854</v>
       </c>
       <c r="K333" s="3" t="n">
-        <v>40081</v>
+        <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/576 — जासलपुर निर्मल वाटिका प्रकाश / हरिदास</t>
+          <t>1732003002/WC/548 — जासलपुर निर्मल वाटिका राजू / बाबूलाल</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>1370.48</v>
+        <v>1595.6</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>39885</v>
+        <v>39854</v>
       </c>
       <c r="K334" s="3" t="n">
-        <v>40081</v>
+        <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/598 — जासलपुर निर्मल वाटिका रामगोपाल / रामप्रसाद</t>
+          <t>1732003002/WC/549 — जासलपुर निर्मल वाटिका झिरूआ / बाबूलाल</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>1595.6</v>
+        <v>2140.48</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>39854</v>
       </c>
       <c r="K335" s="3" t="n">
-        <v>40047</v>
+        <v>40081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/599 — जासलपुर निर्मल वाटिका प्रमोद / सुरेश</t>
+          <t>1732003002/WC/576 — जासलपुर निर्मल वाटिका प्रकाश / हरिदास</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>1595.6</v>
+        <v>1370.48</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>39854</v>
+        <v>39885</v>
       </c>
       <c r="K336" s="3" t="n">
         <v>40081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1732003002/WC/600 — जासलपुर निर्मल वाटिका मंजुल / साबूलाल</t>
+          <t>1732003002/WC/598 — जासलपुर निर्मल वाटिका रामगोपाल / रामप्रसाद</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>1595.6</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>39854</v>
       </c>
       <c r="K337" s="3" t="n">
-        <v>40081</v>
+        <v>40047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C338" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D338" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+        </is>
+      </c>
+      <c r="E338" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F338" s="1" t="inlineStr">
+        <is>
+          <t>1732003002/WC/599 — जासलपुर निर्मल वाटिका प्रमोद / सुरेश</t>
+        </is>
+      </c>
+      <c r="G338" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H338" s="2" t="n">
+        <v>2429</v>
+      </c>
+      <c r="I338" s="2" t="n">
+        <v>1595.6</v>
+      </c>
+      <c r="J338" s="3" t="n">
+        <v>39854</v>
+      </c>
+      <c r="K338" s="3" t="n">
+        <v>40081</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
+      <c r="A339" s="1" t="inlineStr">
+        <is>
+          <t>NARMADAPURAM / HOSHANGABAD</t>
+        </is>
+      </c>
+      <c r="B339" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C339" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D339" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+        </is>
+      </c>
+      <c r="E339" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F339" s="1" t="inlineStr">
+        <is>
+          <t>1732003002/WC/600 — जासलपुर निर्मल वाटिका मंजुल / साबूलाल</t>
+        </is>
+      </c>
+      <c r="G339" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H339" s="2" t="n">
+        <v>2429</v>
+      </c>
+      <c r="I339" s="2" t="n">
+        <v>1595.6</v>
+      </c>
+      <c r="J339" s="3" t="n">
+        <v>39854</v>
+      </c>
+      <c r="K339" s="3" t="n">
+        <v>40081</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
+      <c r="A340" s="1" t="inlineStr">
+        <is>
+          <t>NARMADAPURAM / HOSHANGABAD</t>
+        </is>
+      </c>
+      <c r="B340" s="1" t="inlineStr">
+        <is>
           <t>2017-2018</t>
         </is>
       </c>
-      <c r="C338" s="1" t="inlineStr">
+      <c r="C340" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D338" s="1" t="inlineStr">
+      <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E338" s="1" t="inlineStr">
+      <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="F338" s="1" t="inlineStr">
+      <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1732003002/WH/19958737 — जासलपुर तालाब गहरीकरण</t>
         </is>
       </c>
-      <c r="G338" s="1" t="inlineStr">
+      <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
-      <c r="H338" s="2" t="n">
+      <c r="H340" s="2" t="n">
         <v>288000</v>
       </c>
-      <c r="I338" s="2" t="n">
+      <c r="I340" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J338" s="3" t="n">
+      <c r="J340" s="3" t="n">
         <v>42863</v>
       </c>
-      <c r="K338" s="3"/>
+      <c r="K340" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>