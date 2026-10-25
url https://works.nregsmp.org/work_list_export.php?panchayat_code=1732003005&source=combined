--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K578"/>
+  <dimension ref="A1:K584"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-10 02:29:33</t>
+          <t>Exported on: 2026-10-25 18:08:04</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -4297,51 +4297,51 @@
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/22012035625888 — PMAY G ASHOK CHOUREY/SUKHNANDAN MP 118748394</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I96" s="2" t="n">
-        <v>4200</v>
+        <v>23400</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>46185</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
@@ -7090,51 +7090,51 @@
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>42865</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/112253 — Construction of IAY House -IAY REG. NO. MP-32-003-005-001/71</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>1326</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45128</v>
@@ -10126,51 +10126,51 @@
       <c r="J216" s="3" t="n">
         <v>45091</v>
       </c>
       <c r="K216" s="3" t="n">
         <v>45321</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/3653734 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149527461</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>44672</v>
@@ -12468,51 +12468,51 @@
       <c r="J264" s="3" t="n">
         <v>45730</v>
       </c>
       <c r="K264" s="3" t="n">
         <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/4747401 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115735415</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45807</v>
@@ -12809,120 +12809,120 @@
       <c r="J271" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K271" s="3" t="n">
         <v>46168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/4764949 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118382758</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45550</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/4765411 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115417443</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>9135</v>
+        <v>10962</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13393,51 +13393,51 @@
       <c r="J283" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K283" s="3" t="n">
         <v>46168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/5163378 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117455961</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45821</v>
@@ -13734,51 +13734,51 @@
       <c r="J290" s="3" t="n">
         <v>45821</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/5217179 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117658807</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45821</v>
@@ -14026,51 +14026,51 @@
       <c r="J296" s="3" t="n">
         <v>45926</v>
       </c>
       <c r="K296" s="3" t="n">
         <v>46168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/5242201 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115419572</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>46045</v>
@@ -14269,286 +14269,288 @@
       <c r="J301" s="3" t="n">
         <v>45968</v>
       </c>
       <c r="K301" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/5687467 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117629693</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/5687512 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115927298</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>8400</v>
+        <v>27000</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45724</v>
       </c>
-      <c r="K303" s="3"/>
+      <c r="K303" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/5687693 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123445320</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>5754</v>
+        <v>23754</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>46171</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/5687747 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117455947</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>1827</v>
+        <v>3927</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>46185</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/5687765 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118137887</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>14508</v>
+        <v>25908</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>46171</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/5687784 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114972227</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45672</v>
@@ -14600,145 +14602,145 @@
       <c r="J308" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K308" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/5687891 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117607336</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45656</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/5687915 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119677147</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/5760551 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118122006</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45828</v>
@@ -14792,145 +14794,145 @@
       <c r="J312" s="3" t="n">
         <v>42781</v>
       </c>
       <c r="K312" s="3" t="n">
         <v>43256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/5902873 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147753528</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/5905160 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118385362</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/5908430 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118049883</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>46062</v>
@@ -14970,12763 +14972,13045 @@
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>42766</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/5910714 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146791908</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/5911530 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120051469</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/5911854 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117684362</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/5912658 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149912401</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/5916962 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119581129</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/5918904 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118384435</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/5920545 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144097793</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>1827</v>
+        <v>15627</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>46185</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/5925541 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114972256</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/5928173 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117668370</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/5930342 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117672613</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/5930489 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123031194</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/6073114 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115735714</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/6073115 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115735782</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/6077427 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118130354</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/6079465 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119680553</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/6079947 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120046070</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/6081542 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121767565</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/6081551 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121783616</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/6135490 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149993324</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/6162843 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149965307</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1732003005/IF/IAY/6167810 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114972216</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/637889 — Construction of IAY House -IAY REG. NO. MP2204526</t>
+          <t>1732003005/IF/IAY/6255388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118049866</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>42865</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/834545 — Construction of IAY House -IAY REG. NO. MP1268732</t>
+          <t>1732003005/IF/IAY/6286278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119680394</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>14644</v>
+        <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>42879</v>
-[...3 lines deleted...]
-      </c>
+        <v>46114</v>
+      </c>
+      <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/841808 — Construction of IAY House -IAY REG. NO. MP1381770</t>
+          <t>1732003005/IF/IAY/6300562 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119681510</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>15320</v>
+        <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>42879</v>
-[...3 lines deleted...]
-      </c>
+        <v>46114</v>
+      </c>
+      <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/859295 — Construction of IAY House -IAY REG. NO. MP1604333</t>
+          <t>1732003005/IF/IAY/6332640 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150027241</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>15320</v>
+        <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>42879</v>
-[...3 lines deleted...]
-      </c>
+        <v>46058</v>
+      </c>
+      <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/85941 — Construction of IAY House -IAY REG. NO. MP-32-003-005-001/44</t>
+          <t>1732003005/IF/IAY/6357376 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114972178</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>14028</v>
+        <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>42601</v>
-[...3 lines deleted...]
-      </c>
+        <v>45721</v>
+      </c>
+      <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/878978 — Construction of IAY House -IAY REG. NO. MP1848762</t>
+          <t>1732003005/IF/IAY/637889 — Construction of IAY House -IAY REG. NO. MP2204526</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>15320</v>
+        <v>15136</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>42893</v>
+        <v>42865</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>43256</v>
+        <v>43132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/878997 — Construction of IAY House -IAY REG. NO. MP1849038</t>
+          <t>1732003005/IF/IAY/834545 — Construction of IAY House -IAY REG. NO. MP1268732</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>15332</v>
+        <v>14644</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>42879</v>
       </c>
       <c r="K344" s="3" t="n">
-        <v>43256</v>
+        <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/880375 — Construction of IAY House -IAY REG. NO. MP1868215</t>
+          <t>1732003005/IF/IAY/841808 — Construction of IAY House -IAY REG. NO. MP1381770</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>14312</v>
+        <v>15320</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>42879</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>43341</v>
+        <v>43256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/880376 — Construction of IAY House -IAY REG. NO. MP1868223</t>
+          <t>1732003005/IF/IAY/859295 — Construction of IAY House -IAY REG. NO. MP1604333</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>14472</v>
+        <v>15320</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>42872</v>
+        <v>42879</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>43337</v>
+        <v>43256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/880380 — Construction of IAY House -IAY REG. NO. MP1868294</t>
+          <t>1732003005/IF/IAY/85941 — Construction of IAY House -IAY REG. NO. MP-32-003-005-001/44</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>14448</v>
+        <v>14028</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>42998</v>
+        <v>42601</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>43261</v>
+        <v>43100</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/880392 — Construction of IAY House -IAY REG. NO. MP1868396</t>
+          <t>1732003005/IF/IAY/878978 — Construction of IAY House -IAY REG. NO. MP1848762</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>15332</v>
+        <v>15320</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>42879</v>
+        <v>42893</v>
       </c>
       <c r="K348" s="3" t="n">
-        <v>43306</v>
+        <v>43256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/884465 — Construction of IAY House -IAY REG. NO. MP1923665</t>
+          <t>1732003005/IF/IAY/878997 — Construction of IAY House -IAY REG. NO. MP1849038</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>15356</v>
+        <v>15332</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>42879</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>43271</v>
+        <v>43256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/884540 — Construction of IAY House -IAY REG. NO. MP1924690</t>
+          <t>1732003005/IF/IAY/880375 — Construction of IAY House -IAY REG. NO. MP1868215</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>17100</v>
+        <v>15480</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>7052</v>
+        <v>14312</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>42872</v>
+        <v>42879</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>44920</v>
+        <v>43341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/885853 — Construction of IAY House -IAY REG. NO. MP1942621</t>
+          <t>1732003005/IF/IAY/880376 — Construction of IAY House -IAY REG. NO. MP1868223</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>15748</v>
+        <v>14472</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>43516</v>
+        <v>42872</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>43795</v>
+        <v>43337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/885908 — Construction of IAY House -IAY REG. NO. MP1943447</t>
+          <t>1732003005/IF/IAY/880380 — Construction of IAY House -IAY REG. NO. MP1868294</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>15320</v>
+        <v>14448</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>42879</v>
+        <v>42998</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>43256</v>
+        <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/887133 — Construction of IAY House -IAY REG. NO. MP1961179</t>
+          <t>1732003005/IF/IAY/880392 — Construction of IAY House -IAY REG. NO. MP1868396</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>14964</v>
+        <v>15332</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>42872</v>
+        <v>42879</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>43155</v>
+        <v>43306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/888819 — Construction of IAY House -IAY REG. NO. MP1983351</t>
+          <t>1732003005/IF/IAY/884465 — Construction of IAY House -IAY REG. NO. MP1923665</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>14448</v>
+        <v>15356</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>42879</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>43261</v>
+        <v>43271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/897778 — Construction of IAY House -IAY REG. NO. MP2105996</t>
+          <t>1732003005/IF/IAY/884540 — Construction of IAY House -IAY REG. NO. MP1924690</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>15332</v>
+        <v>7052</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>42879</v>
+        <v>42872</v>
       </c>
       <c r="K355" s="3" t="n">
-        <v>43306</v>
+        <v>44920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/927518 — Construction of IAY House -IAY REG. NO. MP2556404</t>
+          <t>1732003005/IF/IAY/885853 — Construction of IAY House -IAY REG. NO. MP1942621</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>14448</v>
+        <v>15748</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>42879</v>
+        <v>43516</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>43261</v>
+        <v>43795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/928192 — Construction of IAY House -IAY REG. NO. MP2572216</t>
+          <t>1732003005/IF/IAY/885908 — Construction of IAY House -IAY REG. NO. MP1943447</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>15332</v>
+        <v>15320</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>42872</v>
+        <v>42879</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>43306</v>
+        <v>43256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/938405 — Construction of IAY House -IAY REG. NO. MP2793148</t>
+          <t>1732003005/IF/IAY/887133 — Construction of IAY House -IAY REG. NO. MP1961179</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>15184</v>
+        <v>14964</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>42879</v>
+        <v>42872</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>43337</v>
+        <v>43155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/938917 — Construction of IAY House -IAY REG. NO. MP2806171</t>
+          <t>1732003005/IF/IAY/888819 — Construction of IAY House -IAY REG. NO. MP1983351</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>15332</v>
+        <v>14448</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>42879</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>43256</v>
+        <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/943477 — Construction of IAY House -IAY REG. NO. MP2880618</t>
+          <t>1732003005/IF/IAY/897778 — Construction of IAY House -IAY REG. NO. MP2105996</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>15308</v>
+        <v>15332</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>42879</v>
       </c>
       <c r="K360" s="3" t="n">
-        <v>43149</v>
+        <v>43306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/944856 — Construction of IAY House -IAY REG. NO. MP2913436</t>
+          <t>1732003005/IF/IAY/927518 — Construction of IAY House -IAY REG. NO. MP2556404</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>15136</v>
+        <v>14448</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>42872</v>
+        <v>42879</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>43149</v>
+        <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/947397 — Construction of IAY House -IAY REG. NO. MP2978157</t>
+          <t>1732003005/IF/IAY/928192 — Construction of IAY House -IAY REG. NO. MP2572216</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>15136</v>
+        <v>15332</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>42872</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>43132</v>
+        <v>43306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/950661 — Construction of IAY House -IAY REG. NO. MP3060323</t>
+          <t>1732003005/IF/IAY/938405 — Construction of IAY House -IAY REG. NO. MP2793148</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>15332</v>
+        <v>15184</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>42879</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>43306</v>
+        <v>43337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/954065 — Construction of IAY House -IAY REG. NO. MP3148580</t>
+          <t>1732003005/IF/IAY/938917 — Construction of IAY House -IAY REG. NO. MP2806171</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>15516</v>
+        <v>15332</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>42879</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>43271</v>
+        <v>43256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/962280 — Construction of IAY House -IAY REG. NO. MP3348349</t>
+          <t>1732003005/IF/IAY/943477 — Construction of IAY House -IAY REG. NO. MP2880618</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>15356</v>
+        <v>15308</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>42879</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>43271</v>
+        <v>43149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/965899 — Construction of IAY House -IAY REG. NO. MP3442964</t>
+          <t>1732003005/IF/IAY/944856 — Construction of IAY House -IAY REG. NO. MP2913436</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>15308</v>
+        <v>15136</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>42872</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>43132</v>
+        <v>43149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/965924 — Construction of IAY House -IAY REG. NO. MP3443712</t>
+          <t>1732003005/IF/IAY/947397 — Construction of IAY House -IAY REG. NO. MP2978157</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>14124</v>
+        <v>15136</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>42872</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>43331</v>
+        <v>43132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/967801 — Construction of IAY House -IAY REG. NO. MP3493197</t>
+          <t>1732003005/IF/IAY/950661 — Construction of IAY House -IAY REG. NO. MP3060323</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>15136</v>
+        <v>15332</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>42879</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>43195</v>
+        <v>43306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/968121 — Construction of IAY House -IAY REG. NO. MP3501538</t>
+          <t>1732003005/IF/IAY/954065 — Construction of IAY House -IAY REG. NO. MP3148580</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>14448</v>
+        <v>15516</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>42879</v>
       </c>
       <c r="K369" s="3" t="n">
-        <v>43261</v>
+        <v>43271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/968879 — Construction of IAY House -IAY REG. NO. MP3522280</t>
+          <t>1732003005/IF/IAY/962280 — Construction of IAY House -IAY REG. NO. MP3348349</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>15148</v>
+        <v>15356</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>42879</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>43306</v>
+        <v>43271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/969566 — Construction of IAY House -IAY REG. NO. MP3539125</t>
+          <t>1732003005/IF/IAY/965899 — Construction of IAY House -IAY REG. NO. MP3442964</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>15544</v>
+        <v>15308</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>42879</v>
+        <v>42872</v>
       </c>
       <c r="K371" s="3" t="n">
-        <v>43341</v>
+        <v>43132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/972053 — Construction of IAY House -IAY REG. NO. MP3605611</t>
+          <t>1732003005/IF/IAY/965924 — Construction of IAY House -IAY REG. NO. MP3443712</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>15136</v>
+        <v>14124</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>42872</v>
       </c>
       <c r="K372" s="3" t="n">
-        <v>43195</v>
+        <v>43331</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1732003005/IF/IAY/999606 — Construction of IAY House -IAY REG. NO. MP1961906</t>
+          <t>1732003005/IF/IAY/967801 — Construction of IAY House -IAY REG. NO. MP3493197</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>14200</v>
+        <v>15136</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>42872</v>
+        <v>42879</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>43328</v>
+        <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1732003005/PG/9425893161 — पांजराकलां खेल मैदान निर्माण</t>
+          <t>1732003005/IF/IAY/968121 — Construction of IAY House -IAY REG. NO. MP3501538</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>0</v>
+        <v>14448</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K374" s="3"/>
+        <v>42879</v>
+      </c>
+      <c r="K374" s="3" t="n">
+        <v>43261</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/10 — पांजरा कलां अर्थ वर्क एवं ग्रेवल रोड</t>
+          <t>1732003005/IF/IAY/968879 — Construction of IAY House -IAY REG. NO. MP3522280</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>464959</v>
+        <v>15480</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>85</v>
+        <v>15148</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>39734</v>
+        <v>42879</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>45128</v>
+        <v>43306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034155478 — पांजराकलां (पंच परमेश्‍वर)शकुन बसोड के घर से इटारस</t>
+          <t>1732003005/IF/IAY/969566 — Construction of IAY House -IAY REG. NO. MP3539125</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>92736</v>
+        <v>15480</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>92821</v>
+        <v>15544</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>41285</v>
+        <v>42879</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>41325</v>
+        <v>43341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034168794 — पांजराकलां रमेशापाल के घर से बाबूलाल के घर की ओर स</t>
+          <t>1732003005/IF/IAY/972053 — Construction of IAY House -IAY REG. NO. MP3605611</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>131458</v>
+        <v>15480</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>134697.99</v>
+        <v>15136</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>41430</v>
+        <v>42872</v>
       </c>
       <c r="K377" s="3" t="n">
-        <v>41664</v>
+        <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034193848 — पांजराकलां पंच.पर. माता मंदिर से विनोद सिंह के घर</t>
+          <t>1732003005/IF/IAY/999606 — Construction of IAY House -IAY REG. NO. MP1961906</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>91793</v>
+        <v>15480</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>91688</v>
+        <v>14200</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>41619</v>
+        <v>42872</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>41663</v>
+        <v>43328</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034194676 — पांजराकलां लल्‍ली परिहार के घर से निमसाडिया सडक तक</t>
+          <t>1732003005/PG/9425893161 — पांजराकलां खेल मैदान निर्माण</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>82470</v>
+        <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>82393.9</v>
+        <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>41626</v>
-[...3 lines deleted...]
-      </c>
+        <v>42839</v>
+      </c>
+      <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034199081 — पांजराकलां मनोज सिंह के खलियान से पंच परमेश्‍वर की</t>
+          <t>1732003005/RC/10 — पांजरा कलां अर्थ वर्क एवं ग्रेवल रोड</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>16310</v>
+        <v>464959</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>16281.98</v>
+        <v>85</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>41654</v>
+        <v>39734</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>41713</v>
+        <v>45128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034201386 — पांजराकलां कैलाश के घर से गोलू राजपूत के घर तक सी.</t>
+          <t>1732003005/RC/22012034155478 — पांजराकलां (पंच परमेश्‍वर)शकुन बसोड के घर से इटारस</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>97132</v>
+        <v>92736</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>96078</v>
+        <v>92821</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>41668</v>
+        <v>41285</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>41850</v>
+        <v>41325</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034206248 — पांजराकलां आबादी वार्ड क्रं. 2 में रमनलाल चौरे के</t>
+          <t>1732003005/RC/22012034168794 — पांजराकलां रमेशापाल के घर से बाबूलाल के घर की ओर स</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>41307</v>
+        <v>131458</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>40633</v>
+        <v>134697.99</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>41689</v>
+        <v>41430</v>
       </c>
       <c r="K382" s="3" t="n">
-        <v>41850</v>
+        <v>41664</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034207281 — पांजराकलां सांसद निधि घनश्‍याम साहू के मकान के साम</t>
+          <t>1732003005/RC/22012034193848 — पांजराकलां पंच.पर. माता मंदिर से विनोद सिंह के घर</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>29870</v>
+        <v>91793</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>29782</v>
+        <v>91688</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>41696</v>
+        <v>41619</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>41852</v>
+        <v>41663</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034211394 — पांजराकलां पीर बाबा से रामकुमार सादराम के फाटक तक</t>
+          <t>1732003005/RC/22012034194676 — पांजराकलां लल्‍ली परिहार के घर से निमसाडिया सडक तक</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>63271</v>
+        <v>82470</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>67655</v>
+        <v>82393.9</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>41703</v>
+        <v>41626</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>41847</v>
+        <v>41671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034221037 — पांजराकलां (मुद्रांक शुल्‍क) आंगनवाडी केन्‍द्र से</t>
+          <t>1732003005/RC/22012034199081 — पांजराकलां मनोज सिंह के खलियान से पंच परमेश्‍वर की</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>74175</v>
+        <v>16310</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>73203</v>
+        <v>16281.98</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>41801</v>
+        <v>41654</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>42085</v>
+        <v>41713</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034222412 — पांजराकलां (मुद्रांक शुल्‍क) कंछेदी चौरे के घर से</t>
+          <t>1732003005/RC/22012034201386 — पांजराकलां कैलाश के घर से गोलू राजपूत के घर तक सी.</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>83191</v>
+        <v>97132</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>78914</v>
+        <v>96078</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>41809</v>
+        <v>41668</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>42085</v>
+        <v>41850</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034223742 — पांजराकलां महोबाई के घर से सरदार हरिजन के घर तक सी</t>
+          <t>1732003005/RC/22012034206248 — पांजराकलां आबादी वार्ड क्रं. 2 में रमनलाल चौरे के</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>25999</v>
+        <v>41307</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>25943</v>
+        <v>40633</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>41822</v>
+        <v>41689</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>41874</v>
+        <v>41850</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034224513 — पांजराकलां नई डी.पी. से कन्‍हैयालाल के घर तक सी.सी</t>
+          <t>1732003005/RC/22012034207281 — पांजराकलां सांसद निधि घनश्‍याम साहू के मकान के साम</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>41860</v>
+        <v>29870</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>41820</v>
+        <v>29782</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>41822</v>
+        <v>41696</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>41874</v>
+        <v>41852</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034294797 — पांजराकलां पंच पर टाटा नगर में प्रेमदास केवट के घर से अशोक पाल के मकान तक सी.सी. रोड निर्माण</t>
+          <t>1732003005/RC/22012034211394 — पांजराकलां पीर बाबा से रामकुमार सादराम के फाटक तक</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>68251</v>
+        <v>63271</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>63447</v>
+        <v>67655</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>42368</v>
+        <v>41703</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>42825</v>
+        <v>41847</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034296342 — पांजराकलां पंच.पर. सुन्‍दरलाल मालवीय के घ्‍ार से कमल किशोर के घर तक सी.सी. रोड निर्माण</t>
+          <t>1732003005/RC/22012034221037 — पांजराकलां (मुद्रांक शुल्‍क) आंगनवाडी केन्‍द्र से</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>22584</v>
+        <v>74175</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>16698</v>
+        <v>73203</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>42382</v>
+        <v>41801</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>42825</v>
+        <v>42085</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034337371 — PANJRA MAHENDRA CHOUREY KE GHAR SE RAMENLAL KE GHAR TAK C.C. ROAD NIRMAN</t>
+          <t>1732003005/RC/22012034222412 — पांजराकलां (मुद्रांक शुल्‍क) कंछेदी चौरे के घर से</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>66840</v>
+        <v>83191</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>0</v>
+        <v>78914</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>42865</v>
-[...1 lines deleted...]
-      <c r="K391" s="3"/>
+        <v>41809</v>
+      </c>
+      <c r="K391" s="3" t="n">
+        <v>42085</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034375481 — PANJRAKAL PANCHAYAT KE SAMNE SE HARDOL BABA CHABUTRA TAK C.C. ROAD NIRMAN</t>
+          <t>1732003005/RC/22012034223742 — पांजराकलां महोबाई के घर से सरदार हरिजन के घर तक सी</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>0</v>
+        <v>25999</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>0</v>
+        <v>25943</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K392" s="3"/>
+        <v>41822</v>
+      </c>
+      <c r="K392" s="3" t="n">
+        <v>41874</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034439212 — cc road</t>
+          <t>1732003005/RC/22012034224513 — पांजराकलां नई डी.पी. से कन्‍हैयालाल के घर तक सी.सी</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>0</v>
+        <v>41860</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>0</v>
+        <v>41820</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K393" s="3"/>
+        <v>41822</v>
+      </c>
+      <c r="K393" s="3" t="n">
+        <v>41874</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034439219 — cc road</t>
+          <t>1732003005/RC/22012034294797 — पांजराकलां पंच पर टाटा नगर में प्रेमदास केवट के घर से अशोक पाल के मकान तक सी.सी. रोड निर्माण</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>0</v>
+        <v>68251</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>0</v>
+        <v>63447</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K394" s="3"/>
+        <v>42368</v>
+      </c>
+      <c r="K394" s="3" t="n">
+        <v>42825</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034439222 — cc road</t>
+          <t>1732003005/RC/22012034296342 — पांजराकलां पंच.पर. सुन्‍दरलाल मालवीय के घ्‍ार से कमल किशोर के घर तक सी.सी. रोड निर्माण</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>0</v>
+        <v>22584</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>0</v>
+        <v>16698</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K395" s="3"/>
+        <v>42382</v>
+      </c>
+      <c r="K395" s="3" t="n">
+        <v>42825</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034444325 — PANJRAKALA SADHRAM KUNWA SE BITTU KE GHAR TAK C.C. ROAD &amp; NALI NIRAMAN</t>
+          <t>1732003005/RC/22012034337371 — PANJRA MAHENDRA CHOUREY KE GHAR SE RAMENLAL KE GHAR TAK C.C. ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>42463</v>
+        <v>66840</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>42318</v>
+        <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>43516</v>
-[...3 lines deleted...]
-      </c>
+        <v>42865</v>
+      </c>
+      <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034444328 — PANJRAKALA PANCHAYAT BHAVAN SE LALLU KE GHAR TAK C.C. C.C. ROAD (RINUVAL COTE)</t>
+          <t>1732003005/RC/22012034375481 — PANJRAKAL PANCHAYAT KE SAMNE SE HARDOL BABA CHABUTRA TAK C.C. ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>12620</v>
+        <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>12528</v>
+        <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>43516</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034444330 — PANJRAKAL SANSAD NIDHI LAL SAHAB PATEL KE GHAR SE  SHREE DINESH CHOUREY KE MAKAN TAK C.C. ROAD</t>
+          <t>1732003005/RC/22012034439212 — cc road</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>41118</v>
+        <v>0</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>41136</v>
+        <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>43516</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034444894 — PANJRAKALA DHANPAL SADHRAM KE GHAR SE RAJU CHOURE KE GHAR TAK C.C. ROAD &amp; NALI NIRMAN</t>
+          <t>1732003005/RC/22012034439219 — cc road</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>22419</v>
+        <v>0</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>22116</v>
+        <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>43516</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034444896 — PANJRAKALA ANGANWADI KENDRA 4 SE HARISH PATEL KE GHAR TAK C.C. ROAD &amp; NALI NIRMAN</t>
+          <t>1732003005/RC/22012034439222 — cc road</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>116225</v>
+        <v>0</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>52788</v>
+        <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>43537</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034446996 — PANJRAKAL RADHAKRISNHA MANDIR SE CHIRONJI PADHIYAL KE GHAR TAK C.C. ROAD NIRMAN</t>
+          <t>1732003005/RC/22012034444325 — PANJRAKALA SADHRAM KUNWA SE BITTU KE GHAR TAK C.C. ROAD &amp; NALI NIRAMAN</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>13588</v>
+        <v>42463</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>13352</v>
+        <v>42318</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>43530</v>
+        <v>43516</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>43725</v>
+        <v>43594</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034446997 — PANJRAKAL BARELAL KE GHAR SE ITARSI ROAD TAK C.C. ROAD NIRMAN (RINUWAL COTE)</t>
+          <t>1732003005/RC/22012034444328 — PANJRAKALA PANCHAYAT BHAVAN SE LALLU KE GHAR TAK C.C. C.C. ROAD (RINUVAL COTE)</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>28145</v>
+        <v>12620</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>28488</v>
+        <v>12528</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>43530</v>
+        <v>43516</v>
       </c>
       <c r="K402" s="3" t="n">
-        <v>43594</v>
+        <v>43563</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034449413 — PANJRAKALA BADODIYA ANGANWADI SE CHIMANLAL KE GHAR TAK C.C. ROAD &amp; NALI NIRMAN</t>
+          <t>1732003005/RC/22012034444330 — PANJRAKAL SANSAD NIDHI LAL SAHAB PATEL KE GHAR SE  SHREE DINESH CHOUREY KE MAKAN TAK C.C. ROAD</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>43641</v>
+        <v>41118</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>41172</v>
+        <v>41136</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>43537</v>
+        <v>43516</v>
       </c>
       <c r="K403" s="3" t="n">
-        <v>43725</v>
+        <v>43599</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034449416 — PANJRAKAL BADODIYA PANCH BHAGIRATH NAYAK KE GHAR SE ANGANWADI TAK C.C. ROAD NIRMAN</t>
+          <t>1732003005/RC/22012034444894 — PANJRAKALA DHANPAL SADHRAM KE GHAR SE RAJU CHOURE KE GHAR TAK C.C. ROAD &amp; NALI NIRMAN</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>23594</v>
+        <v>22419</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>23220</v>
+        <v>22116</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>43537</v>
+        <v>43516</v>
       </c>
       <c r="K404" s="3" t="n">
         <v>43725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034449417 — PANJRAKAL BADODIYA MAHENDRA SINGH KE GHAR SE D P TAK C.C. ROAD &amp; NALI NIRMAN</t>
+          <t>1732003005/RC/22012034444896 — PANJRAKALA ANGANWADI KENDRA 4 SE HARISH PATEL KE GHAR TAK C.C. ROAD &amp; NALI NIRMAN</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>38069</v>
+        <v>116225</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>45396</v>
+        <v>52788</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>43537</v>
       </c>
       <c r="K405" s="3" t="n">
-        <v>43675</v>
+        <v>43725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034463582 — PANJRAKALA LALTA PENTAR KE GHAR SE ASHUTOSH SHARMA KE GHAR TAK C.C. ROAD&amp; NALI NIRMAN (RINUWAL COTE)</t>
+          <t>1732003005/RC/22012034446996 — PANJRAKAL RADHAKRISNHA MANDIR SE CHIRONJI PADHIYAL KE GHAR TAK C.C. ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>12520</v>
+        <v>13588</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>13540</v>
+        <v>13352</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>43537</v>
+        <v>43530</v>
       </c>
       <c r="K406" s="3" t="n">
-        <v>43578</v>
+        <v>43725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034463671 — PANJRAKAL (PAR- ZP) SARPANCH MAHODAY DWAR BATAI GAI JAGHAH PAR C.C. ROAD NALI NIRMAN</t>
+          <t>1732003005/RC/22012034446997 — PANJRAKAL BARELAL KE GHAR SE ITARSI ROAD TAK C.C. ROAD NIRMAN (RINUWAL COTE)</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>15100</v>
+        <v>28145</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>14772</v>
+        <v>28488</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>43537</v>
+        <v>43530</v>
       </c>
       <c r="K407" s="3" t="n">
-        <v>43824</v>
+        <v>43594</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034466607 — PANJRAKALA BADODIYA DEVKINANDAN KE GHAR SE 140 ME C.C. ROAD &amp; NALI NIRMAN</t>
+          <t>1732003005/RC/22012034449413 — PANJRAKALA BADODIYA ANGANWADI SE CHIMANLAL KE GHAR TAK C.C. ROAD &amp; NALI NIRMAN</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>65133</v>
+        <v>43641</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>64944</v>
+        <v>41172</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>43642</v>
+        <v>43537</v>
       </c>
       <c r="K408" s="3" t="n">
-        <v>43708</v>
+        <v>43725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034482757 — PANJRAKALA PANCH PARMESHWAR ROAD SE GOP SAHAB KE GHAR TAK SHESH C.C. ROAD NIRMAN</t>
+          <t>1732003005/RC/22012034449416 — PANJRAKAL BADODIYA PANCH BHAGIRATH NAYAK KE GHAR SE ANGANWADI TAK C.C. ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>7600</v>
+        <v>23594</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>7392</v>
+        <v>23220</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>43768</v>
+        <v>43537</v>
       </c>
       <c r="K409" s="3" t="n">
-        <v>43899</v>
+        <v>43725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034482758 — PANJRAKALA BADODIYA KHURD ME D P SE MAHENDRA SINGH KE GHAR TAK C C ROAD NIRMAN</t>
+          <t>1732003005/RC/22012034449417 — PANJRAKAL BADODIYA MAHENDRA SINGH KE GHAR SE D P TAK C.C. ROAD &amp; NALI NIRMAN</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>22136</v>
+        <v>38069</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>21120</v>
+        <v>45396</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>43824</v>
+        <v>43537</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>43899</v>
+        <v>43675</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034502893 — PANJRAKALA KHUNT WALE BABA SE RAHUL PARIHAR KE GHAR TAK C C ROAD NIRMAN</t>
+          <t>1732003005/RC/22012034463582 — PANJRAKALA LALTA PENTAR KE GHAR SE ASHUTOSH SHARMA KE GHAR TAK C.C. ROAD&amp; NALI NIRMAN (RINUWAL COTE)</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>37017</v>
+        <v>12520</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>36784</v>
+        <v>13540</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>43789</v>
+        <v>43537</v>
       </c>
       <c r="K411" s="3" t="n">
-        <v>43899</v>
+        <v>43578</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034506386 — PAMJRAKALA LALLU KE GHAR SE BATANI BATHRE KE GHAR TAK C.C. ROAD NIRMAN</t>
+          <t>1732003005/RC/22012034463671 — PANJRAKAL (PAR- ZP) SARPANCH MAHODAY DWAR BATAI GAI JAGHAH PAR C.C. ROAD NALI NIRMAN</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>23150</v>
+        <v>15100</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>21660</v>
+        <v>14772</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>43950</v>
+        <v>43537</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>44012</v>
+        <v>43824</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034506388 — PANJRAKALA ITARSI ROAD SE VINAY KUTHRIYA KE GHAR TAK C.C. ROAD NIRMAN</t>
+          <t>1732003005/RC/22012034466607 — PANJRAKALA BADODIYA DEVKINANDAN KE GHAR SE 140 ME C.C. ROAD &amp; NALI NIRMAN</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>23885</v>
+        <v>65133</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>24288</v>
+        <v>64944</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>43803</v>
+        <v>43642</v>
       </c>
       <c r="K413" s="3" t="n">
-        <v>43899</v>
+        <v>43708</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034507929 — PANJRAKALA NIMSADIYA ROAD SE SEETARAM KE GHAR TAK C C ROAD NIRMAN</t>
+          <t>1732003005/RC/22012034482757 — PANJRAKALA PANCH PARMESHWAR ROAD SE GOP SAHAB KE GHAR TAK SHESH C.C. ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>9165</v>
+        <v>7600</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>8976</v>
+        <v>7392</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>43817</v>
+        <v>43768</v>
       </c>
       <c r="K414" s="3" t="n">
         <v>43899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034507930 — PANJRAKALA NIMSADIYA ROAD SE RAMAVTAK KE GHAR TAK C C ROAD NIRMAN</t>
+          <t>1732003005/RC/22012034482758 — PANJRAKALA BADODIYA KHURD ME D P SE MAHENDRA SINGH KE GHAR TAK C C ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>12750</v>
+        <v>22136</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>12672</v>
+        <v>21120</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>43817</v>
+        <v>43824</v>
       </c>
       <c r="K415" s="3" t="n">
         <v>43899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034510120 — सीसीरोडनिर्माण निम्साडिया रोड से गोपू के खले तक</t>
+          <t>1732003005/RC/22012034502893 — PANJRAKALA KHUNT WALE BABA SE RAHUL PARIHAR KE GHAR TAK C C ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>0</v>
+        <v>37017</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>0</v>
+        <v>36784</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K416" s="3"/>
+        <v>43789</v>
+      </c>
+      <c r="K416" s="3" t="n">
+        <v>43899</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034510124 — SERU PATEL KE GHAR SE MANJU PATEL KE FATAK TAK C C ROAD NIRMAR</t>
+          <t>1732003005/RC/22012034506386 — PAMJRAKALA LALLU KE GHAR SE BATANI BATHRE KE GHAR TAK C.C. ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>0</v>
+        <v>23150</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>0</v>
+        <v>21660</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K417" s="3"/>
+        <v>43950</v>
+      </c>
+      <c r="K417" s="3" t="n">
+        <v>44012</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034511701 — PANJRAKALA RCC NALI NIRMAN PANCHAYAT SE BATANILAL BATHRE KE GHAR TAK</t>
+          <t>1732003005/RC/22012034506388 — PANJRAKALA ITARSI ROAD SE VINAY KUTHRIYA KE GHAR TAK C.C. ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>23680</v>
+        <v>23885</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>23422</v>
+        <v>24288</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>43831</v>
+        <v>43803</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>43969</v>
+        <v>43899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034512161 — PANJRAKALA HEND PUMP SE SAMUDIYIK BHAVAN TAK RCC NALI NIRMAN</t>
+          <t>1732003005/RC/22012034507929 — PANJRAKALA NIMSADIYA ROAD SE SEETARAM KE GHAR TAK C C ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>39695</v>
+        <v>9165</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>38910</v>
+        <v>8976</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>43845</v>
+        <v>43817</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>44012</v>
+        <v>43899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034513407 — PANJRAKAL RCC NALI NIRMAN NILENDRA PATAL KE GHAR SE PIPAL TAK</t>
+          <t>1732003005/RC/22012034507930 — PANJRAKALA NIMSADIYA ROAD SE RAMAVTAK KE GHAR TAK C C ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>32350</v>
+        <v>12750</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>31580</v>
+        <v>12672</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>43852</v>
+        <v>43817</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>44012</v>
+        <v>43899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034513408 — PANJRAKALA ANGANWADI BHAVAN SE SHANKAR MANDIR TAK C C ROAD NIRMAN</t>
+          <t>1732003005/RC/22012034510120 — सीसीरोडनिर्माण निम्साडिया रोड से गोपू के खले तक</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>46013</v>
+        <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>46116</v>
+        <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>43866</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034517765 — PANJRAKALA RCC NALI NIRMAN BASANT KE KHALE SE PULIYA TAK</t>
+          <t>1732003005/RC/22012034510124 — SERU PATEL KE GHAR SE MANJU PATEL KE FATAK TAK C C ROAD NIRMAR</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>15501</v>
+        <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>14440</v>
+        <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>43910</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034518259 — PANJRAKALA DEEPAK KE TAP SE SAHU KI DUKAN TAK C C ROAD NIRMAN</t>
+          <t>1732003005/RC/22012034511701 — PANJRAKALA RCC NALI NIRMAN PANCHAYAT SE BATANILAL BATHRE KE GHAR TAK</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>26825</v>
+        <v>23680</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>26352</v>
+        <v>23422</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>43880</v>
+        <v>43831</v>
       </c>
       <c r="K423" s="3" t="n">
-        <v>44017</v>
+        <v>43969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034525286 — PANJRAKAL SANAD PATEL KE GHAR SE ANGANWADI BHAVAN KI AUR RCC NALI NIRMAN</t>
+          <t>1732003005/RC/22012034512161 — PANJRAKALA HEND PUMP SE SAMUDIYIK BHAVAN TAK RCC NALI NIRMAN</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>25213</v>
+        <v>39695</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>25080</v>
+        <v>38910</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>43999</v>
+        <v>43845</v>
       </c>
       <c r="K424" s="3" t="n">
-        <v>44078</v>
+        <v>44012</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034528172 — PANJRAKALA LALTA KOTHARIYA KE GHAR SE CHANDAN KOTHARIYA KE GHAR TAK RCC NALI NIRMAN</t>
+          <t>1732003005/RC/22012034513407 — PANJRAKAL RCC NALI NIRMAN NILENDRA PATAL KE GHAR SE PIPAL TAK</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>71603</v>
+        <v>32350</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>71440</v>
+        <v>31580</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>44013</v>
+        <v>43852</v>
       </c>
       <c r="K425" s="3" t="n">
-        <v>44241</v>
+        <v>44012</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034528902 — rcc nali santosh kothariya ke khale se brijlal ke ghar ki aur panjrakala</t>
+          <t>1732003005/RC/22012034513408 — PANJRAKALA ANGANWADI BHAVAN SE SHANKAR MANDIR TAK C C ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>41000</v>
+        <v>46013</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>40660</v>
+        <v>46116</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>44027</v>
+        <v>43866</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>44262</v>
+        <v>44000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034528903 — rcc nali nriman vinay kothariya ke ghar se rajesh ke ghar ki aur panjrakala</t>
+          <t>1732003005/RC/22012034517765 — PANJRAKALA RCC NALI NIRMAN BASANT KE KHALE SE PULIYA TAK</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>61486</v>
+        <v>15501</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>60420</v>
+        <v>14440</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>44041</v>
+        <v>43910</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>44115</v>
+        <v>44023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034528905 — rcc nali nirman gudda ke ghar se munna ke khale thak panjarkala</t>
+          <t>1732003005/RC/22012034518259 — PANJRAKALA DEEPAK KE TAP SE SAHU KI DUKAN TAK C C ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>41954</v>
+        <v>26825</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>44840</v>
+        <v>26352</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>44020</v>
+        <v>43880</v>
       </c>
       <c r="K428" s="3" t="n">
-        <v>44078</v>
+        <v>44017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034528906 — cc road nirman nimsadiya road se gopu ke khale tak panjrakala</t>
+          <t>1732003005/RC/22012034525286 — PANJRAKAL SANAD PATEL KE GHAR SE ANGANWADI BHAVAN KI AUR RCC NALI NIRMAN</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>38859</v>
+        <v>25213</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>41610</v>
+        <v>25080</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>44034</v>
+        <v>43999</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>44086</v>
+        <v>44078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034534879 — PANJRAKAL SHANKAR MANDIR SE SAMUDAIK BHAVAN TAK MARG CHAUDIKARAN C C KARYA</t>
+          <t>1732003005/RC/22012034528172 — PANJRAKALA LALTA KOTHARIYA KE GHAR SE CHANDAN KOTHARIYA KE GHAR TAK RCC NALI NIRMAN</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>14316</v>
+        <v>71603</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>15200</v>
+        <v>71440</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>44069</v>
+        <v>44013</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>44115</v>
+        <v>44241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034544082 — PANJRAKALA MUNNA KUTHRIYA KE GHAR SE KANCHEDI KUTHARIYA KE GHAR KI AUR C C ROAD NIRMAN</t>
+          <t>1732003005/RC/22012034528902 — rcc nali santosh kothariya ke khale se brijlal ke ghar ki aur panjrakala</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>22649</v>
+        <v>41000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>22515</v>
+        <v>40660</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>44111</v>
+        <v>44027</v>
       </c>
       <c r="K431" s="3" t="n">
-        <v>44232</v>
+        <v>44262</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034545080 — PANJRAKALA SOHANLAL KE GHAR SE RAJESH KE GHAR TAK C C ROAD (RINUVAL COTE) NIRMAN</t>
+          <t>1732003005/RC/22012034528903 — rcc nali nriman vinay kothariya ke ghar se rajesh ke ghar ki aur panjrakala</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>28991</v>
+        <v>61486</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>0</v>
+        <v>60420</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K432" s="3"/>
+        <v>44041</v>
+      </c>
+      <c r="K432" s="3" t="n">
+        <v>44115</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034545081 — PANJRAKALA JITENDRA SAHU KE GHAR SE SHANKAR MANDIR TAK C C ROAD (RINUVAL COTE)</t>
+          <t>1732003005/RC/22012034528905 — rcc nali nirman gudda ke ghar se munna ke khale thak panjarkala</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>23213</v>
+        <v>41954</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>0</v>
+        <v>44840</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K433" s="3"/>
+        <v>44020</v>
+      </c>
+      <c r="K433" s="3" t="n">
+        <v>44078</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034545083 — PANJRAKALA BISSULAL KE GHAR SE RAJESH KE GHAR TAK C C ROAD NIRMAN</t>
+          <t>1732003005/RC/22012034528906 — cc road nirman nimsadiya road se gopu ke khale tak panjrakala</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>11724</v>
+        <v>38859</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>11713</v>
+        <v>41610</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>44237</v>
+        <v>44034</v>
       </c>
       <c r="K434" s="3" t="n">
-        <v>44519</v>
+        <v>44086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034545085 — PANJRAKALA NATTHU KI DUKAN SE SAHU KI DUKAN TAK C C ROAD (RINUVAL COTE)</t>
+          <t>1732003005/RC/22012034534879 — PANJRAKAL SHANKAR MANDIR SE SAMUDAIK BHAVAN TAK MARG CHAUDIKARAN C C KARYA</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>23748</v>
+        <v>14316</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>0</v>
+        <v>15200</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K435" s="3"/>
+        <v>44069</v>
+      </c>
+      <c r="K435" s="3" t="n">
+        <v>44115</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034561152 — PANJRAKALA NIMSADIYA ROAD SE ASHU KE GHAR TAK C C ROAD NIRMAN</t>
+          <t>1732003005/RC/22012034544082 — PANJRAKALA MUNNA KUTHRIYA KE GHAR SE KANCHEDI KUTHARIYA KE GHAR KI AUR C C ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>33595</v>
+        <v>22649</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>33210</v>
+        <v>22515</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>44260</v>
+        <v>44111</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>44452</v>
+        <v>44232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034582318 — PANJRAKALA DILIPSINGH KE GHAR SE LOHARIYA TIRAHE TAK C C ROAD NIRMAN</t>
+          <t>1732003005/RC/22012034545080 — PANJRAKALA SOHANLAL KE GHAR SE RAJESH KE GHAR TAK C C ROAD (RINUVAL COTE) NIRMAN</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>75128</v>
+        <v>28991</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>82394</v>
+        <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>44645</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034589411 — PANJRAKALA RAMBHAROSH KE GHAR SE BRAJESH PAL KE GHAR KI AUR C C ROAD</t>
+          <t>1732003005/RC/22012034545081 — PANJRAKALA JITENDRA SAHU KE GHAR SE SHANKAR MANDIR TAK C C ROAD (RINUVAL COTE)</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>23411</v>
+        <v>23213</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>23546</v>
+        <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>44498</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034589413 — PANJRAKALA SURESH KE GHAR SE PAPPU KE GHAR KI AUR C C ROAD</t>
+          <t>1732003005/RC/22012034545083 — PANJRAKALA BISSULAL KE GHAR SE RAJESH KE GHAR TAK C C ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>34794</v>
+        <v>11724</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>38021</v>
+        <v>11713</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>44505</v>
+        <v>44237</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>44590</v>
+        <v>44519</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034589415 — PANJRAKALA DINESH KE GHAR SE RADHA KRISHNA MANDIR TAK C C ROAD</t>
+          <t>1732003005/RC/22012034545085 — PANJRAKALA NATTHU KI DUKAN SE SAHU KI DUKAN TAK C C ROAD (RINUVAL COTE)</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>11631</v>
+        <v>23748</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>11580</v>
+        <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>44505</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034589418 — PANJRAKALA PANCHAYAT BHAVAN SE TAWAR KI AUR C C ROAD</t>
+          <t>1732003005/RC/22012034561152 — PANJRAKALA NIMSADIYA ROAD SE ASHU KE GHAR TAK C C ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>29282</v>
+        <v>33595</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>29143</v>
+        <v>33210</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>44526</v>
+        <v>44260</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>44590</v>
+        <v>44452</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034656016 — ccroad rajender balele ke ghar se prakasn solanki ke ghar ke aur</t>
+          <t>1732003005/RC/22012034582318 — PANJRAKALA DILIPSINGH KE GHAR SE LOHARIYA TIRAHE TAK C C ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>50000</v>
+        <v>75128</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>49535</v>
+        <v>82394</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>45205</v>
+        <v>44645</v>
       </c>
       <c r="K442" s="3" t="n">
-        <v>45734</v>
+        <v>44772</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034656018 — ccroad anup ke ghar se vinod malviya ke ghar ke aur</t>
+          <t>1732003005/RC/22012034589411 — PANJRAKALA RAMBHAROSH KE GHAR SE BRAJESH PAL KE GHAR KI AUR C C ROAD</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>22293</v>
+        <v>23411</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>17870</v>
+        <v>23546</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>45205</v>
+        <v>44498</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>46002</v>
+        <v>44604</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034656021 — cc road बद्रीप्रसाद के घर के सामने</t>
+          <t>1732003005/RC/22012034589413 — PANJRAKALA SURESH KE GHAR SE PAPPU KE GHAR KI AUR C C ROAD</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>10800</v>
+        <v>34794</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>0</v>
+        <v>38021</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>45153</v>
-[...1 lines deleted...]
-      <c r="K444" s="3"/>
+        <v>44505</v>
+      </c>
+      <c r="K444" s="3" t="n">
+        <v>44590</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034672893 — PANJRAKALA RAJENDRA BARELE KE GHAR SE PRAKASH SOLANKI KE GHAR KI AUR C C ROAD NIRMAN</t>
+          <t>1732003005/RC/22012034589415 — PANJRAKALA DINESH KE GHAR SE RADHA KRISHNA MANDIR TAK C C ROAD</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>50098</v>
+        <v>11631</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>0</v>
+        <v>11580</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>45153</v>
-[...1 lines deleted...]
-      <c r="K445" s="3"/>
+        <v>44505</v>
+      </c>
+      <c r="K445" s="3" t="n">
+        <v>44550</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RC/22012034672895 — PANJRAKALA ANOOP KE GHAR SE VINOD MALVIYA KE GHAR KI AUR C C ROAD NIRMAN</t>
+          <t>1732003005/RC/22012034589418 — PANJRAKALA PANCHAYAT BHAVAN SE TAWAR KI AUR C C ROAD</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>22293</v>
+        <v>29282</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>0</v>
+        <v>29143</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>45153</v>
-[...1 lines deleted...]
-      <c r="K446" s="3"/>
+        <v>44526</v>
+      </c>
+      <c r="K446" s="3" t="n">
+        <v>44590</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034256890 — पाजरा कला 10 शौचालय राजेस अशोक मुकेश मुन्‍ना यशोदा योगेन्‍द्र मालती गुलाब भगवान रामचरण</t>
+          <t>1732003005/RC/22012034656016 — ccroad rajender balele ke ghar se prakasn solanki ke ghar ke aur</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>54000</v>
+        <v>50000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>51520.99</v>
+        <v>49535</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>41857</v>
+        <v>45205</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>42085</v>
+        <v>45734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034288271 — pajrakalan toylet prakash/ramesh kewat</t>
+          <t>1732003005/RC/22012034656018 — ccroad anup ke ghar se vinod malviya ke ghar ke aur</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>3180</v>
+        <v>22293</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>2862</v>
+        <v>17870</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>42291</v>
+        <v>45205</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>42375</v>
+        <v>46002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034288295 — PANJRAKALN TOILET NIRMAN YASWANT/RAMMU</t>
+          <t>1732003005/RC/22012034656021 — cc road बद्रीप्रसाद के घर के सामने</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>3180</v>
+        <v>10800</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>42291</v>
-[...3 lines deleted...]
-      </c>
+        <v>45153</v>
+      </c>
+      <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034288298 — panjrakalan toilet nirmal mukesh/chotelal</t>
+          <t>1732003005/RC/22012034672893 — PANJRAKALA RAJENDRA BARELE KE GHAR SE PRAKASH SOLANKI KE GHAR KI AUR C C ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>3180</v>
+        <v>50098</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>42291</v>
-[...3 lines deleted...]
-      </c>
+        <v>45153</v>
+      </c>
+      <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034288300 — pnjrakalan toilet babulal/sukhram</t>
+          <t>1732003005/RC/22012034672895 — PANJRAKALA ANOOP KE GHAR SE VINOD MALVIYA KE GHAR KI AUR C C ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>3180</v>
+        <v>22293</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>2862</v>
+        <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>42291</v>
-[...3 lines deleted...]
-      </c>
+        <v>45153</v>
+      </c>
+      <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034288302 — panjrakalan toilet chotibai/dholesingh</t>
+          <t>1732003005/RS/22012034256890 — पाजरा कला 10 शौचालय राजेस अशोक मुकेश मुन्‍ना यशोदा योगेन्‍द्र मालती गुलाब भगवान रामचरण</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>3180</v>
+        <v>54000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>2862</v>
+        <v>51520.99</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>42291</v>
+        <v>41857</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>42375</v>
+        <v>42085</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034288304 — panjrakalan toilet bhagatram/premdas</t>
+          <t>1732003005/RS/22012034288271 — pajrakalan toylet prakash/ramesh kewat</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>2862</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>42291</v>
       </c>
       <c r="K453" s="3" t="n">
         <v>42375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034288524 — PAJRAKALAN TOILET NIRMAD GANGARAM/GANESHRAM</t>
+          <t>1732003005/RS/22012034288295 — PANJRAKALN TOILET NIRMAN YASWANT/RAMMU</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>2862</v>
+        <v>3180</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>42291</v>
       </c>
       <c r="K454" s="3" t="n">
-        <v>42389</v>
+        <v>42375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034289757 — PANJRAKALAN TOILET NIRMAD BEERU/HALKU</t>
+          <t>1732003005/RS/22012034288298 — panjrakalan toilet nirmal mukesh/chotelal</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>159</v>
+        <v>3180</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>42312</v>
+        <v>42291</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>42389</v>
+        <v>42375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034289765 — PANJRAKALAN TOYLET NIRMAD  NEPAL/KHEMCHAND</t>
+          <t>1732003005/RS/22012034288300 — pnjrakalan toilet babulal/sukhram</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>159</v>
+        <v>2862</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>42312</v>
+        <v>42291</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>42389</v>
+        <v>42375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034289999 — PANJRAKALN TOYLET NIRMAD GAYTRI/SANTOSH</t>
+          <t>1732003005/RS/22012034288302 — panjrakalan toilet chotibai/dholesingh</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>159</v>
+        <v>2862</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>42312</v>
+        <v>42291</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>42389</v>
+        <v>42375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034290008 — PANJRAKALAN TOYLET NIRMAD RAJESH/TIKARAM</t>
+          <t>1732003005/RS/22012034288304 — panjrakalan toilet bhagatram/premdas</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>0</v>
+        <v>2862</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>42291</v>
       </c>
-      <c r="K458" s="3"/>
+      <c r="K458" s="3" t="n">
+        <v>42375</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034290716 — panjrakalan toylet nirmad omprakash/hariprasad</t>
+          <t>1732003005/RS/22012034288524 — PAJRAKALAN TOILET NIRMAD GANGARAM/GANESHRAM</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>0</v>
+        <v>2862</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>42291</v>
       </c>
-      <c r="K459" s="3"/>
+      <c r="K459" s="3" t="n">
+        <v>42389</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034312382 — पांजराकला सामुदायिक स्‍थल पर ५ नाडेप ि‍निर्माण</t>
+          <t>1732003005/RS/22012034289757 — PANJRAKALAN TOILET NIRMAD BEERU/HALKU</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>46925</v>
+        <v>3180</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>45290</v>
+        <v>159</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>42725</v>
+        <v>42312</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>43033</v>
+        <v>42389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034390147 — SHOCHALAY NIRMAN NARMDA PRASAD/NANHELAL</t>
+          <t>1732003005/RS/22012034289765 — PANJRAKALAN TOYLET NIRMAD  NEPAL/KHEMCHAND</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>11500</v>
+        <v>3180</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>0</v>
+        <v>159</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>43101</v>
-[...1 lines deleted...]
-      <c r="K461" s="3"/>
+        <v>42312</v>
+      </c>
+      <c r="K461" s="3" t="n">
+        <v>42389</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034390323 — PANJRAKALAN SOCHALAY NIRMAN GAYETRI /DEENANATH</t>
+          <t>1732003005/RS/22012034289999 — PANJRAKALN TOYLET NIRMAD GAYTRI/SANTOSH</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>11500</v>
+        <v>3180</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>11473</v>
+        <v>159</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>43537</v>
+        <v>42312</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>43669</v>
+        <v>42389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034390332 — PANJRAKALAN SOCHALAY NIRMAN RAJESH/SENDUR CHOUREY</t>
+          <t>1732003005/RS/22012034290008 — PANJRAKALAN TOYLET NIRMAD RAJESH/TIKARAM</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>11500</v>
+        <v>3180</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>3132</v>
+        <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>43537</v>
-[...3 lines deleted...]
-      </c>
+        <v>42291</v>
+      </c>
+      <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034390338 — PANJRAKALAN SOCHALAY NIRMAN MANOJ / HARIPRASAD</t>
+          <t>1732003005/RS/22012034290716 — panjrakalan toylet nirmad omprakash/hariprasad</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>11500</v>
+        <v>3180</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>11473</v>
+        <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>43537</v>
-[...3 lines deleted...]
-      </c>
+        <v>42291</v>
+      </c>
+      <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034391229 — PANJRAKALAN SOCHAALAY NIRMAN HARIPRASAD /RAMESH</t>
+          <t>1732003005/RS/22012034312382 — पांजराकला सामुदायिक स्‍थल पर ५ नाडेप ि‍निर्माण</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>11500</v>
+        <v>46925</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>11473</v>
+        <v>45290</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>43537</v>
+        <v>42725</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>43669</v>
+        <v>43033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034391243 — PANJRAKALAN SOCHALAY NIRMAN LALSHAB / LAKHANLAL</t>
+          <t>1732003005/RS/22012034390147 — SHOCHALAY NIRMAN NARMDA PRASAD/NANHELAL</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>11473</v>
+        <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>43537</v>
-[...3 lines deleted...]
-      </c>
+        <v>43101</v>
+      </c>
+      <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034391248 — PANJRAKALAN SOCHAALAY NIRMAN SITALLI / MULCHAND</t>
+          <t>1732003005/RS/22012034390323 — PANJRAKALAN SOCHALAY NIRMAN GAYETRI /DEENANATH</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>0</v>
+        <v>11473</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>43101</v>
-[...1 lines deleted...]
-      <c r="K467" s="3"/>
+        <v>43537</v>
+      </c>
+      <c r="K467" s="3" t="n">
+        <v>43669</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034391255 — PANJRAKALAN SOCHAALAY NIRMAN LALTAPRASAD /BRAJLAL CHOUREY</t>
+          <t>1732003005/RS/22012034390332 — PANJRAKALAN SOCHALAY NIRMAN RAJESH/SENDUR CHOUREY</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>11473</v>
+        <v>3132</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>43537</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>43669</v>
+        <v>43703</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034391271 — PANJRAKALAN SOCHAALAY NIRMAN GOVERDHAN /DHANIRAM</t>
+          <t>1732003005/RS/22012034390338 — PANJRAKALAN SOCHALAY NIRMAN MANOJ / HARIPRASAD</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>11473</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>43537</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>43675</v>
+        <v>44255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034391274 — PANJRAKALAN SOCHAALAY NIRMAN BATANILAL /SALKU</t>
+          <t>1732003005/RS/22012034391229 — PANJRAKALAN SOCHAALAY NIRMAN HARIPRASAD /RAMESH</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>11473</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>43537</v>
       </c>
       <c r="K470" s="3" t="n">
         <v>43669</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034391278 — PANJRAKALAN SOCHAALAY NIRMAN RAJESH/MAHESH</t>
+          <t>1732003005/RS/22012034391243 — PANJRAKALAN SOCHALAY NIRMAN LALSHAB / LAKHANLAL</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>2784</v>
+        <v>11473</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>43537</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>43725</v>
+        <v>43675</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034391281 — PANJRAKALAN SOCHAALAY NIRMAN RAJESH /SUKHNANDAN</t>
+          <t>1732003005/RS/22012034391248 — PANJRAKALAN SOCHAALAY NIRMAN SITALLI / MULCHAND</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>10429</v>
+        <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>43537</v>
-[...3 lines deleted...]
-      </c>
+        <v>43101</v>
+      </c>
+      <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034391283 — PANJRAKALAN SOCHAALAY NIRMAN SAVITRI /HARIDAS</t>
+          <t>1732003005/RS/22012034391255 — PANJRAKALAN SOCHAALAY NIRMAN LALTAPRASAD /BRAJLAL CHOUREY</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>3132</v>
+        <v>11473</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>43537</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>43700</v>
+        <v>43669</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034391402 — PANJRAKALAN SOCHAALAY NIRMAN AASHARAM /CHHOTELAL</t>
+          <t>1732003005/RS/22012034391271 — PANJRAKALAN SOCHAALAY NIRMAN GOVERDHAN /DHANIRAM</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>10081</v>
+        <v>11473</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>43537</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>43708</v>
+        <v>43675</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034391403 — PANJRAKALAN SOCHAALAY NIRMAN GOPSHAB /BHURELAL</t>
+          <t>1732003005/RS/22012034391274 — PANJRAKALAN SOCHAALAY NIRMAN BATANILAL /SALKU</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>3132</v>
+        <v>11473</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>43537</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>43703</v>
+        <v>43669</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034391405 — PANJRAKALAN SOCHAALAY NIRMAN LAKHANLAL /HARIOM</t>
+          <t>1732003005/RS/22012034391278 — PANJRAKALAN SOCHAALAY NIRMAN RAJESH/MAHESH</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>11473</v>
+        <v>2784</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>43537</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>43684</v>
+        <v>43725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034391406 — PANJRAKALAN SOCHAALAY NIRMAN JAGDEESH /MULCHAND</t>
+          <t>1732003005/RS/22012034391281 — PANJRAKALAN SOCHAALAY NIRMAN RAJESH /SUKHNANDAN</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>10429</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>43537</v>
       </c>
       <c r="K477" s="3" t="n">
         <v>43721</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034391407 — PANJRAKALAN SOCHAALAY NIRMAN RADHESHYAM / RAMESH</t>
+          <t>1732003005/RS/22012034391283 — PANJRAKALAN SOCHAALAY NIRMAN SAVITRI /HARIDAS</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>11485</v>
+        <v>3132</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>43537</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>43719</v>
+        <v>43700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034391408 — PANJRAKALAN SOCHAALAY NIRMAN ANOKHILAL /SAKHARAM</t>
+          <t>1732003005/RS/22012034391402 — PANJRAKALAN SOCHAALAY NIRMAN AASHARAM /CHHOTELAL</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>10429</v>
+        <v>10081</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>43537</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>43713</v>
+        <v>43708</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034391411 — PANJRAKALAN SOCHAALAY NIRMAN REETA / RAMBILASH</t>
+          <t>1732003005/RS/22012034391403 — PANJRAKALAN SOCHAALAY NIRMAN GOPSHAB /BHURELAL</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>0</v>
+        <v>3132</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>43101</v>
-[...1 lines deleted...]
-      <c r="K480" s="3"/>
+        <v>43537</v>
+      </c>
+      <c r="K480" s="3" t="n">
+        <v>43703</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034391413 — PANJRAKALAN SOCHAALAY NIRMAN GUNJAARILAL /SITALDAS</t>
+          <t>1732003005/RS/22012034391405 — PANJRAKALAN SOCHAALAY NIRMAN LAKHANLAL /HARIOM</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>11473</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>43537</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>43669</v>
+        <v>43684</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034391414 — PANJRAKALAN SOCHAALAY NIRMAN KAILASH / MISHREELAL</t>
+          <t>1732003005/RS/22012034391406 — PANJRAKALAN SOCHAALAY NIRMAN JAGDEESH /MULCHAND</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>11473</v>
+        <v>10429</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>43537</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>43686</v>
+        <v>43721</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034391441 — PANJRAKALAN SOCHAALAY NIRMAN MUKESH /HARISANKAR</t>
+          <t>1732003005/RS/22012034391407 — PANJRAKALAN SOCHAALAY NIRMAN RADHESHYAM / RAMESH</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>11485</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>43537</v>
       </c>
       <c r="K483" s="3" t="n">
         <v>43719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034440511 — NADEP NIRMAN SAMUDAYIK BHAWAN KE PAAS</t>
+          <t>1732003005/RS/22012034391408 — PANJRAKALAN SOCHAALAY NIRMAN ANOKHILAL /SAKHARAM</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>0</v>
+        <v>11500</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>0</v>
+        <v>10429</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K484" s="3"/>
+        <v>43537</v>
+      </c>
+      <c r="K484" s="3" t="n">
+        <v>43713</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034440512 — NADEP NIRMAN SHIV MANDIR ITARSI ROAD KE PAAS</t>
+          <t>1732003005/RS/22012034391411 — PANJRAKALAN SOCHAALAY NIRMAN REETA / RAMBILASH</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>0</v>
+        <v>11500</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>43491</v>
+        <v>43101</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034440513 — NADEP NIRMAN SCHOOL KE PAAS</t>
+          <t>1732003005/RS/22012034391413 — PANJRAKALAN SOCHAALAY NIRMAN GUNJAARILAL /SITALDAS</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>0</v>
+        <v>11500</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>0</v>
+        <v>11473</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K486" s="3"/>
+        <v>43537</v>
+      </c>
+      <c r="K486" s="3" t="n">
+        <v>43669</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034508977 — Samudayik swachhata parisar nriman samudayik bhawan ke pass panjrakala</t>
+          <t>1732003005/RS/22012034391414 — PANJRAKALAN SOCHAALAY NIRMAN KAILASH / MISHREELAL</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>72833</v>
+        <v>11500</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>44390</v>
+        <v>11473</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>44295</v>
+        <v>43537</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>44830</v>
+        <v>43686</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034520334 — SLWM - 2 work - Community nadep panjrakala</t>
+          <t>1732003005/RS/22012034391441 — PANJRAKALAN SOCHAALAY NIRMAN MUKESH /HARISANKAR</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>29639.03</v>
+        <v>11500</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>0</v>
+        <v>11485</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K488" s="3"/>
+        <v>43537</v>
+      </c>
+      <c r="K488" s="3" t="n">
+        <v>43719</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034520335 — SLWM - 25 work - Ghrelu Nadep - Compost Structure for Groups panjrakala</t>
+          <t>1732003005/RS/22012034440511 — NADEP NIRMAN SAMUDAYIK BHAWAN KE PAAS</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>204577.92</v>
+        <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>44300</v>
+        <v>43491</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034520336 — SLWM - 2 work - Vermi Compost - Community panjrakala</t>
+          <t>1732003005/RS/22012034440512 — NADEP NIRMAN SHIV MANDIR ITARSI ROAD KE PAAS</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>35715.28</v>
+        <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>44300</v>
+        <v>43491</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Vermi Compost structure for Groups / Construction of Vermi Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034520337 — SLWM - 25 work - Ghrelu Vermi Compost - structure for groups panjrakala</t>
+          <t>1732003005/RS/22012034440513 — NADEP NIRMAN SCHOOL KE PAAS</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>336379.28</v>
+        <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>44300</v>
+        <v>43491</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034520338 — SLWM - 2 work - Bhu Nadep (Khad Gadda) - Community panjrakala</t>
+          <t>1732003005/RS/22012034508977 — Samudayik swachhata parisar nriman samudayik bhawan ke pass panjrakala</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>5089.18</v>
+        <v>72833</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>0</v>
+        <v>44390</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K492" s="3"/>
+        <v>44295</v>
+      </c>
+      <c r="K492" s="3" t="n">
+        <v>44830</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034520340 — SLWM - 50 work - Bhu Nadep (Khad Gadda) - Gharelu panjrakala</t>
+          <t>1732003005/RS/22012034520334 — SLWM - 2 work - Community nadep panjrakala</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>16776.84</v>
+        <v>29639.03</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of Berkeley Compost Pit for Community / Construction of Berkeley Compost Pit for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034520746 — SLWM - Conv. - Segrigation shed Nirman panjrakala</t>
+          <t>1732003005/RS/22012034520335 — SLWM - 25 work - Ghrelu Nadep - Compost Structure for Groups panjrakala</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>14783</v>
+        <v>204577.92</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>17136</v>
+        <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>44666</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034634998 — PANJRAKALA PRAKASH TILOTIYA KE GHAR SE BABULAL KEVAT KE GHAR TAK RCC NALI NIRMAN</t>
+          <t>1732003005/RS/22012034520336 — SLWM - 2 work - Vermi Compost - Community panjrakala</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>41899</v>
+        <v>35715.28</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>44471</v>
+        <v>44300</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Vermi Compost structure for Groups / Construction of Vermi Compost structure for Groups</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034705957 — CTR - Rcc nali nriman kaliesh ke ghar se lucky ke ghar ki aur</t>
+          <t>1732003005/RS/22012034520337 — SLWM - 25 work - Ghrelu Vermi Compost - structure for groups panjrakala</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>44632</v>
+        <v>336379.28</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>43135</v>
+        <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034705960 — CTR - Rcc nali kaliesh ke ghar se itrasi road ki aur</t>
+          <t>1732003005/RS/22012034520338 — SLWM - 2 work - Bhu Nadep (Khad Gadda) - Community panjrakala</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>124410</v>
+        <v>5089.18</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>122589</v>
+        <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1732003005/RS/22012034705964 — CTR-Rcc nali nriman shudam ke ghar se pandit ke ghar ki aur</t>
+          <t>1732003005/RS/22012034520340 — SLWM - 50 work - Bhu Nadep (Khad Gadda) - Gharelu panjrakala</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>67900</v>
+        <v>16776.84</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>65458</v>
+        <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Berkeley Compost Pit for Community / Construction of Berkeley Compost Pit for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1732003005/SK/927 — Bharat Nirman Rajeev Gandhi Sewa Kendra,PANJRAKALA</t>
+          <t>1732003005/RS/22012034520746 — SLWM - Conv. - Segrigation shed Nirman panjrakala</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>1000000</v>
+        <v>14783</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>1000740.64</v>
+        <v>17136</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>41542</v>
+        <v>44666</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>42465</v>
+        <v>44695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/22012034699704 — CTR-SLWM-Conv.- 2 nos. Jal Shudhdhikaran Tank Nirman at Village - panjrakala</t>
+          <t>1732003005/RS/22012034634998 — PANJRAKALA PRAKASH TILOTIYA KE GHAR SE BABULAL KEVAT KE GHAR TAK RCC NALI NIRMAN</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>14029</v>
+        <v>41899</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>44288</v>
+        <v>44471</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/22012034699708 — CTR-SLWM-Conv.- Open Drainage Nali Nirman, At village - panjrakala</t>
+          <t>1732003005/RS/22012034705957 — CTR - Rcc nali nriman kaliesh ke ghar se lucky ke ghar ki aur</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>82735</v>
+        <v>44632</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>94078</v>
+        <v>43135</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>44596</v>
+        <v>45205</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>44704</v>
+        <v>45717</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/22012034699715 — CTR-SLWM-Conv.- 22 nos. Sock Pit Nirman (Community), At village - panjrakala</t>
+          <t>1732003005/RS/22012034705960 — CTR - Rcc nali kaliesh ke ghar se itrasi road ki aur</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>137940</v>
+        <v>124410</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>56626</v>
+        <v>122589</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>44477</v>
+        <v>45205</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>44830</v>
+        <v>45717</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/22012034699718 — CTR-SLWM-Conv.-6 nos. Magic Pit Nirman (Community), At village - panjarkala</t>
+          <t>1732003005/RS/22012034705964 — CTR-Rcc nali nriman shudam ke ghar se pandit ke ghar ki aur</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>68826</v>
+        <v>67900</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>0</v>
+        <v>65458</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>44288</v>
-[...1 lines deleted...]
-      <c r="K503" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K503" s="3" t="n">
+        <v>45812</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/22012034717831 — CTR-Flood channel for community managal bawan se aage panjrakala</t>
+          <t>1732003005/RS/VB/YD/22012035140225 — Construction of Soak Pit Itrasi rod panjarkala</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>75105.24</v>
+        <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>66006</v>
+        <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>44351</v>
-[...3 lines deleted...]
-      </c>
+        <v>46126</v>
+      </c>
+      <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/22012034735311 — CTR-Flood channel for community puliya se aam ke pass tak panjrakala</t>
+          <t>1732003005/SK/927 — Bharat Nirman Rajeev Gandhi Sewa Kendra,PANJRAKALA</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>79512.26</v>
+        <v>1000000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>66199</v>
+        <v>1000740.64</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>44351</v>
+        <v>41542</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>44392</v>
+        <v>42465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/22012034742019 — CTR-Communtiy well MOW work panjrakala</t>
+          <t>1732003005/WC/22012034699704 — CTR-SLWM-Conv.- 2 nos. Jal Shudhdhikaran Tank Nirman at Village - panjrakala</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>0</v>
+        <v>14029</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>44300</v>
+        <v>44288</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/22012034742027 — CTR-Communtiy well MOW work panjrakala</t>
+          <t>1732003005/WC/22012034699708 — CTR-SLWM-Conv.- Open Drainage Nali Nirman, At village - panjrakala</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>14566</v>
+        <v>82735</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>14475</v>
+        <v>94078</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>44449</v>
+        <v>44596</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>44472</v>
+        <v>44704</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/22012034763377 — CTR-Narendar bale ke ghar se anita ke ghar ki aur nala khudai kary panjarkala</t>
+          <t>1732003005/WC/22012034699715 — CTR-SLWM-Conv.- 22 nos. Sock Pit Nirman (Community), At village - panjrakala</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>44181.74</v>
+        <v>137940</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>38214</v>
+        <v>56626</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>44393</v>
+        <v>44477</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>44472</v>
+        <v>44830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/22012034822399 — CTR- Roof top Rain water harveting panachayant bhawan</t>
+          <t>1732003005/WC/22012034699718 — CTR-SLWM-Conv.-6 nos. Magic Pit Nirman (Community), At village - panjarkala</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>8559</v>
+        <v>68826</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>8492</v>
+        <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>44456</v>
-[...3 lines deleted...]
-      </c>
+        <v>44288</v>
+      </c>
+      <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/22012034823576 — CTR-Roof top rain water harvesting mangal bhawan</t>
+          <t>1732003005/WC/22012034717831 — CTR-Flood channel for community managal bawan se aage panjrakala</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>10791</v>
+        <v>75105.24</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>10422</v>
+        <v>66006</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>44491</v>
+        <v>44351</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>44558</v>
+        <v>44472</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/22012034826098 — CTR-Roof top rain water harvesting aaganwadi bhawan 03</t>
+          <t>1732003005/WC/22012034735311 — CTR-Flood channel for community puliya se aam ke pass tak panjrakala</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>6988</v>
+        <v>79512.26</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>6948</v>
+        <v>66199</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>44463</v>
+        <v>44351</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>44519</v>
+        <v>44392</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/22012034826107 — CTR-Roof top rain water harveting aaganwadi bnawan 02</t>
+          <t>1732003005/WC/22012034742019 — CTR-Communtiy well MOW work panjrakala</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>6988</v>
+        <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>6948</v>
+        <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>44463</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/22012034826110 — CTR-Roof top rain water harvesting aaganwadibnawan 04</t>
+          <t>1732003005/WC/22012034742027 — CTR-Communtiy well MOW work panjrakala</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>6988</v>
+        <v>14566</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>7141</v>
+        <v>14475</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>44470</v>
+        <v>44449</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>44519</v>
+        <v>44472</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/22012034998413 — CTR-Plantation minor canal side panjrakala</t>
+          <t>1732003005/WC/22012034763377 — CTR-Narendar bale ke ghar se anita ke ghar ki aur nala khudai kary panjarkala</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>126331.88</v>
+        <v>44181.74</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>0</v>
+        <v>38214</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K514" s="3"/>
+        <v>44393</v>
+      </c>
+      <c r="K514" s="3" t="n">
+        <v>44472</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/22012035136341 — CTR- Flood channel devender patel ke khale se sardar ke tapper ki aur</t>
+          <t>1732003005/WC/22012034822399 — CTR- Roof top Rain water harveting panachayant bhawan</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>48434.03</v>
+        <v>8559</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>39117</v>
+        <v>8492</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>45304</v>
+        <v>44456</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>45734</v>
+        <v>44472</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/22012035280449 — CTR ROOF RAIN WATER HARWESTING UPSWAST KENDRA</t>
+          <t>1732003005/WC/22012034823576 — CTR-Roof top rain water harvesting mangal bhawan</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>16360</v>
+        <v>10791</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>12789</v>
+        <v>10422</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>45772</v>
+        <v>44491</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>46041</v>
+        <v>44558</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/22012035280458 — CTR SAMUDAYIK SOCK PIT HAND PUMP KE PASS</t>
+          <t>1732003005/WC/22012034826098 — CTR-Roof top rain water harvesting aaganwadi bhawan 03</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>5274</v>
+        <v>6988</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>4959</v>
+        <v>6948</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>45772</v>
+        <v>44463</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>46057</v>
+        <v>44519</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/22012035289946 — pasnjrakalan CTR DUGWELL SAMUDAYAK KUPRICHARGE SOFT NIRMAD SANTOSH CHOUREY KE GHAR KE PASS</t>
+          <t>1732003005/WC/22012034826107 — CTR-Roof top rain water harveting aaganwadi bnawan 02</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>0</v>
+        <v>6988</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>0</v>
+        <v>6948</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K518" s="3"/>
+        <v>44463</v>
+      </c>
+      <c r="K518" s="3" t="n">
+        <v>44491</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/22012035289984 — पांजराकला CTR डगवेल सामुदायिक कूप रिचार्ज सॉफ्ट संतोष चौरे के घर के पास</t>
+          <t>1732003005/WC/22012034826110 — CTR-Roof top rain water harvesting aaganwadibnawan 04</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>17120</v>
+        <v>6988</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>10701</v>
+        <v>7141</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>45777</v>
-[...1 lines deleted...]
-      <c r="K519" s="3"/>
+        <v>44470</v>
+      </c>
+      <c r="K519" s="3" t="n">
+        <v>44519</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/22012035289995 — पांजराकलां CTR डगवेल सामुदायिक कूप रिचार्ज सॉफ्ट निर्माण किशोर के घर के पास</t>
+          <t>1732003005/WC/22012034998413 — CTR-Plantation minor canal side panjrakala</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>17120</v>
+        <v>126331.88</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>12789</v>
+        <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>45777</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/22012035290005 — पांजरा कलां CTR डग वेल सामुदायिक कूप रिचार्ज सॉफ्ट निर्माण गिरधारी चौरे के घर के पास</t>
+          <t>1732003005/WC/22012035136341 — CTR- Flood channel devender patel ke khale se sardar ke tapper ki aur</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>17120</v>
+        <v>48434.03</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>16443</v>
+        <v>39117</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>45777</v>
+        <v>45304</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>46002</v>
+        <v>45734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/22012035290014 — पांजरा कलां CTR डगवेल सामुदायिक कूप रिचार्ज सॉफ्ट तेजराम केवट के घर के पास</t>
+          <t>1732003005/WC/22012035280449 — CTR ROOF RAIN WATER HARWESTING UPSWAST KENDRA</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>17120</v>
+        <v>16360</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>15138</v>
+        <v>12789</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>45777</v>
+        <v>45772</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>46114</v>
+        <v>46041</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/22012035311165 — CTR JGSA koop recharge ramcharna ke  ghar ke pass</t>
+          <t>1732003005/WC/22012035280458 — CTR SAMUDAYIK SOCK PIT HAND PUMP KE PASS</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>17200</v>
+        <v>5274</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>15138</v>
+        <v>4959</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>45805</v>
+        <v>45772</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>46041</v>
+        <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/22012035311167 — CTR JGSA koop recharge sardar chowery ke  ghar ke pass</t>
+          <t>1732003005/WC/22012035289946 — pasnjrakalan CTR DUGWELL SAMUDAYAK KUPRICHARGE SOFT NIRMAD SANTOSH CHOUREY KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>17200</v>
+        <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>11223</v>
+        <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>45805</v>
+        <v>45761</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/22012035311169 — CTR JGSA koop recharge shekhar chowery ke  ghar ke pass</t>
+          <t>1732003005/WC/22012035289984 — पांजराकला CTR डगवेल सामुदायिक कूप रिचार्ज सॉफ्ट संतोष चौरे के घर के पास</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>17200</v>
+        <v>17120</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>16965</v>
+        <v>10701</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>45805</v>
-[...3 lines deleted...]
-      </c>
+        <v>45777</v>
+      </c>
+      <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/31 — पांजरा कलां निर्मल वाटिका छोटेलाल / टन्‍टीलाल</t>
+          <t>1732003005/WC/22012035289995 — पांजराकलां CTR डगवेल सामुदायिक कूप रिचार्ज सॉफ्ट निर्माण किशोर के घर के पास</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>2429</v>
+        <v>17120</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>1332.73</v>
+        <v>12789</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>39821</v>
+        <v>45777</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>40023</v>
+        <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/32 — पांजरा कलां निर्मल वाटिका तुलसीराम / श्रीराम</t>
+          <t>1732003005/WC/22012035290005 — पांजरा कलां CTR डग वेल सामुदायिक कूप रिचार्ज सॉफ्ट निर्माण गिरधारी चौरे के घर के पास</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>2429</v>
+        <v>17120</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>1332.73</v>
+        <v>16443</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>39821</v>
+        <v>45777</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>40023</v>
+        <v>46002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/33 — पांजरा कलां निर्मल वाटिका राजेश / बाबूलाल</t>
+          <t>1732003005/WC/22012035290014 — पांजरा कलां CTR डगवेल सामुदायिक कूप रिचार्ज सॉफ्ट तेजराम केवट के घर के पास</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>2429</v>
+        <v>17120</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>1332.73</v>
+        <v>15138</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>39821</v>
+        <v>45777</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>40023</v>
+        <v>46114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/34 — पांजरा कलां निर्मल वाटिका सीताराम / मन्‍टोली</t>
+          <t>1732003005/WC/22012035311165 — CTR JGSA koop recharge ramcharna ke  ghar ke pass</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>2429</v>
+        <v>17200</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>1332.73</v>
+        <v>15138</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>39821</v>
+        <v>45805</v>
       </c>
       <c r="K529" s="3" t="n">
-        <v>40023</v>
+        <v>46041</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/35 — पांजरा कलां निर्मल वाटिका गरीबदास / ब़जलाल</t>
+          <t>1732003005/WC/22012035311167 — CTR JGSA koop recharge sardar chowery ke  ghar ke pass</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>2429</v>
+        <v>17200</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>1332.73</v>
+        <v>11223</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>39821</v>
-[...3 lines deleted...]
-      </c>
+        <v>45805</v>
+      </c>
+      <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/36 — पांजरा कलां निर्मल वाटिका शिवदयाल / श्‍यामलाल</t>
+          <t>1732003005/WC/22012035311169 — CTR JGSA koop recharge shekhar chowery ke  ghar ke pass</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>2429</v>
+        <v>17200</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>1332.73</v>
+        <v>16965</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>39821</v>
+        <v>45805</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>40023</v>
+        <v>46002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/37 — पांजरा कलां निर्मल वाटिका छोटेलाल / कल्‍लू</t>
+          <t>1732003005/WC/31 — पांजरा कलां निर्मल वाटिका छोटेलाल / टन्‍टीलाल</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>1332.73</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>39821</v>
       </c>
       <c r="K532" s="3" t="n">
         <v>40023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/38 — पांजरा कलां निर्मल वाटिका शम्‍मो बाई / लल्‍ला</t>
+          <t>1732003005/WC/32 — पांजरा कलां निर्मल वाटिका तुलसीराम / श्रीराम</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>1332.73</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>39821</v>
       </c>
       <c r="K533" s="3" t="n">
         <v>40023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/39 — पांजरा कलां निर्मल वाटिका मुरारीलाल / नन्‍हैलाल</t>
+          <t>1732003005/WC/33 — पांजरा कलां निर्मल वाटिका राजेश / बाबूलाल</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>378</v>
+        <v>1332.73</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>39821</v>
       </c>
       <c r="K534" s="3" t="n">
-        <v>41344</v>
+        <v>40023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/391 — पांजरा कलां निर्मल वाटिका विश्राम / मंगल</t>
+          <t>1732003005/WC/34 — पांजरा कलां निर्मल वाटिका सीताराम / मन्‍टोली</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>304</v>
+        <v>1332.73</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>39875</v>
+        <v>39821</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>41344</v>
+        <v>40023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/392 — पांजरा कलां निर्मल वाटिका कमल कशिोर / राम प्रसाद</t>
+          <t>1732003005/WC/35 — पांजरा कलां निर्मल वाटिका गरीबदास / ब़जलाल</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>1258.73</v>
+        <v>1332.73</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>39875</v>
+        <v>39821</v>
       </c>
       <c r="K536" s="3" t="n">
-        <v>40035</v>
+        <v>40023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/393 — पांजरा कलां निर्मल वाटिका भंगूलाल / मुन्‍शीलाल</t>
+          <t>1732003005/WC/36 — पांजरा कलां निर्मल वाटिका शिवदयाल / श्‍यामलाल</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>304</v>
+        <v>1332.73</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>39875</v>
+        <v>39821</v>
       </c>
       <c r="K537" s="3" t="n">
-        <v>41344</v>
+        <v>40023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/394 — पांजरा कलां निर्मल वाटिका रामदास / सालकराम</t>
+          <t>1732003005/WC/37 — पांजरा कलां निर्मल वाटिका छोटेलाल / कल्‍लू</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>304</v>
+        <v>1332.73</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>39875</v>
+        <v>39821</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>41344</v>
+        <v>40023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/395 — पांजरा कलां निर्मल वाटिका डोरीलाल / मिश्रीलाल</t>
+          <t>1732003005/WC/38 — पांजरा कलां निर्मल वाटिका शम्‍मो बाई / लल्‍ला</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>304</v>
+        <v>1332.73</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>39875</v>
+        <v>39821</v>
       </c>
       <c r="K539" s="3" t="n">
-        <v>41344</v>
+        <v>40023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/396 — पांजरा कलां निर्मल वाटिका नेपाल / खेमचंद्र</t>
+          <t>1732003005/WC/39 — पांजरा कलां निर्मल वाटिका मुरारीलाल / नन्‍हैलाल</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>110</v>
+        <v>378</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>39875</v>
+        <v>39821</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>45128</v>
+        <v>41344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/397 — पांजरा कलां निर्मल वाटिका महेश / बटानीलाल</t>
+          <t>1732003005/WC/391 — पांजरा कलां निर्मल वाटिका विश्राम / मंगल</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>378</v>
+        <v>304</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>39875</v>
       </c>
       <c r="K541" s="3" t="n">
         <v>41344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/398 — पांजरा कलां निर्मल वाटिका धनश्‍याम / हलकू</t>
+          <t>1732003005/WC/392 — पांजरा कलां निर्मल वाटिका कमल कशिोर / राम प्रसाद</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>378</v>
+        <v>1258.73</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>39871</v>
+        <v>39875</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>45128</v>
+        <v>40035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/399 — पांजरा कलां निर्मल वाटिका प्रेमीलाल / शंभू</t>
+          <t>1732003005/WC/393 — पांजरा कलां निर्मल वाटिका भंगूलाल / मुन्‍शीलाल</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>304</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>39875</v>
       </c>
       <c r="K543" s="3" t="n">
         <v>41344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/40 — पांजरा कलां निर्मल वाटिका रमेश / बाबूलाल</t>
+          <t>1732003005/WC/394 — पांजरा कलां निर्मल वाटिका रामदास / सालकराम</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>1332.73</v>
+        <v>304</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>39821</v>
+        <v>39875</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>40023</v>
+        <v>41344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/400 — पांजरा कलां निर्मल वाटिका भगतराम / प्रेमदास</t>
+          <t>1732003005/WC/395 — पांजरा कलां निर्मल वाटिका डोरीलाल / मिश्रीलाल</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>110</v>
+        <v>304</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>39875</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>45128</v>
+        <v>41344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/401 — पांजरा कलां निर्मल वाटिका रामाधार / प्रेमदास</t>
+          <t>1732003005/WC/396 — पांजरा कलां निर्मल वाटिका नेपाल / खेमचंद्र</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>110</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>39875</v>
       </c>
       <c r="K546" s="3" t="n">
         <v>45128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/402 — पांजरा कलां निर्मल वाटिका वीरू / हल्‍कू</t>
+          <t>1732003005/WC/397 — पांजरा कलां निर्मल वाटिका महेश / बटानीलाल</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>304</v>
+        <v>378</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>39875</v>
       </c>
       <c r="K547" s="3" t="n">
         <v>41344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/403 — पांजरा कलां निर्मल वाटिका टीकाराम / नंदलाल</t>
+          <t>1732003005/WC/398 — पांजरा कलां निर्मल वाटिका धनश्‍याम / हलकू</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>1332.73</v>
+        <v>378</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>39872</v>
+        <v>39871</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>40023</v>
+        <v>45128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/404 — पांजरा कलां निर्मल वाटिका टन्‍टीलाल / शिवप्रसाद</t>
+          <t>1732003005/WC/399 — पांजरा कलां निर्मल वाटिका प्रेमीलाल / शंभू</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>1332.73</v>
+        <v>304</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>39864</v>
+        <v>39875</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>40023</v>
+        <v>41344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/405 — पांजरा कलां निर्मल वाटिका बाबूलाल / सुखराम</t>
+          <t>1732003005/WC/40 — पांजरा कलां निर्मल वाटिका रमेश / बाबूलाल</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>1332.73</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>39864</v>
+        <v>39821</v>
       </c>
       <c r="K550" s="3" t="n">
         <v>40023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/41 — पांजरा कलां निर्मल वाटिका शिम्‍मो / तेजराम</t>
+          <t>1732003005/WC/400 — पांजरा कलां निर्मल वाटिका भगतराम / प्रेमदास</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>110</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>39821</v>
+        <v>39875</v>
       </c>
       <c r="K551" s="3" t="n">
         <v>45128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/42 — पांजरा कलां निर्मल वाटिका गंगाराम / गनेशराम</t>
+          <t>1732003005/WC/401 — पांजरा कलां निर्मल वाटिका रामाधार / प्रेमदास</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>1258.73</v>
+        <v>110</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>39821</v>
+        <v>39875</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>40032</v>
+        <v>45128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/43 — पांजरा कलां निर्मल वाटिका शत्‍तार शाह / अकबर शाह</t>
+          <t>1732003005/WC/402 — पांजरा कलां निर्मल वाटिका वीरू / हल्‍कू</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>1332.73</v>
+        <v>304</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>39821</v>
+        <v>39875</v>
       </c>
       <c r="K553" s="3" t="n">
-        <v>40035</v>
+        <v>41344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/44 — पांजरा कलां निर्मल वाटिका बालकदास / सुन्‍दर लाल</t>
+          <t>1732003005/WC/403 — पांजरा कलां निर्मल वाटिका टीकाराम / नंदलाल</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>378</v>
+        <v>1332.73</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>39821</v>
+        <v>39872</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>41344</v>
+        <v>40023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/45 — पांजरा कलां निर्मल वाटिका दीपक / हजारी लाल</t>
+          <t>1732003005/WC/404 — पांजरा कलां निर्मल वाटिका टन्‍टीलाल / शिवप्रसाद</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>378</v>
+        <v>1332.73</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>39821</v>
+        <v>39864</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>41344</v>
+        <v>40023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/458 — पांजरा कलां  निर्मल वाटिका विमला / मधु</t>
+          <t>1732003005/WC/405 — पांजरा कलां निर्मल वाटिका बाबूलाल / सुखराम</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>1332.73</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>39876</v>
+        <v>39864</v>
       </c>
       <c r="K556" s="3" t="n">
         <v>40023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/46 — पांजरा कलां निर्मल वाटिका रामदास / प्रहलाद</t>
+          <t>1732003005/WC/41 — पांजरा कलां निर्मल वाटिका शिम्‍मो / तेजराम</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>378</v>
+        <v>110</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>39821</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>41344</v>
+        <v>45128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/47 — पांजरा कलां निर्मल वाटिका सुखनन्‍दन / प्रहलाद</t>
+          <t>1732003005/WC/42 — पांजरा कलां निर्मल वाटिका गंगाराम / गनेशराम</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>110</v>
+        <v>1258.73</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>39821</v>
       </c>
       <c r="K558" s="3" t="n">
-        <v>45128</v>
+        <v>40032</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/48 — पांजरा कलां निर्मल वाटिका रजनी / खेमचंद्र</t>
+          <t>1732003005/WC/43 — पांजरा कलां निर्मल वाटिका शत्‍तार शाह / अकबर शाह</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>110</v>
+        <v>1332.73</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>39821</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>45128</v>
+        <v>40035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/49 — पांजरा कलां निर्मल वाटिका शकूर / अकबर शाह</t>
+          <t>1732003005/WC/44 — पांजरा कलां निर्मल वाटिका बालकदास / सुन्‍दर लाल</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>1332.73</v>
+        <v>378</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>39821</v>
       </c>
       <c r="K560" s="3" t="n">
-        <v>40035</v>
+        <v>41344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/50 — पांजरा कलां निर्मल वाटिका मोत / तातू</t>
+          <t>1732003005/WC/45 — पांजरा कलां निर्मल वाटिका दीपक / हजारी लाल</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>1332.73</v>
+        <v>378</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>39821</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>40023</v>
+        <v>41344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/51 — पांजरा कलां निर्मल वाटिका गोविंद / मूरता</t>
+          <t>1732003005/WC/458 — पांजरा कलां  निर्मल वाटिका विमला / मधु</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>1332.73</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>39823</v>
+        <v>39876</v>
       </c>
       <c r="K562" s="3" t="n">
         <v>40023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/52 — पांजरा कलां निर्मल वाटिका तुलाराम सुखलाल</t>
+          <t>1732003005/WC/46 — पांजरा कलां निर्मल वाटिका रामदास / प्रहलाद</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>1332.73</v>
+        <v>378</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>39821</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>40023</v>
+        <v>41344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/53 — पांजरा कलां सार्वजनिक कूप निर्माण</t>
+          <t>1732003005/WC/47 — पांजरा कलां निर्मल वाटिका सुखनन्‍दन / प्रहलाद</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>209000</v>
+        <v>2429</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>128829</v>
+        <v>110</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>39837</v>
+        <v>39821</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>40136</v>
+        <v>45128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/601 — पांजरा कलां निर्मल वाटिका प्रेमदास / नंदलाल</t>
+          <t>1732003005/WC/48 — पांजरा कलां निर्मल वाटिका रजनी / खेमचंद्र</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>194</v>
+        <v>110</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>40033</v>
+        <v>39821</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>41344</v>
+        <v>45128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/602 — पांजरा कलां निर्मल वाटिका सुखवंती / परसराम</t>
+          <t>1732003005/WC/49 — पांजरा कलां निर्मल वाटिका शकूर / अकबर शाह</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>194</v>
+        <v>1332.73</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>40041</v>
+        <v>39821</v>
       </c>
       <c r="K566" s="3" t="n">
-        <v>41344</v>
+        <v>40035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/603 — पांजरा कलां निर्मल वाटिका इंदल / कमल</t>
+          <t>1732003005/WC/50 — पांजरा कलां निर्मल वाटिका मोत / तातू</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>304</v>
+        <v>1332.73</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>40032</v>
+        <v>39821</v>
       </c>
       <c r="K567" s="3" t="n">
-        <v>41344</v>
+        <v>40023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/604 — पांजरा कलां निर्मल वाटिका वटानीलाल / सालकराम</t>
+          <t>1732003005/WC/51 — पांजरा कलां निर्मल वाटिका गोविंद / मूरता</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>376</v>
+        <v>1332.73</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>40032</v>
+        <v>39823</v>
       </c>
       <c r="K568" s="3" t="n">
-        <v>41344</v>
+        <v>40023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/605 — पांजरा कलां निर्मल वाटिका रतन / क़ष्‍णा</t>
+          <t>1732003005/WC/52 — पांजरा कलां निर्मल वाटिका तुलाराम सुखलाल</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>304</v>
+        <v>1332.73</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>40033</v>
+        <v>39821</v>
       </c>
       <c r="K569" s="3" t="n">
-        <v>41344</v>
+        <v>40023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/606 — पांजरा कलां निर्मल वाटिका रामसिंह / बटानी</t>
+          <t>1732003005/WC/53 — पांजरा कलां सार्वजनिक कूप निर्माण</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>2429</v>
+        <v>209000</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>304</v>
+        <v>128829</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>40033</v>
+        <v>39837</v>
       </c>
       <c r="K570" s="3" t="n">
-        <v>41344</v>
+        <v>40136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/607 — पांजरा कलां निर्मल वाटिका लखनलाल / गेबू</t>
+          <t>1732003005/WC/601 — पांजरा कलां निर्मल वाटिका प्रेमदास / नंदलाल</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>304</v>
+        <v>194</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>40034</v>
+        <v>40033</v>
       </c>
       <c r="K571" s="3" t="n">
         <v>41344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/608 — पांजरा कलां निर्मल वाटिका गुलाब / नारायण</t>
+          <t>1732003005/WC/602 — पांजरा कलां निर्मल वाटिका सुखवंती / परसराम</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>304</v>
+        <v>194</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>40039</v>
+        <v>40041</v>
       </c>
       <c r="K572" s="3" t="n">
         <v>41344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/609 — पांजरा कलां निर्मल वाटिका सुंदरलाल / श्‍यामलाल</t>
+          <t>1732003005/WC/603 — पांजरा कलां निर्मल वाटिका इंदल / कमल</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>378</v>
+        <v>304</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>40039</v>
+        <v>40032</v>
       </c>
       <c r="K573" s="3" t="n">
         <v>41344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/610 — पांजरा कलां निर्मल वाटिका अशोक / कमल</t>
+          <t>1732003005/WC/604 — पांजरा कलां निर्मल वाटिका वटानीलाल / सालकराम</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>2429</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>304</v>
+        <v>376</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>40032</v>
       </c>
       <c r="K574" s="3" t="n">
         <v>41344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/700 — पांजराकलां सोक्‍ता गड्रडा ग्‍वाल बाबा के पास</t>
+          <t>1732003005/WC/605 — पांजरा कलां निर्मल वाटिका रतन / क़ष्‍णा</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>6815</v>
+        <v>2429</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>9360</v>
+        <v>304</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>40716</v>
+        <v>40033</v>
       </c>
       <c r="K575" s="3" t="n">
-        <v>41113</v>
+        <v>41344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1732003005/WC/701 — पांजराकलां सोक्‍ता गड्रडा टाटा नगर के हेण्‍डपंप के पास</t>
+          <t>1732003005/WC/606 — पांजरा कलां निर्मल वाटिका रामसिंह / बटानी</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>6815</v>
+        <v>2429</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>4070</v>
+        <v>304</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>40709</v>
+        <v>40033</v>
       </c>
       <c r="K576" s="3" t="n">
-        <v>41113</v>
+        <v>41344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Raising of Nursery for Groups / Raising of Nursery for Groups</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Nursery Development</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1732/DP/22012034495361 — Raising of nursery through SHG Bhawanikuj Tawa Nursari (Horticultutre)</t>
+          <t>1732003005/WC/607 — पांजरा कलां निर्मल वाटिका लखनलाल / गेबू</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>5177740</v>
+        <v>2429</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>1810931.75</v>
+        <v>304</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>44223</v>
+        <v>40034</v>
       </c>
       <c r="K577" s="3" t="n">
-        <v>46167</v>
+        <v>41344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / HOSHANGABAD</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C578" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D578" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E578" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F578" s="1" t="inlineStr">
+        <is>
+          <t>1732003005/WC/608 — पांजरा कलां निर्मल वाटिका गुलाब / नारायण</t>
+        </is>
+      </c>
+      <c r="G578" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H578" s="2" t="n">
+        <v>2429</v>
+      </c>
+      <c r="I578" s="2" t="n">
+        <v>304</v>
+      </c>
+      <c r="J578" s="3" t="n">
+        <v>40039</v>
+      </c>
+      <c r="K578" s="3" t="n">
+        <v>41344</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
+      <c r="A579" s="1" t="inlineStr">
+        <is>
+          <t>NARMADAPURAM / HOSHANGABAD</t>
+        </is>
+      </c>
+      <c r="B579" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C579" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D579" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E579" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F579" s="1" t="inlineStr">
+        <is>
+          <t>1732003005/WC/609 — पांजरा कलां निर्मल वाटिका सुंदरलाल / श्‍यामलाल</t>
+        </is>
+      </c>
+      <c r="G579" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H579" s="2" t="n">
+        <v>2429</v>
+      </c>
+      <c r="I579" s="2" t="n">
+        <v>378</v>
+      </c>
+      <c r="J579" s="3" t="n">
+        <v>40039</v>
+      </c>
+      <c r="K579" s="3" t="n">
+        <v>41344</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
+      <c r="A580" s="1" t="inlineStr">
+        <is>
+          <t>NARMADAPURAM / HOSHANGABAD</t>
+        </is>
+      </c>
+      <c r="B580" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C580" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D580" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E580" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F580" s="1" t="inlineStr">
+        <is>
+          <t>1732003005/WC/610 — पांजरा कलां निर्मल वाटिका अशोक / कमल</t>
+        </is>
+      </c>
+      <c r="G580" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H580" s="2" t="n">
+        <v>2429</v>
+      </c>
+      <c r="I580" s="2" t="n">
+        <v>304</v>
+      </c>
+      <c r="J580" s="3" t="n">
+        <v>40032</v>
+      </c>
+      <c r="K580" s="3" t="n">
+        <v>41344</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
+      <c r="A581" s="1" t="inlineStr">
+        <is>
+          <t>NARMADAPURAM / HOSHANGABAD</t>
+        </is>
+      </c>
+      <c r="B581" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C581" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D581" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E581" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F581" s="1" t="inlineStr">
+        <is>
+          <t>1732003005/WC/700 — पांजराकलां सोक्‍ता गड्रडा ग्‍वाल बाबा के पास</t>
+        </is>
+      </c>
+      <c r="G581" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H581" s="2" t="n">
+        <v>6815</v>
+      </c>
+      <c r="I581" s="2" t="n">
+        <v>9360</v>
+      </c>
+      <c r="J581" s="3" t="n">
+        <v>40716</v>
+      </c>
+      <c r="K581" s="3" t="n">
+        <v>41113</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
+      <c r="A582" s="1" t="inlineStr">
+        <is>
+          <t>NARMADAPURAM / HOSHANGABAD</t>
+        </is>
+      </c>
+      <c r="B582" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C582" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D582" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E582" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F582" s="1" t="inlineStr">
+        <is>
+          <t>1732003005/WC/701 — पांजराकलां सोक्‍ता गड्रडा टाटा नगर के हेण्‍डपंप के पास</t>
+        </is>
+      </c>
+      <c r="G582" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H582" s="2" t="n">
+        <v>6815</v>
+      </c>
+      <c r="I582" s="2" t="n">
+        <v>4070</v>
+      </c>
+      <c r="J582" s="3" t="n">
+        <v>40709</v>
+      </c>
+      <c r="K582" s="3" t="n">
+        <v>41113</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
+      <c r="A583" s="1" t="inlineStr">
+        <is>
+          <t>NARMADAPURAM / HOSHANGABAD</t>
+        </is>
+      </c>
+      <c r="B583" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C583" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D583" s="1" t="inlineStr">
+        <is>
+          <t>Raising of Nursery for Groups / Raising of Nursery for Groups</t>
+        </is>
+      </c>
+      <c r="E583" s="1" t="inlineStr">
+        <is>
+          <t>Nursery Development</t>
+        </is>
+      </c>
+      <c r="F583" s="1" t="inlineStr">
+        <is>
+          <t>1732/DP/22012034495361 — Raising of nursery through SHG Bhawanikuj Tawa Nursari (Horticultutre)</t>
+        </is>
+      </c>
+      <c r="G583" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H583" s="2" t="n">
+        <v>5177740</v>
+      </c>
+      <c r="I583" s="2" t="n">
+        <v>1810931.75</v>
+      </c>
+      <c r="J583" s="3" t="n">
+        <v>44223</v>
+      </c>
+      <c r="K583" s="3" t="n">
+        <v>46167</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
+      <c r="A584" s="1" t="inlineStr">
+        <is>
+          <t>NARMADAPURAM / HOSHANGABAD</t>
+        </is>
+      </c>
+      <c r="B584" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C578" s="1" t="inlineStr">
+      <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D578" s="1" t="inlineStr">
+      <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
-      <c r="E578" s="1" t="inlineStr">
+      <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
-      <c r="F578" s="1" t="inlineStr">
+      <c r="F584" s="1" t="inlineStr">
         <is>
           <t>1732/RC/100000 — GSSY Tawapul To Badodiyakhurd Hoshangabad</t>
         </is>
       </c>
-      <c r="G578" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H578" s="2" t="n">
+      <c r="G584" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H584" s="2" t="n">
         <v>1567000</v>
       </c>
-      <c r="I578" s="2" t="n">
+      <c r="I584" s="2" t="n">
         <v>428840</v>
       </c>
-      <c r="J578" s="3" t="n">
+      <c r="J584" s="3" t="n">
         <v>40491</v>
       </c>
-      <c r="K578" s="3" t="n">
+      <c r="K584" s="3" t="n">
         <v>42087</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>