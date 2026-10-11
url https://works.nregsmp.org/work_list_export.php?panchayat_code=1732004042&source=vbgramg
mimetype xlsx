--- v0 (2026-10-09)
+++ v1 (2026-10-11)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K100"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-09 00:59:05</t>
+          <t>Exported on: 2026-10-11 23:08:13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3821,61 +3821,61 @@
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1732004042/IF/IAY/6260142 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122562000</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
-        <v>46118</v>
+        <v>46304</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
@@ -3937,86 +3937,86 @@
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1732004042/IF/IAY/6292906 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127619162</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
-        <v>46049</v>
+        <v>46304</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
@@ -4031,133 +4031,133 @@
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1732004042/IF/IAY/6321610 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127627018</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
-        <v>46029</v>
+        <v>46304</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1732004042/IF/IAY/6321631 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122260401</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
-        <v>46064</v>
+        <v>46304</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / MAKHAN NAGAR</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">