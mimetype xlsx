--- v0 (2026-09-04)
+++ v1 (2026-10-22)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K258"/>
+  <dimension ref="A1:K268"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 17:50:49</t>
+          <t>Exported on: 2026-10-22 02:02:09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -610,98 +610,98 @@
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44794</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1732005006/DP/22012034593538 — वसुधा वंदन अमृत वाटिका अकोला</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>2040</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45725</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1732005006/DP/22012034620384 — सामुदायिक वृक्षारोपण कार्य गौशाला एवं स्टेडियम के पास अकोला</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45470</v>
@@ -1615,51 +1615,51 @@
       <c r="J39" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K39" s="3" t="n">
         <v>46111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/22012035530335 — JGSA2025 CONSTRUCTION OF FARM PONDS DEVENDRA/SARWAN GRAM BARWANI</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>47427</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45798</v>
@@ -2687,51 +2687,51 @@
       <c r="J61" s="3" t="n">
         <v>43284</v>
       </c>
       <c r="K61" s="3" t="n">
         <v>45617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/2181430 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4630462</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>43644</v>
@@ -3518,51 +3518,51 @@
       <c r="J78" s="3" t="n">
         <v>42776</v>
       </c>
       <c r="K78" s="3" t="n">
         <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/4575487 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118216696</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>4374</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45623</v>
@@ -3663,73 +3663,73 @@
       <c r="J81" s="3" t="n">
         <v>42776</v>
       </c>
       <c r="K81" s="3" t="n">
         <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/4654177 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147392849</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I82" s="2" t="n">
-        <v>18225</v>
+        <v>22425</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45623</v>
       </c>
       <c r="K82" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
@@ -3761,192 +3761,192 @@
       <c r="J83" s="3" t="n">
         <v>42545</v>
       </c>
       <c r="K83" s="3" t="n">
         <v>43368</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/4697461 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117931585</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>5832</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/4728394 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151628263</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45553</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/4753536 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117930516</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>16767</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45623</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/4794731 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147384477</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>19584</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45623</v>
@@ -3998,2119 +3998,2121 @@
       <c r="J88" s="3" t="n">
         <v>42545</v>
       </c>
       <c r="K88" s="3" t="n">
         <v>43368</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5456747 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147379164</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I89" s="2" t="n">
-        <v>2349</v>
+        <v>7149</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>46138</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5457332 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147389828</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5457778 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118219991</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5458689 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151629470</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5459197 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117929350</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I93" s="2" t="n">
-        <v>16443</v>
+        <v>24543</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5459280 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116268449</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I94" s="2" t="n">
-        <v>6003</v>
+        <v>12003</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5460864 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117929476</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I95" s="2" t="n">
-        <v>21141</v>
+        <v>23241</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5463092 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118219120</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45808</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5463962 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147380024</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5464068 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147238439</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5465105 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118215833</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I99" s="2" t="n">
-        <v>2349</v>
+        <v>10749</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>46139</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5465620 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147384193</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>7047</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>46139</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5587338 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147390487</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5614499 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126724424</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>2349</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>46139</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5614504 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147390172</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5614573 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151630991</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I104" s="2" t="n">
-        <v>17226</v>
+        <v>23226</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45798</v>
       </c>
-      <c r="K104" s="3"/>
+      <c r="K104" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5614581 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147234658</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I105" s="2" t="n">
-        <v>4698</v>
+        <v>15198</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>46139</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5614587 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118219783</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5614647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147242270</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5614695 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147236938</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45869</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5614747 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147379533</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5614884 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147235595</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5614888 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147385137</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5614947 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147378729</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5615057 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118220133</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5615067 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118179390</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45989</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5615089 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125607627</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5615109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125609854</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5615170 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147376690</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45869</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5615237 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115912804</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5615314 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151628855</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45883</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5615478 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125625266</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5615541 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147236579</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5615587 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147241620</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5615632 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147242585</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5615637 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147235238</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45955</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5615850 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147386186</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5616266 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117931307</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5616348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126672792</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5616712 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147390739</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5616839 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117929571</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I129" s="2" t="n">
-        <v>10962</v>
+        <v>13062</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45869</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5616909 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117930207</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5616934 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125990999</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5616968 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117930779</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45980</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5678272 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147236319</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45724</v>
@@ -6162,5971 +6164,6441 @@
       <c r="J134" s="3" t="n">
         <v>45883</v>
       </c>
       <c r="K134" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5687499 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124830099</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5687573 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118216597</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5687625 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147237265</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>2349</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>46139</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5687632 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117930071</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5687680 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117929831</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>2349</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>46139</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5687733 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117930296</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5687753 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124830484</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5687764 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147242086</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5687786 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117930962</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5687914 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147378293</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5687934 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126424540</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5734457 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115912594</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45869</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5803109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147377516</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5814481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118052545</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5862363 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118219281</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5862399 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124829660</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/5862406 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126731754</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45873</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/6130960 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147391328</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/6136104 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147238225</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>46104</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/6151150 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147241004</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/6151151 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147241292</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>46104</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1732005006/IF/IAY/6171665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118219622</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>46104</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
-          <t>1732005006/IF/IAY/660042 — Construction of IAY House -IAY REG. NO. MP1333847</t>
+          <t>1732005006/IF/IAY/6256371 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118219885</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I157" s="2" t="n">
-        <v>15090</v>
+        <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
-        <v>42874</v>
-[...3 lines deleted...]
-      </c>
+        <v>46147</v>
+      </c>
+      <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
-          <t>1732005006/IF/IAY/661037 — Construction of IAY House -IAY REG. NO. MP1496385</t>
+          <t>1732005006/IF/IAY/6276213 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147237627</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>15220</v>
+        <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
-        <v>42874</v>
-[...3 lines deleted...]
-      </c>
+        <v>46127</v>
+      </c>
+      <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
-          <t>1732005006/IF/IAY/661342 — Construction of IAY House -IAY REG. NO. MP1530697</t>
+          <t>1732005006/IF/IAY/6276215 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147237769</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
-        <v>45192</v>
+        <v>46127</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
-          <t>1732005006/IF/IAY/661343 — Construction of IAY House -IAY REG. NO. MP1530732</t>
+          <t>1732005006/IF/IAY/6276248 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147242795</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I160" s="2" t="n">
-        <v>15220</v>
+        <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
-        <v>42874</v>
-[...3 lines deleted...]
-      </c>
+        <v>46127</v>
+      </c>
+      <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
-          <t>1732005006/IF/IAY/661344 — Construction of IAY House -IAY REG. NO. MP1530737</t>
+          <t>1732005006/IF/IAY/6276500 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147381699</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I161" s="2" t="n">
-        <v>15180</v>
+        <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
-        <v>42874</v>
-[...3 lines deleted...]
-      </c>
+        <v>46128</v>
+      </c>
+      <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
-          <t>1732005006/IF/IAY/661352 — Construction of IAY House -IAY REG. NO. MP1532675</t>
+          <t>1732005006/IF/IAY/6287623 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147391621</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I162" s="2" t="n">
-        <v>15228</v>
+        <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
-        <v>42874</v>
-[...3 lines deleted...]
-      </c>
+        <v>46127</v>
+      </c>
+      <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
-          <t>1732005006/IF/IAY/661353 — Construction of IAY House -IAY REG. NO. MP1532694</t>
+          <t>1732005006/IF/IAY/6290794 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147390935</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I163" s="2" t="n">
-        <v>14896</v>
+        <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
-        <v>43091</v>
-[...3 lines deleted...]
-      </c>
+        <v>46127</v>
+      </c>
+      <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
-          <t>1732005006/IF/IAY/661376 — Construction of IAY House -IAY REG. NO. MP1535098</t>
+          <t>1732005006/IF/IAY/6292321 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147237982</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I164" s="2" t="n">
-        <v>15070</v>
+        <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
-        <v>43091</v>
-[...3 lines deleted...]
-      </c>
+        <v>46127</v>
+      </c>
+      <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
-          <t>1732005006/IF/IAY/661471 — Construction of IAY House -IAY REG. NO. MP1545740</t>
+          <t>1732005006/IF/IAY/6368374 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147380530</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I165" s="2" t="n">
-        <v>14872</v>
+        <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
-        <v>42874</v>
-[...3 lines deleted...]
-      </c>
+        <v>45787</v>
+      </c>
+      <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
-          <t>1732005006/IF/IAY/661472 — Construction of IAY House -IAY REG. NO. MP1545766</t>
+          <t>1732005006/IF/IAY/660042 — Construction of IAY House -IAY REG. NO. MP1333847</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
-        <v>27000</v>
+        <v>15030</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>0</v>
+        <v>15090</v>
       </c>
       <c r="J166" s="3" t="n">
-        <v>42809</v>
-[...1 lines deleted...]
-      <c r="K166" s="3"/>
+        <v>42874</v>
+      </c>
+      <c r="K166" s="3" t="n">
+        <v>43383</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
-          <t>1732005006/IF/IAY/661473 — Construction of IAY House -IAY REG. NO. MP1545781</t>
+          <t>1732005006/IF/IAY/661037 — Construction of IAY House -IAY REG. NO. MP1496385</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I167" s="2" t="n">
-        <v>15660</v>
+        <v>15220</v>
       </c>
       <c r="J167" s="3" t="n">
-        <v>43274</v>
+        <v>42874</v>
       </c>
       <c r="K167" s="3" t="n">
-        <v>43410</v>
+        <v>43255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
-          <t>1732005006/IF/IAY/661501 — Construction of IAY House -IAY REG. NO. MP1547969</t>
+          <t>1732005006/IF/IAY/661342 — Construction of IAY House -IAY REG. NO. MP1530697</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I168" s="2" t="n">
-        <v>15552</v>
+        <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
-        <v>42874</v>
-[...3 lines deleted...]
-      </c>
+        <v>45192</v>
+      </c>
+      <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
-          <t>1732005006/IF/IAY/667596 — Construction of IAY House -IAY REG. NO. MP2146000</t>
+          <t>1732005006/IF/IAY/661343 — Construction of IAY House -IAY REG. NO. MP1530732</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I169" s="2" t="n">
-        <v>15504</v>
+        <v>15220</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K169" s="3" t="n">
-        <v>43228</v>
+        <v>43255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
-          <t>1732005006/IF/IAY/677356 — Construction of IAY House -IAY REG. NO. MP3052077</t>
+          <t>1732005006/IF/IAY/661344 — Construction of IAY House -IAY REG. NO. MP1530737</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>15070</v>
+        <v>15180</v>
       </c>
       <c r="J170" s="3" t="n">
-        <v>43091</v>
+        <v>42874</v>
       </c>
       <c r="K170" s="3" t="n">
-        <v>43376</v>
+        <v>43299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
-          <t>1732005006/IF/IAY/677358 — Construction of IAY House -IAY REG. NO. MP3052084</t>
+          <t>1732005006/IF/IAY/661352 — Construction of IAY House -IAY REG. NO. MP1532675</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>15136</v>
+        <v>15228</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K171" s="3" t="n">
-        <v>43228</v>
+        <v>43376</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>1732005006/IF/IAY/677838 — Construction of IAY House -IAY REG. NO. MP3095347</t>
+          <t>1732005006/IF/IAY/661353 — Construction of IAY House -IAY REG. NO. MP1532694</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>15070</v>
+        <v>14896</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>43091</v>
       </c>
       <c r="K172" s="3" t="n">
-        <v>43383</v>
+        <v>43273</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>1732005006/IF/IAY/678250 — Construction of IAY House -IAY REG. NO. MP3150101</t>
+          <t>1732005006/IF/IAY/661376 — Construction of IAY House -IAY REG. NO. MP1535098</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
-        <v>27000</v>
+        <v>15030</v>
       </c>
       <c r="I173" s="2" t="n">
-        <v>0</v>
+        <v>15070</v>
       </c>
       <c r="J173" s="3" t="n">
-        <v>42809</v>
-[...1 lines deleted...]
-      <c r="K173" s="3"/>
+        <v>43091</v>
+      </c>
+      <c r="K173" s="3" t="n">
+        <v>43383</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>1732005006/IF/IAY/680160 — Construction of IAY House -IAY REG. NO. MP3411339</t>
+          <t>1732005006/IF/IAY/661471 — Construction of IAY House -IAY REG. NO. MP1545740</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
-        <v>27000</v>
+        <v>15030</v>
       </c>
       <c r="I174" s="2" t="n">
-        <v>0</v>
+        <v>14872</v>
       </c>
       <c r="J174" s="3" t="n">
-        <v>42809</v>
-[...1 lines deleted...]
-      <c r="K174" s="3"/>
+        <v>42874</v>
+      </c>
+      <c r="K174" s="3" t="n">
+        <v>43348</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
-          <t>1732005006/IF/IAY/682140 — Construction of IAY House -IAY REG. NO. MP3700814</t>
+          <t>1732005006/IF/IAY/661472 — Construction of IAY House -IAY REG. NO. MP1545766</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
-        <v>45989</v>
+        <v>42809</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>1732005006/IF/IAY/682179 — Construction of IAY House -IAY REG. NO. MP3709984</t>
+          <t>1732005006/IF/IAY/661473 — Construction of IAY House -IAY REG. NO. MP1545781</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
-        <v>27000</v>
+        <v>15030</v>
       </c>
       <c r="I176" s="2" t="n">
-        <v>0</v>
+        <v>15660</v>
       </c>
       <c r="J176" s="3" t="n">
-        <v>42809</v>
-[...1 lines deleted...]
-      <c r="K176" s="3"/>
+        <v>43274</v>
+      </c>
+      <c r="K176" s="3" t="n">
+        <v>43410</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>1732005006/IF/IAY/682437 — Construction of IAY House -IAY REG. NO. MP3770134</t>
+          <t>1732005006/IF/IAY/661501 — Construction of IAY House -IAY REG. NO. MP1547969</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>15480</v>
+        <v>15552</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K177" s="3" t="n">
         <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
-          <t>1732005006/IF/IAY/682584 — Construction of IAY House -IAY REG. NO. MP3799211</t>
+          <t>1732005006/IF/IAY/667596 — Construction of IAY House -IAY REG. NO. MP2146000</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I178" s="2" t="n">
-        <v>15636</v>
+        <v>15504</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K178" s="3" t="n">
-        <v>43560</v>
+        <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>1732005006/IF/IAY/850607 — Construction of IAY House -IAY REG. NO. MP1499358</t>
+          <t>1732005006/IF/IAY/677356 — Construction of IAY House -IAY REG. NO. MP3052077</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>15556</v>
+        <v>15070</v>
       </c>
       <c r="J179" s="3" t="n">
-        <v>42874</v>
+        <v>43091</v>
       </c>
       <c r="K179" s="3" t="n">
         <v>43376</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
-          <t>1732005006/IF/IAY/851604 — Construction of IAY House -IAY REG. NO. MP1512028</t>
+          <t>1732005006/IF/IAY/677358 — Construction of IAY House -IAY REG. NO. MP3052084</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>15508</v>
+        <v>15136</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K180" s="3" t="n">
-        <v>43419</v>
+        <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>1732005006/IF/IAY/940681 — Construction of IAY House -IAY REG. NO. MP1548004</t>
+          <t>1732005006/IF/IAY/677838 — Construction of IAY House -IAY REG. NO. MP3095347</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
-        <v>27000</v>
+        <v>15030</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>0</v>
+        <v>15070</v>
       </c>
       <c r="J181" s="3" t="n">
-        <v>42847</v>
-[...1 lines deleted...]
-      <c r="K181" s="3"/>
+        <v>43091</v>
+      </c>
+      <c r="K181" s="3" t="n">
+        <v>43383</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>1732005006/IF/IAY/940724 — Construction of IAY House -IAY REG. NO. MP1618754</t>
+          <t>1732005006/IF/IAY/678250 — Construction of IAY House -IAY REG. NO. MP3150101</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>15244</v>
+        <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
-        <v>43091</v>
-[...3 lines deleted...]
-      </c>
+        <v>42809</v>
+      </c>
+      <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>1732005006/LD/22012034295396 — shantidha nirman akola</t>
+          <t>1732005006/IF/IAY/680160 — Construction of IAY House -IAY REG. NO. MP3411339</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>165932.36</v>
+        <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
-        <v>42727</v>
-[...3 lines deleted...]
-      </c>
+        <v>42809</v>
+      </c>
+      <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>1732005006/LD/22012034305434 — शांतीधाम निर्माण्‍ा बरवानी</t>
+          <t>1732005006/IF/IAY/682140 — Construction of IAY House -IAY REG. NO. MP3700814</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>167147.36</v>
+        <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
-        <v>42804</v>
-[...3 lines deleted...]
-      </c>
+        <v>45989</v>
+      </c>
+      <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>1732005006/LD/22012034533586 — चारागाह विकास सह वृक्षारोपण गो शाला ग्राम अंकोला</t>
+          <t>1732005006/IF/IAY/682179 — Construction of IAY House -IAY REG. NO. MP3709984</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
-        <v>1581435.2</v>
+        <v>27000</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>283347.94</v>
+        <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
-        <v>44188</v>
+        <v>42809</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Anganwadi Building / Repair and Maintenance of Anganwadi Building for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>1732005006/PG/22012034312547 — खेलमैदान बरवानी ग्रापं अकोला</t>
+          <t>1732005006/IF/IAY/682437 — Construction of IAY House -IAY REG. NO. MP3770134</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
-        <v>153220</v>
+        <v>15030</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>37308</v>
+        <v>15480</v>
       </c>
       <c r="J186" s="3" t="n">
-        <v>42888</v>
+        <v>42874</v>
       </c>
       <c r="K186" s="3" t="n">
-        <v>43834</v>
+        <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/107 — ग्रेवलमार्ग मेनरोड से ग्राम बरवानी की ओर</t>
+          <t>1732005006/IF/IAY/682584 — Construction of IAY House -IAY REG. NO. MP3799211</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
-        <v>499000</v>
+        <v>15030</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>483257</v>
+        <v>15636</v>
       </c>
       <c r="J187" s="3" t="n">
-        <v>40700</v>
+        <v>42874</v>
       </c>
       <c r="K187" s="3" t="n">
-        <v>41424</v>
+        <v>43560</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034154931 — आबादी मार्ग में सीसी रोड व नाली नि‍र्माण ग्राम अको</t>
+          <t>1732005006/IF/IAY/850607 — Construction of IAY House -IAY REG. NO. MP1499358</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
-        <v>173455</v>
+        <v>15480</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>88740</v>
+        <v>15556</v>
       </c>
       <c r="J188" s="3" t="n">
-        <v>41262</v>
+        <v>42874</v>
       </c>
       <c r="K188" s="3" t="n">
-        <v>41358</v>
+        <v>43376</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034157215 — सीसी रोड एवं नाली निर्माण हरिसिंह के घर से स्‍कूल</t>
+          <t>1732005006/IF/IAY/851604 — Construction of IAY House -IAY REG. NO. MP1512028</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
-        <v>151900</v>
+        <v>15480</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>138478</v>
+        <v>15508</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>41290</v>
+        <v>42874</v>
       </c>
       <c r="K189" s="3" t="n">
-        <v>41424</v>
+        <v>43419</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034183071 — सीसी रोड एवं नाली नि‍मार्ण शांतीबाई के घर से केशव</t>
+          <t>1732005006/IF/IAY/940681 — Construction of IAY House -IAY REG. NO. MP1548004</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
-        <v>123000</v>
+        <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>122378</v>
+        <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
-        <v>41537</v>
-[...3 lines deleted...]
-      </c>
+        <v>42847</v>
+      </c>
+      <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034206529 — सीएम रोड से रघुराज पटैल के खेत तक खेत सडक निमार्ण</t>
+          <t>1732005006/IF/IAY/940724 — Construction of IAY House -IAY REG. NO. MP1618754</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
-        <v>761292</v>
+        <v>15480</v>
       </c>
       <c r="I191" s="2" t="n">
-        <v>0</v>
+        <v>15244</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>41705</v>
-[...1 lines deleted...]
-      <c r="K191" s="3"/>
+        <v>43091</v>
+      </c>
+      <c r="K191" s="3" t="n">
+        <v>43551</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034206543 — रघुराज पटेल के खेत से यशंवत पटेल के घर तक खेत सडक निमार्ण</t>
+          <t>1732005006/LD/22012034295396 — shantidha nirman akola</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I192" s="2" t="n">
-        <v>0</v>
+        <v>165932.36</v>
       </c>
       <c r="J192" s="3" t="n">
-        <v>41609</v>
-[...1 lines deleted...]
-      <c r="K192" s="3"/>
+        <v>42727</v>
+      </c>
+      <c r="K192" s="3" t="n">
+        <v>44557</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034206549 — सीएम रोड से रघुराज पटैल के खत तक</t>
+          <t>1732005006/LD/22012034305434 — शांतीधाम निर्माण्‍ा बरवानी</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
-        <v>761292</v>
+        <v>180000</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>796879.9</v>
+        <v>167147.36</v>
       </c>
       <c r="J193" s="3" t="n">
-        <v>41789</v>
+        <v>42804</v>
       </c>
       <c r="K193" s="3" t="n">
-        <v>42847</v>
+        <v>44557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034212169 — सीसी रोड व नाली निर्माण गुलाब के मकान से प्रभुदयाल</t>
+          <t>1732005006/LD/22012034533586 — चारागाह विकास सह वृक्षारोपण गो शाला ग्राम अंकोला</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
-        <v>37766</v>
+        <v>1581435.2</v>
       </c>
       <c r="I194" s="2" t="n">
-        <v>33589</v>
+        <v>283347.94</v>
       </c>
       <c r="J194" s="3" t="n">
-        <v>41705</v>
-[...3 lines deleted...]
-      </c>
+        <v>44188</v>
+      </c>
+      <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Repair &amp; Maint of Anganwadi Building / Repair and Maintenance of Anganwadi Building for Community</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034299025 — खेतसडक रघुराज के खेत से नदी तक भाग 2</t>
+          <t>1732005006/PG/22012034312547 — खेलमैदान बरवानी ग्रापं अकोला</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
-        <v>1476149</v>
+        <v>153220</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>84978</v>
+        <v>37308</v>
       </c>
       <c r="J195" s="3" t="n">
-        <v>42419</v>
+        <v>42888</v>
       </c>
       <c r="K195" s="3" t="n">
-        <v>42753</v>
+        <v>43834</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034303475 — खेत सडक 1</t>
+          <t>1732005006/RC/107 — ग्रेवलमार्ग मेनरोड से ग्राम बरवानी की ओर</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
-        <v>0</v>
+        <v>499000</v>
       </c>
       <c r="I196" s="2" t="n">
-        <v>0</v>
+        <v>483257</v>
       </c>
       <c r="J196" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K196" s="3"/>
+        <v>40700</v>
+      </c>
+      <c r="K196" s="3" t="n">
+        <v>41424</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034303476 — सीसी रोड 1</t>
+          <t>1732005006/RC/22012034154931 — आबादी मार्ग में सीसी रोड व नाली नि‍र्माण ग्राम अको</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
-        <v>0</v>
+        <v>173455</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>0</v>
+        <v>88740</v>
       </c>
       <c r="J197" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K197" s="3"/>
+        <v>41262</v>
+      </c>
+      <c r="K197" s="3" t="n">
+        <v>41358</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034303477 — सीसी रोड 2</t>
+          <t>1732005006/RC/22012034157215 — सीसी रोड एवं नाली निर्माण हरिसिंह के घर से स्‍कूल</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
-        <v>0</v>
+        <v>151900</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>0</v>
+        <v>138478</v>
       </c>
       <c r="J198" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K198" s="3"/>
+        <v>41290</v>
+      </c>
+      <c r="K198" s="3" t="n">
+        <v>41424</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034304272 — नाली निर्माण दशरथ के घर से हनुमान मंदिर तक</t>
+          <t>1732005006/RC/22012034183071 — सीसी रोड एवं नाली नि‍मार्ण शांतीबाई के घर से केशव</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
-        <v>47734</v>
+        <v>123000</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>46426</v>
+        <v>122378</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>42496</v>
+        <v>41537</v>
       </c>
       <c r="K199" s="3" t="n">
-        <v>43089</v>
+        <v>41675</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034304278 — सीसी रोड व नाली निर्माण खुमानसिंह के बाडे से हनुमान मंदिर तक</t>
+          <t>1732005006/RC/22012034206529 — सीएम रोड से रघुराज पटैल के खेत तक खेत सडक निमार्ण</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
-        <v>39150</v>
+        <v>761292</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>32064</v>
+        <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
-        <v>42797</v>
-[...3 lines deleted...]
-      </c>
+        <v>41705</v>
+      </c>
+      <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034322308 — सीसी रोड निर्माण अकोला</t>
+          <t>1732005006/RC/22012034206543 — रघुराज पटेल के खेत से यशंवत पटेल के घर तक खेत सडक निमार्ण</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
-        <v>42826</v>
+        <v>41609</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034322310 — सीसी रोड निर्माण बरवानी</t>
+          <t>1732005006/RC/22012034206549 — सीएम रोड से रघुराज पटैल के खत तक</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
-        <v>0</v>
+        <v>761292</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>0</v>
+        <v>796879.9</v>
       </c>
       <c r="J202" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K202" s="3"/>
+        <v>41789</v>
+      </c>
+      <c r="K202" s="3" t="n">
+        <v>42847</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034322312 — सीसी रोड निर्माण बरवानी</t>
+          <t>1732005006/RC/22012034212169 — सीसी रोड व नाली निर्माण गुलाब के मकान से प्रभुदयाल</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
-        <v>0</v>
+        <v>37766</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>0</v>
+        <v>33589</v>
       </c>
       <c r="J203" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K203" s="3"/>
+        <v>41705</v>
+      </c>
+      <c r="K203" s="3" t="n">
+        <v>42237</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034329352 — सीसी रोड व्‍ नाली निर्माण राजकुमार के घर से नदी तक</t>
+          <t>1732005006/RC/22012034299025 — खेतसडक रघुराज के खेत से नदी तक भाग 2</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
-        <v>27923</v>
+        <v>1476149</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>27054</v>
+        <v>84978</v>
       </c>
       <c r="J204" s="3" t="n">
-        <v>42797</v>
+        <v>42419</v>
       </c>
       <c r="K204" s="3" t="n">
-        <v>43089</v>
+        <v>42753</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034375251 — cc road niraman</t>
+          <t>1732005006/RC/22012034303475 — खेत सडक 1</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>43191</v>
+        <v>42395</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034440179 — सीसी रोड एवं नाली निमार्ण अकोला</t>
+          <t>1732005006/RC/22012034303476 — सीसी रोड 1</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>43498</v>
+        <v>42395</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034462759 — सी सी रोड व नाली निर्माण मुख्य सडक से बिर्जेश के घर तक्</t>
+          <t>1732005006/RC/22012034303477 — सीसी रोड 2</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
-        <v>18600</v>
+        <v>0</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>24288</v>
+        <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
-        <v>43658</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034462762 — सी सी रोड व नाली निर्माण बिर्जेश के घर से अशोक के घर तक</t>
+          <t>1732005006/RC/22012034304272 — नाली निर्माण दशरथ के घर से हनुमान मंदिर तक</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
-        <v>25000</v>
+        <v>47734</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>29568</v>
+        <v>46426</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>43658</v>
+        <v>42496</v>
       </c>
       <c r="K208" s="3" t="n">
-        <v>43873</v>
+        <v>43089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034462766 — सी सी रोड व नाली निर्माण प्रभु के घर से नदी की ओर</t>
+          <t>1732005006/RC/22012034304278 — सीसी रोड व नाली निर्माण खुमानसिंह के बाडे से हनुमान मंदिर तक</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
-        <v>63500</v>
+        <v>39150</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>46464</v>
+        <v>32064</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>43773</v>
+        <v>42797</v>
       </c>
       <c r="K209" s="3" t="n">
-        <v>44025</v>
+        <v>43095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034469466 — सीसी रोड एवं नाली ि‍निर्माण देवीसिंह के घर से प्राथमिक शाला तक ग्राम बरवानी</t>
+          <t>1732005006/RC/22012034322308 — सीसी रोड निर्माण अकोला</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
-        <v>46600</v>
+        <v>0</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>47112</v>
+        <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>43658</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034469467 — सीसी रोड ि‍निर्माण माता तंदिर से बडडे भैया के घर तक ग्राम बरवानी</t>
+          <t>1732005006/RC/22012034322310 — सीसी रोड निर्माण बरवानी</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
-        <v>30600</v>
+        <v>0</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>25632</v>
+        <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>43658</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034469468 — सीसी रोड ि‍निर्माण मनोज हरिजन के घरी से नदी की ओर ग्राम बरवानी</t>
+          <t>1732005006/RC/22012034322312 — सीसी रोड निर्माण बरवानी</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
-        <v>42000</v>
+        <v>0</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>48576</v>
+        <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
-        <v>43658</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034469469 — सीसी रोड एवं नाली ि‍निर्माण मुख्‍य सडक से ि‍दिनेश के घर तक ग्राम अकोला</t>
+          <t>1732005006/RC/22012034329352 — सीसी रोड व्‍ नाली निर्माण राजकुमार के घर से नदी तक</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
-        <v>18600</v>
+        <v>27923</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>0</v>
+        <v>27054</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K213" s="3"/>
+        <v>42797</v>
+      </c>
+      <c r="K213" s="3" t="n">
+        <v>43089</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034469473 — सीसी रोड एवं नाली ि‍निर्माण ि‍हितेश के घर से अशोक के घर तक ग्राम अकोला</t>
+          <t>1732005006/RC/22012034375251 — cc road niraman</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
-        <v>25400</v>
+        <v>0</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>43191</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034469474 — सीसी रोड एवं नाली ि‍निर्माण प्रभु के घर से नदी की ओर ग्राम अकोला</t>
+          <t>1732005006/RC/22012034440179 — सीसी रोड एवं नाली निमार्ण अकोला</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
-        <v>63500</v>
+        <v>0</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>36960</v>
+        <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
-        <v>43782</v>
-[...3 lines deleted...]
-      </c>
+        <v>43498</v>
+      </c>
+      <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034514258 — सीसी रोड एवं नाली ि‍निर्माण ग्राम अकोला</t>
+          <t>1732005006/RC/22012034462759 — सी सी रोड व नाली निर्माण मुख्य सडक से बिर्जेश के घर तक्</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
-        <v>0</v>
+        <v>18600</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>0</v>
+        <v>24288</v>
       </c>
       <c r="J216" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K216" s="3"/>
+        <v>43658</v>
+      </c>
+      <c r="K216" s="3" t="n">
+        <v>43873</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034572363 — APPROACH ROAD PS BUILING SE SHANIDHAM TAK BARWANI</t>
+          <t>1732005006/RC/22012034462762 — सी सी रोड व नाली निर्माण बिर्जेश के घर से अशोक के घर तक</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
-        <v>0</v>
+        <v>25000</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>0</v>
+        <v>29568</v>
       </c>
       <c r="J217" s="3" t="n">
-        <v>44291</v>
-[...1 lines deleted...]
-      <c r="K217" s="3"/>
+        <v>43658</v>
+      </c>
+      <c r="K217" s="3" t="n">
+        <v>43873</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034639096 — सीसी रोड एवं नाली निर्माण कार्य अमित पटैल के घर से राजेश हरिजन के घर तक ग्राम बरवानी</t>
+          <t>1732005006/RC/22012034462766 — सी सी रोड व नाली निर्माण प्रभु के घर से नदी की ओर</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
-        <v>57900</v>
+        <v>63500</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>56955</v>
+        <v>46464</v>
       </c>
       <c r="J218" s="3" t="n">
-        <v>45305</v>
+        <v>43773</v>
       </c>
       <c r="K218" s="3" t="n">
-        <v>45898</v>
+        <v>44025</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034663650 — cc rod avam nali nirman kary gurudyal ke ghar se laluram ke ghar hendpaump ki or</t>
+          <t>1732005006/RC/22012034469466 — सीसी रोड एवं नाली ि‍निर्माण देवीसिंह के घर से प्राथमिक शाला तक ग्राम बरवानी</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
-        <v>0</v>
+        <v>46600</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>0</v>
+        <v>47112</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>45153</v>
-[...1 lines deleted...]
-      <c r="K219" s="3"/>
+        <v>43658</v>
+      </c>
+      <c r="K219" s="3" t="n">
+        <v>44022</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/22012034663654 — cc rod avam nali nirman kary gurudyal ke ghar se hendpaump ki or</t>
+          <t>1732005006/RC/22012034469467 — सीसी रोड ि‍निर्माण माता तंदिर से बडडे भैया के घर तक ग्राम बरवानी</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
-        <v>83000</v>
+        <v>30600</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>82822</v>
+        <v>25632</v>
       </c>
       <c r="J220" s="3" t="n">
-        <v>45287</v>
+        <v>43658</v>
       </c>
       <c r="K220" s="3" t="n">
-        <v>45394</v>
+        <v>44557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RC/90 — ग्रेवलमार्ग मुख्‍यमार्ग से अकोला</t>
+          <t>1732005006/RC/22012034469468 — सीसी रोड ि‍निर्माण मनोज हरिजन के घरी से नदी की ओर ग्राम बरवानी</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
-        <v>500000</v>
+        <v>42000</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>374401.07</v>
+        <v>48576</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>40293</v>
+        <v>43658</v>
       </c>
       <c r="K221" s="3" t="n">
-        <v>40293</v>
+        <v>43873</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RS/22012034401780 — shochlay nirman harishankar /ajentilal gram barwani</t>
+          <t>1732005006/RC/22012034469469 — सीसी रोड एवं नाली ि‍निर्माण मुख्‍य सडक से ि‍दिनेश के घर तक ग्राम अकोला</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
-        <v>12000</v>
+        <v>18600</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>11158</v>
+        <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>43196</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RS/22012034476952 — अकोला टोला पर नाडेप निर्माण</t>
+          <t>1732005006/RC/22012034469473 — सीसी रोड एवं नाली ि‍निर्माण ि‍हितेश के घर से अशोक के घर तक ग्राम अकोला</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
-        <v>0</v>
+        <v>25400</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>43692</v>
+        <v>43191</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RS/22012034476953 — अकोला टोला पर ि‍गिरधारी हरिजन के घर के पास नोडप निर्माण</t>
+          <t>1732005006/RC/22012034469474 — सीसी रोड एवं नाली ि‍निर्माण प्रभु के घर से नदी की ओर ग्राम अकोला</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
-        <v>0</v>
+        <v>63500</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>0</v>
+        <v>36960</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K224" s="3"/>
+        <v>43782</v>
+      </c>
+      <c r="K224" s="3" t="n">
+        <v>44025</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RS/22012034476954 — बरवानी में हरिजन मोहल्‍ला में नाडेप निर्माण</t>
+          <t>1732005006/RC/22012034514258 — सीसी रोड एवं नाली ि‍निर्माण ग्राम अकोला</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>43692</v>
+        <v>43740</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RS/22012034476955 — बरवानी में परसोत्‍तम हरिजन के घर के पास नाडैप ि‍निर्माण</t>
+          <t>1732005006/RC/22012034572363 — APPROACH ROAD PS BUILING SE SHANIDHAM TAK BARWANI</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>43692</v>
+        <v>44291</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RS/22012034476956 — बरवानी में नरेन्‍द्रसिंह के घर के पीछे नाडेप निर्माण</t>
+          <t>1732005006/RC/22012034639096 — सीसी रोड एवं नाली निर्माण कार्य अमित पटैल के घर से राजेश हरिजन के घर तक ग्राम बरवानी</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>0</v>
+        <v>57900</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>0</v>
+        <v>56955</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K227" s="3"/>
+        <v>45305</v>
+      </c>
+      <c r="K227" s="3" t="n">
+        <v>45898</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RS/22012034476957 — खुमानसिंह के सामने नाडेप निर्माण कार्य बरवानी</t>
+          <t>1732005006/RC/22012034663650 — cc rod avam nali nirman kary gurudyal ke ghar se laluram ke ghar hendpaump ki or</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>43692</v>
+        <v>45153</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RS/22012034476958 — सोक्‍ता गडडा अकोला टोला हेण्‍डपंप के पास</t>
+          <t>1732005006/RC/22012034663654 — cc rod avam nali nirman kary gurudyal ke ghar se hendpaump ki or</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
-        <v>0</v>
+        <v>83000</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>0</v>
+        <v>82822</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K229" s="3"/>
+        <v>45287</v>
+      </c>
+      <c r="K229" s="3" t="n">
+        <v>45394</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RS/22012034476959 — सोक्‍ता गडडा बरवानी टोला पर</t>
+          <t>1732005006/RC/90 — ग्रेवलमार्ग मुख्‍यमार्ग से अकोला</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>0</v>
+        <v>374401.07</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K230" s="3"/>
+        <v>40293</v>
+      </c>
+      <c r="K230" s="3" t="n">
+        <v>40293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RS/22012034476960 — साक्‍ता गडडा निर्माण अकोला महावीर चबूतरा हेण्‍डपंप के पास</t>
+          <t>1732005006/RS/22012034401780 — shochlay nirman harishankar /ajentilal gram barwani</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>0</v>
+        <v>11158</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K231" s="3"/>
+        <v>43196</v>
+      </c>
+      <c r="K231" s="3" t="n">
+        <v>43752</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RS/22012034476961 — सोक्‍ता गडडा निर्माण बरवानी में हरिजन मोहल्‍ला में हेण्‍डपपं के पास</t>
+          <t>1732005006/RS/22012034476952 — अकोला टोला पर नाडेप निर्माण</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RS/22012034478946 — नाडेप निर्माण प्राथिमक शाला के पास ग्राम अकोला</t>
+          <t>1732005006/RS/22012034476953 — अकोला टोला पर ि‍गिरधारी हरिजन के घर के पास नोडप निर्माण</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>43740</v>
+        <v>43692</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RS/22012034509141 — स्वछता परिसर निर्माण प्रा.शा.स्कूल के पास ग्राम बरवानी</t>
+          <t>1732005006/RS/22012034476954 — बरवानी में हरिजन मोहल्‍ला में नाडेप निर्माण</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>43700</v>
+        <v>0</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>32226</v>
+        <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>44251</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RS/22012034510611 — सामुदायिक स्‍वच्‍छता परिसर हेंडपंप के पास अकोला टोला</t>
+          <t>1732005006/RS/22012034476955 — बरवानी में परसोत्‍तम हरिजन के घर के पास नाडैप ि‍निर्माण</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>72800</v>
+        <v>0</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>34918</v>
+        <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>44275</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RS/22012034511115 — सामुदायिक स्‍वच्‍छता परिसर निर्माण कार्य अकोला टोला हैण्‍ड पंप के पास</t>
+          <t>1732005006/RS/22012034476956 — बरवानी में नरेन्‍द्रसिंह के घर के पीछे नाडेप निर्माण</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>72833</v>
+        <v>0</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>44263</v>
+        <v>43692</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RS/22012034643768 — Nadep nirman karya stadium me gp akola</t>
+          <t>1732005006/RS/22012034476957 — खुमानसिंह के सामने नाडेप निर्माण कार्य बरवानी</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>44587</v>
+        <v>43692</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RS/22012035118295 — कच्‍ची नाली निर्माण कार्य स्‍टेडियम से नदी तक अकोला</t>
+          <t>1732005006/RS/22012034476958 — सोक्‍ता गडडा अकोला टोला हेण्‍डपंप के पास</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>45017</v>
+        <v>43692</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RS/22012035121757 — r c c nali nirman karaya hanuman mandir  chudhry ke ghar se amol ke ghar tak</t>
+          <t>1732005006/RS/22012034476959 — सोक्‍ता गडडा बरवानी टोला पर</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>17000</v>
+        <v>0</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>15060</v>
+        <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>45313</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1732005006/RS/22012035126245 — आरसीसी नाली निर्माण कार्य अकोला टोला में दौलत ठाकुर के घर से शिवालय तक ग्राम अकोला</t>
+          <t>1732005006/RS/22012034476960 — साक्‍ता गडडा निर्माण अकोला महावीर चबूतरा हेण्‍डपंप के पास</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>45000</v>
+        <v>0</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>44610</v>
+        <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>45424</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1732005006/SK/352 — Bharat Nirman Rajeev Gandhi Sewa Kendra,AKOLA</t>
+          <t>1732005006/RS/22012034476961 — सोक्‍ता गडडा निर्माण बरवानी में हरिजन मोहल्‍ला में हेण्‍डपपं के पास</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>452000</v>
+        <v>0</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>436416</v>
+        <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>41516</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1732005006/WC/22012034469674 — Trench nirman shantidham ke pass akola</t>
+          <t>1732005006/RS/22012034478946 — नाडेप निर्माण प्राथिमक शाला के पास ग्राम अकोला</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>62346.34</v>
+        <v>0</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>56938</v>
+        <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>43837</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1732005006/WC/22012034469675 — Trench nirman plantation ke pass akola</t>
+          <t>1732005006/RS/22012034509141 — स्वछता परिसर निर्माण प्रा.शा.स्कूल के पास ग्राम बरवानी</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
-        <v>70967.24</v>
+        <v>43700</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>66234</v>
+        <v>32226</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>43894</v>
+        <v>44251</v>
       </c>
       <c r="K243" s="3" t="n">
-        <v>44097</v>
+        <v>45111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1732005006/WC/22012034724442 — C.T.R. Water Harvesting Panchayat Bhavan Akola</t>
+          <t>1732005006/RS/22012034510611 — सामुदायिक स्‍वच्‍छता परिसर हेंडपंप के पास अकोला टोला</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
-        <v>22173.14</v>
+        <v>72800</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>0</v>
+        <v>34918</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>44291</v>
-[...1 lines deleted...]
-      <c r="K244" s="3"/>
+        <v>44275</v>
+      </c>
+      <c r="K244" s="3" t="n">
+        <v>44801</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1732005006/WC/22012034746465 — C.T.R. RAIN Water Harvesting PS BHAWAN BARWANI AKOLA</t>
+          <t>1732005006/RS/22012034511115 — सामुदायिक स्‍वच्‍छता परिसर निर्माण कार्य अकोला टोला हैण्‍ड पंप के पास</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
-        <v>22173.14</v>
+        <v>72833</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>44291</v>
+        <v>44263</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1732005006/WC/22012034756924 — CTR SAMUDAYIK MINI  PERCOLATION TANK BARWANI</t>
+          <t>1732005006/RS/22012034643768 — Nadep nirman karya stadium me gp akola</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
-        <v>285923.84</v>
+        <v>0</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>94377</v>
+        <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>44371</v>
-[...3 lines deleted...]
-      </c>
+        <v>44587</v>
+      </c>
+      <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1732005006/WC/22012034983463 — Ctr sokpit nirman panchayt bhawan ke pas gp akola</t>
+          <t>1732005006/RS/22012035118295 — कच्‍ची नाली निर्माण कार्य स्‍टेडियम से नदी तक अकोला</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
-        <v>15140.3</v>
+        <v>0</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>44665</v>
+        <v>45017</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1732005006/WC/22012034983466 — Ctr sokpit nirman kary Rajendra ke ghar gp akola</t>
+          <t>1732005006/RS/22012035121757 — r c c nali nirman karaya hanuman mandir  chudhry ke ghar se amol ke ghar tak</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>15140.3</v>
+        <v>17000</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>0</v>
+        <v>15060</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K248" s="3"/>
+        <v>45313</v>
+      </c>
+      <c r="K248" s="3" t="n">
+        <v>45341</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1732005006/WC/22012034983499 — Ctr कच्ची नाली निर्माण कार्य मेन रोड से नदी तक  ग्राम पंचायत अकोला</t>
+          <t>1732005006/RS/22012035126245 — आरसीसी नाली निर्माण कार्य अकोला टोला में दौलत ठाकुर के घर से शिवालय तक ग्राम अकोला</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>85558.49</v>
+        <v>45000</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>41820</v>
+        <v>44610</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>44730</v>
+        <v>45424</v>
       </c>
       <c r="K249" s="3" t="n">
-        <v>45048</v>
+        <v>45778</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1732005006/WC/22012035017461 — बाढ़ नियंत्रण हेतु कच्ची नाली प्राथमिक शाला भवन से शांति धाम की ओर बरवानी</t>
+          <t>1732005006/SK/352 — Bharat Nirman Rajeev Gandhi Sewa Kendra,AKOLA</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>133666.93</v>
+        <v>452000</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>93621</v>
+        <v>436416</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>45206</v>
+        <v>41516</v>
       </c>
       <c r="K250" s="3" t="n">
-        <v>45780</v>
+        <v>42560</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage- Gov blding premises / Block Plantation of Biodrainage Trees in Government building premises for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1732005006/WC/22012035143752 — टिरिच निर्माण कार्य स्टेडियम के पास अकोला</t>
+          <t>1732005006/WC/22012034469674 — Trench nirman shantidham ke pass akola</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>0</v>
+        <v>62346.34</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>0</v>
+        <v>56938</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K251" s="3"/>
+        <v>43837</v>
+      </c>
+      <c r="K251" s="3" t="n">
+        <v>44138</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1732005006/WC/22012035208973 — कच्ची नाली निर्माण हनुमान मंदिर के सामने पुलिया से नदी की ओर अकोला</t>
+          <t>1732005006/WC/22012034469675 — Trench nirman plantation ke pass akola</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>0</v>
+        <v>70967.24</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>0</v>
+        <v>66234</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>45451</v>
-[...1 lines deleted...]
-      <c r="K252" s="3"/>
+        <v>43894</v>
+      </c>
+      <c r="K252" s="3" t="n">
+        <v>44097</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1732005006/WC/22012035209478 — कच्ची नाली निर्माण कार्य हनुमान मंदिर के सामने नदी की ओर अकोला</t>
+          <t>1732005006/WC/22012034724442 — C.T.R. Water Harvesting Panchayat Bhavan Akola</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>94000.33</v>
+        <v>22173.14</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>6040</v>
+        <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>45732</v>
+        <v>44291</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1732005006/WC/22012035293722 — जल गंगा संवर्धन अभियान के तहत दुग्वेल रिचार्ज पिट निर्माण कार्य भभूति ग्राम बड़वानी</t>
+          <t>1732005006/WC/22012034746465 — C.T.R. RAIN Water Harvesting PS BHAWAN BARWANI AKOLA</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>25899.46</v>
+        <v>22173.14</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>11955.3</v>
+        <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>45801</v>
-[...3 lines deleted...]
-      </c>
+        <v>44291</v>
+      </c>
+      <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1732005006/WC/22012035308115 — JGSA2025 CONSTRUCTION OF RECHARGE STRUCTURE FOR DUGWELL DEVENDRA/ SARVAN GRAM BARWANI</t>
+          <t>1732005006/WC/22012034756924 — CTR SAMUDAYIK MINI  PERCOLATION TANK BARWANI</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>25899.46</v>
+        <v>285923.84</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>9606.3</v>
+        <v>94377</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>45798</v>
+        <v>44371</v>
       </c>
       <c r="K255" s="3" t="n">
-        <v>46121</v>
+        <v>45111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1732005006/WC/22012035313644 — JGSA2025 CONSTRUCTION OF RECHARGE STRUCTURE FOR DUGWELL GOLA KUSWAHA GRAM BADWANI</t>
+          <t>1732005006/WC/22012034983463 — Ctr sokpit nirman panchayt bhawan ke pas gp akola</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>25899.46</v>
+        <v>15140.3</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>45761</v>
+        <v>44665</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1732005006/WH/19952652 — तालाब की गाद नि‍कालना ग्राम अकोला</t>
+          <t>1732005006/WC/22012034983466 — Ctr sokpit nirman kary Rajendra ke ghar gp akola</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>472333</v>
+        <v>15140.3</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>1460</v>
+        <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>41399</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / SOHAGPUR</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D258" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E258" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F258" s="1" t="inlineStr">
+        <is>
+          <t>1732005006/WC/22012034983499 — Ctr कच्ची नाली निर्माण कार्य मेन रोड से नदी तक  ग्राम पंचायत अकोला</t>
+        </is>
+      </c>
+      <c r="G258" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H258" s="2" t="n">
+        <v>85558.49</v>
+      </c>
+      <c r="I258" s="2" t="n">
+        <v>41820</v>
+      </c>
+      <c r="J258" s="3" t="n">
+        <v>44730</v>
+      </c>
+      <c r="K258" s="3" t="n">
+        <v>45048</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
+      <c r="A259" s="1" t="inlineStr">
+        <is>
+          <t>NARMADAPURAM / SOHAGPUR</t>
+        </is>
+      </c>
+      <c r="B259" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C259" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D259" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E259" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F259" s="1" t="inlineStr">
+        <is>
+          <t>1732005006/WC/22012035017461 — बाढ़ नियंत्रण हेतु कच्ची नाली प्राथमिक शाला भवन से शांति धाम की ओर बरवानी</t>
+        </is>
+      </c>
+      <c r="G259" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H259" s="2" t="n">
+        <v>133666.93</v>
+      </c>
+      <c r="I259" s="2" t="n">
+        <v>93621</v>
+      </c>
+      <c r="J259" s="3" t="n">
+        <v>45206</v>
+      </c>
+      <c r="K259" s="3" t="n">
+        <v>45780</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
+      <c r="A260" s="1" t="inlineStr">
+        <is>
+          <t>NARMADAPURAM / SOHAGPUR</t>
+        </is>
+      </c>
+      <c r="B260" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C260" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D260" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Biodrainage- Gov blding premises / Block Plantation of Biodrainage Trees in Government building premises for Community</t>
+        </is>
+      </c>
+      <c r="E260" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F260" s="1" t="inlineStr">
+        <is>
+          <t>1732005006/WC/22012035143752 — टिरिच निर्माण कार्य स्टेडियम के पास अकोला</t>
+        </is>
+      </c>
+      <c r="G260" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H260" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I260" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J260" s="3" t="n">
+        <v>45017</v>
+      </c>
+      <c r="K260" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
+      <c r="A261" s="1" t="inlineStr">
+        <is>
+          <t>NARMADAPURAM / SOHAGPUR</t>
+        </is>
+      </c>
+      <c r="B261" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C261" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D261" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E261" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F261" s="1" t="inlineStr">
+        <is>
+          <t>1732005006/WC/22012035208973 — कच्ची नाली निर्माण हनुमान मंदिर के सामने पुलिया से नदी की ओर अकोला</t>
+        </is>
+      </c>
+      <c r="G261" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H261" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I261" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J261" s="3" t="n">
+        <v>45451</v>
+      </c>
+      <c r="K261" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
+      <c r="A262" s="1" t="inlineStr">
+        <is>
+          <t>NARMADAPURAM / SOHAGPUR</t>
+        </is>
+      </c>
+      <c r="B262" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C262" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D262" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E262" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F262" s="1" t="inlineStr">
+        <is>
+          <t>1732005006/WC/22012035209478 — कच्ची नाली निर्माण कार्य हनुमान मंदिर के सामने नदी की ओर अकोला</t>
+        </is>
+      </c>
+      <c r="G262" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H262" s="2" t="n">
+        <v>94000.33</v>
+      </c>
+      <c r="I262" s="2" t="n">
+        <v>6040</v>
+      </c>
+      <c r="J262" s="3" t="n">
+        <v>45732</v>
+      </c>
+      <c r="K262" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
+      <c r="A263" s="1" t="inlineStr">
+        <is>
+          <t>NARMADAPURAM / SOHAGPUR</t>
+        </is>
+      </c>
+      <c r="B263" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C263" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D263" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+        </is>
+      </c>
+      <c r="E263" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F263" s="1" t="inlineStr">
+        <is>
+          <t>1732005006/WC/22012035293722 — जल गंगा संवर्धन अभियान के तहत दुग्वेल रिचार्ज पिट निर्माण कार्य भभूति ग्राम बड़वानी</t>
+        </is>
+      </c>
+      <c r="G263" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H263" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I263" s="2" t="n">
+        <v>11955.3</v>
+      </c>
+      <c r="J263" s="3" t="n">
+        <v>45801</v>
+      </c>
+      <c r="K263" s="3" t="n">
+        <v>46112</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
+      <c r="A264" s="1" t="inlineStr">
+        <is>
+          <t>NARMADAPURAM / SOHAGPUR</t>
+        </is>
+      </c>
+      <c r="B264" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C264" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D264" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E264" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F264" s="1" t="inlineStr">
+        <is>
+          <t>1732005006/WC/22012035308115 — JGSA2025 CONSTRUCTION OF RECHARGE STRUCTURE FOR DUGWELL DEVENDRA/ SARVAN GRAM BARWANI</t>
+        </is>
+      </c>
+      <c r="G264" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H264" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I264" s="2" t="n">
+        <v>9606.3</v>
+      </c>
+      <c r="J264" s="3" t="n">
+        <v>45798</v>
+      </c>
+      <c r="K264" s="3" t="n">
+        <v>46121</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
+      <c r="A265" s="1" t="inlineStr">
+        <is>
+          <t>NARMADAPURAM / SOHAGPUR</t>
+        </is>
+      </c>
+      <c r="B265" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C265" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D265" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E265" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F265" s="1" t="inlineStr">
+        <is>
+          <t>1732005006/WC/22012035313644 — JGSA2025 CONSTRUCTION OF RECHARGE STRUCTURE FOR DUGWELL GOLA KUSWAHA GRAM BADWANI</t>
+        </is>
+      </c>
+      <c r="G265" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H265" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I265" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J265" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K265" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
+      <c r="A266" s="1" t="inlineStr">
+        <is>
+          <t>NARMADAPURAM / SOHAGPUR</t>
+        </is>
+      </c>
+      <c r="B266" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C266" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D266" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E266" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F266" s="1" t="inlineStr">
+        <is>
+          <t>1732005006/WC/VB/YD/22012035335452 — Roof top rain wat. har. str. in gov/panchayat bldg AKOLA</t>
+        </is>
+      </c>
+      <c r="G266" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H266" s="2" t="n">
+        <v>18956.08</v>
+      </c>
+      <c r="I266" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J266" s="3" t="n">
+        <v>46315</v>
+      </c>
+      <c r="K266" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
+      <c r="A267" s="1" t="inlineStr">
+        <is>
+          <t>NARMADAPURAM / SOHAGPUR</t>
+        </is>
+      </c>
+      <c r="B267" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C267" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D258" s="1" t="inlineStr">
+      <c r="D267" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E267" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F267" s="1" t="inlineStr">
+        <is>
+          <t>1732005006/WH/19952652 — तालाब की गाद नि‍कालना ग्राम अकोला</t>
+        </is>
+      </c>
+      <c r="G267" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H267" s="2" t="n">
+        <v>472333</v>
+      </c>
+      <c r="I267" s="2" t="n">
+        <v>1460</v>
+      </c>
+      <c r="J267" s="3" t="n">
+        <v>41399</v>
+      </c>
+      <c r="K267" s="3" t="n">
+        <v>41811</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
+      <c r="A268" s="1" t="inlineStr">
+        <is>
+          <t>NARMADAPURAM / SOHAGPUR</t>
+        </is>
+      </c>
+      <c r="B268" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C268" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D268" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E258" s="1" t="inlineStr">
+      <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F258" s="1" t="inlineStr">
+      <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1732005006/WH/22012034933000 — Talab jirnoudhar akola</t>
         </is>
       </c>
-      <c r="G258" s="1" t="inlineStr">
+      <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="H258" s="2" t="n">
+      <c r="H268" s="2" t="n">
         <v>48982.74</v>
       </c>
-      <c r="I258" s="2" t="n">
-[...2 lines deleted...]
-      <c r="J258" s="3" t="n">
+      <c r="I268" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J268" s="3" t="n">
         <v>44665</v>
       </c>
-      <c r="K258" s="3"/>
+      <c r="K268" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>