--- v0 (2026-08-16)
+++ v1 (2026-10-02)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K283"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-16 10:15:23</t>
+          <t>Exported on: 2026-10-02 05:43:09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2130,113 +2130,113 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1732006042/IF/22012035582071 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP120015957</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>10440</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45874</v>
       </c>
       <c r="K50" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1732006042/IF/22012035582073 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP120000541</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45874</v>
       </c>
       <c r="K51" s="3" t="n">
-        <v>46203</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>