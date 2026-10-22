--- v0 (2026-09-06)
+++ v1 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K336"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 17:29:01</t>
+          <t>Exported on: 2026-10-22 22:17:44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -947,51 +947,51 @@
       <c r="J25" s="3" t="n">
         <v>44608</v>
       </c>
       <c r="K25" s="3" t="n">
         <v>45685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1732006053/DP/22012034546495 — sadak kinare brakcharopan gram naya mogra</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>394489.84</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>30504</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>44630</v>
@@ -2974,64 +2974,64 @@
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/22012035047037 — MP4757104 [DHANRAJ] SAMNAPUR</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>19000</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>17963</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45302</v>
       </c>
       <c r="K68" s="3" t="n">
-        <v>46203</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
@@ -3597,64 +3597,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/22012035596294 — mp136661449</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45939</v>
       </c>
       <c r="K81" s="3" t="n">
-        <v>46203</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
@@ -3940,113 +3940,113 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/22012035640165 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO MP115351099</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45967</v>
       </c>
       <c r="K88" s="3" t="n">
-        <v>46203</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/22012035640170 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO MP115656883</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45967</v>
       </c>
       <c r="K89" s="3" t="n">
-        <v>46203</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
@@ -4085,260 +4085,260 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/22012035640175 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO MP119458954</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45967</v>
       </c>
       <c r="K91" s="3" t="n">
-        <v>46203</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/22012035640178 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO MP136665341</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>17487</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45967</v>
       </c>
       <c r="K92" s="3" t="n">
-        <v>46203</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/22012035640181 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO MP 136669379</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>18531</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45967</v>
       </c>
       <c r="K93" s="3" t="n">
-        <v>46203</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/22012035640186 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO MP136692955</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45967</v>
       </c>
       <c r="K94" s="3" t="n">
-        <v>46203</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/22012035640191 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO MP136674205</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45995</v>
       </c>
       <c r="K95" s="3" t="n">
-        <v>46203</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
@@ -5734,51 +5734,51 @@
       <c r="J124" s="3" t="n">
         <v>43662</v>
       </c>
       <c r="K124" s="3" t="n">
         <v>44094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/IAY/2105192 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4243392</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>9995</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>43662</v>
@@ -7594,125 +7594,127 @@
       <c r="J162" s="3" t="n">
         <v>44825</v>
       </c>
       <c r="K162" s="3" t="n">
         <v>45202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/IAY/3659762 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123726627</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>21423</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45197</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/IAY/3659763 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123727238</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>18093</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45197</v>
       </c>
-      <c r="K164" s="3"/>
+      <c r="K164" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -7884,51 +7886,51 @@
       <c r="J168" s="3" t="n">
         <v>44793</v>
       </c>
       <c r="K168" s="3" t="n">
         <v>45202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/IAY/3662655 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136589022</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>17268</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45197</v>
@@ -7980,51 +7982,51 @@
       <c r="J170" s="3" t="n">
         <v>44825</v>
       </c>
       <c r="K170" s="3" t="n">
         <v>45303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/IAY/3662657 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136672153</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45826</v>
@@ -8421,51 +8423,51 @@
       <c r="J179" s="3" t="n">
         <v>44825</v>
       </c>
       <c r="K179" s="3" t="n">
         <v>44977</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/IAY/4145888 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120737095</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45826</v>
@@ -8762,73 +8764,73 @@
       <c r="J186" s="3" t="n">
         <v>44813</v>
       </c>
       <c r="K186" s="3" t="n">
         <v>45252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/IAY/4248369 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121922380</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>6120</v>
+        <v>11820</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>44764</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -9446,51 +9448,51 @@
       <c r="J200" s="3" t="n">
         <v>44926</v>
       </c>
       <c r="K200" s="3" t="n">
         <v>45252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/IAY/4586892 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120737074</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>21717</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45582</v>
@@ -9593,147 +9595,147 @@
       <c r="J203" s="3" t="n">
         <v>45582</v>
       </c>
       <c r="K203" s="3" t="n">
         <v>46176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/IAY/4699360 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119458735</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>23013</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45687</v>
       </c>
       <c r="K204" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/IAY/4703149 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121436040</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>20259</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45582</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/IAY/4703509 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120737093</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>21618</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45589</v>
@@ -9834,51 +9836,51 @@
       <c r="J208" s="3" t="n">
         <v>45589</v>
       </c>
       <c r="K208" s="3" t="n">
         <v>46178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/IAY/4705448 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120585431</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>20421</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45582</v>
@@ -9979,51 +9981,51 @@
       <c r="J211" s="3" t="n">
         <v>45610</v>
       </c>
       <c r="K211" s="3" t="n">
         <v>46168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/IAY/4708314 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124853186</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>20385</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45589</v>
@@ -10075,51 +10077,51 @@
       <c r="J213" s="3" t="n">
         <v>45666</v>
       </c>
       <c r="K213" s="3" t="n">
         <v>46178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/IAY/4718316 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136589153</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>21618</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45694</v>
@@ -10171,145 +10173,145 @@
       <c r="J215" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="K215" s="3" t="n">
         <v>45843</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/IAY/4720103 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136677572</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>21150</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45582</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/IAY/4720104 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136683003</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>7047</v>
+        <v>10647</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/IAY/4760108 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120737080</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>3393</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45751</v>
@@ -10361,51 +10363,51 @@
       <c r="J219" s="3" t="n">
         <v>42877</v>
       </c>
       <c r="K219" s="3" t="n">
         <v>43371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/IAY/4884141 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121922403</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>21150</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45673</v>
@@ -10504,194 +10506,194 @@
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>42877</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/IAY/5146590 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121922388</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45841</v>
       </c>
       <c r="K223" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/IAY/5152214 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119458924</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>20880</v>
+        <v>23280</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/IAY/5161601 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129729057</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/IAY/5168551 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136589125</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45765</v>
@@ -10743,51 +10745,51 @@
       <c r="J227" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K227" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/IAY/5174107 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120737057</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45765</v>
@@ -10890,147 +10892,147 @@
       <c r="J230" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K230" s="3" t="n">
         <v>46185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/IAY/5298487 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120737098</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K231" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/IAY/5675646 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121922391</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45826</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/IAY/5676009 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129729582</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>45826</v>
@@ -12193,51 +12195,51 @@
       <c r="J257" s="3" t="n">
         <v>45337</v>
       </c>
       <c r="K257" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1732006053/LD/22012034943433 — samudayak bracharopand panchayat bhawan ke paas samnapur</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>159188.49</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>42282</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45512</v>
@@ -14264,51 +14266,51 @@
       <c r="J300" s="3" t="n">
         <v>44119</v>
       </c>
       <c r="K300" s="3" t="n">
         <v>44418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>New Construction / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1732006053/SK/145 — Bharat Nirman Rajeev Gandhi Sewa Kendra,SAMNAPUR</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>452000</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>329188</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>41537</v>
@@ -15445,51 +15447,51 @@
       <c r="J325" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K325" s="3" t="n">
         <v>45780</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1732006053/WC/22012035179469 — khet talab nirman chunnilal /kashi ram gram baridevi</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>349876.99</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>221</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45366</v>
@@ -15586,51 +15588,51 @@
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45659</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1732006053/WC/22012035276073 — sok pit nirmaan sushila ke ghar ke samane handpump ke paas gram jhiriya</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>22998.2</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45761</v>