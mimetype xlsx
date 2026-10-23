--- v0 (2026-09-06)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K336"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 16:22:47</t>
+          <t>Exported on: 2026-10-23 00:38:51</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2974,64 +2974,64 @@
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/22012035047037 — MP4757104 [DHANRAJ] SAMNAPUR</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>19000</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>17963</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45302</v>
       </c>
       <c r="K68" s="3" t="n">
-        <v>46203</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
@@ -3597,64 +3597,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/22012035596294 — mp136661449</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45939</v>
       </c>
       <c r="K81" s="3" t="n">
-        <v>46203</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
@@ -3940,113 +3940,113 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/22012035640165 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO MP115351099</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45967</v>
       </c>
       <c r="K88" s="3" t="n">
-        <v>46203</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/22012035640170 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO MP115656883</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45967</v>
       </c>
       <c r="K89" s="3" t="n">
-        <v>46203</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
@@ -4085,260 +4085,260 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/22012035640175 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO MP119458954</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45967</v>
       </c>
       <c r="K91" s="3" t="n">
-        <v>46203</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/22012035640178 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO MP136665341</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>17487</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45967</v>
       </c>
       <c r="K92" s="3" t="n">
-        <v>46203</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/22012035640181 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO MP 136669379</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>18531</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45967</v>
       </c>
       <c r="K93" s="3" t="n">
-        <v>46203</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/22012035640186 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO MP136692955</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45967</v>
       </c>
       <c r="K94" s="3" t="n">
-        <v>46203</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1732006053/IF/22012035640191 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO MP136674205</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45995</v>
       </c>
       <c r="K95" s="3" t="n">
-        <v>46203</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / PIPARIYA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>