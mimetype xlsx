--- v0 (2026-09-02)
+++ v1 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K501"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 06:15:05</t>
+          <t>Exported on: 2026-10-22 14:33:22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1972,51 +1972,51 @@
       <c r="J46" s="3" t="n">
         <v>43039</v>
       </c>
       <c r="K46" s="3" t="n">
         <v>44650</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / BANKHEDI</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1732007023/IF/22012034423431 — Vraksharopan khet ki med par babulal, mahendra,beeran</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>189000</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>2262</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>43378</v>
@@ -2352,51 +2352,51 @@
       <c r="J54" s="3" t="n">
         <v>43816</v>
       </c>
       <c r="K54" s="3" t="n">
         <v>45115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / BANKHEDI</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1732007023/IF/22012034512602 — khet talab nirman ratan dolni</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>98905.25</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>13640</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>43816</v>
@@ -3976,51 +3976,51 @@
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>44757</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / BANKHEDI</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individuals</t>
+          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1732007023/IF/22012035024576 — shehtoot ropan setha/ranglal</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>6120</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>44945</v>
@@ -4117,51 +4117,51 @@
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / BANKHEDI</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individuals</t>
+          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1732007023/IF/22012035024620 — shehtoot ropan phoolsingh/harisingh</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>9792</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>44945</v>
@@ -5061,51 +5061,51 @@
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / BANKHEDI</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1732007023/IF/22012035233123 — khet Talav nirman shyam lal/baldev</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45451</v>
@@ -6178,98 +6178,98 @@
       <c r="J134" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K134" s="3" t="n">
         <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / BANKHEDI</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1732007023/IF/22012035490791 — KUP KE PAS RECHARGE STRUCTURE CHANNU/ BHAIYALAL DOLNI</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / BANKHEDI</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1732007023/IF/22012035490839 — KAPIL DHARA KUP NIRMAN CHHOTELAL/PRAHLAD DOLNI</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45761</v>
@@ -6435,51 +6435,51 @@
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1732007023/IF/22012035599025 — Ek bagiya ma ke nam bhagbati bai/bhura dhadav padav</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>269386.03</v>
       </c>
       <c r="I140" s="2" t="n">
-        <v>32711.68</v>
+        <v>35211.64</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45951</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / BANKHEDI</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -23621,98 +23621,98 @@
       <c r="J495" s="3" t="n">
         <v>45363</v>
       </c>
       <c r="K495" s="3" t="n">
         <v>46108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / BANKHEDI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
           <t>1732007023/WC/22012035241967 — KACHI NALI NIRAMAN VIVESH KE KHET SE SAKTI MATA KI OR</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / BANKHEDI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
           <t>1732007023/WH/22012034942065 — jal chamta vishtarikaran talav mai west biyar nirman</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>45521</v>