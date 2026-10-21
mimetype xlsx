--- v0 (2026-08-29)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K33"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-29 08:00:12</t>
+          <t>Exported on: 2026-10-21 15:51:32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,98 +320,98 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>43363</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / BANKHEDI</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1732007023/IF/22012034423431 — Vraksharopan khet ki med par babulal, mahendra,beeran</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>189000</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>43378</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / BANKHEDI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1732007023/IF/22012034512602 — khet talab nirman ratan dolni</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>98905.25</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>43816</v>
@@ -606,239 +606,239 @@
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44663</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / BANKHEDI</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individuals</t>
+          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1732007023/IF/22012035024576 — shehtoot ropan setha/ranglal</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44945</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / BANKHEDI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individuals</t>
+          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1732007023/IF/22012035024620 — shehtoot ropan phoolsingh/harisingh</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44945</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / BANKHEDI</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1732007023/IF/22012035233123 — khet Talav nirman shyam lal/baldev</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / BANKHEDI</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1732007023/IF/22012035490791 — KUP KE PAS RECHARGE STRUCTURE CHANNU/ BHAIYALAL DOLNI</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / BANKHEDI</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1732007023/IF/22012035490839 — KAPIL DHARA KUP NIRMAN CHHOTELAL/PRAHLAD DOLNI</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45761</v>
@@ -910,51 +910,51 @@
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1732007023/IF/22012035599025 — Ek bagiya ma ke nam bhagbati bai/bhura dhadav padav</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>269386.03</v>
       </c>
       <c r="I25" s="2" t="n">
-        <v>0</v>
+        <v>2499.96</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45951</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / BANKHEDI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1217,98 +1217,98 @@
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / BANKHEDI</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1732007023/WC/22012035241967 — KACHI NALI NIRAMAN VIVESH KE KHET SE SAKTI MATA KI OR</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>NARMADAPURAM / BANKHEDI</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1732007023/WH/22012034942065 — jal chamta vishtarikaran talav mai west biyar nirman</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45521</v>