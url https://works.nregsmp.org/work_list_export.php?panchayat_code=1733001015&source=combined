--- v0 (2026-09-09)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K491"/>
+  <dimension ref="A1:K492"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 02:34:21</t>
+          <t>Exported on: 2026-10-27 21:23:53</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -371,51 +371,51 @@
       <c r="J13" s="3" t="n">
         <v>44614</v>
       </c>
       <c r="K13" s="3" t="n">
         <v>44775</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1733001015/AV/22012034505519 — KHEL MEDAN KARYA GRAM  DEORI 19-20</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>380916.37</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>359599.2</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>43885</v>
@@ -749,51 +749,51 @@
         <v>7735</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45070</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1733001015/AV/22012034661856 — Khel maidan nirman Katra GP khamariya Katra</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>476879.26</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45567</v>
@@ -1035,98 +1035,98 @@
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Gov blding premises-Block Plantation-Horticulture / Block Plantation of Horticulture Trees in Government building premises for Community</t>
+          <t>Gov blding premises-Block Plantation-Horticulture / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1733001015/DP/22012034589446 — Vasudha Vandan_Amrit Vatika_ primary school dewari ground me</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>7392</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45181</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Gov building Block Plantation-Farm Forestry-Comm / Block Plantation of Farm Forestry Trees in Government building premises for Community</t>
+          <t>Gov building Block Plantation-Farm Forestry-Comm / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1733001015/DP/22012034627789 — Community plantation khel maidan ground me gram dewari GP khamariya Katra</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>69427.05</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45539</v>
@@ -4391,98 +4391,98 @@
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>44425</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1733001015/IF/22012035357971 — JGSA_khet talab nirman Lekh singh Lodhi/ Vishram</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>154594.24</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1733001015/IF/22012035504369 — JGSA_khet talab nirman chandan Dahiya/ raghunath dahiya</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>6904.92</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45790</v>
@@ -13589,51 +13589,51 @@
       <c r="J285" s="3" t="n">
         <v>44551</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>44774</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1733001015/IF/IAY/3770421 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130309859</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>7977</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>44966</v>
@@ -14028,51 +14028,51 @@
       <c r="J294" s="3" t="n">
         <v>44865</v>
       </c>
       <c r="K294" s="3" t="n">
         <v>45118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1733001015/IF/IAY/4042247 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119598718</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>2147</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45253</v>
@@ -14761,51 +14761,51 @@
       <c r="J309" s="3" t="n">
         <v>44881</v>
       </c>
       <c r="K309" s="3" t="n">
         <v>45275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1733001015/IF/IAY/4247596 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120844225</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>729</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>45720</v>
@@ -15739,51 +15739,51 @@
       <c r="J329" s="3" t="n">
         <v>45186</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>45227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1733001015/IF/IAY/4408033 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142038001</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>13347</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45236</v>
@@ -16815,51 +16815,51 @@
       <c r="J351" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K351" s="3" t="n">
         <v>46113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1733001015/IF/IAY/5776955 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120238368</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>46157</v>
@@ -17303,51 +17303,51 @@
       <c r="J361" s="3" t="n">
         <v>45972</v>
       </c>
       <c r="K361" s="3" t="n">
         <v>46045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1733001015/IF/IAY/5778413 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121643777</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>46157</v>
@@ -17448,6190 +17448,6239 @@
       <c r="J364" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1733001015/IF/IAY/6095985 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142036242</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>46157</v>
       </c>
-      <c r="K365" s="3"/>
+      <c r="K365" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1733001015/IF/IAY/6153917 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127846762</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>11745</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1733001015/IF/IAY/6161361 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118518121</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1733001015/IF/IAY/6174784 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130311733</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/628854 — Construction of IAY House -IAY REG. NO. MP1875556</t>
+          <t>1733001015/IF/IAY/6271010 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130315619</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>14866</v>
+        <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>42798</v>
-[...3 lines deleted...]
-      </c>
+        <v>46308</v>
+      </c>
+      <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/635372 — Construction of IAY House -IAY REG. NO. MP1411978</t>
+          <t>1733001015/IF/IAY/628854 — Construction of IAY House -IAY REG. NO. MP1875556</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>15092</v>
+        <v>14866</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>42973</v>
+        <v>42798</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>43079</v>
+        <v>43165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/640500 — Construction of IAY House -IAY REG. NO. MP1015473</t>
+          <t>1733001015/IF/IAY/635372 — Construction of IAY House -IAY REG. NO. MP1411978</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>14956</v>
+        <v>15092</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>42798</v>
+        <v>42973</v>
       </c>
       <c r="K371" s="3" t="n">
-        <v>43118</v>
+        <v>43079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/690580 — Construction of IAY House -IAY REG. NO. MP1274143</t>
+          <t>1733001015/IF/IAY/640500 — Construction of IAY House -IAY REG. NO. MP1015473</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>14964</v>
+        <v>14956</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>42868</v>
+        <v>42798</v>
       </c>
       <c r="K372" s="3" t="n">
-        <v>43185</v>
+        <v>43118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/690591 — Construction of IAY House -IAY REG. NO. MP1274333</t>
+          <t>1733001015/IF/IAY/690580 — Construction of IAY House -IAY REG. NO. MP1274143</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>15136</v>
+        <v>14964</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>42938</v>
+        <v>42868</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>43165</v>
+        <v>43185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/701289 — Construction of IAY House -IAY REG. NO. MP1446685</t>
+          <t>1733001015/IF/IAY/690591 — Construction of IAY House -IAY REG. NO. MP1274333</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>15488</v>
+        <v>15136</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>42868</v>
+        <v>42938</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>43281</v>
+        <v>43165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/701363 — Construction of IAY House -IAY REG. NO. MP1447753</t>
+          <t>1733001015/IF/IAY/701289 — Construction of IAY House -IAY REG. NO. MP1446685</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>14620</v>
+        <v>15488</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>42868</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>43160</v>
+        <v>43281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/701944 — Construction of IAY House -IAY REG. NO. MP1456306</t>
+          <t>1733001015/IF/IAY/701363 — Construction of IAY House -IAY REG. NO. MP1447753</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>14280</v>
+        <v>14620</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>42868</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>43371</v>
+        <v>43160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/714843 — Construction of IAY House -IAY REG. NO. MP1627419</t>
+          <t>1733001015/IF/IAY/701944 — Construction of IAY House -IAY REG. NO. MP1456306</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>15308</v>
+        <v>14280</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>42889</v>
+        <v>42868</v>
       </c>
       <c r="K377" s="3" t="n">
-        <v>43220</v>
+        <v>43371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/717474 — Construction of IAY House -IAY REG. NO. MP1659311</t>
+          <t>1733001015/IF/IAY/714843 — Construction of IAY House -IAY REG. NO. MP1627419</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>14792</v>
+        <v>15308</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>42868</v>
+        <v>42889</v>
       </c>
       <c r="K378" s="3" t="n">
         <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/717617 — Construction of IAY House -IAY REG. NO. MP1660947</t>
+          <t>1733001015/IF/IAY/717474 — Construction of IAY House -IAY REG. NO. MP1659311</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>15486</v>
+        <v>14792</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>42868</v>
       </c>
       <c r="K379" s="3" t="n">
-        <v>43281</v>
+        <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/721234 — Construction of IAY House -IAY REG. NO. MP1735083</t>
+          <t>1733001015/IF/IAY/717617 — Construction of IAY House -IAY REG. NO. MP1660947</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>15480</v>
+        <v>15486</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>42889</v>
+        <v>42868</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>43069</v>
+        <v>43281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/722157 — Construction of IAY House -IAY REG. NO. MP1754415</t>
+          <t>1733001015/IF/IAY/721234 — Construction of IAY House -IAY REG. NO. MP1735083</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>14792</v>
+        <v>15480</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>42868</v>
+        <v>42889</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>43285</v>
+        <v>43069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/725995 — Construction of IAY House -IAY REG. NO. MP1853765</t>
+          <t>1733001015/IF/IAY/722157 — Construction of IAY House -IAY REG. NO. MP1754415</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>14792</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>42868</v>
       </c>
       <c r="K382" s="3" t="n">
-        <v>43220</v>
+        <v>43285</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/728062 — Construction of IAY House -IAY REG. NO. MP1908230</t>
+          <t>1733001015/IF/IAY/725995 — Construction of IAY House -IAY REG. NO. MP1853765</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>14620</v>
+        <v>14792</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>42868</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>43156</v>
+        <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/728101 — Construction of IAY House -IAY REG. NO. MP1909168</t>
+          <t>1733001015/IF/IAY/728062 — Construction of IAY House -IAY REG. NO. MP1908230</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>15308</v>
+        <v>14620</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>42868</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>43220</v>
+        <v>43156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/728764 — Construction of IAY House -IAY REG. NO. MP1929466</t>
+          <t>1733001015/IF/IAY/728101 — Construction of IAY House -IAY REG. NO. MP1909168</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>15136</v>
+        <v>15308</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>42868</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>43118</v>
+        <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/728769 — Construction of IAY House -IAY REG. NO. MP1929506</t>
+          <t>1733001015/IF/IAY/728764 — Construction of IAY House -IAY REG. NO. MP1929466</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>15996</v>
+        <v>15136</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>42868</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>43237</v>
+        <v>43118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/729900 — Construction of IAY House -IAY REG. NO. MP1963131</t>
+          <t>1733001015/IF/IAY/728769 — Construction of IAY House -IAY REG. NO. MP1929506</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>15480</v>
+        <v>15996</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>42868</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>43165</v>
+        <v>43237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/730134 — Construction of IAY House -IAY REG. NO. MP1968285</t>
+          <t>1733001015/IF/IAY/729900 — Construction of IAY House -IAY REG. NO. MP1963131</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>14620</v>
+        <v>15480</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>42868</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>43156</v>
+        <v>43165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/773721 — Construction of IAY House -IAY REG. NO. MP3605952</t>
+          <t>1733001015/IF/IAY/730134 — Construction of IAY House -IAY REG. NO. MP1968285</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>16428</v>
+        <v>14620</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>42868</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>43472</v>
+        <v>43156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/774383 — Construction of IAY House -IAY REG. NO. MP3635624</t>
+          <t>1733001015/IF/IAY/773721 — Construction of IAY House -IAY REG. NO. MP3605952</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>14964</v>
+        <v>16428</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>42868</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>43194</v>
+        <v>43472</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/845024 — Construction of IAY House -IAY REG. NO. MP1424554</t>
+          <t>1733001015/IF/IAY/774383 — Construction of IAY House -IAY REG. NO. MP3635624</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>27000</v>
+        <v>15030</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>14600</v>
+        <v>14964</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>42938</v>
-[...1 lines deleted...]
-      <c r="K391" s="3"/>
+        <v>42868</v>
+      </c>
+      <c r="K391" s="3" t="n">
+        <v>43194</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/887922 — Construction of IAY House -IAY REG. NO. MP1511247</t>
+          <t>1733001015/IF/IAY/845024 — Construction of IAY House -IAY REG. NO. MP1424554</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>15232</v>
+        <v>14600</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>42889</v>
-[...3 lines deleted...]
-      </c>
+        <v>42938</v>
+      </c>
+      <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/911896 — Construction of IAY House -IAY REG. NO. MP2302121</t>
+          <t>1733001015/IF/IAY/887922 — Construction of IAY House -IAY REG. NO. MP1511247</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>15480</v>
+        <v>15232</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>42869</v>
+        <v>42889</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>43220</v>
+        <v>43592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/912133 — Construction of IAY House -IAY REG. NO. MP2305507</t>
+          <t>1733001015/IF/IAY/911896 — Construction of IAY House -IAY REG. NO. MP2302121</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>14964</v>
+        <v>15480</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>42889</v>
+        <v>42869</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>43170</v>
+        <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/944892 — Construction of IAY House -IAY REG. NO. MP2914475</t>
+          <t>1733001015/IF/IAY/912133 — Construction of IAY House -IAY REG. NO. MP2305507</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>15480</v>
+        <v>14964</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>42868</v>
+        <v>42889</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>43237</v>
+        <v>43170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/949015 — Construction of IAY House -IAY REG. NO. MP3020057</t>
+          <t>1733001015/IF/IAY/944892 — Construction of IAY House -IAY REG. NO. MP2914475</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>14792</v>
+        <v>15480</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>42868</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>43198</v>
+        <v>43237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1733001015/IF/IAY/982555 — Construction of IAY House -IAY REG. NO. MP3982081</t>
+          <t>1733001015/IF/IAY/949015 — Construction of IAY House -IAY REG. NO. MP3020057</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>14792</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>42889</v>
+        <v>42868</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>43220</v>
+        <v>43198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/169 — व्रक्षारोपण कार्य खमरिया कटरा</t>
+          <t>1733001015/IF/IAY/982555 — Construction of IAY House -IAY REG. NO. MP3982081</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>500000</v>
+        <v>15480</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>573087.43</v>
+        <v>14792</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>40014</v>
+        <v>42889</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>42228</v>
+        <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/22012034226692 — med bhandan gopal/jageshvar lodhi 15-16</t>
+          <t>1733001015/LD/169 — व्रक्षारोपण कार्य खमरिया कटरा</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>17100</v>
+        <v>500000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>10874</v>
+        <v>573087.43</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>42175</v>
+        <v>40014</v>
       </c>
       <c r="K399" s="3" t="n">
-        <v>42217</v>
+        <v>42228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/22012034226695 — med bandhan rammilan/kodulal 15-16</t>
+          <t>1733001015/LD/22012034226692 — med bhandan gopal/jageshvar lodhi 15-16</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>38100</v>
+        <v>17100</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>30875</v>
+        <v>10874</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>42175</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>42217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/22012034226696 — med bandhan dilip/premlal lodhi 15/16</t>
+          <t>1733001015/LD/22012034226695 — med bandhan rammilan/kodulal 15-16</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>18100</v>
+        <v>38100</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>0</v>
+        <v>30875</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>42170</v>
-[...1 lines deleted...]
-      <c r="K401" s="3"/>
+        <v>42175</v>
+      </c>
+      <c r="K401" s="3" t="n">
+        <v>42217</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/22012034226698 — med bandhan sushil/sankar(obc)15-16</t>
+          <t>1733001015/LD/22012034226696 — med bandhan dilip/premlal lodhi 15/16</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>27100</v>
+        <v>18100</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>14048</v>
+        <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>42175</v>
-[...3 lines deleted...]
-      </c>
+        <v>42170</v>
+      </c>
+      <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/22012034238574 — KHEL MAIDAN  KHAMHRIYA -15/16</t>
+          <t>1733001015/LD/22012034226698 — med bandhan sushil/sankar(obc)15-16</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>762000</v>
+        <v>27100</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>15098</v>
+        <v>14048</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>42322</v>
+        <v>42175</v>
       </c>
       <c r="K403" s="3" t="n">
-        <v>42790</v>
+        <v>42217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/22012034238606 — med bhandhan   prakash chand s/o khulai 15/16</t>
+          <t>1733001015/LD/22012034238574 — KHEL MAIDAN  KHAMHRIYA -15/16</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>30000</v>
+        <v>762000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>150</v>
+        <v>15098</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>42328</v>
+        <v>42322</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>42557</v>
+        <v>42790</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/22012034240360 — MED BANDHAN MANGILAL  s/o KADORI OBC 15-16</t>
+          <t>1733001015/LD/22012034238606 — med bhandhan   prakash chand s/o khulai 15/16</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>28000</v>
+        <v>30000</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>150</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>42338</v>
+        <v>42328</v>
       </c>
       <c r="K405" s="3" t="n">
         <v>42557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/22012034240371 — MED BANDHAN NARAYAN s/o FOOLCHAND  OBC 15-16</t>
+          <t>1733001015/LD/22012034240360 — MED BANDHAN MANGILAL  s/o KADORI OBC 15-16</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>32000</v>
+        <v>28000</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>150</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>42338</v>
       </c>
       <c r="K406" s="3" t="n">
         <v>42557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/22012034240379 — med bandhan shivcharan s/o visram OBC 15-16</t>
+          <t>1733001015/LD/22012034240371 — MED BANDHAN NARAYAN s/o FOOLCHAND  OBC 15-16</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>22000</v>
+        <v>32000</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>150</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>42338</v>
       </c>
       <c r="K407" s="3" t="n">
-        <v>42938</v>
+        <v>42557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/22012034301638 — khel medan nirman khamariya katra 2016 17</t>
+          <t>1733001015/LD/22012034240379 — med bandhan shivcharan s/o visram OBC 15-16</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>360000</v>
+        <v>22000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>842</v>
+        <v>150</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>42772</v>
+        <v>42338</v>
       </c>
       <c r="K408" s="3" t="n">
-        <v>43452</v>
+        <v>42938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/22012034371676 — Med bandhan</t>
+          <t>1733001015/LD/22012034301638 — khel medan nirman khamariya katra 2016 17</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>0</v>
+        <v>360000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>0</v>
+        <v>842</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K409" s="3"/>
+        <v>42772</v>
+      </c>
+      <c r="K409" s="3" t="n">
+        <v>43452</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/22012034371677 — Nadep work</t>
+          <t>1733001015/LD/22012034371676 — Med bandhan</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/22012034371678 — Med bhandhan</t>
+          <t>1733001015/LD/22012034371677 — Nadep work</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>11105.74</v>
+        <v>0</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>19361</v>
+        <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>43887</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/3799392469 — Med Bandhan-Bihari, Chandrika/Shivraji Lodhi 13-14</t>
+          <t>1733001015/LD/22012034371678 — Med bhandhan</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>36100</v>
+        <v>11105.74</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>0</v>
+        <v>19361</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>41426</v>
-[...1 lines deleted...]
-      <c r="K412" s="3"/>
+        <v>43887</v>
+      </c>
+      <c r="K412" s="3" t="n">
+        <v>44011</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/3799392492 — MEDH BANNDHAN-RAMETRI/RAMVARAN</t>
+          <t>1733001015/LD/3799392469 — Med Bandhan-Bihari, Chandrika/Shivraji Lodhi 13-14</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>10100</v>
+        <v>36100</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>41426</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/3799393612 — Med bandhan- Vasudev/Manmohan Lodhi (OBC) 13-14</t>
+          <t>1733001015/LD/3799392492 — MEDH BANNDHAN-RAMETRI/RAMVARAN</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>33100</v>
+        <v>10100</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>41433</v>
+        <v>41426</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/3799393615 — Med Bandhan-Ajay/Anrudh singh(OBC) 13-14</t>
+          <t>1733001015/LD/3799393612 — Med bandhan- Vasudev/Manmohan Lodhi (OBC) 13-14</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>11100</v>
+        <v>33100</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>41433</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/3799425571 — Khel maidan - Khamariya 13-14</t>
+          <t>1733001015/LD/3799393615 — Med Bandhan-Ajay/Anrudh singh(OBC) 13-14</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>499000</v>
+        <v>11100</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>285470</v>
+        <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>41678</v>
-[...3 lines deleted...]
-      </c>
+        <v>41433</v>
+      </c>
+      <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/3799439481 — med bandgan sona bai/pursottam(obc)14/15</t>
+          <t>1733001015/LD/3799425571 — Khel maidan - Khamariya 13-14</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>28000</v>
+        <v>499000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>24198</v>
+        <v>285470</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>41783</v>
+        <v>41678</v>
       </c>
       <c r="K417" s="3" t="n">
-        <v>41851</v>
+        <v>42451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/3799439483 — med bandhan basudev /manmohan (obc)14/15</t>
+          <t>1733001015/LD/3799439481 — med bandgan sona bai/pursottam(obc)14/15</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>30100</v>
+        <v>28000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>28440</v>
+        <v>24198</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>41776</v>
+        <v>41783</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>41911</v>
+        <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/3799439484 — med bandhan savitri bai/chabbilal(sc)</t>
+          <t>1733001015/LD/3799439483 — med bandhan basudev /manmohan (obc)14/15</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>46000</v>
+        <v>30100</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>5032</v>
+        <v>28440</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>41790</v>
+        <v>41776</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>41851</v>
+        <v>41911</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/3799439485 — med bandhan madan /badriprasad(obc)14/15</t>
+          <t>1733001015/LD/3799439484 — med bandhan savitri bai/chabbilal(sc)</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>21000</v>
+        <v>46000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>19190</v>
+        <v>5032</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>41797</v>
+        <v>41790</v>
       </c>
       <c r="K420" s="3" t="n">
         <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/3799439487 — med bandhan ajaykumar/anurudha(obc)14/15</t>
+          <t>1733001015/LD/3799439485 — med bandhan madan /badriprasad(obc)14/15</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>10000</v>
+        <v>21000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>9042</v>
+        <v>19190</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>41797</v>
       </c>
       <c r="K421" s="3" t="n">
         <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/3799439489 — med bandhan ramnath / kishori(obc)14/15</t>
+          <t>1733001015/LD/3799439487 — med bandhan ajaykumar/anurudha(obc)14/15</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>46200</v>
+        <v>10000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>43014</v>
+        <v>9042</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>41783</v>
+        <v>41797</v>
       </c>
       <c r="K422" s="3" t="n">
         <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/3799439491 — med bandhan rametri bai/ramvaran(oth)14/15</t>
+          <t>1733001015/LD/3799439489 — med bandhan ramnath / kishori(obc)14/15</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>48000</v>
+        <v>46200</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>29265</v>
+        <v>43014</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>41797</v>
+        <v>41783</v>
       </c>
       <c r="K423" s="3" t="n">
-        <v>41853</v>
+        <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/3799439492 — med bandhan shivkumar/badriprasad(obc)14/15</t>
+          <t>1733001015/LD/3799439491 — med bandhan rametri bai/ramvaran(oth)14/15</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>43000</v>
+        <v>48000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>42334</v>
+        <v>29265</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>41783</v>
+        <v>41797</v>
       </c>
       <c r="K424" s="3" t="n">
-        <v>41851</v>
+        <v>41853</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/387 — खेल मैदान समतलीकरण</t>
+          <t>1733001015/LD/3799439492 — med bandhan shivkumar/badriprasad(obc)14/15</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>330000</v>
+        <v>43000</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>321201</v>
+        <v>42334</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>40522</v>
+        <v>41783</v>
       </c>
       <c r="K425" s="3" t="n">
-        <v>42095</v>
+        <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/414 — शांति धाम निमार्ण कार्य</t>
+          <t>1733001015/LD/387 — खेल मैदान समतलीकरण</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>500000</v>
+        <v>330000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>413365</v>
+        <v>321201</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>40477</v>
+        <v>40522</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>41366</v>
+        <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/431 — शांति धाम निर्माण (सिमरिया)</t>
+          <t>1733001015/LD/414 — शांति धाम निमार्ण कार्य</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>168126</v>
+        <v>413365</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>40646</v>
+        <v>40477</v>
       </c>
       <c r="K427" s="3" t="n">
         <v>41366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/435 — शांति धाम निर्माण(देवरी )</t>
+          <t>1733001015/LD/431 — शांति धाम निर्माण (सिमरिया)</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>368405.5</v>
+        <v>168126</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>40616</v>
+        <v>40646</v>
       </c>
       <c r="K428" s="3" t="n">
         <v>41366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/644 — शांति धाम निर्माण खम्‍हरिया</t>
+          <t>1733001015/LD/435 — शांति धाम निर्माण(देवरी )</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>499000</v>
+        <v>500000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>252445</v>
+        <v>368405.5</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>40919</v>
+        <v>40616</v>
       </c>
       <c r="K429" s="3" t="n">
         <v>41366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/667 — खेलमैदान समतलीकरण देवरी</t>
+          <t>1733001015/LD/644 — शांति धाम निर्माण खम्‍हरिया</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>487000</v>
+        <v>499000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>0</v>
+        <v>252445</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>42447</v>
-[...1 lines deleted...]
-      <c r="K430" s="3"/>
+        <v>40919</v>
+      </c>
+      <c r="K430" s="3" t="n">
+        <v>41366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/9926707730 — medh bandhan kanchhedi/kataula</t>
+          <t>1733001015/LD/667 — खेलमैदान समतलीकरण देवरी</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>35000</v>
+        <v>487000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>25564</v>
+        <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>41797</v>
-[...3 lines deleted...]
-      </c>
+        <v>42447</v>
+      </c>
+      <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/9926707737 — medh bandhan prahlad/suraji</t>
+          <t>1733001015/LD/9926707730 — medh bandhan kanchhedi/kataula</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>25000</v>
+        <v>35000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>20250</v>
+        <v>25564</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>41797</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>41851</v>
+        <v>41853</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1733001015/LD/9926707739 — medh bandhan bhagvat/badri</t>
+          <t>1733001015/LD/9926707737 — medh bandhan prahlad/suraji</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>48000</v>
+        <v>25000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>40720</v>
+        <v>20250</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>41797</v>
       </c>
       <c r="K433" s="3" t="n">
-        <v>41853</v>
+        <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/137 — खम्‍हरिया से पुतनहां घाट पहुंच मार्ग</t>
+          <t>1733001015/LD/9926707739 — medh bandhan bhagvat/badri</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>298000</v>
+        <v>48000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>367146.17</v>
+        <v>40720</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>39971</v>
+        <v>41797</v>
       </c>
       <c r="K434" s="3" t="n">
-        <v>40010</v>
+        <v>41853</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/210 — 1733001015/RC/210</t>
+          <t>1733001015/RC/137 — खम्‍हरिया से पुतनहां घाट पहुंच मार्ग</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>0</v>
+        <v>298000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>0</v>
+        <v>367146.17</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>39539</v>
-[...1 lines deleted...]
-      <c r="K435" s="3"/>
+        <v>39971</v>
+      </c>
+      <c r="K435" s="3" t="n">
+        <v>40010</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/211 — 1733001015/RC/211</t>
+          <t>1733001015/RC/210 — 1733001015/RC/210</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>39973</v>
+        <v>39539</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/22012034181256 — cc road-kherdaai ke cabootra se radhakrisna mandir</t>
+          <t>1733001015/RC/211 — 1733001015/RC/211</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>68000</v>
+        <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>56113</v>
+        <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>41524</v>
-[...3 lines deleted...]
-      </c>
+        <v>39973</v>
+      </c>
+      <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/22012034196341 — CC Road - heera ke ghar se sillu choudhri ke ghar</t>
+          <t>1733001015/RC/22012034181256 — cc road-kherdaai ke cabootra se radhakrisna mandir</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>101000</v>
+        <v>68000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>65901.9</v>
+        <v>56113</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>41636</v>
+        <v>41524</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>41855</v>
+        <v>42313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/22012034209521 — cc road,nali nirman pachkundi me ramesh choudhri k</t>
+          <t>1733001015/RC/22012034196341 — CC Road - heera ke ghar se sillu choudhri ke ghar</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>83000</v>
+        <v>101000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>80606.9</v>
+        <v>65901.9</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>41797</v>
+        <v>41636</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>42461</v>
+        <v>41855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/22012034267532 — cc rod-madan ke ghar se bhudhu ke ghar tak 15/16</t>
+          <t>1733001015/RC/22012034209521 — cc road,nali nirman pachkundi me ramesh choudhri k</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>24000</v>
+        <v>83000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>21574</v>
+        <v>80606.9</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>42231</v>
+        <v>41797</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>42369</v>
+        <v>42461</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/22012034267534 — ccrod- DURGA MANDIR SE ADHNU KE GHAR TAK 15/16</t>
+          <t>1733001015/RC/22012034267532 — cc rod-madan ke ghar se bhudhu ke ghar tak 15/16</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>21763</v>
+        <v>21574</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>42231</v>
       </c>
       <c r="K441" s="3" t="n">
         <v>42369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/22012034283645 — c.c.rod NALI NIRMAN KHERMAI SE MITHAI LAL KE GHAR TAK</t>
+          <t>1733001015/RC/22012034267534 — ccrod- DURGA MANDIR SE ADHNU KE GHAR TAK 15/16</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>32000</v>
+        <v>24000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>15891</v>
+        <v>21763</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>42245</v>
+        <v>42231</v>
       </c>
       <c r="K442" s="3" t="n">
-        <v>42285</v>
+        <v>42369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/22012034283652 — CC ROD NALI IRMAN SURENDRA KE GHAR SE GHUTNA PAHUNC MARG</t>
+          <t>1733001015/RC/22012034283645 — c.c.rod NALI NIRMAN KHERMAI SE MITHAI LAL KE GHAR TAK</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>26000</v>
+        <v>32000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>9063</v>
+        <v>15891</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>42252</v>
+        <v>42245</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>42313</v>
+        <v>42285</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/22012034296055 — cc road dhaniram basor ke ghar se shankar mandir tak katra</t>
+          <t>1733001015/RC/22012034283652 — CC ROD NALI IRMAN SURENDRA KE GHAR SE GHUTNA PAHUNC MARG</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>38000</v>
+        <v>26000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>0</v>
+        <v>9063</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>42819</v>
-[...1 lines deleted...]
-      <c r="K444" s="3"/>
+        <v>42252</v>
+      </c>
+      <c r="K444" s="3" t="n">
+        <v>42313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/22012034296059 — CC ROAD RAJKUMAR KI DUKAN SE ANGANBADI TAK</t>
+          <t>1733001015/RC/22012034296055 — cc road dhaniram basor ke ghar se shankar mandir tak katra</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>56000</v>
+        <v>38000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>5640</v>
+        <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>42385</v>
-[...3 lines deleted...]
-      </c>
+        <v>42819</v>
+      </c>
+      <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/22012034333080 — c c rod nirman khamariya 16-17</t>
+          <t>1733001015/RC/22012034296059 — CC ROAD RAJKUMAR KI DUKAN SE ANGANBADI TAK</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>56000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>0</v>
+        <v>5640</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K446" s="3"/>
+        <v>42385</v>
+      </c>
+      <c r="K446" s="3" t="n">
+        <v>42461</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/22012034333361 — C.C. ROD RAKESH KE GHAR SE SATTI KE GHAR TAK 16-17</t>
+          <t>1733001015/RC/22012034333080 — c c rod nirman khamariya 16-17</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>0</v>
+        <v>56000</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/22012034333362 — C.C. ROD RAJESH KE GHAR SE SATTI KE GHAR TAK 16-17</t>
+          <t>1733001015/RC/22012034333361 — C.C. ROD RAKESH KE GHAR SE SATTI KE GHAR TAK 16-17</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>54000</v>
+        <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>112</v>
+        <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>42819</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/22012034369001 — C.C.ROAD KHAMRIA (KATRA)</t>
+          <t>1733001015/RC/22012034333362 — C.C. ROD RAJESH KE GHAR SE SATTI KE GHAR TAK 16-17</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>0</v>
+        <v>54000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>0</v>
+        <v>112</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K449" s="3"/>
+        <v>42819</v>
+      </c>
+      <c r="K449" s="3" t="n">
+        <v>43020</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/22012034504920 — cc.road bhagvandas ke ghar se hendpap tak(19-20)</t>
+          <t>1733001015/RC/22012034369001 — C.C.ROAD KHAMRIA (KATRA)</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>12536</v>
+        <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>12384</v>
+        <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>43789</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/22012034505052 — cc rod bhanna bai ke ghar se rajkumar rajak ke ghar tak(19-20)</t>
+          <t>1733001015/RC/22012034504920 — cc.road bhagvandas ke ghar se hendpap tak(19-20)</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>15888</v>
+        <v>12536</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>15480</v>
+        <v>12384</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>43789</v>
       </c>
       <c r="K451" s="3" t="n">
         <v>43809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/22012034505055 — chhotelal kol ke ghar se kishan kol ke ghar tak(19-20)</t>
+          <t>1733001015/RC/22012034505052 — cc rod bhanna bai ke ghar se rajkumar rajak ke ghar tak(19-20)</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>4900</v>
+        <v>15888</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>6192</v>
+        <v>15480</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>43789</v>
       </c>
       <c r="K452" s="3" t="n">
         <v>43809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/22012034505056 — cc rod shankar chabutra se rangmanch tak (19-20)</t>
+          <t>1733001015/RC/22012034505055 — chhotelal kol ke ghar se kishan kol ke ghar tak(19-20)</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>7200</v>
+        <v>4900</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>6192</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>43789</v>
       </c>
       <c r="K453" s="3" t="n">
         <v>43809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/22012034505057 — hend pamp se hanuman ji mandir tak cc rod ( 19-20 )</t>
+          <t>1733001015/RC/22012034505056 — cc rod shankar chabutra se rangmanch tak (19-20)</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>4800</v>
+        <v>7200</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>4816</v>
+        <v>6192</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>43789</v>
       </c>
       <c r="K454" s="3" t="n">
         <v>43809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/22012034558007 — CC road nirman main road se primary school bhavan, kitchin shed avm shouchalay tak simariya</t>
+          <t>1733001015/RC/22012034505057 — hend pamp se hanuman ji mandir tak cc rod ( 19-20 )</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>23500</v>
+        <v>4800</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>26600</v>
+        <v>4816</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>44271</v>
+        <v>43789</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>44306</v>
+        <v>43809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/22012034558009 — CC raod avm nali nirman panday master ke ghar se mandir tak khamariya</t>
+          <t>1733001015/RC/22012034558007 — CC road nirman main road se primary school bhavan, kitchin shed avm shouchalay tak simariya</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>12400</v>
+        <v>23500</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>0</v>
+        <v>26600</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K456" s="3"/>
+        <v>44271</v>
+      </c>
+      <c r="K456" s="3" t="n">
+        <v>44306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/22012034558012 — CC Road nirman Chhotelal gotiya ke ghar se Ramsankar Mishra ke ghar ral</t>
+          <t>1733001015/RC/22012034558009 — CC raod avm nali nirman panday master ke ghar se mandir tak khamariya</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>10700</v>
+        <v>12400</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/22012034558014 — CC Road nirman gaytri singh thakur se aaganbadi tak katra</t>
+          <t>1733001015/RC/22012034558012 — CC Road nirman Chhotelal gotiya ke ghar se Ramsankar Mishra ke ghar ral</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>7200</v>
+        <v>10700</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>7980</v>
+        <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>44271</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/226 — जगदीश विश्‍वकर्मा की दुकान से खिरका घाट तक मार्ग निर्माण कार्य</t>
+          <t>1733001015/RC/22012034558014 — CC Road nirman gaytri singh thakur se aaganbadi tak katra</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>110494</v>
+        <v>7980</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>40160</v>
+        <v>44271</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>40350</v>
+        <v>44314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/227 — पुरानी प्राथमीक शाला दिवरी से सामुदायिक व़क्षारोपण देवरी तक मार्ग निर्माण खमरिया कटरा</t>
+          <t>1733001015/RC/226 — जगदीश विश्‍वकर्मा की दुकान से खिरका घाट तक मार्ग निर्माण कार्य</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>216900</v>
+        <v>110494</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>40254</v>
+        <v>40160</v>
       </c>
       <c r="K460" s="3" t="n">
         <v>40350</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/249 — KHAMRIYA SE PANCHKUNDI MARG</t>
+          <t>1733001015/RC/227 — पुरानी प्राथमीक शाला दिवरी से सामुदायिक व़क्षारोपण देवरी तक मार्ग निर्माण खमरिया कटरा</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>243596.16</v>
+        <v>216900</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>39896</v>
+        <v>40254</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>42095</v>
+        <v>40350</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/35 — चारामा देवरी से सिंधुलसी मार्ग कार्य खमहरि‍या</t>
+          <t>1733001015/RC/249 — KHAMRIYA SE PANCHKUNDI MARG</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>271805.09</v>
+        <v>243596.16</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>39557</v>
+        <v>39896</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>39948</v>
+        <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/400 — प्राथमिक शाला कटरा से स्‍टाप डेम तक पहुंच मार्ग</t>
+          <t>1733001015/RC/35 — चारामा देवरी से सिंधुलसी मार्ग कार्य खमहरि‍या</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>305000</v>
+        <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>323944.72</v>
+        <v>271805.09</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>40536</v>
+        <v>39557</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>40571</v>
+        <v>39948</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/422 — खिरका घाट से नदी तक मार्ग</t>
+          <t>1733001015/RC/400 — प्राथमिक शाला कटरा से स्‍टाप डेम तक पहुंच मार्ग</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>249000</v>
+        <v>305000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>244468</v>
+        <v>323944.72</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>40626</v>
+        <v>40536</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>42096</v>
+        <v>40571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/436 — सिंदुरसी मार्ग से शांतिधाम देवरी पंहुच मार्ग</t>
+          <t>1733001015/RC/422 — खिरका घाट से नदी तक मार्ग</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>148000</v>
+        <v>249000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>78796</v>
+        <v>244468</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>40667</v>
+        <v>40626</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>42095</v>
+        <v>42096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/440 — Sindurshi Marg se Shantidham tak road</t>
+          <t>1733001015/RC/436 — सिंदुरसी मार्ग से शांतिधाम देवरी पंहुच मार्ग</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>148000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>81084</v>
+        <v>78796</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>40667</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>42096</v>
+        <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/522 — विष्‍णु चौधरी के घर से शाखा घाट तक रोड निर्माण</t>
+          <t>1733001015/RC/440 — Sindurshi Marg se Shantidham tak road</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>253000</v>
+        <v>148000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>0</v>
+        <v>81084</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>40909</v>
-[...1 lines deleted...]
-      <c r="K467" s="3"/>
+        <v>40667</v>
+      </c>
+      <c r="K467" s="3" t="n">
+        <v>42096</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/546 — सीसी रोड पंचपरमेश्‍वर दुर्गा मंदिर से बिन्‍टू लोधी तक</t>
+          <t>1733001015/RC/522 — विष्‍णु चौधरी के घर से शाखा घाट तक रोड निर्माण</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>53000</v>
+        <v>253000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>53199</v>
+        <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>40993</v>
-[...3 lines deleted...]
-      </c>
+        <v>40909</v>
+      </c>
+      <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/609 — सीसी रोड 12-13 दुर्गा मंदि‍र से रामजानकी मंदि‍र एवं मि‍ठाईलाल के घर से खेरमाई तक</t>
+          <t>1733001015/RC/546 — सीसी रोड पंचपरमेश्‍वर दुर्गा मंदिर से बिन्‍टू लोधी तक</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>119000</v>
+        <v>53000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>71088</v>
+        <v>53199</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>41291</v>
+        <v>40993</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>41392</v>
+        <v>41036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/75 — खमरि‍या से देवरी मार्ग कार्य</t>
+          <t>1733001015/RC/609 — सीसी रोड 12-13 दुर्गा मंदि‍र से रामजानकी मंदि‍र एवं मि‍ठाईलाल के घर से खेरमाई तक</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>0</v>
+        <v>119000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>307350.35</v>
+        <v>71088</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>39707</v>
+        <v>41291</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>40674</v>
+        <v>41392</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RC/76 — खमरिया से घुटना मार्ग निर्माण कार्य</t>
+          <t>1733001015/RC/75 — खमरि‍या से देवरी मार्ग कार्य</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>277626.85</v>
+        <v>307350.35</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>39549</v>
+        <v>39707</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>41827</v>
+        <v>40674</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RS/22012034649749 — RCC NALI NIRMAN OMKAR PATKAR KE GHAR SE BEDILAL PATEL KE GHAR TAK</t>
+          <t>1733001015/RC/76 — खमरिया से घुटना मार्ग निर्माण कार्य</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>21000</v>
+        <v>0</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>18560</v>
+        <v>277626.85</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>44685</v>
+        <v>39549</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>44775</v>
+        <v>41827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RS/22012034671580 — Community sanitary complex Primary School Ground Katra me</t>
+          <t>1733001015/RS/22012034649749 — RCC NALI NIRMAN OMKAR PATKAR KE GHAR SE BEDILAL PATEL KE GHAR TAK</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>47000</v>
+        <v>21000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>46722</v>
+        <v>18560</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>44892</v>
+        <v>44685</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>45149</v>
+        <v>44775</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RS/22012034679410 — RCC Nali nirman Sambhu bai ke ghar se prakash ke ghar tak</t>
+          <t>1733001015/RS/22012034671580 — Community sanitary complex Primary School Ground Katra me</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>21000</v>
+        <v>47000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>21000</v>
+        <v>46722</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>44914</v>
+        <v>44892</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>45054</v>
+        <v>45149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1733001015/RS/22012034699959 — RCC nali nirman rajkumar ke ghar se hanuman mandir tak</t>
+          <t>1733001015/RS/22012034679410 — RCC Nali nirman Sambhu bai ke ghar se prakash ke ghar tak</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>28000</v>
+        <v>21000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>23426</v>
+        <v>21000</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>45133</v>
-[...1 lines deleted...]
-      <c r="K475" s="3"/>
+        <v>44914</v>
+      </c>
+      <c r="K475" s="3" t="n">
+        <v>45054</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1733001015/SK/9993647512 — Bharat Nirman Rajeev Gandhi Sewa Kendra,KHAMRIA (KATRA)</t>
+          <t>1733001015/RS/22012034699959 — RCC nali nirman rajkumar ke ghar se hanuman mandir tak</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>1285000</v>
+        <v>28000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>0</v>
+        <v>23426</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>42181</v>
+        <v>45133</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1733001015/WC/175 — तालाब विस्‍तारी करण</t>
+          <t>1733001015/SK/9993647512 — Bharat Nirman Rajeev Gandhi Sewa Kendra,KHAMRIA (KATRA)</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>388000</v>
+        <v>1285000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>275545</v>
+        <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>40948</v>
-[...3 lines deleted...]
-      </c>
+        <v>42181</v>
+      </c>
+      <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1733001015/WC/22012034512087 — saok pit- dhivram lodhi ke ghar ke pass dewari</t>
+          <t>1733001015/WC/175 — तालाब विस्‍तारी करण</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>21470.09</v>
+        <v>388000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>15997.72</v>
+        <v>275545</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>44244</v>
+        <v>40948</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>45155</v>
+        <v>41385</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1733001015/WC/22012034512088 — soak pit- mandir ke pass dewari</t>
+          <t>1733001015/WC/22012034512087 — saok pit- dhivram lodhi ke ghar ke pass dewari</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>21470.09</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>100</v>
+        <v>15997.72</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>43885</v>
+        <v>44244</v>
       </c>
       <c r="K479" s="3" t="n">
         <v>45155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1733001015/WC/22012034512089 — soak pit- hardol mandir ke pass dewari</t>
+          <t>1733001015/WC/22012034512088 — soak pit- mandir ke pass dewari</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>21470.09</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>100</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>43885</v>
       </c>
-      <c r="K480" s="3"/>
+      <c r="K480" s="3" t="n">
+        <v>45155</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1733001015/WC/22012034512090 — soak pit-shiv kumar kol ke ghar ke pass panchkundi</t>
+          <t>1733001015/WC/22012034512089 — soak pit- hardol mandir ke pass dewari</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>21590.3</v>
+        <v>21470.09</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>43758</v>
+        <v>43885</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1733001015/WC/22012034512091 — soak pit-kripal thakur kr ghar katra     kr pass katra</t>
+          <t>1733001015/WC/22012034512090 — soak pit-shiv kumar kol ke ghar ke pass panchkundi</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>21940.9</v>
+        <v>21590.3</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>43758</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1733001015/WC/22012034512093 — soak pit- ramdas basor ke ghar ke pass katra</t>
+          <t>1733001015/WC/22012034512091 — soak pit-kripal thakur kr ghar katra     kr pass katra</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>21590.3</v>
+        <v>21940.9</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>43740</v>
+        <v>43758</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1733001015/WC/22012034605442 — Pond nirman_ dewari_GP- khamariya (Katra)</t>
+          <t>1733001015/WC/22012034512093 — soak pit- ramdas basor ke ghar ke pass katra</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>375723.76</v>
+        <v>21590.3</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>267640</v>
+        <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>44195</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1733001015/WC/22012034613149 — primary school se main road tak puliya nirman</t>
+          <t>1733001015/WC/22012034605442 — Pond nirman_ dewari_GP- khamariya (Katra)</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>18000</v>
+        <v>375723.76</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>14630</v>
+        <v>267640</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>44280</v>
+        <v>44195</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>44328</v>
+        <v>44752</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1733001015/WC/22012034663336 — CAT_ Roof water harvesting primary school simariya me</t>
+          <t>1733001015/WC/22012034613149 — primary school se main road tak puliya nirman</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>5640.82</v>
+        <v>18000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>1330</v>
+        <v>14630</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>44331</v>
+        <v>44280</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>44875</v>
+        <v>44328</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1733001015/WC/22012034663343 — CAT_ Roof water harvesting Middle school simariya me</t>
+          <t>1733001015/WC/22012034663336 — CAT_ Roof water harvesting primary school simariya me</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>5640.82</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>1330</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>44331</v>
       </c>
       <c r="K487" s="3" t="n">
         <v>44875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1733001015/WC/22012035030858 — Pond Nirman Shantidham Dewari k pass</t>
+          <t>1733001015/WC/22012034663343 — CAT_ Roof water harvesting Middle school simariya me</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>0</v>
+        <v>5640.82</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>0</v>
+        <v>1330</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K488" s="3"/>
+        <v>44331</v>
+      </c>
+      <c r="K488" s="3" t="n">
+        <v>44875</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1733001015/WC/22012035116355 — Pond nirman shantidham ke pass dewari</t>
+          <t>1733001015/WC/22012035030858 — Pond Nirman Shantidham Dewari k pass</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>490064.64</v>
+        <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>60118.6</v>
+        <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>45203</v>
+        <v>44836</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1733001015/WC/22012035308496 — Dugwell Nirman Rakesh lodhi ke ghar ke pass</t>
+          <t>1733001015/WC/22012035116355 — Pond nirman shantidham ke pass dewari</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>25899.46</v>
+        <v>490064.64</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>200.6</v>
+        <v>60118.6</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>45803</v>
+        <v>45203</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C491" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D491" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E491" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F491" s="1" t="inlineStr">
+        <is>
+          <t>1733001015/WC/22012035308496 — Dugwell Nirman Rakesh lodhi ke ghar ke pass</t>
+        </is>
+      </c>
+      <c r="G491" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H491" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I491" s="2" t="n">
+        <v>200.6</v>
+      </c>
+      <c r="J491" s="3" t="n">
+        <v>45803</v>
+      </c>
+      <c r="K491" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
+      <c r="A492" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / SIHORA</t>
+        </is>
+      </c>
+      <c r="B492" s="1" t="inlineStr">
+        <is>
           <t>2009-2010</t>
         </is>
       </c>
-      <c r="C491" s="1" t="inlineStr">
+      <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D491" s="1" t="inlineStr">
+      <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
-      <c r="E491" s="1" t="inlineStr">
+      <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F491" s="1" t="inlineStr">
+      <c r="F492" s="1" t="inlineStr">
         <is>
           <t>1733001015/WC/77 — निस्‍तारी तालाब विस्‍तारीकरण</t>
         </is>
       </c>
-      <c r="G491" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H491" s="2" t="n">
+      <c r="G492" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H492" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I491" s="2" t="n">
+      <c r="I492" s="2" t="n">
         <v>385110</v>
       </c>
-      <c r="J491" s="3" t="n">
+      <c r="J492" s="3" t="n">
         <v>40136</v>
       </c>
-      <c r="K491" s="3" t="n">
+      <c r="K492" s="3" t="n">
         <v>40633</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>