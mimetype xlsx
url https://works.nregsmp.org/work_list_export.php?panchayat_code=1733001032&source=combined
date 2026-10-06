--- v0 (2026-08-20)
+++ v1 (2026-10-06)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K855"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-20 05:22:43</t>
+          <t>Exported on: 2026-10-06 08:12:27</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2693,98 +2693,98 @@
       <c r="J61" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K61" s="3" t="n">
         <v>46170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1733001032/IF/22012035560140 — JGSA KHET TALAB UPENDRA KUMAR</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1733001032/IF/22012035560145 — JGSA KHET TALAB MAHENDRA/ RAJA RAM TIWARI</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45761</v>
@@ -3077,117 +3077,117 @@
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>42383</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1733001032/IF/IAY/105497 — Construction of IAY House -IAY REG. NO. MP-33-001-032-002/76</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>42300</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1733001032/IF/IAY/105498 — Construction of IAY House -IAY REG. NO. MP-33-001-032-002/98</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>42300</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -4641,70 +4641,70 @@
       <c r="J101" s="3" t="n">
         <v>43268</v>
       </c>
       <c r="K101" s="3" t="n">
         <v>43370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1733001032/IF/IAY/1574622 — Construction of IAY House -IAY REG. NO. MP1977679</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>10440</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>43309</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -12724,70 +12724,70 @@
       <c r="J266" s="3" t="n">
         <v>44731</v>
       </c>
       <c r="K266" s="3" t="n">
         <v>44844</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1733001032/IF/IAY/3856505 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129515301</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>44677</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -14339,70 +14339,70 @@
       <c r="J299" s="3" t="n">
         <v>45615</v>
       </c>
       <c r="K299" s="3" t="n">
         <v>45664</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1733001032/IF/IAY/4791754 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126598541</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>21411</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -14582,164 +14582,164 @@
       <c r="J304" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>45740</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1733001032/IF/IAY/4861403 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124827676</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>10935</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1733001032/IF/IAY/51706 — Construction of IAY House -IAY REG. NO. MP-33-001-032-002/14b</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>42300</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1733001032/IF/IAY/51707 — Construction of IAY House -IAY REG. NO. MP-33-001-032-002/32</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>42300</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -39882,380 +39882,380 @@
       <c r="J824" s="3" t="n">
         <v>45209</v>
       </c>
       <c r="K824" s="3" t="n">
         <v>46015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
           <t>1733001032/WC/22012035209753 — check dam nirman budhri</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I825" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J825" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K825" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
           <t>1733001032/WC/22012035217400 — TALAB NIRMAN BUDHRI KHASRA NO 455 S</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
         <v>2121601.67</v>
       </c>
       <c r="I826" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J826" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K826" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
           <t>1733001032/WC/22012035217428 — TALAB NIRMAN KARY BUDHRI KHASRA NO 436S ME</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
         <v>2121163.58</v>
       </c>
       <c r="I827" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J827" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K827" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
           <t>1733001032/WC/22012035226443 — community pond ward no2 narayan ke ghar ke pas</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
         <v>529634.68</v>
       </c>
       <c r="I828" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J828" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K828" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
           <t>1733001032/WC/22012035226473 — commu nity pond  narayan ke ghar ke peeche ward no2</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
         <v>422356.09</v>
       </c>
       <c r="I829" s="2" t="n">
         <v>124669</v>
       </c>
       <c r="J829" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K829" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
           <t>1733001032/WC/22012035252554 — community pond budhri</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
         <v>891179.32</v>
       </c>
       <c r="I830" s="2" t="n">
         <v>156090</v>
       </c>
       <c r="J830" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K830" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
           <t>1733001032/WC/22012035284518 — JGSA dug well recharge aaganbadi budhri ke pas</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I831" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J831" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K831" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
           <t>1733001032/WC/22012035285817 — Dug well recharge_ aaganbadi budhri ke samne gram budhri</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I832" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J832" s="3" t="n">
         <v>45761</v>