--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K478"/>
+  <dimension ref="A1:K489"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-17 03:43:52</t>
+          <t>Exported on: 2026-10-13 18:14:51</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -894,98 +894,98 @@
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1733001055/DP/22012034567117 — plantetion chikhli road k pass</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>922589.14</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>678724.19</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44818</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1733001055/DP/22012034569322 — plantetion chikhli bagicha k pass</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>1092987.67</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>591729.98</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>44842</v>
@@ -2648,51 +2648,51 @@
       <c r="J60" s="3" t="n">
         <v>43988</v>
       </c>
       <c r="K60" s="3" t="n">
         <v>44425</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1733001055/IF/22012034564687 — Khet talab nirman ramesh/ghamandi 20-21</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>372973.43</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>14700</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>44002</v>
@@ -3998,70 +3998,70 @@
       <c r="J88" s="3" t="n">
         <v>43971</v>
       </c>
       <c r="K88" s="3" t="n">
         <v>44341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1733001055/IF/IAY/137201 — Construction of IAY House -IAY REG. NO. MP-33-001-055-002/21</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>42385</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -6740,70 +6740,70 @@
       <c r="J144" s="3" t="n">
         <v>44770</v>
       </c>
       <c r="K144" s="3" t="n">
         <v>45015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1733001055/IF/IAY/3950462 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145446350</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>9435</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>44996</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -7767,70 +7767,70 @@
       <c r="J165" s="3" t="n">
         <v>42770</v>
       </c>
       <c r="K165" s="3" t="n">
         <v>43062</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1733001055/IF/IAY/4693412 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115954141</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>18765</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45668</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -7863,70 +7863,70 @@
       <c r="J167" s="3" t="n">
         <v>45668</v>
       </c>
       <c r="K167" s="3" t="n">
         <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1733001055/IF/IAY/4707632 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122938003</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>15120</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45730</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -8057,70 +8057,70 @@
       <c r="J171" s="3" t="n">
         <v>45730</v>
       </c>
       <c r="K171" s="3" t="n">
         <v>46151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1733001055/IF/IAY/4715890 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129868200</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>10935</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45626</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -8447,73 +8447,73 @@
       <c r="J179" s="3" t="n">
         <v>45626</v>
       </c>
       <c r="K179" s="3" t="n">
         <v>45712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1733001055/IF/IAY/4779974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128030830</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>11475</v>
+        <v>20475</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45730</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -8592,70 +8592,70 @@
       <c r="J182" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K182" s="3" t="n">
         <v>46080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1733001055/IF/IAY/4793317 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145432455</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>1701</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45729</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -8737,70 +8737,70 @@
       <c r="J185" s="3" t="n">
         <v>45705</v>
       </c>
       <c r="K185" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1733001055/IF/IAY/4873167 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123712190</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>7560</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -8882,117 +8882,117 @@
       <c r="J188" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K188" s="3" t="n">
         <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1733001055/IF/IAY/5012407 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123711980</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>9531</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1733001055/IF/IAY/5014128 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123511546</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45941</v>
       </c>
       <c r="K190" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
@@ -9174,258 +9174,258 @@
       <c r="J194" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K194" s="3" t="n">
         <v>46113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1733001055/IF/IAY/5097072 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145424087</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>19062</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1733001055/IF/IAY/5097089 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145446438</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>5373</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1733001055/IF/IAY/5105233 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149732445</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>15849</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1733001055/IF/IAY/51731 — Construction of IAY House -IAY REG. NO. MP-33-001-055-002/16</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>42300</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1733001055/IF/IAY/51732 — Construction of IAY House -IAY REG. NO. MP-33-001-055-003/05</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>42300</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -9605,70 +9605,70 @@
       <c r="J203" s="3" t="n">
         <v>42770</v>
       </c>
       <c r="K203" s="3" t="n">
         <v>43473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1733001055/IF/IAY/57228 — Construction of IAY House -IAY REG. NO. MP-33-001-055-001/4</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>42352</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -9946,70 +9946,70 @@
       <c r="J210" s="3" t="n">
         <v>42770</v>
       </c>
       <c r="K210" s="3" t="n">
         <v>43090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1733001055/IF/IAY/5791806 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127716535</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45913</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -10091,117 +10091,117 @@
       <c r="J213" s="3" t="n">
         <v>45913</v>
       </c>
       <c r="K213" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1733001055/IF/IAY/5791888 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149305144</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45913</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1733001055/IF/IAY/5791889 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149305183</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45913</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -10381,12564 +10381,13081 @@
       <c r="J219" s="3" t="n">
         <v>45913</v>
       </c>
       <c r="K219" s="3" t="n">
         <v>46106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1733001055/IF/IAY/5792155 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145447385</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I220" s="2" t="n">
         <v>23490</v>
-      </c>
-[...1 lines deleted...]
-        <v>15660</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45913</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1733001055/IF/IAY/5792156 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145447501</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>7047</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1733001055/IF/IAY/6085647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125033086</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1733001055/IF/IAY/6087222 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126093021</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1733001055/IF/IAY/6099777 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149304955</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1733001055/IF/IAY/6169813 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123711852</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1733001055/IF/IAY/6170940 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149304997</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>46089</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1733001055/IF/IAY/769559 — Construction of IAY House -IAY REG. NO. MP3414053</t>
+          <t>1733001055/IF/IAY/6261297 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123711194</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>15512</v>
+        <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>42868</v>
-[...3 lines deleted...]
-      </c>
+        <v>46098</v>
+      </c>
+      <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1733001055/IF/IAY/776711 — Construction of IAY House -IAY REG. NO. MP3777140</t>
+          <t>1733001055/IF/IAY/6359420 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123712608</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>42816</v>
+        <v>46077</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1733001055/IF/IAY/776730 — Construction of IAY House -IAY REG. NO. MP3778002</t>
+          <t>1733001055/IF/IAY/6359434 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123712081</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>15636</v>
+        <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>43155</v>
-[...3 lines deleted...]
-      </c>
+        <v>46089</v>
+      </c>
+      <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1733001055/IF/IAY/776781 — Construction of IAY House -IAY REG. NO. MP3780642</t>
+          <t>1733001055/IF/IAY/6359472 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149305073</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>42861</v>
-[...3 lines deleted...]
-      </c>
+        <v>46077</v>
+      </c>
+      <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1733001055/IF/IAY/776958 — Construction of IAY House -IAY REG. NO. MP3790965</t>
+          <t>1733001055/IF/IAY/6359745 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125032745</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>15332</v>
+        <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>42861</v>
-[...3 lines deleted...]
-      </c>
+        <v>46077</v>
+      </c>
+      <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1733001055/IF/IAY/777229 — Construction of IAY House -IAY REG. NO. MP3811412</t>
+          <t>1733001055/IF/IAY/6359824 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123712446</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>43407</v>
-[...3 lines deleted...]
-      </c>
+        <v>46089</v>
+      </c>
+      <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1733001055/IF/IAY/777264 — Construction of IAY House -IAY REG. NO. MP3813586</t>
+          <t>1733001055/IF/IAY/6359846 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127712703</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>15696</v>
+        <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>43596</v>
-[...3 lines deleted...]
-      </c>
+        <v>46077</v>
+      </c>
+      <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1733001055/IF/IAY/835569 — Construction of IAY House -IAY REG. NO. MP1288368</t>
+          <t>1733001055/IF/IAY/6359864 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129868168</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>15460</v>
+        <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>42854</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1733001055/IF/IAY/838919 — Construction of IAY House -IAY REG. NO. MP1342974</t>
+          <t>1733001055/IF/IAY/6359898 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145433599</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>15524</v>
+        <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>43029</v>
-[...3 lines deleted...]
-      </c>
+        <v>46089</v>
+      </c>
+      <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1733001055/IF/IAY/839272 — Construction of IAY House -IAY REG. NO. MP1348093</t>
+          <t>1733001055/IF/IAY/6359939 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126995523</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>42854</v>
-[...3 lines deleted...]
-      </c>
+        <v>46077</v>
+      </c>
+      <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1733001055/IF/IAY/839274 — Construction of IAY House -IAY REG. NO. MP1348113</t>
+          <t>1733001055/IF/IAY/6396796 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126992073</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>16168</v>
+        <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>42868</v>
-[...3 lines deleted...]
-      </c>
+        <v>46077</v>
+      </c>
+      <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1733001055/IF/IAY/839275 — Construction of IAY House -IAY REG. NO. MP1348126</t>
+          <t>1733001055/IF/IAY/769559 — Construction of IAY House -IAY REG. NO. MP3414053</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>15660</v>
+        <v>15512</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>43295</v>
+        <v>42868</v>
       </c>
       <c r="K238" s="3" t="n">
         <v>43383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1733001055/IF/IAY/840417 — Construction of IAY House -IAY REG. NO. MP1364025</t>
+          <t>1733001055/IF/IAY/776711 — Construction of IAY House -IAY REG. NO. MP3777140</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>42861</v>
-[...3 lines deleted...]
-      </c>
+        <v>42816</v>
+      </c>
+      <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1733001055/IF/IAY/904254 — Construction of IAY House -IAY REG. NO. MP2196997</t>
+          <t>1733001055/IF/IAY/776730 — Construction of IAY House -IAY REG. NO. MP3778002</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>15502</v>
+        <v>15636</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>42854</v>
+        <v>43155</v>
       </c>
       <c r="K240" s="3" t="n">
-        <v>43344</v>
+        <v>43655</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1733001055/IF/IAY/905048 — Construction of IAY House -IAY REG. NO. MP2207387</t>
+          <t>1733001055/IF/IAY/776781 — Construction of IAY House -IAY REG. NO. MP3780642</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>42854</v>
+        <v>42861</v>
       </c>
       <c r="K241" s="3" t="n">
-        <v>43062</v>
+        <v>43119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1733001055/IF/IAY/961585 — Construction of IAY House -IAY REG. NO. MP3332049</t>
+          <t>1733001055/IF/IAY/776958 — Construction of IAY House -IAY REG. NO. MP3790965</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>15492</v>
+        <v>15332</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>42854</v>
+        <v>42861</v>
       </c>
       <c r="K242" s="3" t="n">
         <v>43344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1733001055/IF/IAY/962777 — Construction of IAY House -IAY REG. NO. MP3360351</t>
+          <t>1733001055/IF/IAY/777229 — Construction of IAY House -IAY REG. NO. MP3811412</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>15480</v>
+        <v>15660</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>42854</v>
+        <v>43407</v>
       </c>
       <c r="K243" s="3" t="n">
-        <v>43041</v>
+        <v>43510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1733001055/IF/IAY/962822 — Construction of IAY House -IAY REG. NO. MP3361529</t>
+          <t>1733001055/IF/IAY/777264 — Construction of IAY House -IAY REG. NO. MP3813586</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>15518</v>
+        <v>15696</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>43002</v>
+        <v>43596</v>
       </c>
       <c r="K244" s="3" t="n">
-        <v>43344</v>
+        <v>44008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1733001055/IF/IAY/962937 — Construction of IAY House -IAY REG. NO. MP3364143</t>
+          <t>1733001055/IF/IAY/835569 — Construction of IAY House -IAY REG. NO. MP1288368</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>15320</v>
+        <v>15460</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>42854</v>
       </c>
       <c r="K245" s="3" t="n">
-        <v>43438</v>
+        <v>43510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1733001055/IF/IAY/962999 — Construction of IAY House -IAY REG. NO. MP3365830</t>
+          <t>1733001055/IF/IAY/838919 — Construction of IAY House -IAY REG. NO. MP1342974</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>15520</v>
+        <v>15524</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>43002</v>
+        <v>43029</v>
       </c>
       <c r="K246" s="3" t="n">
-        <v>43344</v>
+        <v>43652</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1733001055/IF/IAY/976854 — Construction of IAY House -IAY REG. NO. MP3755627</t>
+          <t>1733001055/IF/IAY/839272 — Construction of IAY House -IAY REG. NO. MP1348093</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>15504</v>
+        <v>15480</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>42994</v>
+        <v>42854</v>
       </c>
       <c r="K247" s="3" t="n">
-        <v>43397</v>
+        <v>43062</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1733001055/IF/IAY/976869 — Construction of IAY House -IAY REG. NO. MP3756478</t>
+          <t>1733001055/IF/IAY/839274 — Construction of IAY House -IAY REG. NO. MP1348113</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>15724</v>
+        <v>16168</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>42868</v>
       </c>
       <c r="K248" s="3" t="n">
-        <v>43383</v>
+        <v>43194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/22012034228158 — Shanti Dham Nirman Mandovar(2015-16)</t>
+          <t>1733001055/IF/IAY/839275 — Construction of IAY House -IAY REG. NO. MP1348126</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>416000</v>
+        <v>15480</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>137204</v>
+        <v>15660</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>42280</v>
+        <v>43295</v>
       </c>
       <c r="K249" s="3" t="n">
-        <v>42982</v>
+        <v>43383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/22012034233082 — Khel Maidan Samtlikaran Mandovar (15-16)</t>
+          <t>1733001055/IF/IAY/840417 — Construction of IAY House -IAY REG. NO. MP1364025</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>1008000</v>
+        <v>15480</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>455275</v>
+        <v>15480</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>42294</v>
+        <v>42861</v>
       </c>
       <c r="K250" s="3" t="n">
-        <v>42982</v>
+        <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/22012034249721 — SANTI DHAM NIRMAN CHIKHLI 15-16</t>
+          <t>1733001055/IF/IAY/904254 — Construction of IAY House -IAY REG. NO. MP2196997</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>381000</v>
+        <v>15480</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>151734</v>
+        <v>15502</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>42378</v>
+        <v>42854</v>
       </c>
       <c r="K251" s="3" t="n">
-        <v>42766</v>
+        <v>43344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/22012034249722 — SANTI DHAM NIRMAN CHIKHLI 15-16</t>
+          <t>1733001055/IF/IAY/905048 — Construction of IAY House -IAY REG. NO. MP2207387</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>42267</v>
-[...1 lines deleted...]
-      <c r="K252" s="3"/>
+        <v>42854</v>
+      </c>
+      <c r="K252" s="3" t="n">
+        <v>43062</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/22012034301584 — SHANTI DHAM MIRMAN CHIKHLI 16-17</t>
+          <t>1733001055/IF/IAY/961585 — Construction of IAY House -IAY REG. NO. MP3332049</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>167905.98</v>
+        <v>15492</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>42777</v>
+        <v>42854</v>
       </c>
       <c r="K253" s="3" t="n">
-        <v>43332</v>
+        <v>43344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/22012034301662 — SHANTIDHAM NIRAMAN MANDOVER 16-17</t>
+          <t>1733001055/IF/IAY/962777 — Construction of IAY House -IAY REG. NO. MP3360351</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>163953.98</v>
+        <v>15480</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>42777</v>
+        <v>42854</v>
       </c>
       <c r="K254" s="3" t="n">
-        <v>43332</v>
+        <v>43041</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/22012034543262 — bhumi vikas avm shantidham shoundrikaran kary mandowar</t>
+          <t>1733001055/IF/IAY/962822 — Construction of IAY House -IAY REG. NO. MP3361529</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>0</v>
+        <v>15518</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>44218</v>
-[...1 lines deleted...]
-      <c r="K255" s="3"/>
+        <v>43002</v>
+      </c>
+      <c r="K255" s="3" t="n">
+        <v>43344</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/22012034543286 — khailmaidan me atirikt karya</t>
+          <t>1733001055/IF/IAY/962937 — Construction of IAY House -IAY REG. NO. MP3364143</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>0</v>
+        <v>15320</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>44218</v>
-[...1 lines deleted...]
-      <c r="K256" s="3"/>
+        <v>42854</v>
+      </c>
+      <c r="K256" s="3" t="n">
+        <v>43438</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/22012034568582 — Maa ki bagiya mandowar school</t>
+          <t>1733001055/IF/IAY/962999 — Construction of IAY House -IAY REG. NO. MP3365830</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>0</v>
+        <v>15520</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K257" s="3"/>
+        <v>43002</v>
+      </c>
+      <c r="K257" s="3" t="n">
+        <v>43344</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/22012034574455 — maa ki bagiya gram mandowar school</t>
+          <t>1733001055/IF/IAY/976854 — Construction of IAY House -IAY REG. NO. MP3755627</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>25866.9</v>
+        <v>15480</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>0</v>
+        <v>15504</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K258" s="3"/>
+        <v>42994</v>
+      </c>
+      <c r="K258" s="3" t="n">
+        <v>43397</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/22012034574456 — maa ki bagiya gram chikhli school</t>
+          <t>1733001055/IF/IAY/976869 — Construction of IAY House -IAY REG. NO. MP3756478</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>25866.9</v>
+        <v>15480</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>0</v>
+        <v>15724</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K259" s="3"/>
+        <v>42868</v>
+      </c>
+      <c r="K259" s="3" t="n">
+        <v>43383</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/22012034594639 — khail maidan me baithak vaywasta kary</t>
+          <t>1733001055/LD/22012034228158 — Shanti Dham Nirman Mandovar(2015-16)</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>0</v>
+        <v>416000</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>0</v>
+        <v>137204</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K260" s="3"/>
+        <v>42280</v>
+      </c>
+      <c r="K260" s="3" t="n">
+        <v>42982</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/374 — भूमि शिल्‍प 11 हितग्राही (09)</t>
+          <t>1733001055/LD/22012034233082 — Khel Maidan Samtlikaran Mandovar (15-16)</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>93000</v>
+        <v>1008000</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>88935</v>
+        <v>455275</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>40444</v>
+        <v>42294</v>
       </c>
       <c r="K261" s="3" t="n">
-        <v>40673</v>
+        <v>42982</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799406328 — Shanti Dham Chikhli 13-14</t>
+          <t>1733001055/LD/22012034249721 — SANTI DHAM NIRMAN CHIKHLI 15-16</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>0</v>
+        <v>381000</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>0</v>
+        <v>151734</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>41361</v>
-[...1 lines deleted...]
-      <c r="K262" s="3"/>
+        <v>42378</v>
+      </c>
+      <c r="K262" s="3" t="n">
+        <v>42766</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799406330 — Shanti dham Nirman Chikhli 13-14</t>
+          <t>1733001055/LD/22012034249722 — SANTI DHAM NIRMAN CHIKHLI 15-16</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>481000</v>
+        <v>0</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>294734.18</v>
+        <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>41538</v>
-[...3 lines deleted...]
-      </c>
+        <v>42267</v>
+      </c>
+      <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799406335 — Shanti Dham Nirman Deori  13-14</t>
+          <t>1733001055/LD/22012034301584 — SHANTI DHAM MIRMAN CHIKHLI 16-17</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>481000</v>
+        <v>180000</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>210456.93</v>
+        <v>167905.98</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>41538</v>
+        <v>42777</v>
       </c>
       <c r="K264" s="3" t="n">
-        <v>42448</v>
+        <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799431663 — khel maidan samtalikaran gram-mandovar</t>
+          <t>1733001055/LD/22012034301662 — SHANTIDHAM NIRAMAN MANDOVER 16-17</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>487000</v>
+        <v>180000</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>0</v>
+        <v>163953.98</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>41699</v>
-[...1 lines deleted...]
-      <c r="K265" s="3"/>
+        <v>42777</v>
+      </c>
+      <c r="K265" s="3" t="n">
+        <v>43332</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799431668 — shantidham nirman gram-mandovar</t>
+          <t>1733001055/LD/22012034543262 — bhumi vikas avm shantidham shoundrikaran kary mandowar</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>416000</v>
+        <v>0</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>41699</v>
+        <v>44218</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799438159 — Medh bandhan prakash,shyam shundar,/bhajan lal 14-</t>
+          <t>1733001055/LD/22012034543286 — khailmaidan me atirikt karya</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>18100</v>
+        <v>0</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>18087.78</v>
+        <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>41755</v>
-[...3 lines deleted...]
-      </c>
+        <v>44218</v>
+      </c>
+      <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799438170 — Medh bandhan ramraj,ramkesh/sadaram(obc)14-15</t>
+          <t>1733001055/LD/22012034568582 — Maa ki bagiya mandowar school</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>29800</v>
+        <v>0</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>29070</v>
+        <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>41755</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799438174 — Medh bandhan khubbilal/pramlal(obc)14-15</t>
+          <t>1733001055/LD/22012034574455 — maa ki bagiya gram mandowar school</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>46500</v>
+        <v>25866.9</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>46336</v>
+        <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>41755</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799438175 — Medh bandhan satendra/khubbi lal (obc)14/15</t>
+          <t>1733001055/LD/22012034574456 — maa ki bagiya gram chikhli school</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>19600</v>
+        <v>25866.9</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>19371.79</v>
+        <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>41755</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799438177 — Medh bandhan bhooti charanichharam (obc)14-15</t>
+          <t>1733001055/LD/22012034594639 — khail maidan me baithak vaywasta kary</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>27100</v>
+        <v>0</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>27073</v>
+        <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>41755</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799438202 — medh bandhan mukesh kumar/sadaram(obc)14-15</t>
+          <t>1733001055/LD/374 — भूमि शिल्‍प 11 हितग्राही (09)</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>14900</v>
+        <v>93000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>14883</v>
+        <v>88935</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>41783</v>
+        <v>40444</v>
       </c>
       <c r="K272" s="3" t="n">
-        <v>41899</v>
+        <v>40673</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799438203 — medh bandhan jawahar/pramlalpatel(obc)14-15</t>
+          <t>1733001055/LD/3799406328 — Shanti Dham Chikhli 13-14</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>50400</v>
+        <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>49817</v>
+        <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>41769</v>
-[...3 lines deleted...]
-      </c>
+        <v>41361</v>
+      </c>
+      <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799438204 — medh bandhan shiv kumar/pramlal(obc)14-15</t>
+          <t>1733001055/LD/3799406330 — Shanti dham Nirman Chikhli 13-14</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>60200</v>
+        <v>481000</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>29682</v>
+        <v>294734.18</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>41755</v>
+        <v>41538</v>
       </c>
       <c r="K274" s="3" t="n">
-        <v>41851</v>
+        <v>42448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799438237 — Medh bandhan harcharn/achhelal(obc)14-15</t>
+          <t>1733001055/LD/3799406335 — Shanti Dham Nirman Deori  13-14</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>49000</v>
+        <v>481000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>23397</v>
+        <v>210456.93</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>41769</v>
+        <v>41538</v>
       </c>
       <c r="K275" s="3" t="n">
-        <v>41851</v>
+        <v>42448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799438239 — Medh bandhanmunni bai/bhart lal (obc)14-15</t>
+          <t>1733001055/LD/3799431663 — khel maidan samtalikaran gram-mandovar</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>28000</v>
+        <v>487000</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>13736</v>
+        <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>41762</v>
-[...3 lines deleted...]
-      </c>
+        <v>41699</v>
+      </c>
+      <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799438243 — Medh bandhanramvishal/shukhnandandubay14-15</t>
+          <t>1733001055/LD/3799431668 — shantidham nirman gram-mandovar</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>45100</v>
+        <v>416000</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>44813</v>
+        <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>41762</v>
-[...3 lines deleted...]
-      </c>
+        <v>41699</v>
+      </c>
+      <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799438244 — Medh bandhansusheel/shukhnandandubey14-15</t>
+          <t>1733001055/LD/3799438159 — Medh bandhan prakash,shyam shundar,/bhajan lal 14-</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>23500</v>
+        <v>18100</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>23352</v>
+        <v>18087.78</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>41797</v>
+        <v>41755</v>
       </c>
       <c r="K278" s="3" t="n">
         <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799438245 — Medh bandhan hukumchand/ambika prasad(obc)14-15</t>
+          <t>1733001055/LD/3799438170 — Medh bandhan ramraj,ramkesh/sadaram(obc)14-15</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>17800</v>
+        <v>29800</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>16333</v>
+        <v>29070</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>41769</v>
+        <v>41755</v>
       </c>
       <c r="K279" s="3" t="n">
         <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799438252 — medh bandhan ambika/ichharam(obc)14-15</t>
+          <t>1733001055/LD/3799438174 — Medh bandhan khubbilal/pramlal(obc)14-15</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>54000</v>
+        <v>46500</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>52170</v>
+        <v>46336</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>41762</v>
+        <v>41755</v>
       </c>
       <c r="K280" s="3" t="n">
-        <v>41899</v>
+        <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799439642 — Med bandhan raju/vishram(obc)14-15</t>
+          <t>1733001055/LD/3799438175 — Medh bandhan satendra/khubbi lal (obc)14/15</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>29000</v>
+        <v>19600</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>28203</v>
+        <v>19371.79</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>41769</v>
+        <v>41755</v>
       </c>
       <c r="K281" s="3" t="n">
         <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799439747 — Med bandhanBharat,Raju,Deepchand/shankar lal(obc)1</t>
+          <t>1733001055/LD/3799438177 — Medh bandhan bhooti charanichharam (obc)14-15</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>36000</v>
+        <v>27100</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>35955</v>
+        <v>27073</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>41776</v>
+        <v>41755</v>
       </c>
       <c r="K282" s="3" t="n">
         <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799439978 — Med bandhan Bharat Raju DEepchand/shamkar lal (0bc)14-15</t>
+          <t>1733001055/LD/3799438202 — medh bandhan mukesh kumar/sadaram(obc)14-15</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>0</v>
+        <v>14900</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>0</v>
+        <v>14883</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K283" s="3"/>
+        <v>41783</v>
+      </c>
+      <c r="K283" s="3" t="n">
+        <v>41899</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799439980 — Med bandhan rajjan/shukhnandan Dubay(gen)14-15</t>
+          <t>1733001055/LD/3799438203 — medh bandhan jawahar/pramlalpatel(obc)14-15</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>62100</v>
+        <v>50400</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>51080</v>
+        <v>49817</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>41776</v>
+        <v>41769</v>
       </c>
       <c r="K284" s="3" t="n">
         <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799439982 — Med Bandhan Sharda Prasad/nandkishor(OBC)14</t>
+          <t>1733001055/LD/3799438204 — medh bandhan shiv kumar/pramlal(obc)14-15</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>25400</v>
+        <v>60200</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>24966</v>
+        <v>29682</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>41783</v>
+        <v>41755</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799439991 — Med Bandhan Gaya Prasad/mulai ram Kori(sc)14-15</t>
+          <t>1733001055/LD/3799438237 — Medh bandhan harcharn/achhelal(obc)14-15</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>40200</v>
+        <v>49000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>0</v>
+        <v>23397</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K286" s="3"/>
+        <v>41769</v>
+      </c>
+      <c r="K286" s="3" t="n">
+        <v>41851</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799439996 — Medh Bandhan Her Prasad/Pramlal(OBC)14</t>
+          <t>1733001055/LD/3799438239 — Medh bandhanmunni bai/bhart lal (obc)14-15</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>54000</v>
+        <v>28000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>25456</v>
+        <v>13736</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>41804</v>
+        <v>41762</v>
       </c>
       <c r="K287" s="3" t="n">
-        <v>41899</v>
+        <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799440000 — Med Bandhan Sadhuram/Gulab Prasad kori(sc)14</t>
+          <t>1733001055/LD/3799438243 — Medh bandhanramvishal/shukhnandandubay14-15</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>49300</v>
+        <v>45100</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>0</v>
+        <v>44813</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K288" s="3"/>
+        <v>41762</v>
+      </c>
+      <c r="K288" s="3" t="n">
+        <v>41851</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799440002 — Med Bandhan Ram kumar/shukhnandan Dubey(GEN)14</t>
+          <t>1733001055/LD/3799438244 — Medh bandhansusheel/shukhnandandubey14-15</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>58300</v>
+        <v>23500</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>28302</v>
+        <v>23352</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>41797</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799440005 — Med Bandhan Amarjeet,sugeet,pradeep/Omkar Patel(OB</t>
+          <t>1733001055/LD/3799438245 — Medh bandhan hukumchand/ambika prasad(obc)14-15</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>36100</v>
+        <v>17800</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>35835</v>
+        <v>16333</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>41783</v>
+        <v>41769</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799440008 — Med Bandhan Jagannath/DwarkaPrasad Patel(OBC)14</t>
+          <t>1733001055/LD/3799438252 — medh bandhan ambika/ichharam(obc)14-15</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>48600</v>
+        <v>54000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>48019</v>
+        <v>52170</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>41790</v>
+        <v>41762</v>
       </c>
       <c r="K291" s="3" t="n">
-        <v>41851</v>
+        <v>41899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799440013 — Med Bandhan Kandhilal/ramsharnPatel(OBC)14-15</t>
+          <t>1733001055/LD/3799439642 — Med bandhan raju/vishram(obc)14-15</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>66600</v>
+        <v>29000</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>46387</v>
+        <v>28203</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>41797</v>
+        <v>41769</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>41899</v>
+        <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799440017 — Med Bandhan Omprakash /laxmiprasad patel(OBC)14-15</t>
+          <t>1733001055/LD/3799439747 — Med bandhanBharat,Raju,Deepchand/shankar lal(obc)1</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>12500</v>
+        <v>36000</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>12450</v>
+        <v>35955</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>41783</v>
+        <v>41776</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799440019 — Med Bandhan Shambhu Prasad /govind patel(OBC)14-15</t>
+          <t>1733001055/LD/3799439978 — Med bandhan Bharat Raju DEepchand/shamkar lal (0bc)14-15</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>56100</v>
+        <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>45996.83</v>
+        <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>41797</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/3799440020 — Med Bandhan Girani Bai/sheetal Prasad Patel(OBC)14</t>
+          <t>1733001055/LD/3799439980 — Med bandhan rajjan/shukhnandan Dubay(gen)14-15</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>35600</v>
+        <v>62100</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>35298</v>
+        <v>51080</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>41783</v>
+        <v>41776</v>
       </c>
       <c r="K295" s="3" t="n">
         <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/406 — खेल मैदान समतलीकरण देवरी नवीन</t>
+          <t>1733001055/LD/3799439982 — Med Bandhan Sharda Prasad/nandkishor(OBC)14</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>229000</v>
+        <v>25400</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>484197</v>
+        <v>24966</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>40568</v>
+        <v>41783</v>
       </c>
       <c r="K296" s="3" t="n">
-        <v>40827</v>
+        <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/663 — खेल मैदान समतलीकरण मंदोवर</t>
+          <t>1733001055/LD/3799439991 — Med Bandhan Gaya Prasad/mulai ram Kori(sc)14-15</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>484000</v>
+        <v>40200</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>217786</v>
+        <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>40953</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/664 — खेल मैदान समतलीकरण देवरी</t>
+          <t>1733001055/LD/3799439996 — Medh Bandhan Her Prasad/Pramlal(OBC)14</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>235000</v>
+        <v>54000</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>268666</v>
+        <v>25456</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>41020</v>
+        <v>41804</v>
       </c>
       <c r="K298" s="3" t="n">
-        <v>41730</v>
+        <v>41899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/665 — खेल मैदान समतलीकरण चखिली</t>
+          <t>1733001055/LD/3799440000 — Med Bandhan Sadhuram/Gulab Prasad kori(sc)14</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>484000</v>
+        <v>49300</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>433531.1</v>
+        <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>41587</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/9926705847 — Medh Bandhan Anil kumar/shambhu prasad(OBC)14-15</t>
+          <t>1733001055/LD/3799440002 — Med Bandhan Ram kumar/shukhnandan Dubey(GEN)14</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>36200</v>
+        <v>58300</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>26037.4</v>
+        <v>28302</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>41804</v>
+        <v>41797</v>
       </c>
       <c r="K300" s="3" t="n">
-        <v>41899</v>
+        <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/9926705853 — Medh bandhan kalu ram/vishram patel (obc)14-15</t>
+          <t>1733001055/LD/3799440005 — Med Bandhan Amarjeet,sugeet,pradeep/Omkar Patel(OB</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>33700</v>
+        <v>36100</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>30015</v>
+        <v>35835</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>41804</v>
+        <v>41783</v>
       </c>
       <c r="K301" s="3" t="n">
-        <v>41899</v>
+        <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/9926705856 — Med Bandhan ravi patel/vishram patel(obc)14-15</t>
+          <t>1733001055/LD/3799440008 — Med Bandhan Jagannath/DwarkaPrasad Patel(OBC)14</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>28700</v>
+        <v>48600</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>21744</v>
+        <v>48019</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>41804</v>
+        <v>41790</v>
       </c>
       <c r="K302" s="3" t="n">
-        <v>41899</v>
+        <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/9926705859 — med bandhan maneesh kumar/hukumchand patel(OBC)14-15</t>
+          <t>1733001055/LD/3799440013 — Med Bandhan Kandhilal/ramsharnPatel(OBC)14-15</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>0</v>
+        <v>66600</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>0</v>
+        <v>46387</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K303" s="3"/>
+        <v>41797</v>
+      </c>
+      <c r="K303" s="3" t="n">
+        <v>41899</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/9926705863 — Med bandhan gurusharn/ramilanmn patr (OBC)14-15</t>
+          <t>1733001055/LD/3799440017 — Med Bandhan Omprakash /laxmiprasad patel(OBC)14-15</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>44500</v>
+        <v>12500</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>0</v>
+        <v>12450</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K304" s="3"/>
+        <v>41783</v>
+      </c>
+      <c r="K304" s="3" t="n">
+        <v>41851</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/9926705924 — med bandhan umesh kumar/shambhu prasad patel (OBC)</t>
+          <t>1733001055/LD/3799440019 — Med Bandhan Shambhu Prasad /govind patel(OBC)14-15</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>29000</v>
+        <v>56100</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>98</v>
+        <v>45996.83</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>41825</v>
+        <v>41797</v>
       </c>
       <c r="K305" s="3" t="n">
-        <v>41851</v>
+        <v>41899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/9926705971 — medh bandhan maneesh kumar/hukum chand patel(obc)1</t>
+          <t>1733001055/LD/3799440020 — Med Bandhan Girani Bai/sheetal Prasad Patel(OBC)14</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>18100</v>
+        <v>35600</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>0</v>
+        <v>35298</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>41825</v>
-[...1 lines deleted...]
-      <c r="K306" s="3"/>
+        <v>41783</v>
+      </c>
+      <c r="K306" s="3" t="n">
+        <v>41851</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/9926705974 — Med bandhan ramakant/seeta ram patel(obc)14-15</t>
+          <t>1733001055/LD/406 — खेल मैदान समतलीकरण देवरी नवीन</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>42300</v>
+        <v>229000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>98</v>
+        <v>484197</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>41825</v>
+        <v>40568</v>
       </c>
       <c r="K307" s="3" t="n">
-        <v>41851</v>
+        <v>40827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/9926705975 — Med bandhan narendra ,pradeep/rajaram dubey(GEN)14</t>
+          <t>1733001055/LD/663 — खेल मैदान समतलीकरण मंदोवर</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>65100</v>
+        <v>484000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>0</v>
+        <v>217786</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K308" s="3"/>
+        <v>40953</v>
+      </c>
+      <c r="K308" s="3" t="n">
+        <v>41730</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/9926706780 — med bandhan maneesh kumar/hukum chand patel(0BC)14-15</t>
+          <t>1733001055/LD/664 — खेल मैदान समतलीकरण देवरी</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>0</v>
+        <v>235000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>0</v>
+        <v>268666</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K309" s="3"/>
+        <v>41020</v>
+      </c>
+      <c r="K309" s="3" t="n">
+        <v>41730</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/9926706787 — Med Bandhan Ramvishalnanhelal Kori (sc)14-15</t>
+          <t>1733001055/LD/665 — खेल मैदान समतलीकरण चखिली</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>59400</v>
+        <v>484000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>102</v>
+        <v>433531.1</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>41825</v>
+        <v>41587</v>
       </c>
       <c r="K310" s="3" t="n">
-        <v>41851</v>
+        <v>42448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/9926706789 — Med Bandhan Bedilal/baboli ram ahayat(SC)14-15</t>
+          <t>1733001055/LD/9926705847 — Medh Bandhan Anil kumar/shambhu prasad(OBC)14-15</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>18900</v>
+        <v>36200</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>18150</v>
+        <v>26037.4</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>41797</v>
+        <v>41804</v>
       </c>
       <c r="K311" s="3" t="n">
-        <v>41851</v>
+        <v>41899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/9926706791 — Med Bandhan Suneel kumar/Ameerchand patel</t>
+          <t>1733001055/LD/9926705853 — Medh bandhan kalu ram/vishram patel (obc)14-15</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>50000</v>
+        <v>33700</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>0</v>
+        <v>30015</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K312" s="3"/>
+        <v>41804</v>
+      </c>
+      <c r="K312" s="3" t="n">
+        <v>41899</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/9926706793 — Med Bnadhan Bharat lal/nanhe lal Patel(OBC)14-15</t>
+          <t>1733001055/LD/9926705856 — Med Bandhan ravi patel/vishram patel(obc)14-15</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>29000</v>
+        <v>28700</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>98</v>
+        <v>21744</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>41825</v>
+        <v>41804</v>
       </c>
       <c r="K313" s="3" t="n">
-        <v>41851</v>
+        <v>41899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/9926706818 — Med bandhan bedi lal/indra kumar patel(0BC) 14-15</t>
+          <t>1733001055/LD/9926705859 — med bandhan maneesh kumar/hukumchand patel(OBC)14-15</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>48600</v>
+        <v>0</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/9926706820 — Med Bandhan Pram lal/lalsah Patel(obc)14-15</t>
+          <t>1733001055/LD/9926705863 — Med bandhan gurusharn/ramilanmn patr (OBC)14-15</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>31500</v>
+        <v>44500</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>102</v>
+        <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>41825</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/9926706823 — Med Bandhan shubhas prasad/jamuna prasad patel(OBC)14-15</t>
+          <t>1733001055/LD/9926705924 — med bandhan umesh kumar/shambhu prasad patel (OBC)</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>39500</v>
+        <v>29000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>41825</v>
       </c>
       <c r="K316" s="3" t="n">
         <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1733001055/LD/9926706827 — Med bandhan Ajay kumar/Malkhan Patel(0BC)14-15</t>
+          <t>1733001055/LD/9926705971 — medh bandhan maneesh kumar/hukum chand patel(obc)1</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>32300</v>
+        <v>18100</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>41825</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/145 — च‍िखिली से अगरिया पहुंच मार्ग</t>
+          <t>1733001055/LD/9926705974 — Med bandhan ramakant/seeta ram patel(obc)14-15</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>358000</v>
+        <v>42300</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>549517.51</v>
+        <v>98</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>39868</v>
+        <v>41825</v>
       </c>
       <c r="K318" s="3" t="n">
-        <v>42448</v>
+        <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/146 — मंदोवर से देवरी पहंच मार्ग</t>
+          <t>1733001055/LD/9926705975 — Med bandhan narendra ,pradeep/rajaram dubey(GEN)14</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
+        <v>65100</v>
+      </c>
+      <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I319" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J319" s="3" t="n">
-        <v>39965</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/147 — देवरी से प्रतापपुर रोड निर्माण</t>
+          <t>1733001055/LD/9926706780 — med bandhan maneesh kumar/hukum chand patel(0BC)14-15</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>371308.88</v>
+        <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>39951</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/148 — नहर की पुलिया से नुन्‍जी पहुंच मार्ग</t>
+          <t>1733001055/LD/9926706787 — Med Bandhan Ramvishalnanhelal Kori (sc)14-15</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>0</v>
+        <v>59400</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>288634.25</v>
+        <v>102</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>39966</v>
+        <v>41825</v>
       </c>
       <c r="K321" s="3" t="n">
-        <v>40444</v>
+        <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/149 — मंदोवर से मकुरा पहुंच मार्ग देवरी नवीन</t>
+          <t>1733001055/LD/9926706789 — Med Bandhan Bedilal/baboli ram ahayat(SC)14-15</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>500000</v>
+        <v>18900</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>474132.32</v>
+        <v>18150</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>39994</v>
+        <v>41797</v>
       </c>
       <c r="K322" s="3" t="n">
-        <v>40986</v>
+        <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/150 — चिख्‍ाली से मकुरा पहुंच मार्ग देवरी नवीन</t>
+          <t>1733001055/LD/9926706791 — Med Bandhan Suneel kumar/Ameerchand patel</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
+        <v>50000</v>
+      </c>
+      <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I323" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J323" s="3" t="n">
-        <v>39988</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/22012034169533 — Graval Road-Mede se Pratappur Road Tak road nirman</t>
+          <t>1733001055/LD/9926706793 — Med Bnadhan Bharat lal/nanhe lal Patel(OBC)14-15</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>493000</v>
+        <v>29000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>507656.3</v>
+        <v>98</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>41429</v>
+        <v>41825</v>
       </c>
       <c r="K324" s="3" t="n">
-        <v>42448</v>
+        <v>41851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/22012034169577 — CC road-Khermata se sooraj ke ghar tak 13-14</t>
+          <t>1733001055/LD/9926706818 — Med bandhan bedi lal/indra kumar patel(0BC) 14-15</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>65000</v>
+        <v>48600</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>29370</v>
+        <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>41429</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/22012034184988 — Gravil Rod Nirman Bitha se nunji ke beech 13-14</t>
+          <t>1733001055/LD/9926706820 — Med Bandhan Pram lal/lalsah Patel(obc)14-15</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>0</v>
+        <v>31500</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>0</v>
+        <v>102</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>41361</v>
-[...1 lines deleted...]
-      <c r="K326" s="3"/>
+        <v>41825</v>
+      </c>
+      <c r="K326" s="3" t="n">
+        <v>41851</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/22012034185026 — greval road bhitha se nunjji ke beech 13-14</t>
+          <t>1733001055/LD/9926706823 — Med Bandhan shubhas prasad/jamuna prasad patel(OBC)14-15</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>493000</v>
+        <v>39500</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>0</v>
+        <v>102</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>41538</v>
-[...1 lines deleted...]
-      <c r="K327" s="3"/>
+        <v>41825</v>
+      </c>
+      <c r="K327" s="3" t="n">
+        <v>41851</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/22012034185041 — Gravil Rod Deori Mede se Talab Ke beech 13-14</t>
+          <t>1733001055/LD/9926706827 — Med bandhan Ajay kumar/Malkhan Patel(0BC)14-15</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>493000</v>
+        <v>32300</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>41538</v>
+        <v>41825</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/22012034185100 — c.c. road shambhu ke chougan se raju ke makan tak</t>
+          <t>1733001055/RC/145 — च‍िखिली से अगरिया पहुंच मार्ग</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>113000</v>
+        <v>358000</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>47147.89</v>
+        <v>549517.51</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>41538</v>
+        <v>39868</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>42314</v>
+        <v>42448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/22012034285163 — C.C.Rod shivlal k ghar se mandir ki our 2015-16</t>
+          <t>1733001055/RC/146 — मंदोवर से देवरी पहंच मार्ग</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>40000</v>
+        <v>0</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>40630</v>
+        <v>464818.4</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>42273</v>
+        <v>39965</v>
       </c>
       <c r="K330" s="3" t="n">
-        <v>42609</v>
+        <v>40280</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/22012034307673 — khet sadak nirman kary puliya ke pass se geam chikhli tak</t>
+          <t>1733001055/RC/147 — देवरी से प्रतापपुर रोड निर्माण</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>1487000</v>
+        <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>0</v>
+        <v>371308.88</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>42367</v>
-[...1 lines deleted...]
-      <c r="K331" s="3"/>
+        <v>39951</v>
+      </c>
+      <c r="K331" s="3" t="n">
+        <v>40620</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/22012034352643 — NALI NIRAMAN HEND PUMP SE PANCHAYAT BHAAN KE PEECHE TAK 17-18</t>
+          <t>1733001055/RC/148 — नहर की पुलिया से नुन्‍जी पहुंच मार्ग</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>2475</v>
+        <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>0</v>
+        <v>288634.25</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>42792</v>
-[...1 lines deleted...]
-      <c r="K332" s="3"/>
+        <v>39966</v>
+      </c>
+      <c r="K332" s="3" t="n">
+        <v>40444</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/22012034353163 — C C Rode &amp; nali nirman raju ke makan se kaml dahiya ke ghar tak017-18</t>
+          <t>1733001055/RC/149 — मंदोवर से मकुरा पहुंच मार्ग देवरी नवीन</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>10830</v>
+        <v>500000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>11352</v>
+        <v>474132.32</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>42987</v>
+        <v>39994</v>
       </c>
       <c r="K333" s="3" t="n">
-        <v>43167</v>
+        <v>40986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/22012034353165 — C C Rode &amp; nali nirman leela bai ke ghar se surendara ke ghar tak017-18</t>
+          <t>1733001055/RC/150 — चिख्‍ाली से मकुरा पहुंच मार्ग देवरी नवीन</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>6858</v>
+        <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>0</v>
+        <v>349929.45</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>42792</v>
-[...1 lines deleted...]
-      <c r="K334" s="3"/>
+        <v>39988</v>
+      </c>
+      <c r="K334" s="3" t="n">
+        <v>40280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/22012034368971 — C.C.ROAD DEVARI (NAVEEN)</t>
+          <t>1733001055/RC/22012034169533 — Graval Road-Mede se Pratappur Road Tak road nirman</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>0</v>
+        <v>493000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>0</v>
+        <v>507656.3</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K335" s="3"/>
+        <v>41429</v>
+      </c>
+      <c r="K335" s="3" t="n">
+        <v>42448</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/22012034379341 — bhoopendra ke ghar se dassi ke khet tak 17-18</t>
+          <t>1733001055/RC/22012034169577 — CC road-Khermata se sooraj ke ghar tak 13-14</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>1250000</v>
+        <v>65000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>1277097.94</v>
+        <v>29370</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>43153</v>
+        <v>41429</v>
       </c>
       <c r="K336" s="3" t="n">
-        <v>43336</v>
+        <v>42314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/22012034379356 — deori se mandovar tak 17-18</t>
+          <t>1733001055/RC/22012034184988 — Gravil Rod Nirman Bitha se nunji ke beech 13-14</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>43010</v>
+        <v>41361</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/22012034379358 — deori se mandovar tak 17-18</t>
+          <t>1733001055/RC/22012034185026 — greval road bhitha se nunjji ke beech 13-14</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>1250000</v>
+        <v>493000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>43010</v>
+        <v>41538</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/22012034383978 — sudoor sadak deori se mandowar tak</t>
+          <t>1733001055/RC/22012034185041 — Gravil Rod Deori Mede se Talab Ke beech 13-14</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>1250000</v>
+        <v>493000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>1151714.49</v>
+        <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>43148</v>
-[...3 lines deleted...]
-      </c>
+        <v>41538</v>
+      </c>
+      <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/22012034387440 — chikhli se ramkhiriya pahuch marg ka unniyikarn (sudoor sadak)17/18</t>
+          <t>1733001055/RC/22012034185100 — c.c. road shambhu ke chougan se raju ke makan tak</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>1498000</v>
+        <v>113000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>1315607.08</v>
+        <v>47147.89</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>43228</v>
+        <v>41538</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>43336</v>
+        <v>42314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/22012034441439 — cc road devri naveen ward no 3</t>
+          <t>1733001055/RC/22012034285163 — C.C.Rod shivlal k ghar se mandir ki our 2015-16</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>0</v>
+        <v>40000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>0</v>
+        <v>40630</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K341" s="3"/>
+        <v>42273</v>
+      </c>
+      <c r="K341" s="3" t="n">
+        <v>42609</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/22012034478786 — sadak nirman puliya se ghughrikala ki or</t>
+          <t>1733001055/RC/22012034307673 — khet sadak nirman kary puliya ke pass se geam chikhli tak</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>0</v>
+        <v>1487000</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>43692</v>
+        <v>42367</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/22012034478787 — sadak nirman chikhli puliya se ramkhiriya ke or bhag 1</t>
+          <t>1733001055/RC/22012034352643 — NALI NIRAMAN HEND PUMP SE PANCHAYAT BHAAN KE PEECHE TAK 17-18</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>0</v>
+        <v>2475</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>43692</v>
+        <v>42792</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/22012034478789 — sadak nirman shantidham se agariya main road</t>
+          <t>1733001055/RC/22012034353163 — C C Rode &amp; nali nirman raju ke makan se kaml dahiya ke ghar tak017-18</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>0</v>
+        <v>10830</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>0</v>
+        <v>11352</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K344" s="3"/>
+        <v>42987</v>
+      </c>
+      <c r="K344" s="3" t="n">
+        <v>43167</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/22012034523999 — dewri main road se ramsingh ke khet tak</t>
+          <t>1733001055/RC/22012034353165 — C C Rode &amp; nali nirman leela bai ke ghar se surendara ke ghar tak017-18</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>0</v>
+        <v>6858</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>43922</v>
+        <v>42792</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/22012034533230 — dewri se pratappur road purv nirmit gravel sadak ka marammat aur rakhrakhaw kary</t>
+          <t>1733001055/RC/22012034368971 — C.C.ROAD DEVARI (NAVEEN)</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>43922</v>
+        <v>43010</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/22012034552121 — C C Rod Gram Mandovar Rod Se Shanti Dham Tak 20-21</t>
+          <t>1733001055/RC/22012034379341 — bhoopendra ke ghar se dassi ke khet tak 17-18</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>22000</v>
+        <v>1250000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>12540</v>
+        <v>1277097.94</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>44174</v>
+        <v>43153</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>44287</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/22012034552122 — C C Rod Gram Deori  Rod Se Shanti Dham Tak 20-21</t>
+          <t>1733001055/RC/22012034379356 — deori se mandovar tak 17-18</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>49000</v>
+        <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>45600</v>
+        <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>44174</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/22012034641617 — sudur sadak nirman chikhli nahar ki puliya se agariya ki aur</t>
+          <t>1733001055/RC/22012034379358 — deori se mandovar tak 17-18</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>0</v>
+        <v>1250000</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>45017</v>
+        <v>43010</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/22012034683524 — sadak nirman chikhli main road se high school tak</t>
+          <t>1733001055/RC/22012034383978 — sudoor sadak deori se mandowar tak</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>0</v>
+        <v>1250000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>0</v>
+        <v>1151714.49</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K350" s="3"/>
+        <v>43148</v>
+      </c>
+      <c r="K350" s="3" t="n">
+        <v>43330</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/22012034853863 — chikhli colony se high school chikhli tak GP DEVRI NAVEEN</t>
+          <t>1733001055/RC/22012034387440 — chikhli se ramkhiriya pahuch marg ka unniyikarn (sudoor sadak)17/18</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>1069670.24</v>
+        <v>1498000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>0</v>
+        <v>1315607.08</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>46113</v>
-[...1 lines deleted...]
-      <c r="K351" s="3"/>
+        <v>43228</v>
+      </c>
+      <c r="K351" s="3" t="n">
+        <v>43336</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/242 — सिद्व बाबा से चीखली मार्ग भग 2</t>
+          <t>1733001055/RC/22012034441439 — cc road devri naveen ward no 3</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>205381</v>
+        <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>40118</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/328 — चखिली से रमखिरिया मार्ग भाग 1</t>
+          <t>1733001055/RC/22012034478786 — sadak nirman puliya se ghughrikala ki or</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>498000</v>
+        <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>529884</v>
+        <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>40283</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/329 — चखिली कालोनी से तालाब तक मार्ग</t>
+          <t>1733001055/RC/22012034478787 — sadak nirman chikhli puliya se ramkhiriya ke or bhag 1</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>498000</v>
+        <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>448007</v>
+        <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>40334</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/330 — चिखली से रमखिरिया मार्ग भाग 2</t>
+          <t>1733001055/RC/22012034478789 — sadak nirman shantidham se agariya main road</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>498000</v>
+        <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>235038</v>
+        <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>40344</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/38 — सिध्‍द बाबा से चखिली मार्ग  देवरी नवीन</t>
+          <t>1733001055/RC/22012034523999 — dewri main road se ramsingh ke khet tak</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>316000</v>
+        <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>244079.32</v>
+        <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>39588</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/410 — निमहाई से नाला तक मार्ग निर्माण कार्य</t>
+          <t>1733001055/RC/22012034533230 — dewri se pratappur road purv nirmit gravel sadak ka marammat aur rakhrakhaw kary</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>385468</v>
+        <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>40603</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/411 — सिध्‍द बाबा से नाला तक मार्ग निर्माण कार्य</t>
+          <t>1733001055/RC/22012034552121 — C C Rod Gram Mandovar Rod Se Shanti Dham Tak 20-21</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>500000</v>
+        <v>22000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>543328</v>
+        <v>12540</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>40624</v>
+        <v>44174</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>40827</v>
+        <v>44287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/451 — Kaloni se chikhli Talab Marg Bhag 2</t>
+          <t>1733001055/RC/22012034552122 — C C Rod Gram Deori  Rod Se Shanti Dham Tak 20-21</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>499000</v>
+        <v>49000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>447398</v>
+        <v>45600</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>40677</v>
+        <v>44174</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>40722</v>
+        <v>44287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/514 — हेडपंप से योगेन्‍द्र के घर तक रोड निर्माण</t>
+          <t>1733001055/RC/22012034641617 — sudur sadak nirman chikhli nahar ki puliya se agariya ki aur</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>218000</v>
+        <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>163976</v>
+        <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>41030</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/516 — सदाराम के घर से कमलेश के घर तक</t>
+          <t>1733001055/RC/22012034683524 — sadak nirman chikhli main road se high school tak</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>188000</v>
+        <v>0</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>68884</v>
+        <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>40953</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/523 — सीसी रोड एवं नाली निर्माण देवरी कन्‍वरजेन्‍स वधिायक निधि</t>
+          <t>1733001055/RC/22012034853863 — chikhli colony se high school chikhli tak GP DEVRI NAVEEN</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>83000</v>
+        <v>1069670.24</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>61000</v>
+        <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>40911</v>
-[...3 lines deleted...]
-      </c>
+        <v>46113</v>
+      </c>
+      <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/524 — सी.सी.रोड पंरमेश्‍वर अर्जुन के मकान से सदाराम के मकान तक</t>
+          <t>1733001055/RC/242 — सिद्व बाबा से चीखली मार्ग भग 2</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>80400</v>
+        <v>0</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>42944</v>
+        <v>205381</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>40967</v>
+        <v>40118</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>40974</v>
+        <v>40280</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/581 — सीसी रोड् पंचपरमेश्‍वर अर्जुन के घर से सुर‍तदीन के</t>
+          <t>1733001055/RC/328 — चखिली से रमखिरिया मार्ग भाग 1</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>31000</v>
+        <v>498000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>48000</v>
+        <v>529884</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>41295</v>
+        <v>40283</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>42095</v>
+        <v>40449</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/600 — harcharan ke kuaa ke pas se tagra tak marg nirman</t>
+          <t>1733001055/RC/329 — चखिली कालोनी से तालाब तक मार्ग</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>454000</v>
+        <v>498000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>395182</v>
+        <v>448007</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>41044</v>
+        <v>40334</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>41730</v>
+        <v>40724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/601 — tagra se gowardhan ghat tak marg nirman</t>
+          <t>1733001055/RC/330 — चिखली से रमखिरिया मार्ग भाग 2</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>454000</v>
+        <v>498000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>361272</v>
+        <v>235038</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>41051</v>
+        <v>40344</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>41730</v>
+        <v>42448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/603 — सूरज के खेत से मडलहा तक रोड नि‍माण</t>
+          <t>1733001055/RC/38 — सिध्‍द बाबा से चखिली मार्ग  देवरी नवीन</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>498000</v>
+        <v>316000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>238032</v>
+        <v>244079.32</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>41093</v>
+        <v>39588</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>42095</v>
+        <v>41884</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/604 — खेरमाता से नाला तक रोड नि‍माण</t>
+          <t>1733001055/RC/410 — निमहाई से नाला तक मार्ग निर्माण कार्य</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>498000</v>
+        <v>500000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>423279</v>
+        <v>385468</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>41306</v>
+        <v>40603</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>41730</v>
+        <v>42448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RC/663 — सीसी रोड 12-13 मुन्‍ना लाल से रोहणी के घर के बीच</t>
+          <t>1733001055/RC/411 — सिध्‍द बाबा से नाला तक मार्ग निर्माण कार्य</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>121000</v>
+        <v>500000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>67365</v>
+        <v>543328</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>41289</v>
+        <v>40624</v>
       </c>
       <c r="K369" s="3" t="n">
-        <v>42095</v>
+        <v>40827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034234879 — (NBA) maneesh kumar/hukumchnd patel (obc)</t>
+          <t>1733001055/RC/451 — Kaloni se chikhli Talab Marg Bhag 2</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>5400</v>
+        <v>499000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>5300</v>
+        <v>447398</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>41783</v>
+        <v>40677</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>42075</v>
+        <v>40722</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034235234 — (NBA) shonelal/jamuna prasad (obc)14-15</t>
+          <t>1733001055/RC/514 — हेडपंप से योगेन्‍द्र के घर तक रोड निर्माण</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>5400</v>
+        <v>218000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>5300</v>
+        <v>163976</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>41783</v>
+        <v>41030</v>
       </c>
       <c r="K371" s="3" t="n">
-        <v>42075</v>
+        <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034235241 — (NBA)shuneel/sonelal patel (obc)14-15</t>
+          <t>1733001055/RC/516 — सदाराम के घर से कमलेश के घर तक</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>5400</v>
+        <v>188000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>5300</v>
+        <v>68884</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>41783</v>
+        <v>40953</v>
       </c>
       <c r="K372" s="3" t="n">
-        <v>42075</v>
+        <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034235249 — NBA subhas/jamnu prasad (obc)14-15</t>
+          <t>1733001055/RC/523 — सीसी रोड एवं नाली निर्माण देवरी कन्‍वरजेन्‍स वधिायक निधि</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>5400</v>
+        <v>83000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>5300</v>
+        <v>61000</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>41783</v>
+        <v>40911</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>42075</v>
+        <v>42448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034235256 — NBA raj kumar/Bhooti charan patel (obc)14-15</t>
+          <t>1733001055/RC/524 — सी.सी.रोड पंरमेश्‍वर अर्जुन के मकान से सदाराम के मकान तक</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>5400</v>
+        <v>80400</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>5300</v>
+        <v>42944</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>41783</v>
+        <v>40967</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>42075</v>
+        <v>40974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034235260 — NBA vishvanath/bhooti charan patel 14-15</t>
+          <t>1733001055/RC/581 — सीसी रोड् पंचपरमेश्‍वर अर्जुन के घर से सुर‍तदीन के</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>5400</v>
+        <v>31000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>5300</v>
+        <v>48000</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>41783</v>
+        <v>41295</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>42075</v>
+        <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034235263 — NBA Amit kumar/indra kumarpatel (obc)</t>
+          <t>1733001055/RC/600 — harcharan ke kuaa ke pas se tagra tak marg nirman</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>5400</v>
+        <v>454000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>5300</v>
+        <v>395182</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>41783</v>
+        <v>41044</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>42075</v>
+        <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034235264 — NBA rajesh kumar/shankar lal patel(obc)14-15</t>
+          <t>1733001055/RC/601 — tagra se gowardhan ghat tak marg nirman</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>5400</v>
+        <v>454000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>5300</v>
+        <v>361272</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>41783</v>
+        <v>41051</v>
       </c>
       <c r="K377" s="3" t="n">
-        <v>42075</v>
+        <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034235266 — NBA yogendra prasad/jairam patel(obc)14-15</t>
+          <t>1733001055/RC/603 — सूरज के खेत से मडलहा तक रोड नि‍माण</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>5400</v>
+        <v>498000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>5300</v>
+        <v>238032</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>41783</v>
+        <v>41093</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>42075</v>
+        <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034235267 — NBA shiv charan/ramdev patel (obc)14-15</t>
+          <t>1733001055/RC/604 — खेरमाता से नाला तक रोड नि‍माण</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>5400</v>
+        <v>498000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>5300</v>
+        <v>423279</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>41783</v>
+        <v>41306</v>
       </c>
       <c r="K379" s="3" t="n">
-        <v>42075</v>
+        <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034235268 — NBA Prakash/bhajan lal patel (obc)14-15</t>
+          <t>1733001055/RC/663 — सीसी रोड 12-13 मुन्‍ना लाल से रोहणी के घर के बीच</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>5400</v>
+        <v>121000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>5300</v>
+        <v>67365</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>41783</v>
+        <v>41289</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>42075</v>
+        <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034235269 — NBA bihari lallaxmi prasad(obc)14-15</t>
+          <t>1733001055/RS/22012034234879 — (NBA) maneesh kumar/hukumchnd patel (obc)</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>41811</v>
+        <v>41783</v>
       </c>
       <c r="K381" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034235270 — NBA shyamlal/baishakhu patel(obc)14-15</t>
+          <t>1733001055/RS/22012034235234 — (NBA) shonelal/jamuna prasad (obc)14-15</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>41811</v>
+        <v>41783</v>
       </c>
       <c r="K382" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034235271 — NBA umesh kumar/shambhu prasad patel(obc)14-15</t>
+          <t>1733001055/RS/22012034235241 — (NBA)shuneel/sonelal patel (obc)14-15</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>41811</v>
+        <v>41783</v>
       </c>
       <c r="K383" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034235272 — NBA dhyani/vishram p[atel(obc)14-15</t>
+          <t>1733001055/RS/22012034235249 — NBA subhas/jamnu prasad (obc)14-15</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>41811</v>
+        <v>41783</v>
       </c>
       <c r="K384" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034235274 — NBA sadhuram/gulab prasad kori (sc)14-15</t>
+          <t>1733001055/RS/22012034235256 — NBA raj kumar/Bhooti charan patel (obc)14-15</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>0</v>
+        <v>5300</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>41783</v>
       </c>
-      <c r="K385" s="3"/>
+      <c r="K385" s="3" t="n">
+        <v>42075</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034235275 — NBA Jitendra kori/sadhuram kori(sc)14-15</t>
+          <t>1733001055/RS/22012034235260 — NBA vishvanath/bhooti charan patel 14-15</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>0</v>
+        <v>5300</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>41757</v>
-[...1 lines deleted...]
-      <c r="K386" s="3"/>
+        <v>41783</v>
+      </c>
+      <c r="K386" s="3" t="n">
+        <v>42075</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034243811 — NBA Omkaar/ram gulam (gen)14-15</t>
+          <t>1733001055/RS/22012034235263 — NBA Amit kumar/indra kumarpatel (obc)</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>41811</v>
+        <v>41783</v>
       </c>
       <c r="K387" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034243814 — NBA-Dharmendra/rameshvar choube 14-15</t>
+          <t>1733001055/RS/22012034235264 — NBA rajesh kumar/shankar lal patel(obc)14-15</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>41811</v>
+        <v>41783</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034243818 — NBA-Amarjeet/omkar (obc)14-15</t>
+          <t>1733001055/RS/22012034235266 — NBA yogendra prasad/jairam patel(obc)14-15</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>41811</v>
+        <v>41783</v>
       </c>
       <c r="K389" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034243820 — NBA kaluram/ visram(obc)14-15</t>
+          <t>1733001055/RS/22012034235267 — NBA shiv charan/ramdev patel (obc)14-15</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>41811</v>
+        <v>41783</v>
       </c>
       <c r="K390" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034243841 — NBA-ram Ratan/girani lal (obc)14-15</t>
+          <t>1733001055/RS/22012034235268 — NBA Prakash/bhajan lal patel (obc)14-15</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>41811</v>
+        <v>41783</v>
       </c>
       <c r="K391" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034243843 — NBA-Ram raj/Sadaram Patel(ObC)14-15</t>
+          <t>1733001055/RS/22012034235269 — NBA bihari lallaxmi prasad(obc)14-15</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>41811</v>
       </c>
       <c r="K392" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034243845 — NBA-Madan lal/Sudarshan patel(OBC)14-15</t>
+          <t>1733001055/RS/22012034235270 — NBA shyamlal/baishakhu patel(obc)14-15</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>41811</v>
       </c>
       <c r="K393" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034243848 — NBA-Khubbi lal/Pramlal Parel (obc)14-15</t>
+          <t>1733001055/RS/22012034235271 — NBA umesh kumar/shambhu prasad patel(obc)14-15</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>41811</v>
       </c>
       <c r="K394" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034243851 — NBA-Ajeet kumar/Jhurre lal Patel (obc)14-15</t>
+          <t>1733001055/RS/22012034235272 — NBA dhyani/vishram p[atel(obc)14-15</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>41813</v>
+        <v>41811</v>
       </c>
       <c r="K395" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034243854 — NBA-Kuvar lal/Ramsharan Patel(obc)14-15</t>
+          <t>1733001055/RS/22012034235274 — NBA sadhuram/gulab prasad kori (sc)14-15</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>5300</v>
+        <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>41811</v>
-[...3 lines deleted...]
-      </c>
+        <v>41783</v>
+      </c>
+      <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034243861 — NBA-Denesh/Kandhi lal Patel(obc)14-15</t>
+          <t>1733001055/RS/22012034235275 — NBA Jitendra kori/sadhuram kori(sc)14-15</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>5300</v>
+        <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>41811</v>
-[...3 lines deleted...]
-      </c>
+        <v>41757</v>
+      </c>
+      <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034245104 — NBA-Vishnu Prasad/sooraj Patel (OBC)14-15</t>
+          <t>1733001055/RS/22012034243811 — NBA Omkaar/ram gulam (gen)14-15</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>41813</v>
+        <v>41811</v>
       </c>
       <c r="K398" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034245107 — NBA-Baliram/Fguram sahu(OBC)14-15</t>
+          <t>1733001055/RS/22012034243814 — NBA-Dharmendra/rameshvar choube 14-15</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>41813</v>
+        <v>41811</v>
       </c>
       <c r="K399" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034245108 — NBA-Raju/ramsharan Patel(OBC)14-15</t>
+          <t>1733001055/RS/22012034243818 — NBA-Amarjeet/omkar (obc)14-15</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>41813</v>
+        <v>41811</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034245118 — NBA-Anil/Shambhu Prasad Patel(OBC)14-15</t>
+          <t>1733001055/RS/22012034243820 — NBA kaluram/ visram(obc)14-15</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>41813</v>
+        <v>41811</v>
       </c>
       <c r="K401" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034245122 — NBA-Rajendra/kothari Patel (OBC)14-15</t>
+          <t>1733001055/RS/22012034243841 — NBA-ram Ratan/girani lal (obc)14-15</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>3140</v>
+        <v>5300</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>41818</v>
+        <v>41811</v>
       </c>
       <c r="K402" s="3" t="n">
-        <v>42108</v>
+        <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034245123 — NBA-Rajendra/kothari Patel (OBC)14-15</t>
+          <t>1733001055/RS/22012034243843 — NBA-Ram raj/Sadaram Patel(ObC)14-15</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>0</v>
+        <v>5300</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>41757</v>
-[...1 lines deleted...]
-      <c r="K403" s="3"/>
+        <v>41811</v>
+      </c>
+      <c r="K403" s="3" t="n">
+        <v>42075</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034245126 — NBA-shukh dev/sugrai patel (OBC)14-15</t>
+          <t>1733001055/RS/22012034243845 — NBA-Madan lal/Sudarshan patel(OBC)14-15</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>41813</v>
+        <v>41811</v>
       </c>
       <c r="K404" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034245128 — NBA-Kadori/Baishkhu patel(OBC)</t>
+          <t>1733001055/RS/22012034243848 — NBA-Khubbi lal/Pramlal Parel (obc)14-15</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>41813</v>
+        <v>41811</v>
       </c>
       <c r="K405" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034245131 — NBA-anant ram/har prasad patel(obc) 14-15</t>
+          <t>1733001055/RS/22012034243851 — NBA-Ajeet kumar/Jhurre lal Patel (obc)14-15</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>41813</v>
       </c>
       <c r="K406" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034245137 — NBA-Balaram/shudduram patel (0BC)14-15</t>
+          <t>1733001055/RS/22012034243854 — NBA-Kuvar lal/Ramsharan Patel(obc)14-15</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>41813</v>
+        <v>41811</v>
       </c>
       <c r="K407" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034245142 — NBA-rohani/kunji lal patel (obc)14-15</t>
+          <t>1733001055/RS/22012034243861 — NBA-Denesh/Kandhi lal Patel(obc)14-15</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>41817</v>
+        <v>41811</v>
       </c>
       <c r="K408" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034245149 — NBA-Mukesh/sooraj Patel(obc)14-15</t>
+          <t>1733001055/RS/22012034245104 — NBA-Vishnu Prasad/sooraj Patel (OBC)14-15</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>41817</v>
+        <v>41813</v>
       </c>
       <c r="K409" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034245151 — NBA-suratdeen/jagdeesh patel(obc)14-15</t>
+          <t>1733001055/RS/22012034245107 — NBA-Baliram/Fguram sahu(OBC)14-15</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>41817</v>
+        <v>41813</v>
       </c>
       <c r="K410" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034245153 — NBA-dasrath/sant ram patel (obc)14-15</t>
+          <t>1733001055/RS/22012034245108 — NBA-Raju/ramsharan Patel(OBC)14-15</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>41817</v>
+        <v>41813</v>
       </c>
       <c r="K411" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034245172 — NBA-ram shwaroop Patel (obc)14-15</t>
+          <t>1733001055/RS/22012034245118 — NBA-Anil/Shambhu Prasad Patel(OBC)14-15</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>41817</v>
+        <v>41813</v>
       </c>
       <c r="K412" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034245406 — NBA-Sanju/jawahar patel(OBC)14-15</t>
+          <t>1733001055/RS/22012034245122 — NBA-Rajendra/kothari Patel (OBC)14-15</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>5300</v>
+        <v>3140</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>41817</v>
+        <v>41818</v>
       </c>
       <c r="K413" s="3" t="n">
-        <v>42075</v>
+        <v>42108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034245407 — NBA-heera lal nai(OBC)14-15</t>
+          <t>1733001055/RS/22012034245123 — NBA-Rajendra/kothari Patel (OBC)14-15</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>5300</v>
+        <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>41817</v>
-[...3 lines deleted...]
-      </c>
+        <v>41757</v>
+      </c>
+      <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034245408 — NBA-Pramod kumar/jhooran lal patel(OBC)14-15</t>
+          <t>1733001055/RS/22012034245126 — NBA-shukh dev/sugrai patel (OBC)14-15</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>41817</v>
+        <v>41813</v>
       </c>
       <c r="K415" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034245409 — NBA-Dhanya kumar/sudarshan patel(obc)14-15</t>
+          <t>1733001055/RS/22012034245128 — NBA-Kadori/Baishkhu patel(OBC)</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>41817</v>
+        <v>41813</v>
       </c>
       <c r="K416" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034245411 — NBA-jitendra kumar/indra kumar patel(obc)14-15</t>
+          <t>1733001055/RS/22012034245131 — NBA-anant ram/har prasad patel(obc) 14-15</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>41817</v>
+        <v>41813</v>
       </c>
       <c r="K417" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034245434 — NBA naresh/jagannath patel (obc)14-15</t>
+          <t>1733001055/RS/22012034245137 — NBA-Balaram/shudduram patel (0BC)14-15</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>41817</v>
+        <v>41813</v>
       </c>
       <c r="K418" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034245439 — NBA-Kamlesh kumar/sudarshanpatel(obc)14-15</t>
+          <t>1733001055/RS/22012034245142 — NBA-rohani/kunji lal patel (obc)14-15</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>41817</v>
       </c>
       <c r="K419" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034245456 — NBA-suresh/rajju patel(obc)14-15</t>
+          <t>1733001055/RS/22012034245149 — NBA-Mukesh/sooraj Patel(obc)14-15</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>41817</v>
       </c>
       <c r="K420" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034251679 — NBA-khel bai/bhajan lal Patel(Obc)14-15</t>
+          <t>1733001055/RS/22012034245151 — NBA-suratdeen/jagdeesh patel(obc)14-15</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>41817</v>
       </c>
       <c r="K421" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034251685 — NBA-Munna lal/shukhchain dahiya 14-15</t>
+          <t>1733001055/RS/22012034245153 — NBA-dasrath/sant ram patel (obc)14-15</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>41817</v>
       </c>
       <c r="K422" s="3" t="n">
         <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034443450 — NALI NIRMAN SHUKHLAL KE GHAR SE SHMSHAN KI OUR CHIKHLI 19-20</t>
+          <t>1733001055/RS/22012034245172 — NBA-ram shwaroop Patel (obc)14-15</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>90000</v>
+        <v>5400</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>84128</v>
+        <v>5300</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>43673</v>
+        <v>41817</v>
       </c>
       <c r="K423" s="3" t="n">
-        <v>44475</v>
+        <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034444095 — sokh pit shanti dham ke pass deori 19-20</t>
+          <t>1733001055/RS/22012034245406 — NBA-Sanju/jawahar patel(OBC)14-15</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>20662.39</v>
+        <v>5400</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>0</v>
+        <v>5300</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>43612</v>
-[...1 lines deleted...]
-      <c r="K424" s="3"/>
+        <v>41817</v>
+      </c>
+      <c r="K424" s="3" t="n">
+        <v>42075</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034444096 — shok pit panchayat bbhavan ke pass 19-20</t>
+          <t>1733001055/RS/22012034245407 — NBA-heera lal nai(OBC)14-15</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>20662.38</v>
+        <v>5400</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>0</v>
+        <v>5300</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>43643</v>
-[...1 lines deleted...]
-      <c r="K425" s="3"/>
+        <v>41817</v>
+      </c>
+      <c r="K425" s="3" t="n">
+        <v>42075</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034444097 — shok pit bihari ke ghar pass ke pass 19-20</t>
+          <t>1733001055/RS/22012034245408 — NBA-Pramod kumar/jhooran lal patel(OBC)14-15</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>20662.39</v>
+        <v>5400</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>0</v>
+        <v>5300</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>43643</v>
-[...1 lines deleted...]
-      <c r="K426" s="3"/>
+        <v>41817</v>
+      </c>
+      <c r="K426" s="3" t="n">
+        <v>42075</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034444098 — shok pit ps school ke pass mandovar 19-20</t>
+          <t>1733001055/RS/22012034245409 — NBA-Dhanya kumar/sudarshan patel(obc)14-15</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>20662.39</v>
+        <v>5400</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>18193</v>
+        <v>5300</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>44208</v>
+        <v>41817</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>44364</v>
+        <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034444099 — shok pit rakesh ke ghar ke pass mandovar 19-20</t>
+          <t>1733001055/RS/22012034245411 — NBA-jitendra kumar/indra kumar patel(obc)14-15</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>20662.39</v>
+        <v>5400</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>17977</v>
+        <v>5300</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>44198</v>
+        <v>41817</v>
       </c>
       <c r="K428" s="3" t="n">
-        <v>44364</v>
+        <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034444100 — sokh pit chakki ke samne mandovar 19-20</t>
+          <t>1733001055/RS/22012034245434 — NBA naresh/jagannath patel (obc)14-15</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>0</v>
+        <v>5300</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>43643</v>
-[...1 lines deleted...]
-      <c r="K429" s="3"/>
+        <v>41817</v>
+      </c>
+      <c r="K429" s="3" t="n">
+        <v>42075</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034444101 — shok pit khel maidan ke pass manodavar 19-20</t>
+          <t>1733001055/RS/22012034245439 — NBA-Kamlesh kumar/sudarshanpatel(obc)14-15</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>23162.38</v>
+        <v>5400</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>20621</v>
+        <v>5300</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>43820</v>
+        <v>41817</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>44364</v>
+        <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034444102 — shok pit shivlal ke ghar ke pass chikhli 19-20</t>
+          <t>1733001055/RS/22012034245456 — NBA-suresh/rajju patel(obc)14-15</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>20384.9</v>
+        <v>5400</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>18832</v>
+        <v>5300</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>44198</v>
+        <v>41817</v>
       </c>
       <c r="K431" s="3" t="n">
-        <v>44364</v>
+        <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034444103 — shok pit shanti dham ke pass chikhli 19-20</t>
+          <t>1733001055/RS/22012034251679 — NBA-khel bai/bhajan lal Patel(Obc)14-15</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>20204.01</v>
+        <v>5400</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>20666</v>
+        <v>5300</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>43820</v>
+        <v>41817</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>44364</v>
+        <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034444104 — shok pit coloni ke pass  chikhli19-20</t>
+          <t>1733001055/RS/22012034251685 — NBA-Munna lal/shukhchain dahiya 14-15</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>20896.64</v>
+        <v>5400</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>18476</v>
+        <v>5300</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>44198</v>
+        <v>41817</v>
       </c>
       <c r="K433" s="3" t="n">
-        <v>44364</v>
+        <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034444105 — shok pit rang manch ke pass mandovar 19-20</t>
+          <t>1733001055/RS/22012034443450 — NALI NIRMAN SHUKHLAL KE GHAR SE SHMSHAN KI OUR CHIKHLI 19-20</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>21133.21</v>
+        <v>90000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>19526</v>
+        <v>84128</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>43820</v>
+        <v>43673</v>
       </c>
       <c r="K434" s="3" t="n">
-        <v>44364</v>
+        <v>44475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034444106 — nadep nirman rakesh ke ghar ke pass mandovar 19-20</t>
+          <t>1733001055/RS/22012034444095 — sokh pit shanti dham ke pass deori 19-20</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>0</v>
+        <v>20662.39</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>43643</v>
+        <v>43612</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034444107 — nadep nirman chakki ke pass mandovar 19-20</t>
+          <t>1733001055/RS/22012034444096 — shok pit panchayat bbhavan ke pass 19-20</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>0</v>
+        <v>20662.38</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>43643</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034444108 — nadep niraman deori aganwadi k pass deori</t>
+          <t>1733001055/RS/22012034444097 — shok pit bihari ke ghar pass ke pass 19-20</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>0</v>
+        <v>20662.39</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>43643</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034444109 — nadep nirman panchyt bhavan ke pass deori 19-20</t>
+          <t>1733001055/RS/22012034444098 — shok pit ps school ke pass mandovar 19-20</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>0</v>
+        <v>20662.39</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>0</v>
+        <v>18193</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>43643</v>
-[...1 lines deleted...]
-      <c r="K438" s="3"/>
+        <v>44208</v>
+      </c>
+      <c r="K438" s="3" t="n">
+        <v>44364</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034503279 — R C C nali nirman yogendra patel ke ghar se rod tak 20-21</t>
+          <t>1733001055/RS/22012034444099 — shok pit rakesh ke ghar ke pass mandovar 19-20</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>22000</v>
+        <v>20662.39</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>18240</v>
+        <v>17977</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>44191</v>
+        <v>44198</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>44287</v>
+        <v>44364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1733001055/RS/22012034646342 — community sanitary complex chikhli</t>
+          <t>1733001055/RS/22012034444100 — sokh pit chakki ke samne mandovar 19-20</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>43980</v>
+        <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>44654</v>
-[...3 lines deleted...]
-      </c>
+        <v>43643</v>
+      </c>
+      <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1733001055/SK/9993626087 — Bharat Nirman Rajeev Gandhi Sewa Kendra,DEVARI (NAVEEN)</t>
+          <t>1733001055/RS/22012034444101 — shok pit khel maidan ke pass manodavar 19-20</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>1285000</v>
+        <v>23162.38</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>1004261.14</v>
+        <v>20621</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>41797</v>
+        <v>43820</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>43693</v>
+        <v>44364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/186 — nala gahrikaran mandowar</t>
+          <t>1733001055/RS/22012034444102 — shok pit shivlal ke ghar ke pass chikhli 19-20</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>484000</v>
+        <v>20384.9</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>463381</v>
+        <v>18832</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>41058</v>
+        <v>44198</v>
       </c>
       <c r="K442" s="3" t="n">
-        <v>41730</v>
+        <v>44364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012034494675 — pond nirman chikhli shanti dham k pass</t>
+          <t>1733001055/RS/22012034444103 — shok pit shanti dham ke pass chikhli 19-20</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>0</v>
+        <v>20204.01</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>0</v>
+        <v>20666</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K443" s="3"/>
+        <v>43820</v>
+      </c>
+      <c r="K443" s="3" t="n">
+        <v>44364</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012034502220 — checkdam nirman devri nala</t>
+          <t>1733001055/RS/22012034444104 — shok pit coloni ke pass  chikhli19-20</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>999520.86</v>
+        <v>20896.64</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>957345.91</v>
+        <v>18476</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>44208</v>
+        <v>44198</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>44673</v>
+        <v>44364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012034510698 — pond nirman chikhli shantidham k pass</t>
+          <t>1733001055/RS/22012034444105 — shok pit rang manch ke pass mandovar 19-20</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>436934.74</v>
+        <v>21133.21</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>291070.34</v>
+        <v>19526</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>43834</v>
+        <v>43820</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>44393</v>
+        <v>44364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012034511301 — pond nirman chikhli</t>
+          <t>1733001055/RS/22012034444106 — nadep nirman rakesh ke ghar ke pass mandovar 19-20</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>43740</v>
+        <v>43643</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012034595606 — pond nirman madowar shantidham k pass</t>
+          <t>1733001055/RS/22012034444107 — nadep nirman chakki ke pass mandovar 19-20</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>499935.74</v>
+        <v>0</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>329204</v>
+        <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>44205</v>
-[...3 lines deleted...]
-      </c>
+        <v>43643</v>
+      </c>
+      <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012034599237 — checkdam nirman mandowar shantidham k pass</t>
+          <t>1733001055/RS/22012034444108 — nadep niraman deori aganwadi k pass deori</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>1075081.5</v>
+        <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>1031778.52</v>
+        <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>44198</v>
-[...3 lines deleted...]
-      </c>
+        <v>43643</v>
+      </c>
+      <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012034614541 — Checkdam nirman medhewali k pass nala me</t>
+          <t>1733001055/RS/22012034444109 — nadep nirman panchyt bhavan ke pass deori 19-20</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>1089892.42</v>
+        <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>1036133</v>
+        <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>44261</v>
-[...3 lines deleted...]
-      </c>
+        <v>43643</v>
+      </c>
+      <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012034652134 — CAT Check dam nirman chikhli nala ramkumar k khet k pass</t>
+          <t>1733001055/RS/22012034503279 — R C C nali nirman yogendra patel ke ghar se rod tak 20-21</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>1071972.36</v>
+        <v>22000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>998627.99</v>
+        <v>18240</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>44331</v>
+        <v>44191</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>44674</v>
+        <v>44287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012034652149 — CAT Check dam nirman mandowar nala babulal k khet k pass</t>
+          <t>1733001055/RS/22012034646342 — community sanitary complex chikhli</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>0</v>
+        <v>43980</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K451" s="3"/>
+        <v>44654</v>
+      </c>
+      <c r="K451" s="3" t="n">
+        <v>45511</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012034680360 — CAT Pond nirman mandowar khelmaidan k pass chikhli</t>
+          <t>1733001055/SK/9993626087 — Bharat Nirman Rajeev Gandhi Sewa Kendra,DEVARI (NAVEEN)</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>381484.13</v>
+        <v>1285000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>304714</v>
+        <v>1004261.14</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>44324</v>
+        <v>41797</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>46139</v>
+        <v>43693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012034680363 — CAT Pond nirman mandowar khelmaidan k pass chikhli</t>
+          <t>1733001055/WC/186 — nala gahrikaran mandowar</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>0</v>
+        <v>484000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>0</v>
+        <v>463381</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K453" s="3"/>
+        <v>41058</v>
+      </c>
+      <c r="K453" s="3" t="n">
+        <v>41730</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012034946687 — checkdaam nirman devri nala mahendra k khet k pass</t>
+          <t>1733001055/WC/22012034494675 — pond nirman chikhli shanti dham k pass</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>620000</v>
+        <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>576408.71</v>
+        <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>44704</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012034946690 — check dam nirman dhanesh choby k khet k pass</t>
+          <t>1733001055/WC/22012034502220 — checkdam nirman devri nala</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>620000</v>
+        <v>999520.86</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>560267.96</v>
+        <v>957345.91</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>44681</v>
+        <v>44208</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>44879</v>
+        <v>44673</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012035038438 — check dam nirman raju k khet k pass</t>
+          <t>1733001055/WC/22012034510698 — pond nirman chikhli shantidham k pass</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>0</v>
+        <v>436934.74</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>0</v>
+        <v>291070.34</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K456" s="3"/>
+        <v>43834</v>
+      </c>
+      <c r="K456" s="3" t="n">
+        <v>44393</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012035038440 — check dam nirman ramkripal k khet k pass</t>
+          <t>1733001055/WC/22012034511301 — pond nirman chikhli</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>44836</v>
+        <v>43740</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012035055042 — checkdam nirman raju k khet ke pass</t>
+          <t>1733001055/WC/22012034595606 — pond nirman madowar shantidham k pass</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>1033584.35</v>
+        <v>499935.74</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>1007619.28</v>
+        <v>329204</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>45120</v>
+        <v>44205</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>45279</v>
+        <v>46113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012035055047 — checkdam nirman ram k khet ke pass</t>
+          <t>1733001055/WC/22012034599237 — checkdam nirman mandowar shantidham k pass</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>0</v>
+        <v>1075081.5</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>0</v>
+        <v>1031778.52</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K459" s="3"/>
+        <v>44198</v>
+      </c>
+      <c r="K459" s="3" t="n">
+        <v>44648</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012035062220 — check dam nirman raju k khet k pass</t>
+          <t>1733001055/WC/22012034614541 — Checkdam nirman medhewali k pass nala me</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>0</v>
+        <v>1089892.42</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>0</v>
+        <v>1036133</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K460" s="3"/>
+        <v>44261</v>
+      </c>
+      <c r="K460" s="3" t="n">
+        <v>44648</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012035062221 — check dam nirman raju k khet k pass</t>
+          <t>1733001055/WC/22012034652134 — CAT Check dam nirman chikhli nala ramkumar k khet k pass</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>0</v>
+        <v>1071972.36</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>0</v>
+        <v>998627.99</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K461" s="3"/>
+        <v>44331</v>
+      </c>
+      <c r="K461" s="3" t="n">
+        <v>44674</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012035062224 — check dam nirman ramkripal k khet k pass</t>
+          <t>1733001055/WC/22012034652149 — CAT Check dam nirman mandowar nala babulal k khet k pass</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>961688.23</v>
+        <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>940436.6</v>
+        <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>45124</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012035102774 — boulder check wall nirman bagicha k pass</t>
+          <t>1733001055/WC/22012034680360 — CAT Pond nirman mandowar khelmaidan k pass chikhli</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>27430.33</v>
+        <v>381484.13</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>0</v>
+        <v>304714</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>45204</v>
-[...1 lines deleted...]
-      <c r="K463" s="3"/>
+        <v>44324</v>
+      </c>
+      <c r="K463" s="3" t="n">
+        <v>46139</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012035102777 — boulder check wall nirman bagicha k pass</t>
+          <t>1733001055/WC/22012034680363 — CAT Pond nirman mandowar khelmaidan k pass chikhli</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>45017</v>
+        <v>44287</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012035102778 — boulder check wall nirman Kachar k pass</t>
+          <t>1733001055/WC/22012034946687 — checkdaam nirman devri nala mahendra k khet k pass</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>0</v>
+        <v>620000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>0</v>
+        <v>576408.71</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K465" s="3"/>
+        <v>44704</v>
+      </c>
+      <c r="K465" s="3" t="n">
+        <v>44879</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012035102780 — boulder check wall nirman kudariya k pass</t>
+          <t>1733001055/WC/22012034946690 — check dam nirman dhanesh choby k khet k pass</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>0</v>
+        <v>620000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>0</v>
+        <v>560267.96</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K466" s="3"/>
+        <v>44681</v>
+      </c>
+      <c r="K466" s="3" t="n">
+        <v>44879</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012035102781 — boulder check wall nirman plantetion k pass</t>
+          <t>1733001055/WC/22012035038438 — check dam nirman raju k khet k pass</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>29617.12</v>
+        <v>0</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>12150</v>
+        <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>45204</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012035102791 — boulder check wall nirman devta baba k pass</t>
+          <t>1733001055/WC/22012035038440 — check dam nirman ramkripal k khet k pass</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>29617.12</v>
+        <v>0</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>9600</v>
+        <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>45431</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012035102797 — boulder check wall nirman Harcharan k khet k pass</t>
+          <t>1733001055/WC/22012035055042 — checkdam nirman raju k khet ke pass</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>0</v>
+        <v>1033584.35</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>0</v>
+        <v>1007619.28</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K469" s="3"/>
+        <v>45120</v>
+      </c>
+      <c r="K469" s="3" t="n">
+        <v>45279</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012035176414 — check dam nirman harcharan k khet k pass</t>
+          <t>1733001055/WC/22012035055047 — checkdam nirman ram k khet ke pass</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>45317</v>
+        <v>44836</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012035213154 — check dam nirman bharat k khet k pass</t>
+          <t>1733001055/WC/22012035062220 — check dam nirman raju k khet k pass</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>45383</v>
+        <v>45017</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012035214806 — check dam nirman vishnu k khet k pass</t>
+          <t>1733001055/WC/22012035062221 — check dam nirman raju k khet k pass</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>45383</v>
+        <v>45017</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012035214807 — check dam nirman Vishnu k khet k pass</t>
+          <t>1733001055/WC/22012035062224 — check dam nirman ramkripal k khet k pass</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>0</v>
+        <v>961688.23</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>0</v>
+        <v>940436.6</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>45383</v>
-[...1 lines deleted...]
-      <c r="K473" s="3"/>
+        <v>45124</v>
+      </c>
+      <c r="K473" s="3" t="n">
+        <v>45511</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012035251621 — community pond nirman chikhli plantetion k pass</t>
+          <t>1733001055/WC/22012035102774 — boulder check wall nirman bagicha k pass</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>0</v>
+        <v>27430.33</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>45684</v>
+        <v>45204</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/22012035251743 — community pond nirman chikhli plantetion k pass</t>
+          <t>1733001055/WC/22012035102777 — boulder check wall nirman bagicha k pass</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>591983.57</v>
+        <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>45684</v>
+        <v>45017</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WC/96 — नवीन तालाब निर्माण चखिली</t>
+          <t>1733001055/WC/22012035102778 — boulder check wall nirman Kachar k pass</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>498591.01</v>
+        <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>40299</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1733001055/WH/6 — नवीन तालाब पि‍ि‍चग कार्य ि‍चखली</t>
+          <t>1733001055/WC/22012035102780 — boulder check wall nirman kudariya k pass</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>214000</v>
+        <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>213768</v>
+        <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>40688</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SIHORA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C478" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D478" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E478" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F478" s="1" t="inlineStr">
+        <is>
+          <t>1733001055/WC/22012035102781 — boulder check wall nirman plantetion k pass</t>
+        </is>
+      </c>
+      <c r="G478" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H478" s="2" t="n">
+        <v>29617.12</v>
+      </c>
+      <c r="I478" s="2" t="n">
+        <v>12150</v>
+      </c>
+      <c r="J478" s="3" t="n">
+        <v>45204</v>
+      </c>
+      <c r="K478" s="3" t="n">
+        <v>46139</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
+      <c r="A479" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / SIHORA</t>
+        </is>
+      </c>
+      <c r="B479" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C479" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D479" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E479" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F479" s="1" t="inlineStr">
+        <is>
+          <t>1733001055/WC/22012035102791 — boulder check wall nirman devta baba k pass</t>
+        </is>
+      </c>
+      <c r="G479" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H479" s="2" t="n">
+        <v>29617.12</v>
+      </c>
+      <c r="I479" s="2" t="n">
+        <v>9600</v>
+      </c>
+      <c r="J479" s="3" t="n">
+        <v>45431</v>
+      </c>
+      <c r="K479" s="3" t="n">
+        <v>46201</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
+      <c r="A480" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / SIHORA</t>
+        </is>
+      </c>
+      <c r="B480" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C480" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D480" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E480" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F480" s="1" t="inlineStr">
+        <is>
+          <t>1733001055/WC/22012035102797 — boulder check wall nirman Harcharan k khet k pass</t>
+        </is>
+      </c>
+      <c r="G480" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H480" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I480" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J480" s="3" t="n">
+        <v>45017</v>
+      </c>
+      <c r="K480" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
+      <c r="A481" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / SIHORA</t>
+        </is>
+      </c>
+      <c r="B481" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C481" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D481" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E481" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F481" s="1" t="inlineStr">
+        <is>
+          <t>1733001055/WC/22012035176414 — check dam nirman harcharan k khet k pass</t>
+        </is>
+      </c>
+      <c r="G481" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H481" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I481" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J481" s="3" t="n">
+        <v>45317</v>
+      </c>
+      <c r="K481" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
+      <c r="A482" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / SIHORA</t>
+        </is>
+      </c>
+      <c r="B482" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C482" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D482" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E482" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F482" s="1" t="inlineStr">
+        <is>
+          <t>1733001055/WC/22012035213154 — check dam nirman bharat k khet k pass</t>
+        </is>
+      </c>
+      <c r="G482" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H482" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I482" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J482" s="3" t="n">
+        <v>45383</v>
+      </c>
+      <c r="K482" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
+      <c r="A483" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / SIHORA</t>
+        </is>
+      </c>
+      <c r="B483" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C483" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D483" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E483" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F483" s="1" t="inlineStr">
+        <is>
+          <t>1733001055/WC/22012035214806 — check dam nirman vishnu k khet k pass</t>
+        </is>
+      </c>
+      <c r="G483" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H483" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I483" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J483" s="3" t="n">
+        <v>45383</v>
+      </c>
+      <c r="K483" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
+      <c r="A484" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / SIHORA</t>
+        </is>
+      </c>
+      <c r="B484" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C484" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D484" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E484" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F484" s="1" t="inlineStr">
+        <is>
+          <t>1733001055/WC/22012035214807 — check dam nirman Vishnu k khet k pass</t>
+        </is>
+      </c>
+      <c r="G484" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H484" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I484" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J484" s="3" t="n">
+        <v>45383</v>
+      </c>
+      <c r="K484" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
+      <c r="A485" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / SIHORA</t>
+        </is>
+      </c>
+      <c r="B485" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C485" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D485" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E485" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F485" s="1" t="inlineStr">
+        <is>
+          <t>1733001055/WC/22012035251621 — community pond nirman chikhli plantetion k pass</t>
+        </is>
+      </c>
+      <c r="G485" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H485" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I485" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J485" s="3" t="n">
+        <v>45684</v>
+      </c>
+      <c r="K485" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
+      <c r="A486" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / SIHORA</t>
+        </is>
+      </c>
+      <c r="B486" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C486" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D486" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E486" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F486" s="1" t="inlineStr">
+        <is>
+          <t>1733001055/WC/22012035251743 — community pond nirman chikhli plantetion k pass</t>
+        </is>
+      </c>
+      <c r="G486" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H486" s="2" t="n">
+        <v>591983.57</v>
+      </c>
+      <c r="I486" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J486" s="3" t="n">
+        <v>45684</v>
+      </c>
+      <c r="K486" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
+      <c r="A487" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / SIHORA</t>
+        </is>
+      </c>
+      <c r="B487" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C487" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D487" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E487" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F487" s="1" t="inlineStr">
+        <is>
+          <t>1733001055/WC/96 — नवीन तालाब निर्माण चखिली</t>
+        </is>
+      </c>
+      <c r="G487" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H487" s="2" t="n">
+        <v>499000</v>
+      </c>
+      <c r="I487" s="2" t="n">
+        <v>498591.01</v>
+      </c>
+      <c r="J487" s="3" t="n">
+        <v>40299</v>
+      </c>
+      <c r="K487" s="3" t="n">
+        <v>40673</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
+      <c r="A488" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / SIHORA</t>
+        </is>
+      </c>
+      <c r="B488" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C488" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D488" s="1" t="inlineStr">
+        <is>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+        </is>
+      </c>
+      <c r="E488" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F488" s="1" t="inlineStr">
+        <is>
+          <t>1733001055/WH/6 — नवीन तालाब पि‍ि‍चग कार्य ि‍चखली</t>
+        </is>
+      </c>
+      <c r="G488" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H488" s="2" t="n">
+        <v>214000</v>
+      </c>
+      <c r="I488" s="2" t="n">
+        <v>213768</v>
+      </c>
+      <c r="J488" s="3" t="n">
+        <v>40688</v>
+      </c>
+      <c r="K488" s="3" t="n">
+        <v>40827</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
+      <c r="A489" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / SIHORA</t>
+        </is>
+      </c>
+      <c r="B489" s="1" t="inlineStr">
+        <is>
           <t>2009-2010</t>
         </is>
       </c>
-      <c r="C478" s="1" t="inlineStr">
+      <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D478" s="1" t="inlineStr">
+      <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
-      <c r="E478" s="1" t="inlineStr">
+      <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F478" s="1" t="inlineStr">
+      <c r="F489" s="1" t="inlineStr">
         <is>
           <t>1733001/RC/280 — अगरिया रोड से टगरी रोड निर्माण देवरी नवीन</t>
         </is>
       </c>
-      <c r="G478" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H478" s="2" t="n">
+      <c r="G489" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H489" s="2" t="n">
         <v>498000</v>
       </c>
-      <c r="I478" s="2" t="n">
+      <c r="I489" s="2" t="n">
         <v>224671</v>
       </c>
-      <c r="J478" s="3" t="n">
+      <c r="J489" s="3" t="n">
         <v>40197</v>
       </c>
-      <c r="K478" s="3" t="n">
+      <c r="K489" s="3" t="n">
         <v>41884</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>