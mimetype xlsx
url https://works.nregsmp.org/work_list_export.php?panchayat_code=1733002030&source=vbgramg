--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K32"/>
+  <dimension ref="A1:K35"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 18:09:08</t>
+          <t>Exported on: 2026-10-25 00:56:53</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,1020 +273,1167 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1733002030/DP/22012034587499 — Amrit Vatica - Kelvas 23-24</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45155</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1733002030/IF/22012035551149 — Khet Talab - Ram Pratap / Ganesh</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1733002030/IF/22012035551169 — Khet Talab - Tejilal / badri prasad</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1733002030/IF/IAY/4212943 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115636618</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44726</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1733002030/IF/IAY/4890320 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147278182</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1733002030/IF/IAY/5151627 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123541006</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1733002030/IF/IAY/5173671 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113661957</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I18" s="2" t="n">
-        <v>0</v>
+        <v>4500</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45805</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1733002030/IF/IAY/5219636 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113967909</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>46272</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1733002030/IF/IAY/5268333 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113661534</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I20" s="2" t="n">
-        <v>9000</v>
+        <v>13500</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45805</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1733002030/IF/IAY/5564125 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127113529</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1733002030/IF/IAY/5667502 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147282303</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>522</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K22" s="3" t="n">
         <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1733002030/IF/IAY/5689714 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147282019</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45805</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1733002030/IF/IAY/5690327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147285256</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1733002030/IF/IAY/5690554 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113969274</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1733002030/IF/IAY/6004477 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147276576</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>8865</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>46154</v>
       </c>
-      <c r="K26" s="3"/>
+      <c r="K26" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1733002030/IF/IAY/6005812 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124168363</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>7620</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>46150</v>
       </c>
-      <c r="K27" s="3"/>
+      <c r="K27" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1733002030/IF/IAY/6005902 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115060426</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>13500</v>
+        <v>22500</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>46220</v>
       </c>
-      <c r="K28" s="3"/>
+      <c r="K28" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1733002030/IF/IAY/6009041 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147292403</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
-        <v>46055</v>
+        <v>46311</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1733002030/IF/IAY/6009728 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114020995</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
-          <t>1733002030/WC/22012035169034 — Cantoor Tranch - Bhaag 1 Kelvas 23-24</t>
+          <t>1733002030/IF/IAY/6250432 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114021288</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
-        <v>985048.98</v>
+        <v>27000</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
-        <v>45364</v>
+        <v>46097</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F32" s="1" t="inlineStr">
+        <is>
+          <t>1733002030/IF/IAY/6276268 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147291939</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I32" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J32" s="3" t="n">
+        <v>45755</v>
+      </c>
+      <c r="K32" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / MAJHOULI</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F33" s="1" t="inlineStr">
+        <is>
+          <t>1733002030/IF/IAY/6290266 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147290125</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I33" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J33" s="3" t="n">
+        <v>45791</v>
+      </c>
+      <c r="K33" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / MAJHOULI</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F34" s="1" t="inlineStr">
+        <is>
+          <t>1733002030/WC/22012035169034 — Cantoor Tranch - Bhaag 1 Kelvas 23-24</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="n">
+        <v>985048.98</v>
+      </c>
+      <c r="I34" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J34" s="3" t="n">
+        <v>45364</v>
+      </c>
+      <c r="K34" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / MAJHOULI</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
           <t>2024-2025</t>
         </is>
       </c>
-      <c r="C32" s="1" t="inlineStr">
+      <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E32" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
-      <c r="F32" s="1" t="inlineStr">
+      <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1733002030/WC/22012035255157 — Cantoor Trench -  Kailwas  25-26</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
-      <c r="H32" s="2" t="n">
+      <c r="H35" s="2" t="n">
         <v>865377.74</v>
       </c>
-      <c r="I32" s="2" t="n">
-[...2 lines deleted...]
-      <c r="J32" s="3" t="n">
+      <c r="I35" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J35" s="3" t="n">
         <v>45519</v>
       </c>
-      <c r="K32" s="3"/>
+      <c r="K35" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>