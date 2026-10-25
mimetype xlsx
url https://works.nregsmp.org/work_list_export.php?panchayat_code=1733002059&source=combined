--- v0 (2026-09-04)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K513"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 23:24:09</t>
+          <t>Exported on: 2026-10-25 10:51:26</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -906,51 +906,51 @@
         <v>174579.55</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45005</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1733002059/DP/22012034587704 — Amrit Vatica - Hatoli 23-24</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>6630</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45151</v>
@@ -1000,98 +1000,98 @@
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1733002059/DP/22012034624907 — Plantation - Patel Park 24-25</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1733002059/DP/22012034624909 — Plantation - Patel Park 24-25</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>1397735.31</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>60001.2</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45507</v>
@@ -1582,51 +1582,51 @@
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1733002059/IF/22012034441424 — Khet ki med par Vraksharopan - Krishna kumar/Ram singh/Surendra 18-19</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>189000</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>1298</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>43479</v>
@@ -2201,98 +2201,98 @@
       <c r="J51" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K51" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1733002059/IF/22012035663178 — khet</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1733002059/IF/22012035663179 — khet3</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>46113</v>
@@ -16256,98 +16256,98 @@
       <c r="J338" s="3" t="n">
         <v>43034</v>
       </c>
       <c r="K338" s="3" t="n">
         <v>43372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1733002059/IF/IAY/52668 — Construction of IAY House -IAY REG. NO. MP-33-002-059-001/114</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>42300</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1733002059/IF/IAY/52669 — Construction of IAY House -IAY REG. NO. MP-33-002-059-002/64</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>42300</v>
@@ -16399,51 +16399,51 @@
       <c r="J341" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K341" s="3" t="n">
         <v>43372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1733002059/IF/IAY/592789 — Construction of IAY House -IAY REG. NO. MP1274532</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>42766</v>
@@ -17769,51 +17769,51 @@
       <c r="J369" s="3" t="n">
         <v>42937</v>
       </c>
       <c r="K369" s="3" t="n">
         <v>43353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1733002059/IF/IAY/843012 — Construction of IAY House -IAY REG. NO. MP1398466</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>42827</v>
@@ -21488,51 +21488,51 @@
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1733002059/RC/22012034853944 — Gravel Road Nirman</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>46113</v>
@@ -23961,51 +23961,51 @@
       <c r="J497" s="3" t="n">
         <v>45727</v>
       </c>
       <c r="K497" s="3" t="n">
         <v>45813</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
           <t>1733002059/WC/22012035327896 — Cantoor Trench -  nareela 25-26</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>941868.49</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>45884</v>