--- v0 (2026-09-06)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K51"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 04:27:37</t>
+          <t>Exported on: 2026-10-26 17:58:42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,98 +273,98 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1733002075/IF/22012035515035 — Khet Talab - Bhure Lal/Balkishan</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1733002075/IF/22012035563374 — Khet Talab - Bhure Lal / Balkishan Mehra</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45791</v>
@@ -414,572 +414,574 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45996</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1733002075/IF/IAY/1726305 — Construction of IAY House -IAY REG. NO. MP1817852</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>43283</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1733002075/IF/IAY/3306606 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1346935</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44500</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1733002075/IF/IAY/4565101 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116429140</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45570</v>
       </c>
-      <c r="K17" s="3"/>
+      <c r="K17" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1733002075/IF/IAY/4743240 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113868566</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45732</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1733002075/IF/IAY/4819538 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113846233</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K19" s="3" t="n">
         <v>46230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1733002075/IF/IAY/4819959 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113927980</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45731</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1733002075/IF/IAY/5127388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113685282</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K21" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1733002075/IF/IAY/5135034 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128514785</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45827</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1733002075/IF/IAY/5463889 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123407246</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>1820</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45855</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1733002075/IF/IAY/634719 — Construction of IAY House -IAY REG. NO. MP1286059</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>43298</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1733002075/IF/IAY/839202 — Construction of IAY House -IAY REG. NO. MP1346953</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>42882</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1733002075/IF/IAY/954346 — Construction of IAY House -IAY REG. NO. MP3155713</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>42997</v>
@@ -1098,311 +1100,311 @@
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1733002075/WC/22012035254136 — Cantoor Trench -  Malkhan ke khet ke paas Dhanadi 24-25</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>710360.25</v>
       </c>
       <c r="I29" s="2" t="n">
-        <v>0</v>
+        <v>82259.56</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>46258</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1733002075/WC/22012035254139 — Pond -  Shantidham ke paas Khabra 24-25</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1733002075/WC/22012035254142 — Pond - Atthi ke khet ke paas Dhanadi 24-25</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1733002075/WC/22012035255165 — Percolation Tank - Biriya Bhatiya Ke paas 25-26</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1733002075/WC/22012035255166 — Percolation Tank - Dhanadi Khasra No 149 25-26</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1733002075/WC/22012035255168 — Percolation Tank - Dhanadi Khasra No 151 25-26</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1733002075/WC/22012035255171 — Pond - Atthi ke khet ke paas Dhanadi 25-26</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45519</v>
@@ -1452,286 +1454,286 @@
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>46233</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1733002075/WC/VB/22012035330448 — cantoor tranch shaskiya narshari ke pass dhanadi</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>46233</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1733002075/WC/VB/22012035330452 — cantoor tranch cantoor tranch naveen talab ke paas dhanadi</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>46233</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1733002075/WC/VB/22012035330454 — cantoor tranch irrigation tank ke paas dhanadi</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>46233</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1733002075/WC/VB/22012035330458 — cantoor tranch khandiya ke paas</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>46233</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1733002075/WC/VB/22012035330460 — cantoor tranch malkhan ke khet ke paas</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>46233</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1733002075/WC/VB/22012035330488 — cantoor tranch bade nale ke paas dhanadi</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>46233</v>
@@ -1969,192 +1971,192 @@
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>46237</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1733002075/WC/VB/22012035331301 — CANTOOR TRANCH KATANGI MARG KINARE GRAM DHANADI</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>46237</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1733002075/WC/VB/22012035331303 — CANTOOR TRANCH  KHERHAU KE KINARE DHANADI</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>46237</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1733002075/WC/VB/22012035331304 — CANTTOR TARANCH GRAM DHONDA KI OR DHANADI</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>46235</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1733002075/WC/VB/22012035331306 — CANTOOR TRANCH BHADKHURA KI OR DHANADI</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>46237</v>