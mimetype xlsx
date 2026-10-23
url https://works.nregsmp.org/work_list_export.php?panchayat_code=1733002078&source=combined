--- v0 (2026-09-04)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K422"/>
+  <dimension ref="A1:K438"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 22:02:47</t>
+          <t>Exported on: 2026-10-23 13:57:05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1733002078/AV/22012034374166 — Aaganwadi bhawan nirmand - Babaiya</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>312000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>145638</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>43342</v>
@@ -418,51 +418,51 @@
       <c r="J14" s="3" t="n">
         <v>43530</v>
       </c>
       <c r="K14" s="3" t="n">
         <v>44299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1733002078/AV/22012034508272 — AAGANWADI BHAWAN NIRMAN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>69934</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>43896</v>
@@ -7871,51 +7871,51 @@
       <c r="J167" s="3" t="n">
         <v>44272</v>
       </c>
       <c r="K167" s="3" t="n">
         <v>46122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1733002078/IF/IAY/2664263 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3895745</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>17274</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>44265</v>
@@ -8065,78 +8065,80 @@
       <c r="J171" s="3" t="n">
         <v>44311</v>
       </c>
       <c r="K171" s="3" t="n">
         <v>45182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1733002078/IF/IAY/2759249 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1695994</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>44311</v>
       </c>
-      <c r="K172" s="3"/>
+      <c r="K172" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -8406,51 +8408,51 @@
       <c r="J178" s="3" t="n">
         <v>44311</v>
       </c>
       <c r="K178" s="3" t="n">
         <v>45133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1733002078/IF/IAY/2919177 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1674319</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>8036</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>44418</v>
@@ -9874,145 +9876,145 @@
       <c r="J208" s="3" t="n">
         <v>43033</v>
       </c>
       <c r="K208" s="3" t="n">
         <v>43387</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1733002078/IF/IAY/351709 — Construction of IAY House -IAY REG. NO. MP1129755</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>1376</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>43033</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1733002078/IF/IAY/3665102 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114067273</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>19010</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>44842</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1733002078/IF/IAY/3665110 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114067880</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>46156</v>
@@ -10897,51 +10899,51 @@
       <c r="J229" s="3" t="n">
         <v>45073</v>
       </c>
       <c r="K229" s="3" t="n">
         <v>45390</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1733002078/IF/IAY/3883745 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147271521</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>44680</v>
@@ -11287,51 +11289,51 @@
       <c r="J237" s="3" t="n">
         <v>43656</v>
       </c>
       <c r="K237" s="3" t="n">
         <v>44485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1733002078/IF/IAY/396503 — Construction of IAY House -IAY REG. NO. MP1204131</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>42758</v>
@@ -11481,51 +11483,51 @@
       <c r="J241" s="3" t="n">
         <v>42935</v>
       </c>
       <c r="K241" s="3" t="n">
         <v>43270</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1733002078/IF/IAY/4005621 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122738086</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>12626</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45252</v>
@@ -12410,98 +12412,98 @@
       <c r="J260" s="3" t="n">
         <v>45643</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>46090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1733002078/IF/IAY/4745613 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114071219</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>20169</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45643</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1733002078/IF/IAY/4758475 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119578302</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>20673</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45680</v>
@@ -12798,51 +12800,51 @@
       <c r="J268" s="3" t="n">
         <v>45663</v>
       </c>
       <c r="K268" s="3" t="n">
         <v>45807</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1733002078/IF/IAY/4890709 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146753728</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>11745</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45904</v>
@@ -12943,98 +12945,98 @@
       <c r="J271" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K271" s="3" t="n">
         <v>46122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1733002078/IF/IAY/5254581 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119560725</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1733002078/IF/IAY/5255617 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114072633</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45904</v>
@@ -13184,51 +13186,51 @@
       <c r="J276" s="3" t="n">
         <v>45808</v>
       </c>
       <c r="K276" s="3" t="n">
         <v>46015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1733002078/IF/IAY/5298133 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119578502</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>11745</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45917</v>
@@ -13476,98 +13478,98 @@
       <c r="J282" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K282" s="3" t="n">
         <v>45911</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1733002078/IF/IAY/5331848 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146753546</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1733002078/IF/IAY/5341520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147270536</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45762</v>
@@ -13766,145 +13768,145 @@
       <c r="J288" s="3" t="n">
         <v>42831</v>
       </c>
       <c r="K288" s="3" t="n">
         <v>43122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1733002078/IF/IAY/5722152 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121988054</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1733002078/IF/IAY/5722784 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147271349</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1733002078/IF/IAY/5728380 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122387083</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>10440</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45889</v>
@@ -14193,6034 +14195,6786 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>14792</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>42837</v>
       </c>
       <c r="K297" s="3" t="n">
         <v>43194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1733002078/IF/IAY/6358148 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119557206</t>
+          <t>1733002078/IF/IAY/6248997 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113488471</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>46238</v>
+        <v>46055</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1733002078/IF/IAY/688549 — Construction of IAY House -IAY REG. NO. MP1072666</t>
+          <t>1733002078/IF/IAY/6249069 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113669565</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>17100</v>
+        <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>4872</v>
+        <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>43301</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1733002078/IF/IAY/702610 — Construction of IAY House -IAY REG. NO. MP1466103</t>
+          <t>1733002078/IF/IAY/6249531 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113962696</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>15416</v>
+        <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>42949</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1733002078/IF/IAY/703000 — Construction of IAY House -IAY REG. NO. MP1471752</t>
+          <t>1733002078/IF/IAY/6249681 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113707675</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>15032</v>
+        <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>42908</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1733002078/IF/IAY/717778 — Construction of IAY House -IAY REG. NO. MP1662717</t>
+          <t>1733002078/IF/IAY/6249716 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114058278</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>14974</v>
+        <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>42949</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1733002078/IF/IAY/720069 — Construction of IAY House -IAY REG. NO. MP1711910</t>
+          <t>1733002078/IF/IAY/6249720 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114058985</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1733002078/IF/IAY/728729 — Construction of IAY House -IAY REG. NO. MP1928201</t>
+          <t>1733002078/IF/IAY/6251776 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115323811</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>15308</v>
+        <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1733002078/IF/IAY/762918 — Construction of IAY House -IAY REG. NO. MP3098293</t>
+          <t>1733002078/IF/IAY/6257399 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119578394</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>15004</v>
+        <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>42942</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1733002078/IF/IAY/765337 — Construction of IAY House -IAY REG. NO. MP3206991</t>
+          <t>1733002078/IF/IAY/6257400 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119578619</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>17100</v>
+        <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>13725</v>
+        <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>43038</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1733002078/IF/IAY/766081 — Construction of IAY House -IAY REG. NO. MP3238718</t>
+          <t>1733002078/IF/IAY/6260596 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122733825</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>15028</v>
+        <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>46058</v>
+      </c>
+      <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1733002078/IF/IAY/832923 — Construction of IAY House -IAY REG. NO. MP1203441</t>
+          <t>1733002078/IF/IAY/6260602 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122736828</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>15228</v>
+        <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>42873</v>
-[...3 lines deleted...]
-      </c>
+        <v>46058</v>
+      </c>
+      <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1733002078/IF/IAY/833151 — Construction of IAY House -IAY REG. NO. MP1224984</t>
+          <t>1733002078/IF/IAY/6275942 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146753414</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>15602</v>
+        <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1733002078/IF/IAY/844237 — Construction of IAY House -IAY REG. NO. MP1414248</t>
+          <t>1733002078/IF/IAY/6282924 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120006191</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>15346</v>
+        <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>42963</v>
-[...3 lines deleted...]
-      </c>
+        <v>46058</v>
+      </c>
+      <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1733002078/IF/IAY/848092 — Construction of IAY House -IAY REG. NO. MP1465970</t>
+          <t>1733002078/IF/IAY/6286044 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120006664</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>15364</v>
+        <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>42873</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1733002078/IF/IAY/862604 — Construction of IAY House -IAY REG. NO. MP1643813</t>
+          <t>1733002078/IF/IAY/6300745 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113483224</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>15144</v>
+        <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1733002078/IF/IAY/862832 — Construction of IAY House -IAY REG. NO. MP1646708</t>
+          <t>1733002078/IF/IAY/6304112 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121345719</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>17100</v>
+        <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>16162</v>
+        <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1733002078/IF/IAY/864999 — Construction of IAY House -IAY REG. NO. MP1670104</t>
+          <t>1733002078/IF/IAY/6358148 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119557206</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>15482</v>
+        <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>46238</v>
+      </c>
+      <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1733002078/IF/IAY/956431 — Construction of IAY House -IAY REG. NO. MP3206528</t>
+          <t>1733002078/IF/IAY/688549 — Construction of IAY House -IAY REG. NO. MP1072666</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>15496</v>
+        <v>4872</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>42949</v>
+        <v>43301</v>
       </c>
       <c r="K315" s="3" t="n">
-        <v>43462</v>
+        <v>44615</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1733002078/IF/IAY/956450 — Construction of IAY House -IAY REG. NO. MP3206962</t>
+          <t>1733002078/IF/IAY/702610 — Construction of IAY House -IAY REG. NO. MP1466103</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>15328</v>
+        <v>15416</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>42935</v>
+        <v>42949</v>
       </c>
       <c r="K316" s="3" t="n">
-        <v>43340</v>
+        <v>43607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1733002078/IF/IAY/997273 — Construction of IAY House -IAY REG. NO. MP3638936</t>
+          <t>1733002078/IF/IAY/703000 — Construction of IAY House -IAY REG. NO. MP1471752</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>15480</v>
+        <v>15032</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>42929</v>
+        <v>42908</v>
       </c>
       <c r="K317" s="3" t="n">
-        <v>43405</v>
+        <v>43463</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/1167 — KHEL MAIDAN KHAMARIYA</t>
+          <t>1733002078/IF/IAY/717778 — Construction of IAY House -IAY REG. NO. MP1662717</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>486000</v>
+        <v>15030</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>403302.1</v>
+        <v>14974</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>40907</v>
+        <v>42949</v>
       </c>
       <c r="K318" s="3" t="n">
-        <v>42064</v>
+        <v>43437</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/22012034271344 — shantidham nirman khamariya</t>
+          <t>1733002078/IF/IAY/720069 — Construction of IAY House -IAY REG. NO. MP1711910</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>600000</v>
+        <v>15030</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>129088</v>
+        <v>15136</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>42683</v>
+        <v>43033</v>
       </c>
       <c r="K319" s="3" t="n">
-        <v>43115</v>
+        <v>43593</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/22012034472685 — mendh badhan</t>
+          <t>1733002078/IF/IAY/728729 — Construction of IAY House -IAY REG. NO. MP1928201</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>0</v>
+        <v>15308</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K320" s="3"/>
+        <v>43033</v>
+      </c>
+      <c r="K320" s="3" t="n">
+        <v>43185</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/22012034472686 — mendh bandhan sarwan kumar</t>
+          <t>1733002078/IF/IAY/762918 — Construction of IAY House -IAY REG. NO. MP3098293</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>0</v>
+        <v>15004</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K321" s="3"/>
+        <v>42942</v>
+      </c>
+      <c r="K321" s="3" t="n">
+        <v>43593</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/22012034472687 — mendh bandha munnalal</t>
+          <t>1733002078/IF/IAY/765337 — Construction of IAY House -IAY REG. NO. MP3206991</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>0</v>
+        <v>17100</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>0</v>
+        <v>13725</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K322" s="3"/>
+        <v>43038</v>
+      </c>
+      <c r="K322" s="3" t="n">
+        <v>45617</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/22012034472688 — mendh bandhan munnalal</t>
+          <t>1733002078/IF/IAY/766081 — Construction of IAY House -IAY REG. NO. MP3238718</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>0</v>
+        <v>15028</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K323" s="3"/>
+        <v>43033</v>
+      </c>
+      <c r="K323" s="3" t="n">
+        <v>43463</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/22012034472689 — mendh bandhan jagesh</t>
+          <t>1733002078/IF/IAY/832923 — Construction of IAY House -IAY REG. NO. MP1203441</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>0</v>
+        <v>15228</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K324" s="3"/>
+        <v>42873</v>
+      </c>
+      <c r="K324" s="3" t="n">
+        <v>43437</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/22012034472690 — mendh bandhan sundar lal</t>
+          <t>1733002078/IF/IAY/833151 — Construction of IAY House -IAY REG. NO. MP1224984</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>0</v>
+        <v>15602</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K325" s="3"/>
+        <v>43033</v>
+      </c>
+      <c r="K325" s="3" t="n">
+        <v>43598</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/22012034472691 — mendh bandhan sundar lal</t>
+          <t>1733002078/IF/IAY/844237 — Construction of IAY House -IAY REG. NO. MP1414248</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>0</v>
+        <v>15346</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K326" s="3"/>
+        <v>42963</v>
+      </c>
+      <c r="K326" s="3" t="n">
+        <v>43463</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/22012034472692 — mendh bandhan suresh</t>
+          <t>1733002078/IF/IAY/848092 — Construction of IAY House -IAY REG. NO. MP1465970</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>0</v>
+        <v>15364</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K327" s="3"/>
+        <v>42873</v>
+      </c>
+      <c r="K327" s="3" t="n">
+        <v>43613</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/22012034472693 — mendh bandhan</t>
+          <t>1733002078/IF/IAY/862604 — Construction of IAY House -IAY REG. NO. MP1643813</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>0</v>
+        <v>15144</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K328" s="3"/>
+        <v>43033</v>
+      </c>
+      <c r="K328" s="3" t="n">
+        <v>43410</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/22012034472694 — mendh bandhan kamlesh</t>
+          <t>1733002078/IF/IAY/862832 — Construction of IAY House -IAY REG. NO. MP1646708</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>0</v>
+        <v>17100</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>0</v>
+        <v>16162</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K329" s="3"/>
+        <v>43033</v>
+      </c>
+      <c r="K329" s="3" t="n">
+        <v>46125</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/22012034472695 — mendh bandhan</t>
+          <t>1733002078/IF/IAY/864999 — Construction of IAY House -IAY REG. NO. MP1670104</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>0</v>
+        <v>15482</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K330" s="3"/>
+        <v>43033</v>
+      </c>
+      <c r="K330" s="3" t="n">
+        <v>43438</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/316 — मेढ बंधान जगत/सुरजन</t>
+          <t>1733002078/IF/IAY/956431 — Construction of IAY House -IAY REG. NO. MP3206528</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>0</v>
+        <v>15496</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>39955</v>
-[...1 lines deleted...]
-      <c r="K331" s="3"/>
+        <v>42949</v>
+      </c>
+      <c r="K331" s="3" t="n">
+        <v>43462</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/317 — मेढ बंधान चेतराम/विश्राम</t>
+          <t>1733002078/IF/IAY/956450 — Construction of IAY House -IAY REG. NO. MP3206962</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>0</v>
+        <v>15328</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>39943</v>
-[...1 lines deleted...]
-      <c r="K332" s="3"/>
+        <v>42935</v>
+      </c>
+      <c r="K332" s="3" t="n">
+        <v>43340</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/318 — मेढ बंधान लल्‍लू/सहदेव</t>
+          <t>1733002078/IF/IAY/997273 — Construction of IAY House -IAY REG. NO. MP3638936</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>39974</v>
-[...1 lines deleted...]
-      <c r="K333" s="3"/>
+        <v>42929</v>
+      </c>
+      <c r="K333" s="3" t="n">
+        <v>43405</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/319 — मेढ बंधान शिवसिंह/बुद्वू मरहटी</t>
+          <t>1733002078/LD/1167 — KHEL MAIDAN KHAMARIYA</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>0</v>
+        <v>486000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>0</v>
+        <v>403302.1</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>39960</v>
-[...1 lines deleted...]
-      <c r="K334" s="3"/>
+        <v>40907</v>
+      </c>
+      <c r="K334" s="3" t="n">
+        <v>42064</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/320 — मेढ बंधान निमिया/रामेश्‍वर खम्‍हरिया</t>
+          <t>1733002078/LD/22012034271344 — shantidham nirman khamariya</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>0</v>
+        <v>600000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>0</v>
+        <v>129088</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>39974</v>
-[...1 lines deleted...]
-      <c r="K335" s="3"/>
+        <v>42683</v>
+      </c>
+      <c r="K335" s="3" t="n">
+        <v>43115</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/321 — मेढ बंधान राममिलन/कोठारी खम्‍हरिया</t>
+          <t>1733002078/LD/22012034472685 — mendh badhan</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>39960</v>
+        <v>43692</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/322 — मेढ बंधान राधाबाई/परदेशी मरहटी</t>
+          <t>1733002078/LD/22012034472686 — mendh bandhan sarwan kumar</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>39948</v>
+        <v>43692</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/323 — मेढ बंधान घस‍िटिया/कौराई खम्‍हरिया</t>
+          <t>1733002078/LD/22012034472687 — mendh bandha munnalal</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>39967</v>
+        <v>43692</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/324 — मेढ बंधान रामवशिसाल/प्रथ्‍वी बबैया</t>
+          <t>1733002078/LD/22012034472688 — mendh bandhan munnalal</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>39967</v>
+        <v>43692</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/325 — मेढ बंधान राधाबाई/अनारी</t>
+          <t>1733002078/LD/22012034472689 — mendh bandhan jagesh</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>39960</v>
+        <v>43692</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/326 — मेढ बंधान मुन्‍ना/पंचम बबैया</t>
+          <t>1733002078/LD/22012034472690 — mendh bandhan sundar lal</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>39967</v>
+        <v>43692</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/327 — मेढ बंधान मूलचंद/रामसन्‍ना मरहटी</t>
+          <t>1733002078/LD/22012034472691 — mendh bandhan sundar lal</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>39943</v>
+        <v>43692</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/328 — मेढ बंधान रोहणी/गोलीराम</t>
+          <t>1733002078/LD/22012034472692 — mendh bandhan suresh</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>39943</v>
+        <v>43692</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/329 — मेढ बंधान रामसींग/रामप्रसाद खम्‍हरिया</t>
+          <t>1733002078/LD/22012034472693 — mendh bandhan</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>39953</v>
+        <v>43692</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/330 — मेढ बंधान जगेश/रमेश खम्‍हरिया</t>
+          <t>1733002078/LD/22012034472694 — mendh bandhan kamlesh</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>39953</v>
+        <v>43692</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/331 — मेढ बंधान सीताबाई/मिहीलाल मरहटी</t>
+          <t>1733002078/LD/22012034472695 — mendh bandhan</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>39943</v>
+        <v>43692</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/3799429794 — SHANTIDHAAM NIRMAN marhati</t>
+          <t>1733002078/LD/316 — मेढ बंधान जगत/सुरजन</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>625000</v>
+        <v>0</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>530522.6</v>
+        <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>41696</v>
-[...3 lines deleted...]
-      </c>
+        <v>39955</v>
+      </c>
+      <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/3799429798 — shantidhaam babaiya</t>
+          <t>1733002078/LD/317 — मेढ बंधान चेतराम/विश्राम</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>625000</v>
+        <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>559795.75</v>
+        <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>41696</v>
-[...3 lines deleted...]
-      </c>
+        <v>39943</v>
+      </c>
+      <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1733002078/LD/995 — खेल मैदान बबैया</t>
+          <t>1733002078/LD/318 — मेढ बंधान लल्‍लू/सहदेव</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>500845.34</v>
+        <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>40660</v>
-[...3 lines deleted...]
-      </c>
+        <v>39974</v>
+      </c>
+      <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/109 — 1733002078/RC/109</t>
+          <t>1733002078/LD/319 — मेढ बंधान शिवसिंह/बुद्वू मरहटी</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>39694</v>
+        <v>39960</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/211 — देवरी पडवार मार्ग से बबैया मार्ग</t>
+          <t>1733002078/LD/320 — मेढ बंधान निमिया/रामेश्‍वर खम्‍हरिया</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>185255</v>
+        <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>39856</v>
+        <v>39974</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/216 — खम्‍हरिया से सुदीन सागर रोड</t>
+          <t>1733002078/LD/321 — मेढ बंधान राममिलन/कोठारी खम्‍हरिया</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>39861</v>
+        <v>39960</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/22012034168694 — cc road sah nali raju ke ghar se sarman ke ghar ta</t>
+          <t>1733002078/LD/322 — मेढ बंधान राधाबाई/परदेशी मरहटी</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>55000</v>
+        <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>52866.33</v>
+        <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>41535</v>
-[...3 lines deleted...]
-      </c>
+        <v>39948</v>
+      </c>
+      <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/22012034183660 — cc road raman ke ghar se devi singh ke ghar tak</t>
+          <t>1733002078/LD/323 — मेढ बंधान घस‍िटिया/कौराई खम्‍हरिया</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>184500</v>
+        <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>115341.73</v>
+        <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>41535</v>
-[...3 lines deleted...]
-      </c>
+        <v>39967</v>
+      </c>
+      <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/22012034212445 — c c road sah nali nirman uttam ke gar se hanuman m</t>
+          <t>1733002078/LD/324 — मेढ बंधान रामवशिसाल/प्रथ्‍वी बबैया</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>64000</v>
+        <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>64655</v>
+        <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>41703</v>
-[...3 lines deleted...]
-      </c>
+        <v>39967</v>
+      </c>
+      <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/22012034225609 — cc road sah nali niman ps se khamariya rangmanch t</t>
+          <t>1733002078/LD/325 — मेढ बंधान राधाबाई/अनारी</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>65000</v>
+        <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>62307.84</v>
+        <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>41843</v>
-[...3 lines deleted...]
-      </c>
+        <v>39960</v>
+      </c>
+      <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/22012034225610 — cc road sah nali nirman uttam ke ghar se hanuman mandir tak</t>
+          <t>1733002078/LD/326 — मेढ बंधान मुन्‍ना/पंचम बबैया</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>23000</v>
+        <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>42472</v>
+        <v>39967</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/22012034226747 — c c road prakash choudhary ke ghar se rajendra dah</t>
+          <t>1733002078/LD/327 — मेढ बंधान मूलचंद/रामसन्‍ना मरहटी</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>51000</v>
+        <v>0</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>49896.81</v>
+        <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>41857</v>
-[...3 lines deleted...]
-      </c>
+        <v>39943</v>
+      </c>
+      <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/22012034284308 — cc road main road se kishanlal  ke ghar tak</t>
+          <t>1733002078/LD/328 — मेढ बंधान रोहणी/गोलीराम</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>31000</v>
+        <v>0</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>30874</v>
+        <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>42257</v>
-[...3 lines deleted...]
-      </c>
+        <v>39943</v>
+      </c>
+      <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/22012034291394 — sudur gram sampark main road  to khail maidan tak</t>
+          <t>1733002078/LD/329 — मेढ बंधान रामसींग/रामप्रसाद खम्‍हरिया</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>736000</v>
+        <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>371494.9</v>
+        <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>42340</v>
-[...3 lines deleted...]
-      </c>
+        <v>39953</v>
+      </c>
+      <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/22012034327933 — sudur gram sadak sudeen sagar to dugariya ki or</t>
+          <t>1733002078/LD/330 — मेढ बंधान जगेश/रमेश खम्‍हरिया</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>1401000</v>
+        <v>0</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>1109219.18</v>
+        <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>42788</v>
-[...3 lines deleted...]
-      </c>
+        <v>39953</v>
+      </c>
+      <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/22012034369184 — c c road nirmand karya</t>
+          <t>1733002078/LD/331 — मेढ बंधान सीताबाई/मिहीलाल मरहटी</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>43191</v>
+        <v>39943</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/22012034440077 — C c road nirmand karya 2019-20</t>
+          <t>1733002078/LD/3799429794 — SHANTIDHAAM NIRMAN marhati</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>0</v>
+        <v>625000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>0</v>
+        <v>530522.6</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K363" s="3"/>
+        <v>41696</v>
+      </c>
+      <c r="K363" s="3" t="n">
+        <v>42510</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/22012034440078 — C C road Nirmand karya 2019-20</t>
+          <t>1733002078/LD/3799429798 — shantidhaam babaiya</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>0</v>
+        <v>625000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>0</v>
+        <v>559795.75</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K364" s="3"/>
+        <v>41696</v>
+      </c>
+      <c r="K364" s="3" t="n">
+        <v>42510</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/22012034544434 — sudur gram sampark khadiya basti se sudheen sagar ki or  gp marahti</t>
+          <t>1733002078/LD/995 — खेल मैदान बबैया</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>0</v>
+        <v>500845.34</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K365" s="3"/>
+        <v>40660</v>
+      </c>
+      <c r="K365" s="3" t="n">
+        <v>41699</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/22012034550303 — CC ROAD SAH NALI NIRMAN CON.15TH FIN.GRAM MARHATI ME CHOTI BAI KE GHAR SE RUKMAN BAI KE GHAR KI 20-2</t>
+          <t>1733002078/RC/109 — 1733002078/RC/109</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>39000</v>
+        <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>40368</v>
+        <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>44195</v>
-[...3 lines deleted...]
-      </c>
+        <v>39694</v>
+      </c>
+      <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/22012034555544 — APPROTCH ROAD (SAMPARK SADAK )MEN ROAD KALONI SE KHEL MAIDAN TAK GRAM BABIYA 2020-2021</t>
+          <t>1733002078/RC/211 — देवरी पडवार मार्ग से बबैया मार्ग</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>0</v>
+        <v>185255</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>44106</v>
+        <v>39856</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/316 — खंदिया से सुदीन सागर पुलिया निर्माण</t>
+          <t>1733002078/RC/216 — खम्‍हरिया से सुदीन सागर रोड</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>110020</v>
+        <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>39970</v>
+        <v>39861</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/403 — पुलिया निर्माण कार्य मरहटी रिंवझा मार्ग पर</t>
+          <t>1733002078/RC/22012034168694 — cc road sah nali raju ke ghar se sarman ke ghar ta</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>0</v>
+        <v>55000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>482915</v>
+        <v>52866.33</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>40318</v>
+        <v>41535</v>
       </c>
       <c r="K369" s="3" t="n">
-        <v>40372</v>
+        <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/404 — मरहटी तिराहा से पौंडा पहुंच मार्ग</t>
+          <t>1733002078/RC/22012034183660 — cc road raman ke ghar se devi singh ke ghar tak</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>0</v>
+        <v>184500</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>473114</v>
+        <v>115341.73</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>40296</v>
+        <v>41535</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>40407</v>
+        <v>41732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/405 — खम्‍हरिया से खंदिया पहुंच मार्ग</t>
+          <t>1733002078/RC/22012034212445 — c c road sah nali nirman uttam ke gar se hanuman m</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>0</v>
+        <v>64000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>523141</v>
+        <v>64655</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>40310</v>
+        <v>41703</v>
       </c>
       <c r="K371" s="3" t="n">
-        <v>40395</v>
+        <v>42047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/516 — पुलि‍या निर्माण मरहटी पौंडा मार्ग</t>
+          <t>1733002078/RC/22012034225609 — cc road sah nali niman ps se khamariya rangmanch t</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>0</v>
+        <v>65000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>243719</v>
+        <v>62307.84</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>40387</v>
+        <v>41843</v>
       </c>
       <c r="K372" s="3" t="n">
-        <v>40707</v>
+        <v>41937</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/56 — मिटटीकरण एंव मुरमीकरण कार्य मरहटी</t>
+          <t>1733002078/RC/22012034225610 — cc road sah nali nirman uttam ke ghar se hanuman mandir tak</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
+        <v>23000</v>
+      </c>
+      <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I373" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J373" s="3" t="n">
-        <v>39565</v>
-[...3 lines deleted...]
-      </c>
+        <v>42472</v>
+      </c>
+      <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/605 — अनिल पटैल के घर से पौंडा पहुंच मार्ग</t>
+          <t>1733002078/RC/22012034226747 — c c road prakash choudhary ke ghar se rajendra dah</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>0</v>
+        <v>51000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>482848</v>
+        <v>49896.81</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>40709</v>
+        <v>41857</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>40958</v>
+        <v>42047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/717 — BADRI KE GHAR SE GOKUL KE GHAR TAK CC ROAD SAH NALI (PANCH PARMESHWAR)</t>
+          <t>1733002078/RC/22012034284308 — cc road main road se kishanlal  ke ghar tak</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>0</v>
+        <v>31000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>10980</v>
+        <v>30874</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>41007</v>
+        <v>42257</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>41470</v>
+        <v>42480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/721 — CHANDI MADHIYA SE KISHOR KE GHAR TAK CC ROAD SAH NALI (PANCH PARMESHWAR)</t>
+          <t>1733002078/RC/22012034291394 — sudur gram sampark main road  to khail maidan tak</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>0</v>
+        <v>736000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>19520</v>
+        <v>371494.9</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>40993</v>
+        <v>42340</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>41470</v>
+        <v>42824</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/926 — 1733002078/RC/926</t>
+          <t>1733002078/RC/22012034327933 — sudur gram sadak sudeen sagar to dugariya ki or</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>0</v>
+        <v>1401000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>23790</v>
+        <v>1109219.18</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>41325</v>
+        <v>42788</v>
       </c>
       <c r="K377" s="3" t="n">
-        <v>41468</v>
+        <v>43832</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RC/927 — 1733002078/RC/927</t>
+          <t>1733002078/RC/22012034369184 — c c road nirmand karya</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>24816</v>
+        <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>41332</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RS/22012034502148 — CC PAKKI NALI NIRMAN CON.15TH FIN.GRAM MARHATI ME RAJARAM KE GHAR SE TALAB KI AUR 20-21</t>
+          <t>1733002078/RC/22012034440077 — C c road nirmand karya 2019-20</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>16000</v>
+        <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>44161</v>
+        <v>43491</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RS/22012034502150 — CC PAKKI NALI NIRMAN CON.15TH FIN. GRAM BABIYA ME MUNNA KOTWAR KE GHAR SE RATAN KE GHAR KI AUR 20-21</t>
+          <t>1733002078/RC/22012034440078 — C C road Nirmand karya 2019-20</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>16000</v>
+        <v>0</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>44161</v>
+        <v>43491</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RS/22012034646133 — Toilet Convergence - PS School Babaiya 21-22</t>
+          <t>1733002078/RC/22012034544434 — sudur gram sampark khadiya basti se sudheen sagar ki or  gp marahti</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>7000</v>
+        <v>0</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>44423</v>
+        <v>44106</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RS/22012034646134 — CC Nali Convergence - Handpump ke paas se Puliyq ki or 21-22</t>
+          <t>1733002078/RC/22012034550303 — CC ROAD SAH NALI NIRMAN CON.15TH FIN.GRAM MARHATI ME CHOTI BAI KE GHAR SE RUKMAN BAI KE GHAR KI 20-2</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>16000</v>
+        <v>39000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>0</v>
+        <v>40368</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K382" s="3"/>
+        <v>44195</v>
+      </c>
+      <c r="K382" s="3" t="n">
+        <v>44405</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RS/22012035120045 — CC Nali Convergence - Bhoora ke ghar se ramesh dahiya ke ghar 23-24</t>
+          <t>1733002078/RC/22012034555544 — APPROTCH ROAD (SAMPARK SADAK )MEN ROAD KALONI SE KHEL MAIDAN TAK GRAM BABIYA 2020-2021</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>54000</v>
+        <v>0</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>5304</v>
+        <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>45368</v>
+        <v>44106</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RS/22012035127121 — Toilet Convergence - PS School Khamariya 23-24</t>
+          <t>1733002078/RC/316 — खंदिया से सुदीन सागर पुलिया निर्माण</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>20000</v>
+        <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>884</v>
+        <v>110020</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>45368</v>
+        <v>39970</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RS/22012035127123 — Toilet Convergence - PS School Marhati 23-24</t>
+          <t>1733002078/RC/403 — पुलिया निर्माण कार्य मरहटी रिंवझा मार्ग पर</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>20000</v>
+        <v>0</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>221</v>
+        <v>482915</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>45368</v>
-[...1 lines deleted...]
-      <c r="K385" s="3"/>
+        <v>40318</v>
+      </c>
+      <c r="K385" s="3" t="n">
+        <v>40372</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RS/22012035127126 — CC Nali Convergence - Bhoora dahiya ke ghar se Ramesh Dahiya  ke ghar ki or 23-24</t>
+          <t>1733002078/RC/404 — मरहटी तिराहा से पौंडा पहुंच मार्ग</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>54000</v>
+        <v>0</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>0</v>
+        <v>473114</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>45031</v>
-[...1 lines deleted...]
-      <c r="K386" s="3"/>
+        <v>40296</v>
+      </c>
+      <c r="K386" s="3" t="n">
+        <v>40407</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1733002078/RS/22012035127234 — Toilet Convergence - Panchayat Bhawan Marhati 23-24</t>
+          <t>1733002078/RC/405 — खम्‍हरिया से खंदिया पहुंच मार्ग</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>20000</v>
+        <v>0</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>221</v>
+        <v>523141</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>45368</v>
-[...1 lines deleted...]
-      <c r="K387" s="3"/>
+        <v>40310</v>
+      </c>
+      <c r="K387" s="3" t="n">
+        <v>40395</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1733002078/SK/1279 — Bharat Nirman Rajeev Gandhi Sewa Kendra,MARHATI</t>
+          <t>1733002078/RC/516 — पुलि‍या निर्माण मरहटी पौंडा मार्ग</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>1285000</v>
+        <v>0</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>962128.87</v>
+        <v>243719</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>41551</v>
+        <v>40387</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>42663</v>
+        <v>40707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/158 — सोक ि‍पट ि‍नर्माण कार्य मरहटी</t>
+          <t>1733002078/RC/56 — मिटटीकरण एंव मुरमीकरण कार्य मरहटी</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>201220</v>
+        <v>160500</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>40716</v>
+        <v>39565</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>40736</v>
+        <v>42448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/22012034297101 — conturtranch nirman khamariya</t>
+          <t>1733002078/RC/605 — अनिल पटैल के घर से पौंडा पहुंच मार्ग</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>297000</v>
+        <v>0</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>184869</v>
+        <v>482848</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>42550</v>
+        <v>40709</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>42824</v>
+        <v>40958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/22012034444798 — RFR- Kanadi -nadi - bolder chek dem nirmand - marhati -18-19</t>
+          <t>1733002078/RC/717 — BADRI KE GHAR SE GOKUL KE GHAR TAK CC ROAD SAH NALI (PANCH PARMESHWAR)</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>615000</v>
+        <v>0</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>190800.55</v>
+        <v>10980</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>43530</v>
+        <v>41007</v>
       </c>
       <c r="K391" s="3" t="n">
-        <v>44405</v>
+        <v>41470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/22012034444809 — RFR-kanadi nadi -bolder chek dem nirmand - gram babaiya -18-19</t>
+          <t>1733002078/RC/721 — CHANDI MADHIYA SE KISHOR KE GHAR TAK CC ROAD SAH NALI (PANCH PARMESHWAR)</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>615000</v>
+        <v>0</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>0</v>
+        <v>19520</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>43530</v>
-[...1 lines deleted...]
-      <c r="K392" s="3"/>
+        <v>40993</v>
+      </c>
+      <c r="K392" s="3" t="n">
+        <v>41470</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/22012034445993 — RFR - kanadi nadi -  Contoor tranch nirmand -gram - khamariya gp marhati   -18-19</t>
+          <t>1733002078/RC/926 — 1733002078/RC/926</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>600000</v>
+        <v>0</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>0</v>
+        <v>23790</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K393" s="3"/>
+        <v>41325</v>
+      </c>
+      <c r="K393" s="3" t="n">
+        <v>41468</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/22012034529665 — RFR KANADI NADI CHEK DEM NIRMAN MALWA NALA -1 2019</t>
+          <t>1733002078/RC/927 — 1733002078/RC/927</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>0</v>
+        <v>24816</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K394" s="3"/>
+        <v>41332</v>
+      </c>
+      <c r="K394" s="3" t="n">
+        <v>41468</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/22012034529666 — RFR KANIDI NADI CHEK DEM NIRMAN -2 2019</t>
+          <t>1733002078/RS/22012034502148 — CC PAKKI NALI NIRMAN CON.15TH FIN.GRAM MARHATI ME RAJARAM KE GHAR SE TALAB KI AUR 20-21</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>1422232.61</v>
+        <v>16000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>1211437.88</v>
+        <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>43992</v>
-[...3 lines deleted...]
-      </c>
+        <v>44161</v>
+      </c>
+      <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/22012034589340 — RFR contur tranch khamariya part 2 marahti</t>
+          <t>1733002078/RS/22012034502150 — CC PAKKI NALI NIRMAN CON.15TH FIN. GRAM BABIYA ME MUNNA KOTWAR KE GHAR SE RATAN KE GHAR KI AUR 20-21</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>684186.94</v>
+        <v>16000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>595009</v>
+        <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>44434</v>
-[...3 lines deleted...]
-      </c>
+        <v>44161</v>
+      </c>
+      <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/22012034600268 — RFR KANADI NADI CHECK DEM NIRMAN MARHATI MALWA NALA 2020-2021</t>
+          <t>1733002078/RS/22012034646133 — Toilet Convergence - PS School Babaiya 21-22</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>0</v>
+        <v>7000</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>44106</v>
+        <v>44423</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/22012034600272 — RFR KANADI NADI CHECK DEM NIRMAN KHAMRIYA GIRHA NALA 2020-2021</t>
+          <t>1733002078/RS/22012034646134 — CC Nali Convergence - Handpump ke paas se Puliyq ki or 21-22</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>0</v>
+        <v>16000</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>44106</v>
+        <v>44423</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/22012034727683 — CTR WATER HARVESTING PANCHAYAT BHAWAN ME</t>
+          <t>1733002078/RS/22012035120045 — CC Nali Convergence - Bhoora ke ghar se ramesh dahiya ke ghar 23-24</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>0</v>
+        <v>54000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>0</v>
+        <v>5304</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>44300</v>
+        <v>45368</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Multi Unit Toilets for School / Construction of Toilet for Government School for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/22012034727690 — CTR WATER HARVESTING ANGANBADI MARHATI</t>
+          <t>1733002078/RS/22012035127121 — Toilet Convergence - PS School Khamariya 23-24</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>26749.96</v>
+        <v>20000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>4000</v>
+        <v>884</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>44426</v>
-[...3 lines deleted...]
-      </c>
+        <v>45368</v>
+      </c>
+      <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Multi Unit Toilets for School / Construction of Toilet for Government School for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/22012034727698 — CTR WATER HARVESTING ANGANBADI BHAWAN BABIYA</t>
+          <t>1733002078/RS/22012035127123 — Toilet Convergence - PS School Marhati 23-24</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>22229.14</v>
+        <v>20000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>0</v>
+        <v>221</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>44300</v>
+        <v>45368</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/22012034727707 — CTR WATER HARVESTING PRATHMIK MADHYAMIK SHALA ME</t>
+          <t>1733002078/RS/22012035127126 — CC Nali Convergence - Bhoora dahiya ke ghar se Ramesh Dahiya  ke ghar ki or 23-24</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>22229.14</v>
+        <v>54000</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>44300</v>
+        <v>45031</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/22012034727714 — CTR WATER HARVESTING PRATHMIK SHALA  ME</t>
+          <t>1733002078/RS/22012035127234 — Toilet Convergence - Panchayat Bhawan Marhati 23-24</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>22229.14</v>
+        <v>20000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>0</v>
+        <v>221</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>44300</v>
+        <v>45368</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/22012034727727 — CTR CONTOUR TRENCH SUDEEN SAGAR PAHADI MARHATI ME</t>
+          <t>1733002078/SK/1279 — Bharat Nirman Rajeev Gandhi Sewa Kendra,MARHATI</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>641923.05</v>
+        <v>1285000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>0</v>
+        <v>962128.87</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K404" s="3"/>
+        <v>41551</v>
+      </c>
+      <c r="K404" s="3" t="n">
+        <v>42663</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/22012034727734 — CTR SOK PIT VINOD DAHIYA KE HAND PUMP KE PAAS</t>
+          <t>1733002078/WC/158 — सोक ि‍पट ि‍नर्माण कार्य मरहटी</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>0</v>
+        <v>201220</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K405" s="3"/>
+        <v>40716</v>
+      </c>
+      <c r="K405" s="3" t="n">
+        <v>40736</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/22012034727741 — CTR SOK PIT VISHRAM KE HAND PUMP KE PAAS</t>
+          <t>1733002078/WC/22012034297101 — conturtranch nirman khamariya</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>14467.3</v>
+        <v>297000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>0</v>
+        <v>184869</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K406" s="3"/>
+        <v>42550</v>
+      </c>
+      <c r="K406" s="3" t="n">
+        <v>42824</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/22012034727748 — CTR SOK PIT HARDAYALKE GHAR KE HAND PUMP KE PAAS</t>
+          <t>1733002078/WC/22012034444798 — RFR- Kanadi -nadi - bolder chek dem nirmand - marhati -18-19</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>14467.3</v>
+        <v>615000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>0</v>
+        <v>190800.55</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K407" s="3"/>
+        <v>43530</v>
+      </c>
+      <c r="K407" s="3" t="n">
+        <v>44405</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/22012034727769 — CTR POND NIRMAN BABAIYA</t>
+          <t>1733002078/WC/22012034444809 — RFR-kanadi nadi -bolder chek dem nirmand - gram babaiya -18-19</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>338902.57</v>
+        <v>615000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>2316</v>
+        <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>44510</v>
+        <v>43530</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/22012034920027 — Check Dem Convergence - Mirha Nala me 21-22</t>
+          <t>1733002078/WC/22012034445993 — RFR - kanadi nadi -  Contoor tranch nirmand -gram - khamariya gp marhati   -18-19</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>45000</v>
+        <v>600000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>46056</v>
+        <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>44699</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/22012034955378 — Amrit Sarovar Check Dem - Babaiya  22-23</t>
+          <t>1733002078/WC/22012034529665 — RFR KANADI NADI CHEK DEM NIRMAN MALWA NALA -1 2019</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>880000</v>
+        <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>877233</v>
+        <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>44678</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/22012035058446 — Check Dam - Babbaiya 23-24</t>
+          <t>1733002078/WC/22012034529666 — RFR KANIDI NADI CHEK DEM NIRMAN -2 2019</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>1006281.2</v>
+        <v>1422232.61</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>953010.8</v>
+        <v>1211437.88</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>45205</v>
+        <v>43992</v>
       </c>
       <c r="K411" s="3" t="n">
-        <v>45719</v>
+        <v>44405</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/22012035140062 — Naveen Talab Nirman Babaiya</t>
+          <t>1733002078/WC/22012034589340 — RFR contur tranch khamariya part 2 marahti</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>0</v>
+        <v>684186.94</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>0</v>
+        <v>595009</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K412" s="3"/>
+        <v>44434</v>
+      </c>
+      <c r="K412" s="3" t="n">
+        <v>46114</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/22012035174681 — Cantuor Thech Nirman kary khamriya</t>
+          <t>1733002078/WC/22012034600268 — RFR KANADI NADI CHECK DEM NIRMAN MARHATI MALWA NALA 2020-2021</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>762299.92</v>
+        <v>0</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>224100.3</v>
+        <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>45427</v>
+        <v>44106</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/22012035204851 — Check dem nirman marhati nala</t>
+          <t>1733002078/WC/22012034600272 — RFR KANADI NADI CHECK DEM NIRMAN KHAMRIYA GIRHA NALA 2020-2021</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>45452</v>
+        <v>44106</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/62 — नवीन तालाब निर्माण खम्‍हरिया</t>
+          <t>1733002078/WC/22012034727683 — CTR WATER HARVESTING PANCHAYAT BHAWAN ME</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>671536.3</v>
+        <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>39988</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/9993660373 — shok pit ramdhun ke ghar ke pass</t>
+          <t>1733002078/WC/22012034727690 — CTR WATER HARVESTING ANGANBADI MARHATI</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>10258</v>
+        <v>26749.96</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>1218</v>
+        <v>4000</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>42340</v>
+        <v>44426</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>42541</v>
+        <v>44650</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/9993660374 — sokhpit nirman parashram ke ghar ke pass</t>
+          <t>1733002078/WC/22012034727698 — CTR WATER HARVESTING ANGANBADI BHAWAN BABIYA</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>10300</v>
+        <v>22229.14</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>7660.88</v>
+        <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>42343</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/9993660804 — shok pit ps shala ke pass</t>
+          <t>1733002078/WC/22012034727707 — CTR WATER HARVESTING PRATHMIK MADHYAMIK SHALA ME</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>10300</v>
+        <v>22229.14</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>9713.89</v>
+        <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>42343</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/9993660865 — boulder checkwall1</t>
+          <t>1733002078/WC/22012034727714 — CTR WATER HARVESTING PRATHMIK SHALA  ME</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>12000</v>
+        <v>22229.14</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>42343</v>
+        <v>44300</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/9993661049 — shok pit ajay pandit ke ghar ke pass</t>
+          <t>1733002078/WC/22012034727727 — CTR CONTOUR TRENCH SUDEEN SAGAR PAHADI MARHATI ME</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>10258</v>
+        <v>641923.05</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>2708</v>
+        <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>42343</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1733002078/WC/9993661050 — shok pit vinod ke ghar ke pass</t>
+          <t>1733002078/WC/22012034727734 — CTR SOK PIT VINOD DAHIYA KE HAND PUMP KE PAAS</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>10258</v>
+        <v>14467.3</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>1658</v>
+        <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>42341</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / MAJHOULI</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C422" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D422" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E422" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F422" s="1" t="inlineStr">
+        <is>
+          <t>1733002078/WC/22012034727741 — CTR SOK PIT VISHRAM KE HAND PUMP KE PAAS</t>
+        </is>
+      </c>
+      <c r="G422" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H422" s="2" t="n">
+        <v>14467.3</v>
+      </c>
+      <c r="I422" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J422" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K422" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
+      <c r="A423" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / MAJHOULI</t>
+        </is>
+      </c>
+      <c r="B423" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C423" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D423" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E423" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F423" s="1" t="inlineStr">
+        <is>
+          <t>1733002078/WC/22012034727748 — CTR SOK PIT HARDAYALKE GHAR KE HAND PUMP KE PAAS</t>
+        </is>
+      </c>
+      <c r="G423" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H423" s="2" t="n">
+        <v>14467.3</v>
+      </c>
+      <c r="I423" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J423" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K423" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
+      <c r="A424" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / MAJHOULI</t>
+        </is>
+      </c>
+      <c r="B424" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C424" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D424" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E424" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F424" s="1" t="inlineStr">
+        <is>
+          <t>1733002078/WC/22012034727769 — CTR POND NIRMAN BABAIYA</t>
+        </is>
+      </c>
+      <c r="G424" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H424" s="2" t="n">
+        <v>338902.57</v>
+      </c>
+      <c r="I424" s="2" t="n">
+        <v>2316</v>
+      </c>
+      <c r="J424" s="3" t="n">
+        <v>44510</v>
+      </c>
+      <c r="K424" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
+      <c r="A425" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / MAJHOULI</t>
+        </is>
+      </c>
+      <c r="B425" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C425" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D425" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E425" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F425" s="1" t="inlineStr">
+        <is>
+          <t>1733002078/WC/22012034920027 — Check Dem Convergence - Mirha Nala me 21-22</t>
+        </is>
+      </c>
+      <c r="G425" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H425" s="2" t="n">
+        <v>45000</v>
+      </c>
+      <c r="I425" s="2" t="n">
+        <v>46056</v>
+      </c>
+      <c r="J425" s="3" t="n">
+        <v>44699</v>
+      </c>
+      <c r="K425" s="3" t="n">
+        <v>44772</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / MAJHOULI</t>
+        </is>
+      </c>
+      <c r="B426" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C426" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D426" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E426" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F426" s="1" t="inlineStr">
+        <is>
+          <t>1733002078/WC/22012034955378 — Amrit Sarovar Check Dem - Babaiya  22-23</t>
+        </is>
+      </c>
+      <c r="G426" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H426" s="2" t="n">
+        <v>880000</v>
+      </c>
+      <c r="I426" s="2" t="n">
+        <v>877233</v>
+      </c>
+      <c r="J426" s="3" t="n">
+        <v>44678</v>
+      </c>
+      <c r="K426" s="3" t="n">
+        <v>45026</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
+      <c r="A427" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / MAJHOULI</t>
+        </is>
+      </c>
+      <c r="B427" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C427" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D427" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E427" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F427" s="1" t="inlineStr">
+        <is>
+          <t>1733002078/WC/22012035058446 — Check Dam - Babbaiya 23-24</t>
+        </is>
+      </c>
+      <c r="G427" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H427" s="2" t="n">
+        <v>1006281.2</v>
+      </c>
+      <c r="I427" s="2" t="n">
+        <v>953010.8</v>
+      </c>
+      <c r="J427" s="3" t="n">
+        <v>45205</v>
+      </c>
+      <c r="K427" s="3" t="n">
+        <v>45719</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
+      <c r="A428" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / MAJHOULI</t>
+        </is>
+      </c>
+      <c r="B428" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C428" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D428" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E428" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F428" s="1" t="inlineStr">
+        <is>
+          <t>1733002078/WC/22012035140062 — Naveen Talab Nirman Babaiya</t>
+        </is>
+      </c>
+      <c r="G428" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H428" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I428" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J428" s="3" t="n">
+        <v>45154</v>
+      </c>
+      <c r="K428" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
+      <c r="A429" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / MAJHOULI</t>
+        </is>
+      </c>
+      <c r="B429" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C429" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D429" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E429" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F429" s="1" t="inlineStr">
+        <is>
+          <t>1733002078/WC/22012035174681 — Cantuor Thech Nirman kary khamriya</t>
+        </is>
+      </c>
+      <c r="G429" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H429" s="2" t="n">
+        <v>762299.92</v>
+      </c>
+      <c r="I429" s="2" t="n">
+        <v>224100.3</v>
+      </c>
+      <c r="J429" s="3" t="n">
+        <v>45427</v>
+      </c>
+      <c r="K429" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
+      <c r="A430" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / MAJHOULI</t>
+        </is>
+      </c>
+      <c r="B430" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C430" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D430" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E430" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F430" s="1" t="inlineStr">
+        <is>
+          <t>1733002078/WC/22012035204851 — Check dem nirman marhati nala</t>
+        </is>
+      </c>
+      <c r="G430" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H430" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I430" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J430" s="3" t="n">
+        <v>45452</v>
+      </c>
+      <c r="K430" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
+      <c r="A431" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / MAJHOULI</t>
+        </is>
+      </c>
+      <c r="B431" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C431" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D431" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E431" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F431" s="1" t="inlineStr">
+        <is>
+          <t>1733002078/WC/62 — नवीन तालाब निर्माण खम्‍हरिया</t>
+        </is>
+      </c>
+      <c r="G431" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H431" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I431" s="2" t="n">
+        <v>671536.3</v>
+      </c>
+      <c r="J431" s="3" t="n">
+        <v>39988</v>
+      </c>
+      <c r="K431" s="3" t="n">
+        <v>40596</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
+      <c r="A432" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / MAJHOULI</t>
+        </is>
+      </c>
+      <c r="B432" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C432" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D432" s="1" t="inlineStr">
+        <is>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E432" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F432" s="1" t="inlineStr">
+        <is>
+          <t>1733002078/WC/9993660373 — shok pit ramdhun ke ghar ke pass</t>
+        </is>
+      </c>
+      <c r="G432" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H432" s="2" t="n">
+        <v>10258</v>
+      </c>
+      <c r="I432" s="2" t="n">
+        <v>1218</v>
+      </c>
+      <c r="J432" s="3" t="n">
+        <v>42340</v>
+      </c>
+      <c r="K432" s="3" t="n">
+        <v>42541</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
+      <c r="A433" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / MAJHOULI</t>
+        </is>
+      </c>
+      <c r="B433" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C433" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D433" s="1" t="inlineStr">
+        <is>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E433" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F433" s="1" t="inlineStr">
+        <is>
+          <t>1733002078/WC/9993660374 — sokhpit nirman parashram ke ghar ke pass</t>
+        </is>
+      </c>
+      <c r="G433" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H433" s="2" t="n">
+        <v>10300</v>
+      </c>
+      <c r="I433" s="2" t="n">
+        <v>7660.88</v>
+      </c>
+      <c r="J433" s="3" t="n">
+        <v>42343</v>
+      </c>
+      <c r="K433" s="3" t="n">
+        <v>42634</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
+      <c r="A434" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / MAJHOULI</t>
+        </is>
+      </c>
+      <c r="B434" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C434" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D434" s="1" t="inlineStr">
+        <is>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E434" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F434" s="1" t="inlineStr">
+        <is>
+          <t>1733002078/WC/9993660804 — shok pit ps shala ke pass</t>
+        </is>
+      </c>
+      <c r="G434" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H434" s="2" t="n">
+        <v>10300</v>
+      </c>
+      <c r="I434" s="2" t="n">
+        <v>9713.89</v>
+      </c>
+      <c r="J434" s="3" t="n">
+        <v>42343</v>
+      </c>
+      <c r="K434" s="3" t="n">
+        <v>42634</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
+      <c r="A435" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / MAJHOULI</t>
+        </is>
+      </c>
+      <c r="B435" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C435" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D435" s="1" t="inlineStr">
+        <is>
+          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E435" s="1" t="inlineStr">
+        <is>
+          <t>Boulder Check/Gully Plug</t>
+        </is>
+      </c>
+      <c r="F435" s="1" t="inlineStr">
+        <is>
+          <t>1733002078/WC/9993660865 — boulder checkwall1</t>
+        </is>
+      </c>
+      <c r="G435" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H435" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I435" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J435" s="3" t="n">
+        <v>42343</v>
+      </c>
+      <c r="K435" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
+      <c r="A436" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / MAJHOULI</t>
+        </is>
+      </c>
+      <c r="B436" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C436" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D436" s="1" t="inlineStr">
+        <is>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E436" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F436" s="1" t="inlineStr">
+        <is>
+          <t>1733002078/WC/9993661049 — shok pit ajay pandit ke ghar ke pass</t>
+        </is>
+      </c>
+      <c r="G436" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H436" s="2" t="n">
+        <v>10258</v>
+      </c>
+      <c r="I436" s="2" t="n">
+        <v>2708</v>
+      </c>
+      <c r="J436" s="3" t="n">
+        <v>42343</v>
+      </c>
+      <c r="K436" s="3" t="n">
+        <v>42541</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
+      <c r="A437" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / MAJHOULI</t>
+        </is>
+      </c>
+      <c r="B437" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C437" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D437" s="1" t="inlineStr">
+        <is>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E437" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F437" s="1" t="inlineStr">
+        <is>
+          <t>1733002078/WC/9993661050 — shok pit vinod ke ghar ke pass</t>
+        </is>
+      </c>
+      <c r="G437" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H437" s="2" t="n">
+        <v>10258</v>
+      </c>
+      <c r="I437" s="2" t="n">
+        <v>1658</v>
+      </c>
+      <c r="J437" s="3" t="n">
+        <v>42341</v>
+      </c>
+      <c r="K437" s="3" t="n">
+        <v>42541</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
+      <c r="A438" s="1" t="inlineStr">
+        <is>
+          <t>JABALPUR / MAJHOULI</t>
+        </is>
+      </c>
+      <c r="B438" s="1" t="inlineStr">
+        <is>
           <t>2011-2012</t>
         </is>
       </c>
-      <c r="C422" s="1" t="inlineStr">
+      <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D422" s="1" t="inlineStr">
+      <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
-      <c r="E422" s="1" t="inlineStr">
+      <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F422" s="1" t="inlineStr">
+      <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1733/RC/22012034153283 — Gravel Road L-052 Padwar to Babaiya Road, Majholi</t>
         </is>
       </c>
-      <c r="G422" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H422" s="2" t="n">
+      <c r="G438" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H438" s="2" t="n">
         <v>912000</v>
       </c>
-      <c r="I422" s="2" t="n">
+      <c r="I438" s="2" t="n">
         <v>111554</v>
       </c>
-      <c r="J422" s="3" t="n">
+      <c r="J438" s="3" t="n">
         <v>40886</v>
       </c>
-      <c r="K422" s="3" t="n">
+      <c r="K438" s="3" t="n">
         <v>40919</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>