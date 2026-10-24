--- v0 (2026-09-06)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K36"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 19:23:15</t>
+          <t>Exported on: 2026-10-24 13:24:50</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,98 +273,98 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / PATAN</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Repair and maintenance of GP building / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Repair and maintenance of GP building / Repair &amp; Maintenance of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1733003074/AV/22012034647178 — GRAM PANCHAYAT KI CHHAT KI WATTER PROOFING OR MARAMAT KARY</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / PATAN</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1733003074/DP/22012034580750 — Podharopan kary sadak kinare gram Arccha</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>435815.48</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45142</v>
@@ -414,1040 +414,1042 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45176</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / PATAN</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1733003074/DP/22012034614661 — Podharopan kary  Nehar kinare zero point se jugtariya ki or</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>435815.48</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45349</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / PATAN</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1733003074/DP/22012034614665 — Podharopan kary  Road  kinare mukhye canel se bhangawa ki or</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>435815.48</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45349</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / PATAN</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Line Plntation(Coast) - horti-trees (Individuals) / Along the coast Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Line Plntation(Coast) - horti-trees (Individuals) / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1733003074/IF/22012035128072 — PODHAROPAN KARYA KHET KI MED PAR RAMESHAWAR/ LATE ROHANI</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>94503.51</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45138</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / PATAN</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Boundary Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1733003074/IF/22012035152733 — KHET KI MED ME PODHA ROPAD KARY  DOULAT KUSHWAHA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>94503.51</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45198</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / PATAN</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Boundary Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1733003074/IF/22012035152907 — KHET KI MED PAR  PODHA ROPAN KARY JUGRAJ OR SUKHDEEN KUSHWAHA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>94503.51</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45202</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / PATAN</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1733003074/IF/IAY/3643850 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3207829</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44596</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / PATAN</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1733003074/IF/IAY/3712943 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117876578</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44681</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / PATAN</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1733003074/IF/IAY/3736344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116250985</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>0</v>
+        <v>2088</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / PATAN</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1733003074/IF/IAY/3738716 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116257620</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>44679</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / PATAN</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1733003074/IF/IAY/5122601 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117876804</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / PATAN</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1733003074/IF/IAY/5130895 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117671464</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / PATAN</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1733003074/IF/IAY/5130896 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117671502</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
-        <v>0</v>
+        <v>3300</v>
       </c>
       <c r="J26" s="3" t="n">
-        <v>45708</v>
+        <v>46275</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / PATAN</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1733003074/IF/IAY/5130897 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117671547</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J27" s="3" t="n">
-        <v>45708</v>
+        <v>46275</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / PATAN</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1733003074/IF/IAY/5131451 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123767655</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>46054</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / PATAN</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1733003074/IF/IAY/5441882 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115140714</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / PATAN</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1733003074/IF/IAY/5446760 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118102491</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>14200</v>
+        <v>20800</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>46179</v>
       </c>
-      <c r="K30" s="3"/>
+      <c r="K30" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / PATAN</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1733003074/IF/IAY/5449191 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117671759</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K31" s="3" t="n">
-        <v>46257</v>
+        <v>46282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / PATAN</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1733003074/IF/IAY/5570191 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115141728</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / PATAN</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1733003074/IF/IAY/5573441 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114797587</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / PATAN</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1733003074/IF/IAY/6059617 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115168766</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>0</v>
+        <v>2400</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>46132</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / PATAN</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1733003074/IF/IAY/752356 — Construction of IAY House -IAY REG. NO. MP2624188</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>42816</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / PATAN</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1733003074/RS/22012035118172 — R.C C NALI NIRMAD KARY RAKESH SAHU KE GHAR SE JAMANA CHOUDHRI KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>29000</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45207</v>