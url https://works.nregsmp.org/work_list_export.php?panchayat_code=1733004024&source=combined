--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K723"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 17:08:50</t>
+          <t>Exported on: 2026-10-25 17:06:28</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -7350,51 +7350,51 @@
       <c r="J156" s="3" t="n">
         <v>43278</v>
       </c>
       <c r="K156" s="3" t="n">
         <v>43420</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1733004024/IF/IAY/1488383 — Construction of IAY House -IAY REG. NO. MP3101273</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>2436</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>43278</v>
@@ -14208,73 +14208,73 @@
       <c r="J296" s="3" t="n">
         <v>43815</v>
       </c>
       <c r="K296" s="3" t="n">
         <v>43864</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1733004024/IF/IAY/2063960 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3685760</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>4224</v>
+        <v>10524</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>43815</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -15235,51 +15235,51 @@
       <c r="J317" s="3" t="n">
         <v>43757</v>
       </c>
       <c r="K317" s="3" t="n">
         <v>43992</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1733004024/IF/IAY/2202323 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3211020</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>4928</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>43815</v>
@@ -17536,51 +17536,51 @@
       <c r="J364" s="3" t="n">
         <v>43995</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>44303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1733004024/IF/IAY/2576998 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4879669</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>5320</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>43995</v>
@@ -18073,51 +18073,51 @@
       <c r="J375" s="3" t="n">
         <v>42765</v>
       </c>
       <c r="K375" s="3" t="n">
         <v>43164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1733004024/IF/IAY/2961774 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3063343</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>5790</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>44366</v>
@@ -20717,51 +20717,51 @@
       <c r="J429" s="3" t="n">
         <v>44588</v>
       </c>
       <c r="K429" s="3" t="n">
         <v>44770</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1733004024/IF/IAY/3225487 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5359068</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>5790</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>44440</v>
@@ -21058,51 +21058,51 @@
       <c r="J436" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K436" s="3" t="n">
         <v>44917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1733004024/IF/IAY/3293813 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4912004</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>6622</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>44605</v>
@@ -21203,51 +21203,51 @@
       <c r="J439" s="3" t="n">
         <v>44588</v>
       </c>
       <c r="K439" s="3" t="n">
         <v>45617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1733004024/IF/IAY/3302532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4766417</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>13746</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>44605</v>
@@ -22230,51 +22230,51 @@
       <c r="J460" s="3" t="n">
         <v>42765</v>
       </c>
       <c r="K460" s="3" t="n">
         <v>43164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>1733004024/IF/IAY/421781 — Construction of IAY House -IAY REG. NO. MP1338920</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>16910</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>45323</v>
@@ -23990,51 +23990,51 @@
       <c r="J496" s="3" t="n">
         <v>42788</v>
       </c>
       <c r="K496" s="3" t="n">
         <v>43165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
           <t>1733004024/IF/IAY/632612 — Construction of IAY House -IAY REG. NO. MP1072378</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>2004</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>42788</v>
@@ -30916,98 +30916,98 @@
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>44470</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
           <t>1733004024/RC/22012034836151 — मुख्य मार्ग से लुख्रिया वाले टोला तक अप्रोच रोड</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
           <t>1733004024/RC/VB/22012034854179 — C C ROAD NIRMAN KARY</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>67000</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>46113</v>
@@ -34572,51 +34572,51 @@
         <v>663</v>
       </c>
       <c r="J714" s="3" t="n">
         <v>45366</v>
       </c>
       <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
           <t>1733004024/WC/22012035312827 — POND NIRMAN</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
         <v>45762</v>