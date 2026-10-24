--- v0 (2026-09-06)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K540"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 10:24:43</t>
+          <t>Exported on: 2026-10-24 19:33:43</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1954,51 +1954,51 @@
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Medicinal Trees for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1733004025/DP/22012034617306 — Plantation work at kevlari tirahe se power house ki or</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>383162.04</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>45927</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45593</v>
@@ -2095,51 +2095,51 @@
         <v>68889</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45628</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Agro Forestry Block Plantation in Waste Lands for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1733004025/DP/22012034627371 — Gram Karhaiya me pawar House me shaskiya Bhumi pr plantation</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45451</v>
@@ -3208,192 +3208,192 @@
         <v>12527.76</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45827</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/22012035560446 — Khet Talab Jagdeesh</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/22012035560453 — Khet Talab Suman</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>25577.51</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45827</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/22012035560457 — Khet Talab Rajendra</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/22012035560460 — Khet Talab Ganesh</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>12527.76</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45827</v>
@@ -5401,51 +5401,51 @@
       <c r="J117" s="3" t="n">
         <v>43278</v>
       </c>
       <c r="K117" s="3" t="n">
         <v>43377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/IAY/1304839 — Construction of IAY House -IAY REG. NO. MP3063538</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>43139</v>
@@ -7210,51 +7210,51 @@
       <c r="J154" s="3" t="n">
         <v>43308</v>
       </c>
       <c r="K154" s="3" t="n">
         <v>43426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/IAY/1554330 — Construction of IAY House -IAY REG. NO. MP2392204</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>1218</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>43293</v>
@@ -7943,51 +7943,51 @@
       <c r="J169" s="3" t="n">
         <v>43284</v>
       </c>
       <c r="K169" s="3" t="n">
         <v>43414</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/IAY/1762927 — Construction of IAY House -IAY REG. NO. MP2629442</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>43215</v>
@@ -14164,51 +14164,51 @@
       <c r="J296" s="3" t="n">
         <v>44758</v>
       </c>
       <c r="K296" s="3" t="n">
         <v>45156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/IAY/3648982 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5177935</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>44627</v>
@@ -14946,51 +14946,51 @@
       <c r="J312" s="3" t="n">
         <v>44868</v>
       </c>
       <c r="K312" s="3" t="n">
         <v>45121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/IAY/4288766 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5185948</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>44748</v>
@@ -15434,51 +15434,51 @@
       <c r="J322" s="3" t="n">
         <v>45628</v>
       </c>
       <c r="K322" s="3" t="n">
         <v>45873</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/IAY/4937869 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107047796</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45719</v>
@@ -15628,51 +15628,51 @@
       <c r="J326" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K326" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/IAY/4940198 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107064330</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>12330</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45737</v>
@@ -15773,51 +15773,51 @@
       <c r="J329" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>46037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/IAY/4942723 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115037682</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>8352</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45789</v>
@@ -16506,98 +16506,98 @@
       <c r="J344" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K344" s="3" t="n">
         <v>46022</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/IAY/59561 — Construction of IAY House -IAY REG. NO. MP-33-004-025-003/22</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>42352</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/IAY/59562 — Construction of IAY House -IAY REG. NO. MP-33-004-025-004/12a</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>42352</v>
@@ -16894,145 +16894,145 @@
       <c r="J352" s="3" t="n">
         <v>43074</v>
       </c>
       <c r="K352" s="3" t="n">
         <v>43654</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/IAY/84275 — Construction of IAY House -IAY REG. NO. MP-33-004-025-004/27</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>42377</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/IAY/84277 — Construction of IAY House -IAY REG. NO. MP-33-004-025-004/48</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>42377</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/IAY/84279 — Construction of IAY House -IAY REG. NO. MP-33-004-025-004/5a</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>42377</v>
@@ -22603,51 +22603,51 @@
       <c r="J469" s="3" t="n">
         <v>44187</v>
       </c>
       <c r="K469" s="3" t="n">
         <v>44244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>1733004025/RC/22012034564743 — नाली निर्माण ग्राम पंचायत भवन के पास</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>65000</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>11194</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>44427</v>
@@ -23271,145 +23271,145 @@
       <c r="J483" s="3" t="n">
         <v>45576</v>
       </c>
       <c r="K483" s="3" t="n">
         <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
           <t>1733004025/RC/22012034832322 — NH12 se Power House kewlari ki or graval road</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
           <t>1733004025/RC/22012034834031 — sudoor sadak kamlesh ke ghar se ram dayal ke khet ki ore</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>45458</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
           <t>1733004025/RC/22012034849638 — CC road Dipak ke Ghar se lakhan ke Ghar ki or</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>143707</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>5220</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>45988</v>
@@ -24031,662 +24031,662 @@
       <c r="J499" s="3" t="n">
         <v>45548</v>
       </c>
       <c r="K499" s="3" t="n">
         <v>45668</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>1733004025/RS/22012035133723 — Nadep nirman Karhaiya 1</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
           <t>1733004025/RS/22012035134496 — Nadep nirman bharda 1</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
           <t>1733004025/RS/22012035134497 — Nadep nirman bharda 2</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1733004025/RS/22012035134498 — Nadep nirman Kewlari 1</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
           <t>1733004025/RS/22012035134500 — Nadep nirman Kewlari 2</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1733004025/RS/22012035134501 — Nadep nirman kunda 1</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1733004025/RS/22012035134502 — Nadep nirman kunda 2</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1733004025/RS/22012035134503 — nadep nirman kunda 3</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
           <t>1733004025/RS/22012035134505 — nadep nirman kunda 4</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
           <t>1733004025/RS/22012035134506 — Nadep nirman Karhaiya 2</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>1733004025/RS/22012035134507 — Nadep nirman Karhaiya 3</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
           <t>1733004025/RS/22012035134508 — Nadep nirman Karhaiya 4</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
           <t>1733004025/RS/22012035134509 — Nadep nirman Karhaiya 5</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
           <t>1733004025/RS/22012035134510 — Nadep nirman Karhaiya 6</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>45567</v>