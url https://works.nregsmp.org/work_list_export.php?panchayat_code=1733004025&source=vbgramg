--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K53"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 17:29:52</t>
+          <t>Exported on: 2026-10-21 16:38:39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,51 +320,51 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Medicinal Trees for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1733004025/DP/22012034617306 — Plantation work at kevlari tirahe se power house ki or</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>383162.04</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45593</v>
@@ -461,51 +461,51 @@
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45628</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Agro Forestry Block Plantation in Waste Lands for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1733004025/DP/22012034627371 — Gram Karhaiya me pawar House me shaskiya Bhumi pr plantation</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45451</v>
@@ -602,1649 +602,1649 @@
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45827</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/22012035560446 — Khet Talab Jagdeesh</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/22012035560453 — Khet Talab Suman</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45827</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/22012035560457 — Khet Talab Rajendra</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/22012035560460 — Khet Talab Ganesh</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45827</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/IAY/1304839 — Construction of IAY House -IAY REG. NO. MP3063538</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>43139</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/IAY/1554330 — Construction of IAY House -IAY REG. NO. MP2392204</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>43293</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/IAY/1762927 — Construction of IAY House -IAY REG. NO. MP2629442</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>43215</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/IAY/3648982 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5177935</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>44627</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/IAY/4288766 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5185948</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>46268</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/IAY/4937869 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107047796</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/IAY/4940198 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107064330</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/IAY/4942723 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115037682</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/IAY/59561 — Construction of IAY House -IAY REG. NO. MP-33-004-025-003/22</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>42352</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/IAY/59562 — Construction of IAY House -IAY REG. NO. MP-33-004-025-004/12a</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>42352</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/IAY/84275 — Construction of IAY House -IAY REG. NO. MP-33-004-025-004/27</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>42377</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/IAY/84277 — Construction of IAY House -IAY REG. NO. MP-33-004-025-004/48</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>42377</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1733004025/IF/IAY/84279 — Construction of IAY House -IAY REG. NO. MP-33-004-025-004/5a</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>42377</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1733004025/RC/22012034564743 — नाली निर्माण ग्राम पंचायत भवन के पास</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>65000</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>44427</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1733004025/RC/22012034832322 — NH12 se Power House kewlari ki or graval road</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1733004025/RC/22012034834031 — sudoor sadak kamlesh ke ghar se ram dayal ke khet ki ore</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45458</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1733004025/RC/22012034849638 — CC road Dipak ke Ghar se lakhan ke Ghar ki or</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>143707</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45988</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1733004025/RS/22012035133723 — Nadep nirman Karhaiya 1</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1733004025/RS/22012035134496 — Nadep nirman bharda 1</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1733004025/RS/22012035134497 — Nadep nirman bharda 2</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1733004025/RS/22012035134498 — Nadep nirman Kewlari 1</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1733004025/RS/22012035134500 — Nadep nirman Kewlari 2</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1733004025/RS/22012035134501 — Nadep nirman kunda 1</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1733004025/RS/22012035134502 — Nadep nirman kunda 2</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1733004025/RS/22012035134503 — nadep nirman kunda 3</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1733004025/RS/22012035134505 — nadep nirman kunda 4</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1733004025/RS/22012035134506 — Nadep nirman Karhaiya 2</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1733004025/RS/22012035134507 — Nadep nirman Karhaiya 3</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1733004025/RS/22012035134508 — Nadep nirman Karhaiya 4</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1733004025/RS/22012035134509 — Nadep nirman Karhaiya 5</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / SHAHPURA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1733004025/RS/22012035134510 — Nadep nirman Karhaiya 6</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45567</v>