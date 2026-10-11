--- v0 (2026-10-09)
+++ v1 (2026-10-11)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K735"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-09 00:59:29</t>
+          <t>Exported on: 2026-10-11 23:08:20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -16255,51 +16255,51 @@
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1733006016/IF/IAY/5344633 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137718154</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45726</v>
       </c>
       <c r="K340" s="3" t="n">
         <v>46292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / JABALPUR</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
@@ -16398,51 +16398,51 @@
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1733006016/IF/IAY/5344636 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137718182</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>0</v>
+        <v>4500</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>45726</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / JABALPUR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
@@ -19654,51 +19654,51 @@
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1733006016/IF/IAY/5537914 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123165714</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>0</v>
+        <v>13500</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / JABALPUR</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
@@ -19795,51 +19795,51 @@
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1733006016/IF/IAY/5539931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127528415</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>9000</v>
+        <v>18000</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>45875</v>
       </c>
       <c r="K414" s="3" t="n">
         <v>46299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / JABALPUR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
@@ -20527,76 +20527,76 @@
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>45726</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / JABALPUR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1733006016/IF/IAY/5633712 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141617523</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / JABALPUR</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
@@ -22977,76 +22977,76 @@
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>46070</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / JABALPUR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
           <t>1733006016/IF/IAY/6197700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114748138</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / JABALPUR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">