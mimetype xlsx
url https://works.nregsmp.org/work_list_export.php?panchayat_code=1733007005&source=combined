--- v0 (2026-09-07)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K562"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 19:16:05</t>
+          <t>Exported on: 2026-10-26 12:24:17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -5023,51 +5023,51 @@
       <c r="J109" s="3" t="n">
         <v>45208</v>
       </c>
       <c r="K109" s="3" t="n">
         <v>45792</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1733007005/IF/22012034960772 — CTR- Hiteshi Khet Talab Nirman Kary Jagat Singh/ Hemraj Singh Gram Dehrikkalan</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>356340.1</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>44485</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>44987</v>
@@ -5413,51 +5413,51 @@
       <c r="J117" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K117" s="3" t="n">
         <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1733007005/IF/22012035425534 — JGSA खेत तालाब निर्माण कार्य संतोषी/हेमराज ग्राम देहरीकला ग्राम पंचायत देहरीखुर्द</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>38680.4</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45776</v>
@@ -5656,51 +5656,51 @@
       <c r="J122" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K122" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1733007005/IF/22012035487463 — JGSAखेत तालाब निर्माण कार्य द्रोपती बाई/लम्मन ग्राम देहरीकला ग्राम पंचायत देहरीखुर्द</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>138387.15</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45797</v>
@@ -5870,98 +5870,98 @@
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1733007005/IF/22012035610893 — एक बगिया माँ के नाम अम्बिका /अर्जुन सिंह  ग्राम देहरीखुर्द ग्राम पंचायत देहरीखुर्द</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>266448.03</v>
       </c>
       <c r="I127" s="2" t="n">
-        <v>90972.34</v>
+        <v>94906.34</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1733007005/IF/22012035613124 — एक बगिया माँ के नाम जमना बाई / झक्की सिंह ग्राम देहरीखुर्द ग्राम पंचायत देहरीखुर्द</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>266448.03</v>
       </c>
       <c r="I128" s="2" t="n">
-        <v>100608.63</v>
+        <v>105053.63</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45909</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -9119,51 +9119,51 @@
       <c r="J193" s="3" t="n">
         <v>44006</v>
       </c>
       <c r="K193" s="3" t="n">
         <v>44166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1733007005/IF/IAY/2584227 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1717872</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>1330</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>44425</v>
@@ -9264,51 +9264,51 @@
       <c r="J196" s="3" t="n">
         <v>42763</v>
       </c>
       <c r="K196" s="3" t="n">
         <v>43124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1733007005/IF/IAY/3022738 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3882536</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>1330</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>44425</v>
@@ -9801,51 +9801,51 @@
       <c r="J207" s="3" t="n">
         <v>44775</v>
       </c>
       <c r="K207" s="3" t="n">
         <v>44900</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1733007005/IF/IAY/367857 — Construction of IAY House -IAY REG. NO. MP1186200</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>42724</v>
@@ -10681,51 +10681,51 @@
       <c r="J225" s="3" t="n">
         <v>45626</v>
       </c>
       <c r="K225" s="3" t="n">
         <v>46157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1733007005/IF/IAY/3761352 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119531078</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>44681</v>
@@ -12198,51 +12198,51 @@
       <c r="J256" s="3" t="n">
         <v>44775</v>
       </c>
       <c r="K256" s="3" t="n">
         <v>44832</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1733007005/IF/IAY/398068 — Construction of IAY House -IAY REG. NO. MP1207415</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>42725</v>
@@ -13078,73 +13078,73 @@
       <c r="J274" s="3" t="n">
         <v>45549</v>
       </c>
       <c r="K274" s="3" t="n">
         <v>45693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1733007005/IF/IAY/4509706 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152052942</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>12636</v>
+        <v>16551</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45604</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14154,51 +14154,51 @@
       <c r="J296" s="3" t="n">
         <v>45581</v>
       </c>
       <c r="K296" s="3" t="n">
         <v>45820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1733007005/IF/IAY/4628513 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128098546</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45547</v>
@@ -14397,73 +14397,73 @@
       <c r="J301" s="3" t="n">
         <v>45581</v>
       </c>
       <c r="K301" s="3" t="n">
         <v>45736</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1733007005/IF/IAY/4631873 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128619310</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>12636</v>
+        <v>16551</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -16012,51 +16012,51 @@
       <c r="J334" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K334" s="3" t="n">
         <v>45909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1733007005/IF/IAY/5261324 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128445342</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45744</v>
@@ -16990,73 +16990,73 @@
       <c r="J354" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K354" s="3" t="n">
         <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1733007005/IF/IAY/5281925 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128604386</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>19575</v>
+        <v>22707</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17233,78 +17233,80 @@
       <c r="J359" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K359" s="3" t="n">
         <v>45909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1733007005/IF/IAY/5293222 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128141947</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>19314</v>
+        <v>23229</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45940</v>
       </c>
-      <c r="K360" s="3"/>
+      <c r="K360" s="3" t="n">
+        <v>46273</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -18309,51 +18311,51 @@
       <c r="J381" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K381" s="3" t="n">
         <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1733007005/IF/IAY/5320821 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128582265</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>46134</v>
@@ -18505,73 +18507,73 @@
       <c r="J385" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K385" s="3" t="n">
         <v>46098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1733007005/IF/IAY/5323332 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128634242</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>11223</v>
+        <v>15138</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45940</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -18748,78 +18750,80 @@
       <c r="J390" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K390" s="3" t="n">
         <v>45981</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1733007005/IF/IAY/5340762 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129390061</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>46059</v>
       </c>
-      <c r="K391" s="3"/>
+      <c r="K391" s="3" t="n">
+        <v>46272</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -19136,78 +19140,80 @@
       <c r="J398" s="3" t="n">
         <v>43008</v>
       </c>
       <c r="K398" s="3" t="n">
         <v>43237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1733007005/IF/IAY/5609387 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116210239</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>46093</v>
       </c>
-      <c r="K399" s="3"/>
+      <c r="K399" s="3" t="n">
+        <v>46289</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -19281,78 +19287,80 @@
       <c r="J401" s="3" t="n">
         <v>45940</v>
       </c>
       <c r="K401" s="3" t="n">
         <v>46113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1733007005/IF/IAY/5609656 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116329414</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>46035</v>
       </c>
-      <c r="K402" s="3"/>
+      <c r="K402" s="3" t="n">
+        <v>46272</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -19426,145 +19434,147 @@
       <c r="J404" s="3" t="n">
         <v>45967</v>
       </c>
       <c r="K404" s="3" t="n">
         <v>46098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1733007005/IF/IAY/5672520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128629623</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>45744</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1733007005/IF/IAY/5846485 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129385407</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>46065</v>
       </c>
-      <c r="K406" s="3"/>
+      <c r="K406" s="3" t="n">
+        <v>46280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1733007005/IF/IAY/5846569 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126738494</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>46035</v>
@@ -19616,125 +19626,127 @@
       <c r="J408" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K408" s="3" t="n">
         <v>46031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1733007005/IF/IAY/5846700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116210251</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1733007005/IF/IAY/5846773 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128141447</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>46065</v>
       </c>
-      <c r="K410" s="3"/>
+      <c r="K410" s="3" t="n">
+        <v>46272</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -19759,98 +19771,98 @@
       <c r="J411" s="3" t="n">
         <v>46035</v>
       </c>
       <c r="K411" s="3" t="n">
         <v>46177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1733007005/IF/IAY/6180454 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116210225</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>45563</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1733007005/IF/IAY/6199452 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130964520</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>45744</v>
@@ -24274,51 +24286,51 @@
       <c r="J504" s="3" t="n">
         <v>44352</v>
       </c>
       <c r="K504" s="3" t="n">
         <v>44876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>JABALPUR / KUNDAM</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1733007005/RS/22012035119122 — नाली निर्माण कार्य छोटे के घर से रामप्रसाद के घर तक ग्राम सिलपुरा</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>150</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>45365</v>