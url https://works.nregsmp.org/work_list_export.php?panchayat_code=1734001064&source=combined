--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K949"/>
+  <dimension ref="A1:K950"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-18 06:46:16</t>
+          <t>Exported on: 2026-10-13 12:44:16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -4062,51 +4062,51 @@
       <c r="J90" s="3" t="n">
         <v>44301</v>
       </c>
       <c r="K90" s="3" t="n">
         <v>44715</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1734001064/IF/22012035199782 — खेत तालाब निमार्ण कार्य रामसिंह पिता  मिटटू मेहरा धौलपुर उमरिया</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>385261.22</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>60946</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45363</v>
@@ -4158,51 +4158,51 @@
       <c r="J92" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K92" s="3" t="n">
         <v>46176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1734001064/IF/22012035326431 — कपिल धारा  कूप निर्माण कार्य राजेन्द्र भोपाल उमरिया</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>289535.95</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>192066.6</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45763</v>
@@ -4254,145 +4254,145 @@
       <c r="J94" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K94" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1734001064/IF/22012035431815 — कपिलधारा कूप निर्माण कार्य रूपसिंह हरलाल चौधरी धौलपुर उमरिया</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>266823.06</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>75429</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1734001064/IF/22012035431836 — कपिलधारा कूप निर्माण कार्य नरेश सुंदरलाल यादव उमरिया</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>269596.93</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>53244</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1734001064/IF/22012035431862 — कपिलधारा कूप निर्माण कार्य साहब हीरालाल चौधरी धौलपुर उमरिया</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>263561.8</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45798</v>
@@ -4613,51 +4613,51 @@
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1734001064/IF/22012035629838 — एक बगिया मां के नाम निर्माण कार्य त्रिवेणीबाई हरिराम चौधरी उमरिया</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>168549.06</v>
       </c>
       <c r="I102" s="2" t="n">
-        <v>50810</v>
+        <v>73010</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -4707,51 +4707,51 @@
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1734001064/IF/22012035629904 — एक बगिया मां के नाम निर्माण कार्य नब्‍बोबाई कीरत चमार MP149665 उमरिया</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>168549.06</v>
       </c>
       <c r="I104" s="2" t="n">
-        <v>97147</v>
+        <v>107947</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
           <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Individuals</t>
@@ -33449,214 +33449,214 @@
       <c r="J691" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K691" s="3" t="n">
         <v>45832</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
           <t>1734001064/RC/22012034845832 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 05Vitt Main Road to PS Anand Nagar 129Mt उमरिया</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>67000</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>33210</v>
+        <v>40110</v>
       </c>
       <c r="J692" s="3" t="n">
         <v>46015</v>
       </c>
       <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
           <t>1734001064/RC/22012034845834 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 05Vitt Main Road to Shani mandir Anand Nagar 67Mt उमरिया</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>69000</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>30975</v>
+        <v>40875</v>
       </c>
       <c r="J693" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
           <t>1734001064/RC/22012034853275 — सीसीरोड सह नाली  निर्माण कार्य कन्‍वर्जेंस 15Vitt Rammu Home to Muktidham 65Mt उमरिया</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>44000</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>13896</v>
+        <v>21996</v>
       </c>
       <c r="J694" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
           <t>1734001064/RC/22012034853514 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 15Vitt Hariram Home to Mukitdham 165Mt उमरिया</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>86400</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>5781</v>
+        <v>6681</v>
       </c>
       <c r="J695" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
@@ -42804,167 +42804,167 @@
       <c r="J884" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K884" s="3" t="n">
         <v>45646</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C885" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D885" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E885" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F885" s="1" t="inlineStr">
         <is>
           <t>1734001064/RS/22012035136095 — सामुदायिक स्‍वच्‍छता परिसर निर्माण कार्य कन्‍वर्जेंस SBM 15Vitt बाजार स्‍थल उमरिया</t>
         </is>
       </c>
       <c r="G885" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H885" s="2" t="n">
         <v>37000</v>
       </c>
       <c r="I885" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J885" s="3" t="n">
         <v>45632</v>
       </c>
       <c r="K885" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C886" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D886" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E886" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F886" s="1" t="inlineStr">
         <is>
           <t>1734001064/RS/22012035136899 — सीसीनाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Ramu Home to Shantidham Umr Nadi 136Mt उमरिया</t>
         </is>
       </c>
       <c r="G886" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H886" s="2" t="n">
         <v>71000</v>
       </c>
       <c r="I886" s="2" t="n">
-        <v>19104</v>
+        <v>25404</v>
       </c>
       <c r="J886" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K886" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
       <c r="A887" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C887" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D887" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E887" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F887" s="1" t="inlineStr">
         <is>
           <t>1734001064/RS/22012035139494 — सीसीनाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Hariram Home to Mukitdham 114Mt उमरिया</t>
         </is>
       </c>
       <c r="G887" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H887" s="2" t="n">
         <v>38000</v>
       </c>
       <c r="I887" s="2" t="n">
-        <v>6525</v>
+        <v>7425</v>
       </c>
       <c r="J887" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K887" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C888" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D888" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
@@ -45534,444 +45534,491 @@
       </c>
       <c r="D941" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E941" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F941" s="1" t="inlineStr">
         <is>
           <t>1734001064/WC/VB/22012035331743 — रूफ वाटर हार्वेस्टिंग निर्माण कार्य पंचायत भवन उमरिया</t>
         </is>
       </c>
       <c r="G941" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H941" s="2" t="n">
         <v>29509.74</v>
       </c>
       <c r="I941" s="2" t="n">
-        <v>0</v>
+        <v>300</v>
       </c>
       <c r="J941" s="3" t="n">
         <v>46253</v>
       </c>
       <c r="K941" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="942">
       <c r="A942" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B942" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C942" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D942" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E942" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F942" s="1" t="inlineStr">
         <is>
-          <t>1734001064/WH/19958945 — तालाब विस्‍तारीकरण कार्य धौरपुर (उमरिया)   (344/344=0.57000/-)</t>
+          <t>1734001064/WC/VB/YD/22012035335117 — Rain roof top water harwesting add room ps in campus of panchayt bhawan umariya</t>
         </is>
       </c>
       <c r="G942" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H942" s="2" t="n">
-        <v>57000</v>
+        <v>30496.65</v>
       </c>
       <c r="I942" s="2" t="n">
-        <v>25800</v>
+        <v>0</v>
       </c>
       <c r="J942" s="3" t="n">
-        <v>42872</v>
-[...3 lines deleted...]
-      </c>
+        <v>46306</v>
+      </c>
+      <c r="K942" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="943">
       <c r="A943" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B943" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C943" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D943" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E943" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F943" s="1" t="inlineStr">
         <is>
-          <t>1734001064/WH/22012034443964 — तालाब गहरीकरण शांतिधाम के पास उमरिया</t>
+          <t>1734001064/WH/19958945 — तालाब विस्‍तारीकरण कार्य धौरपुर (उमरिया)   (344/344=0.57000/-)</t>
         </is>
       </c>
       <c r="G943" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H943" s="2" t="n">
-        <v>228608.5</v>
+        <v>57000</v>
       </c>
       <c r="I943" s="2" t="n">
-        <v>180120</v>
+        <v>25800</v>
       </c>
       <c r="J943" s="3" t="n">
-        <v>43985</v>
+        <v>42872</v>
       </c>
       <c r="K943" s="3" t="n">
-        <v>44043</v>
+        <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="944">
       <c r="A944" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B944" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C944" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D944" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E944" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F944" s="1" t="inlineStr">
         <is>
-          <t>1734001064/WH/22012034930303 — चेकडेम जीर्णोद्धार कार्य भूमिगत डाईक कार्य ग्राम उमरिया</t>
+          <t>1734001064/WH/22012034443964 — तालाब गहरीकरण शांतिधाम के पास उमरिया</t>
         </is>
       </c>
       <c r="G944" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H944" s="2" t="n">
-        <v>75400</v>
+        <v>228608.5</v>
       </c>
       <c r="I944" s="2" t="n">
-        <v>31824</v>
+        <v>180120</v>
       </c>
       <c r="J944" s="3" t="n">
-        <v>44670</v>
+        <v>43985</v>
       </c>
       <c r="K944" s="3" t="n">
-        <v>45069</v>
+        <v>44043</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="945">
       <c r="A945" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B945" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C945" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D945" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E945" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F945" s="1" t="inlineStr">
         <is>
-          <t>1734001064/WH/22012034930306 — पुष्‍कर धरोहर तालाब जीर्णोद्धार ग्राम उमरिया</t>
+          <t>1734001064/WH/22012034930303 — चेकडेम जीर्णोद्धार कार्य भूमिगत डाईक कार्य ग्राम उमरिया</t>
         </is>
       </c>
       <c r="G945" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H945" s="2" t="n">
-        <v>175000</v>
+        <v>75400</v>
       </c>
       <c r="I945" s="2" t="n">
-        <v>61608</v>
+        <v>31824</v>
       </c>
       <c r="J945" s="3" t="n">
         <v>44670</v>
       </c>
       <c r="K945" s="3" t="n">
         <v>45069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="946">
       <c r="A946" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B946" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C946" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D946" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E946" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F946" s="1" t="inlineStr">
         <is>
-          <t>1734001064/WH/22012034944575 — कुंआ जीर्णोद्धार कार्य शांतिधाम तालाब के पास उमरिया</t>
+          <t>1734001064/WH/22012034930306 — पुष्‍कर धरोहर तालाब जीर्णोद्धार ग्राम उमरिया</t>
         </is>
       </c>
       <c r="G946" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H946" s="2" t="n">
-        <v>48000</v>
+        <v>175000</v>
       </c>
       <c r="I946" s="2" t="n">
-        <v>39762.74</v>
+        <v>61608</v>
       </c>
       <c r="J946" s="3" t="n">
-        <v>45804</v>
+        <v>44670</v>
       </c>
       <c r="K946" s="3" t="n">
-        <v>46000</v>
+        <v>45069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="947">
       <c r="A947" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B947" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C947" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D947" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E947" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F947" s="1" t="inlineStr">
         <is>
-          <t>1734001/DP/697 — बिगडे वनो का सुधार कार्य ix बटका P29</t>
+          <t>1734001064/WH/22012034944575 — कुंआ जीर्णोद्धार कार्य शांतिधाम तालाब के पास उमरिया</t>
         </is>
       </c>
       <c r="G947" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H947" s="2" t="n">
-        <v>500000</v>
+        <v>48000</v>
       </c>
       <c r="I947" s="2" t="n">
-        <v>0</v>
+        <v>39762.74</v>
       </c>
       <c r="J947" s="3" t="n">
-        <v>39760</v>
-[...1 lines deleted...]
-      <c r="K947" s="3"/>
+        <v>45804</v>
+      </c>
+      <c r="K947" s="3" t="n">
+        <v>46000</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="948">
       <c r="A948" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B948" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C948" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D948" s="1" t="inlineStr">
         <is>
           <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E948" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F948" s="1" t="inlineStr">
         <is>
-          <t>1734001/DP/698 — व्रक्षारोपण्‍ा कार्यव्रत गुर्रा P27</t>
+          <t>1734001/DP/697 — बिगडे वनो का सुधार कार्य ix बटका P29</t>
         </is>
       </c>
       <c r="G948" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H948" s="2" t="n">
-        <v>50000</v>
+        <v>500000</v>
       </c>
       <c r="I948" s="2" t="n">
-        <v>9821</v>
+        <v>0</v>
       </c>
       <c r="J948" s="3" t="n">
-        <v>39722</v>
-[...3 lines deleted...]
-      </c>
+        <v>39760</v>
+      </c>
+      <c r="K948" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="949">
       <c r="A949" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B949" s="1" t="inlineStr">
         <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C949" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D949" s="1" t="inlineStr">
+        <is>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E949" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F949" s="1" t="inlineStr">
+        <is>
+          <t>1734001/DP/698 — व्रक्षारोपण्‍ा कार्यव्रत गुर्रा P27</t>
+        </is>
+      </c>
+      <c r="G949" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H949" s="2" t="n">
+        <v>50000</v>
+      </c>
+      <c r="I949" s="2" t="n">
+        <v>9821</v>
+      </c>
+      <c r="J949" s="3" t="n">
+        <v>39722</v>
+      </c>
+      <c r="K949" s="3" t="n">
+        <v>41870</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="950">
+      <c r="A950" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / GOTEGAON</t>
+        </is>
+      </c>
+      <c r="B950" s="1" t="inlineStr">
+        <is>
           <t>2012-2013</t>
         </is>
       </c>
-      <c r="C949" s="1" t="inlineStr">
+      <c r="C950" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
-      <c r="D949" s="1" t="inlineStr">
+      <c r="D950" s="1" t="inlineStr">
         <is>
           <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
-      <c r="E949" s="1" t="inlineStr">
+      <c r="E950" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
-      <c r="F949" s="1" t="inlineStr">
+      <c r="F950" s="1" t="inlineStr">
         <is>
           <t>1734/DP/9926694123 — AJIVIKA ROPAN UMARIYA P-29 (264/1562)</t>
         </is>
       </c>
-      <c r="G949" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H949" s="2" t="n">
+      <c r="G950" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H950" s="2" t="n">
         <v>1783000</v>
       </c>
-      <c r="I949" s="2" t="n">
+      <c r="I950" s="2" t="n">
         <v>1344643.72</v>
       </c>
-      <c r="J949" s="3" t="n">
+      <c r="J950" s="3" t="n">
         <v>41097</v>
       </c>
-      <c r="K949" s="3" t="n">
+      <c r="K950" s="3" t="n">
         <v>43287</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>