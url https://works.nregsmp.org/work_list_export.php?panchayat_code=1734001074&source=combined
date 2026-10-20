--- v0 (2026-08-17)
+++ v1 (2026-10-20)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K727"/>
+  <dimension ref="A1:K736"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-17 22:14:49</t>
+          <t>Exported on: 2026-10-20 00:26:56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -4669,51 +4669,51 @@
       <c r="J103" s="3" t="n">
         <v>45366</v>
       </c>
       <c r="K103" s="3" t="n">
         <v>45569</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1734001074/IF/22012035313146 — कपिल धारा कूप निर्माण कार्य रेवाराम अजमेर काछी सिवनीबंधा</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>185018.1</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>61614</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45749</v>
@@ -5308,145 +5308,145 @@
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1734001074/IF/22012035628627 — एक बगिया मां के नाम निर्माण कार्य मोना लीलाम्‍बर काछी MP386162 सिवनी बंधा</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>168557.86</v>
       </c>
       <c r="I117" s="2" t="n">
-        <v>79957</v>
+        <v>95557</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>46008</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1734001074/IF/22012035636208 — एक बगिया मां के नाम निर्माण कार्य शिवकुमारी उजयार ठाकुर MP171782 सिवनीबंधा</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>168557.86</v>
       </c>
       <c r="I118" s="2" t="n">
-        <v>63160</v>
+        <v>82960</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>46008</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1734001074/IF/22012035636212 — एक बगिया मां के नाम निर्माण कार्य कमलाबाई सुखराम गोंड MP171782 सिवनीबंधा</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>168557.86</v>
       </c>
       <c r="I119" s="2" t="n">
-        <v>91677</v>
+        <v>103677</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>46008</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -11634,70 +11634,70 @@
       <c r="J246" s="3" t="n">
         <v>44720</v>
       </c>
       <c r="K246" s="3" t="n">
         <v>45228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1734001074/IF/IAY/2298549 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2096265</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>8467</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>44900</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -17896,169 +17896,171 @@
       <c r="J374" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>46158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1734001074/IF/IAY/4636261 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130479743</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>22944</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>45573</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>46235</v>
+        <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1734001074/IF/IAY/4636951 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131058359</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>19791</v>
+        <v>22491</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>45573</v>
       </c>
-      <c r="K376" s="3"/>
+      <c r="K376" s="3" t="n">
+        <v>46297</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1734001074/IF/IAY/4636980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131071453</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>10908</v>
+        <v>24408</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -18235,79 +18237,79 @@
       <c r="J381" s="3" t="n">
         <v>45573</v>
       </c>
       <c r="K381" s="3" t="n">
         <v>46161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1734001074/IF/IAY/4787514 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132234575</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>22920</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>45657</v>
       </c>
       <c r="K382" s="3" t="n">
-        <v>46235</v>
+        <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
@@ -18578,70 +18580,70 @@
       <c r="J388" s="3" t="n">
         <v>42786</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1734001074/IF/IAY/5719724 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131165406</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>46120</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -18723,73 +18725,73 @@
       <c r="J391" s="3" t="n">
         <v>46085</v>
       </c>
       <c r="K391" s="3" t="n">
         <v>46179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1734001074/IF/IAY/5721073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130009700</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>16416</v>
+        <v>20616</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -18819,167 +18821,169 @@
       <c r="J393" s="3" t="n">
         <v>46085</v>
       </c>
       <c r="K393" s="3" t="n">
         <v>46161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1734001074/IF/IAY/5722300 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130018152</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>7308</v>
+        <v>15108</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1734001074/IF/IAY/5723126 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132232997</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>19809</v>
+        <v>23709</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>46085</v>
       </c>
-      <c r="K395" s="3"/>
+      <c r="K395" s="3" t="n">
+        <v>46293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1734001074/IF/IAY/5724375 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131231598</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>5481</v>
+        <v>7581</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>46120</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -19009,127 +19013,129 @@
       <c r="J397" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K397" s="3" t="n">
         <v>46168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1734001074/IF/IAY/5726565 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131058787</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>46085</v>
       </c>
       <c r="K398" s="3" t="n">
         <v>46247</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1734001074/IF/IAY/5729256 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131054895</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>16689</v>
+        <v>23889</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>46043</v>
       </c>
-      <c r="K399" s="3"/>
+      <c r="K399" s="3" t="n">
+        <v>46297</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -19154,166 +19160,166 @@
       <c r="J400" s="3" t="n">
         <v>46085</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>46155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1734001074/IF/IAY/5730207 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131156853</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>22935</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>46235</v>
+        <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1734001074/IF/IAY/5730209 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131074228</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>5454</v>
+        <v>17454</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>46120</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1734001074/IF/IAY/5730769 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130479614</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -19336,80 +19342,80 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>46085</v>
       </c>
       <c r="K404" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1734001074/IF/IAY/5732948 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130478060</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -21833,13239 +21839,13662 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>43276</v>
       </c>
       <c r="K455" s="3" t="n">
         <v>43539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1734001074/IF/IAY/641946 — Construction of IAY House -IAY REG. NO. MP1108227</t>
+          <t>1734001074/IF/IAY/6315980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130022947</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>43276</v>
-[...3 lines deleted...]
-      </c>
+        <v>45547</v>
+      </c>
+      <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1734001074/IF/IAY/642127 — Construction of IAY House -IAY REG. NO. MP1124454</t>
+          <t>1734001074/IF/IAY/6371471 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130479793</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>43276</v>
-[...3 lines deleted...]
-      </c>
+        <v>45547</v>
+      </c>
+      <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1734001074/IF/IAY/642819 — Construction of IAY House -IAY REG. NO. MP1170599</t>
+          <t>1734001074/IF/IAY/6371601 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130083186</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>43276</v>
-[...3 lines deleted...]
-      </c>
+        <v>46308</v>
+      </c>
+      <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1734001074/IF/IAY/891123 — Construction of IAY House -IAY REG. NO. MP2014585</t>
+          <t>1734001074/IF/IAY/6371612 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131054647</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>43283</v>
-[...3 lines deleted...]
-      </c>
+        <v>45740</v>
+      </c>
+      <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1734001074/IF/IAY/997929 — Construction of IAY House -IAY REG. NO. MP1156623</t>
+          <t>1734001074/IF/IAY/6388689 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131069253</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>43283</v>
-[...3 lines deleted...]
-      </c>
+        <v>45740</v>
+      </c>
+      <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1734001074/IF/IAY/998147 — Construction of IAY House -IAY REG. NO. MP1902795</t>
+          <t>1734001074/IF/IAY/6388698 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130661527</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>15402</v>
+        <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>43283</v>
-[...3 lines deleted...]
-      </c>
+        <v>45569</v>
+      </c>
+      <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1734001074/IF/IAY/998212 — Construction of IAY House -IAY REG. NO. MP2084906</t>
+          <t>1734001074/IF/IAY/6388763 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130027212</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>15312</v>
+        <v>4200</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>43255</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1734001074/IF/IAY/998217 — Construction of IAY House -IAY REG. NO. MP2096240</t>
+          <t>1734001074/IF/IAY/6388838 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132228254</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>43276</v>
-[...3 lines deleted...]
-      </c>
+        <v>45740</v>
+      </c>
+      <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1734001074/IF/IAY/998218 — Construction of IAY House -IAY REG. NO. MP2096307</t>
+          <t>1734001074/IF/IAY/6389167 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130083280</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>43276</v>
-[...3 lines deleted...]
-      </c>
+        <v>45740</v>
+      </c>
+      <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1734001074/IF/IAY/998378 — Construction of IAY House -IAY REG. NO. MP2630500</t>
+          <t>1734001074/IF/IAY/641946 — Construction of IAY House -IAY REG. NO. MP1108227</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>16704</v>
+        <v>15660</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>43276</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>43398</v>
+        <v>43377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1734001074/IF/IAY/998395 — Construction of IAY House -IAY REG. NO. MP2754243</t>
+          <t>1734001074/IF/IAY/642127 — Construction of IAY House -IAY REG. NO. MP1124454</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>43283</v>
+        <v>43276</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>43434</v>
+        <v>43407</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1734001074/IF/IAY/998489 — Construction of IAY House -IAY REG. NO. MP3598660</t>
+          <t>1734001074/IF/IAY/642819 — Construction of IAY House -IAY REG. NO. MP1170599</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>15612</v>
+        <v>15660</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>43136</v>
+        <v>43276</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>43465</v>
+        <v>43402</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/1062 — मेढ बंधान सुमंत्राबाई/दुर्जन चंद्राराम/दुर्जन गोड (कोहका) सिवनीबंधा (161/27=0.23200/-)</t>
+          <t>1734001074/IF/IAY/891123 — Construction of IAY House -IAY REG. NO. MP2014585</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>23200</v>
+        <v>15480</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>22857</v>
+        <v>15660</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>40681</v>
+        <v>43283</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>40889</v>
+        <v>43377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/1063 — मेढ बंधान गुलाब/तुलसीराम मेहरा (को‍हका) सिवनीबंधा (163/33=0.23200/-)</t>
+          <t>1734001074/IF/IAY/997929 — Construction of IAY House -IAY REG. NO. MP1156623</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>23200</v>
+        <v>15480</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>22139</v>
+        <v>15660</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>40696</v>
+        <v>43283</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>40889</v>
+        <v>43377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/1064 — मेढ बंधान चेतराम/गुमान गोड (कोहका) सिवनीबंधा (158/23=0.23200/-)</t>
+          <t>1734001074/IF/IAY/998147 — Construction of IAY House -IAY REG. NO. MP1902795</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>23200</v>
+        <v>15480</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>21479</v>
+        <v>15402</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>40688</v>
+        <v>43283</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>40889</v>
+        <v>43648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/1088 — मेढ बंधान नब्‍बू/मोतीलाल गोड (सिवनीबंधा) (401/41=0.26700/-)</t>
+          <t>1734001074/IF/IAY/998212 — Construction of IAY House -IAY REG. NO. MP2084906</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>26100</v>
+        <v>15480</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>18440</v>
+        <v>15312</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>40839</v>
+        <v>43255</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>40897</v>
+        <v>43477</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/1089 — मेढ बंधान रविशंकर/गंगाराम गोड (सिवनी) (299/45=0.26850/-)</t>
+          <t>1734001074/IF/IAY/998217 — Construction of IAY House -IAY REG. NO. MP2096240</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>26442</v>
+        <v>15480</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>26486</v>
+        <v>15660</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>40895</v>
+        <v>43276</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>40971</v>
+        <v>43398</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/1093 — मेढ बंधान गिरीश कुमार/लटकनसिंह गोड (सिवनी) (400/43=0.17900/-)</t>
+          <t>1734001074/IF/IAY/998218 — Construction of IAY House -IAY REG. NO. MP2096307</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>17400</v>
+        <v>15480</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>16116</v>
+        <v>15660</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>40910</v>
+        <v>43276</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>40971</v>
+        <v>43465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/1100 — मेढ बंधान कालीचरण/कोलसिंह मेहरा (सिवनीबंधा) (443/51=0.31600/-)</t>
+          <t>1734001074/IF/IAY/998378 — Construction of IAY House -IAY REG. NO. MP2630500</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>31150</v>
+        <v>15480</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>16970</v>
+        <v>16704</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>40924</v>
+        <v>43276</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>40971</v>
+        <v>43398</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/1101 — मेढ बंधान सेहन/मोहन/नेतराम गोड (सिवनीबंधा) (444/49=0.40500/-)</t>
+          <t>1734001074/IF/IAY/998395 — Construction of IAY House -IAY REG. NO. MP2754243</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>40440</v>
+        <v>15480</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>38076</v>
+        <v>15660</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>40917</v>
+        <v>43283</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>40971</v>
+        <v>43434</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/1238 — शांतिधाम में भूमि विकास कार्य (सिवनीबंधा) (211/211</t>
+          <t>1734001074/IF/IAY/998489 — Construction of IAY House -IAY REG. NO. MP3598660</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>96200</v>
+        <v>15480</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>59273</v>
+        <v>15612</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>41349</v>
+        <v>43136</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>41954</v>
+        <v>43465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/22012034307598 — शांतिधाम समतलीकरण कार्य सह शेड निर्माण बंधा (सिवनीबंधा)  (1362/68=2.45000/-)</t>
+          <t>1734001074/LD/1062 — मेढ बंधान सुमंत्राबाई/दुर्जन चंद्राराम/दुर्जन गोड (कोहका) सिवनीबंधा (161/27=0.23200/-)</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>245000</v>
+        <v>23200</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>223375.1</v>
+        <v>22857</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>42835</v>
+        <v>40681</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>43060</v>
+        <v>40889</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/22012034307599 — शांतिधाम समतलीकरण कार्य सह शेड निर्माण कोहका (सिवनीबंधा)  (1363/67=2.45000/-)</t>
+          <t>1734001074/LD/1063 — मेढ बंधान गुलाब/तुलसीराम मेहरा (को‍हका) सिवनीबंधा (163/33=0.23200/-)</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>245000</v>
+        <v>23200</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>217898</v>
+        <v>22139</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>42835</v>
+        <v>40696</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>43230</v>
+        <v>40889</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/22012034315192 — खेल मैदान समतलीकरण कार्य Primary School Prangad ग्राम बंधी सिवनीबंधा (1015/1015=1.53000/-)</t>
+          <t>1734001074/LD/1064 — मेढ बंधान चेतराम/गुमान गोड (कोहका) सिवनीबंधा (158/23=0.23200/-)</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>320000</v>
+        <v>23200</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>208410.2</v>
+        <v>21479</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>42891</v>
+        <v>40688</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>42931</v>
+        <v>40889</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/22012034315739 — शांतिधाम समतलीकरण सह शेड निर्माण बंधी (सिवनीबंधा) (1027/9=1.80000/-)</t>
+          <t>1734001074/LD/1088 — मेढ बंधान नब्‍बू/मोतीलाल गोड (सिवनीबंधा) (401/41=0.26700/-)</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>180000</v>
+        <v>26100</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>0</v>
+        <v>18440</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>42835</v>
-[...1 lines deleted...]
-      <c r="K480" s="3"/>
+        <v>40839</v>
+      </c>
+      <c r="K480" s="3" t="n">
+        <v>40897</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/22012034462449 — भूमि विकास समतलीकरण कार्य शांतिधाम कोहका सिवनीबंधा</t>
+          <t>1734001074/LD/1089 — मेढ बंधान रविशंकर/गंगाराम गोड (सिवनी) (299/45=0.26850/-)</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>90000</v>
+        <v>26442</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>83139</v>
+        <v>26486</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>43528</v>
+        <v>40895</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>43987</v>
+        <v>40971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/22012034462450 — भूमि विकास समतलीकरण कार्य भटटा वारी सिवनीबंधा</t>
+          <t>1734001074/LD/1093 — मेढ बंधान गिरीश कुमार/लटकनसिंह गोड (सिवनी) (400/43=0.17900/-)</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>75000</v>
+        <v>17400</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>55980</v>
+        <v>16116</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>43528</v>
+        <v>40910</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>44715</v>
+        <v>40971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/22012034462452 — भूमि विकास समतलीकरण कार्य भटटेवारी सिवनीबंधा</t>
+          <t>1734001074/LD/1100 — मेढ बंधान कालीचरण/कोलसिंह मेहरा (सिवनीबंधा) (443/51=0.31600/-)</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>90000</v>
+        <v>31150</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>37940</v>
+        <v>16970</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>43528</v>
+        <v>40924</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>44715</v>
+        <v>40971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/22012034462453 — भूमि विकास समतलीकरण कार्य Shantidham Parishar सिवनीबंधा</t>
+          <t>1734001074/LD/1101 — मेढ बंधान सेहन/मोहन/नेतराम गोड (सिवनीबंधा) (444/49=0.40500/-)</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>90000</v>
+        <v>40440</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>54916</v>
+        <v>38076</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>43528</v>
+        <v>40917</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>45412</v>
+        <v>40971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/325 — मेढ बंधान धन्‍नो/क्रपालसिंह गोड (सिवनी) सिवनीबंधा (38/07)</t>
+          <t>1734001074/LD/1238 — शांतिधाम में भूमि विकास कार्य (सिवनीबंधा) (211/211</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>35100</v>
+        <v>96200</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>22553</v>
+        <v>59273</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>40292</v>
+        <v>41349</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>40239</v>
+        <v>41954</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/326 — मेढ बंधान नंदराम/नत्‍थूगोड (सिवनी) सिवनीबंधा (154/15)</t>
+          <t>1734001074/LD/22012034307598 — शांतिधाम समतलीकरण कार्य सह शेड निर्माण बंधा (सिवनीबंधा)  (1362/68=2.45000/-)</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>23200</v>
+        <v>245000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>21200</v>
+        <v>223375.1</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>40306</v>
+        <v>42835</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>40269</v>
+        <v>43060</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/327 — मेढ बंधान नोकेलाल, घनश्‍याम, मूलचंद/रमेश मेहरा (बंधा) सिवनीबंधा (36/03)</t>
+          <t>1734001074/LD/22012034307599 — शांतिधाम समतलीकरण कार्य सह शेड निर्माण कोहका (सिवनीबंधा)  (1363/67=2.45000/-)</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>23100</v>
+        <v>245000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>18900</v>
+        <v>217898</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>40299</v>
+        <v>42835</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>40210</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/3799387496 — मेढ बंधान डब्‍बूलाल बल्‍द विशाल मेहरा कोहका (सिवनीबंधा) (390/57=0.78000/-)</t>
+          <t>1734001074/LD/22012034315192 — खेल मैदान समतलीकरण कार्य Primary School Prangad ग्राम बंधी सिवनीबंधा (1015/1015=1.53000/-)</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>78000</v>
+        <v>320000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>69092</v>
+        <v>208410.2</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>41372</v>
+        <v>42891</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>41807</v>
+        <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/3799387497 — खेल मैदान समतलीकरण प्राथमिक शाला प्रांगण (सिवनबंधा</t>
+          <t>1734001074/LD/22012034315739 — शांतिधाम समतलीकरण सह शेड निर्माण बंधी (सिवनीबंधा) (1027/9=1.80000/-)</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>100200</v>
+        <v>180000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>292</v>
+        <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>41372</v>
-[...3 lines deleted...]
-      </c>
+        <v>42835</v>
+      </c>
+      <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/3799388686 — ग्रामीण क्रीडांगन समतलीकरण शाला परिसर (बंधा) सिवनी</t>
+          <t>1734001074/LD/22012034462449 — भूमि विकास समतलीकरण कार्य शांतिधाम कोहका सिवनीबंधा</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>100200</v>
+        <v>90000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>0</v>
+        <v>83139</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>41000</v>
-[...1 lines deleted...]
-      <c r="K490" s="3"/>
+        <v>43528</v>
+      </c>
+      <c r="K490" s="3" t="n">
+        <v>43987</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/3799429853 — मेढ बंधान पूरन/रामचरण गोड (बंधा) सिवनीबंधा (1094/1</t>
+          <t>1734001074/LD/22012034462450 — भूमि विकास समतलीकरण कार्य भटटा वारी सिवनीबंधा</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>30000</v>
+        <v>75000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>34722</v>
+        <v>55980</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>41694</v>
+        <v>43528</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>41840</v>
+        <v>44715</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/595 — मेढ बंधान रमेश/धन्‍नालाल गोड (सिवनीबंधा) (39/09)</t>
+          <t>1734001074/LD/22012034462452 — भूमि विकास समतलीकरण कार्य भटटेवारी सिवनीबंधा</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>31283</v>
+        <v>90000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>20400</v>
+        <v>37940</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>40306</v>
+        <v>43528</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>40269</v>
+        <v>44715</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/596 — मेढ बंधान कैलाश/झुम्‍मी गोड (बंधा) सिवनीबंधा (37/05)</t>
+          <t>1734001074/LD/22012034462453 — भूमि विकास समतलीकरण कार्य Shantidham Parishar सिवनीबंधा</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>35041</v>
+        <v>90000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>27800</v>
+        <v>54916</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>40330</v>
+        <v>43528</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>40269</v>
+        <v>45412</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/597 — मेढ बंधान झल्‍ली/सदल गोड (कोहका) सिवनीबंधा (155/17)</t>
+          <t>1734001074/LD/325 — मेढ बंधान धन्‍नो/क्रपालसिंह गोड (सिवनी) सिवनीबंधा (38/07)</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>23200</v>
+        <v>35100</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>13700</v>
+        <v>22553</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>40299</v>
+        <v>40292</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>40269</v>
+        <v>40239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/598 — मेढ बंधान पीतम/तखत मेहरा (कोहका) सिवनीबंधा (162/29)</t>
+          <t>1734001074/LD/326 — मेढ बंधान नंदराम/नत्‍थूगोड (सिवनी) सिवनीबंधा (154/15)</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>23200</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>19400</v>
+        <v>21200</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>40348</v>
+        <v>40306</v>
       </c>
       <c r="K495" s="3" t="n">
         <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/599 — मेढ बंधान सुखई/पालसिंह (सिवनी) सिवनीबंधा (159/31)</t>
+          <t>1734001074/LD/327 — मेढ बंधान नोकेलाल, घनश्‍याम, मूलचंद/रमेश मेहरा (बंधा) सिवनीबंधा (36/03)</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>23192</v>
+        <v>23100</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>15100</v>
+        <v>18900</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>40337</v>
+        <v>40299</v>
       </c>
       <c r="K496" s="3" t="n">
-        <v>40269</v>
+        <v>40210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/641 — मेढ बंधान रतन/रूपसिंह गोड (कोहका) सिवनीबंधा (157/21)</t>
+          <t>1734001074/LD/3799387496 — मेढ बंधान डब्‍बूलाल बल्‍द विशाल मेहरा कोहका (सिवनीबंधा) (390/57=0.78000/-)</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>23200</v>
+        <v>78000</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>16702</v>
+        <v>69092</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>40294</v>
+        <v>41372</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>40269</v>
+        <v>41807</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1734001074/LD/642 — मेढ बंधान राधेश्‍याम/अन्‍नूगोड (कोहका) सिवनीबंधा (160/25)</t>
+          <t>1734001074/LD/3799387497 — खेल मैदान समतलीकरण प्राथमिक शाला प्रांगण (सिवनबंधा</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>23192</v>
+        <v>100200</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>16956</v>
+        <v>292</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>40287</v>
+        <v>41372</v>
       </c>
       <c r="K498" s="3" t="n">
-        <v>40269</v>
+        <v>42004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1734001074/PG/9425894423 — खेल मैदान समतलीकरण बाजार प्रांगण ग्राम सिवनी (सिवनी) (966/65=3.20000/-)</t>
+          <t>1734001074/LD/3799388686 — ग्रामीण क्रीडांगन समतलीकरण शाला परिसर (बंधा) सिवनी</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>320000</v>
+        <v>100200</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>320580.2</v>
+        <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>42800</v>
-[...3 lines deleted...]
-      </c>
+        <v>41000</v>
+      </c>
+      <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1734001074/PG/9425896161 — खेल मैदान समतलीकरण Primary School Prangad बंधा (सिवनीबंधा)  (1376/1376=3.2000/-)</t>
+          <t>1734001074/LD/3799429853 — मेढ बंधान पूरन/रामचरण गोड (बंधा) सिवनीबंधा (1094/1</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>320000</v>
+        <v>30000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>309694.18</v>
+        <v>34722</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>42835</v>
+        <v>41694</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>42931</v>
+        <v>41840</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1734001074/PG/9425896162 — खेल मैदान समतलीकरण Primary School Prangad कोहका (सिवनीबंधा)  (1377/1377=1.53600/-)</t>
+          <t>1734001074/LD/595 — मेढ बंधान रमेश/धन्‍नालाल गोड (सिवनीबंधा) (39/09)</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>320000</v>
+        <v>31283</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>250127.12</v>
+        <v>20400</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>42835</v>
+        <v>40306</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>42931</v>
+        <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/22012034193747 — सीसीरोड निर्माण कन्‍वर्जेंस पंचपरमेश्‍वर RAMESH_AJ</t>
+          <t>1734001074/LD/596 — मेढ बंधान कैलाश/झुम्‍मी गोड (बंधा) सिवनीबंधा (37/05)</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>298300</v>
+        <v>35041</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>261128</v>
+        <v>27800</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>41652</v>
+        <v>40330</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>41709</v>
+        <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/22012034205244 — सुदूर सडक निर्माण Babu_Choukidar 1 KM (सिवनीबंधा)</t>
+          <t>1734001074/LD/597 — मेढ बंधान झल्‍ली/सदल गोड (कोहका) सिवनीबंधा (155/17)</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>1256000</v>
+        <v>23200</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>1253783.54</v>
+        <v>13700</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>41694</v>
+        <v>40299</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>42679</v>
+        <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/22012034207700 — सीसीरोड सहनाली निर्माझा पंचपरमेश्‍वर Achhelal_Laxm</t>
+          <t>1734001074/LD/598 — मेढ बंधान पीतम/तखत मेहरा (कोहका) सिवनीबंधा (162/29)</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>93800</v>
+        <v>23200</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>91104</v>
+        <v>19400</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>41694</v>
+        <v>40348</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>41969</v>
+        <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/22012034303859 — CC ROAD</t>
+          <t>1734001074/LD/599 — मेढ बंधान सुखई/पालसिंह (सिवनी) सिवनीबंधा (159/31)</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>0</v>
+        <v>23192</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>0</v>
+        <v>15100</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K505" s="3"/>
+        <v>40337</v>
+      </c>
+      <c r="K505" s="3" t="n">
+        <v>40269</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/22012034322052 — सुदूर सडक निर्माण कार्य Kohka_BandhiTola 1KM (बंधी) सिवनीबंधा (1012/292=14.86000/-)</t>
+          <t>1734001074/LD/641 — मेढ बंधान रतन/रूपसिंह गोड (कोहका) सिवनीबंधा (157/21)</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>1486000</v>
+        <v>23200</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>921696</v>
+        <v>16702</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>42891</v>
+        <v>40294</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>43343</v>
+        <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/22012034369007 — SUDUR SADAK NIRMAN</t>
+          <t>1734001074/LD/642 — मेढ बंधान राधेश्‍याम/अन्‍नूगोड (कोहका) सिवनीबंधा (160/25)</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>0</v>
+        <v>23192</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>0</v>
+        <v>16956</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K507" s="3"/>
+        <v>40287</v>
+      </c>
+      <c r="K507" s="3" t="n">
+        <v>40269</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/22012034464853 — CC Road Converjance Sharda Madiya To Sadhuram 200M</t>
+          <t>1734001074/PG/9425894423 — खेल मैदान समतलीकरण बाजार प्रांगण ग्राम सिवनी (सिवनी) (966/65=3.20000/-)</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>0</v>
+        <v>320000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>0</v>
+        <v>320580.2</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K508" s="3"/>
+        <v>42800</v>
+      </c>
+      <c r="K508" s="3" t="n">
+        <v>42931</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/22012034464854 — CC Road Converjance Bhakti To Shantosdham 500Mt</t>
+          <t>1734001074/PG/9425896161 — खेल मैदान समतलीकरण Primary School Prangad बंधा (सिवनीबंधा)  (1376/1376=3.2000/-)</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>0</v>
+        <v>320000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>0</v>
+        <v>309694.18</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K509" s="3"/>
+        <v>42835</v>
+      </c>
+      <c r="K509" s="3" t="n">
+        <v>42931</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/22012034464855 — ccrod converjesshanti dham se pti tola ki or</t>
+          <t>1734001074/PG/9425896162 — खेल मैदान समतलीकरण Primary School Prangad कोहका (सिवनीबंधा)  (1377/1377=1.53600/-)</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>0</v>
+        <v>320000</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>0</v>
+        <v>250127.12</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K510" s="3"/>
+        <v>42835</v>
+      </c>
+      <c r="K510" s="3" t="n">
+        <v>42931</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/22012034464856 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 14वांवित्‍त Mangal to Ghoghra Nala Bazar to CC Road सिवनीबंधा</t>
+          <t>1734001074/RC/22012034193747 — सीसीरोड निर्माण कन्‍वर्जेंस पंचपरमेश्‍वर RAMESH_AJ</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>32000</v>
+        <v>298300</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>31710</v>
+        <v>261128</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>43706</v>
+        <v>41652</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>44714</v>
+        <v>41709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/22012034464857 — cc rod convarjes pm sdhk se tola ki or</t>
+          <t>1734001074/RC/22012034205244 — सुदूर सडक निर्माण Babu_Choukidar 1 KM (सिवनीबंधा)</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>0</v>
+        <v>1256000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>0</v>
+        <v>1253783.54</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K512" s="3"/>
+        <v>41694</v>
+      </c>
+      <c r="K512" s="3" t="n">
+        <v>42679</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/22012034464860 — Sudoor Seoni Se SilwaniKi Or 1 KM</t>
+          <t>1734001074/RC/22012034207700 — सीसीरोड सहनाली निर्माझा पंचपरमेश्‍वर Achhelal_Laxm</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>0</v>
+        <v>93800</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>0</v>
+        <v>91104</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>43565</v>
-[...1 lines deleted...]
-      <c r="K513" s="3"/>
+        <v>41694</v>
+      </c>
+      <c r="K513" s="3" t="n">
+        <v>41969</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mitti Murram Roads for Comm / Repair and maintenance of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/22012034464864 — sudoor sadhk</t>
+          <t>1734001074/RC/22012034303859 — CC ROAD</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>43556</v>
+        <v>42461</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mitti Murram Roads for Comm / Repair and maintenance of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/22012034464865 — sudoor sadhk bandha se ninayi ki or</t>
+          <t>1734001074/RC/22012034322052 — सुदूर सडक निर्माण कार्य Kohka_BandhiTola 1KM (बंधी) सिवनीबंधा (1012/292=14.86000/-)</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>0</v>
+        <v>1486000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>0</v>
+        <v>921696</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K515" s="3"/>
+        <v>42891</v>
+      </c>
+      <c r="K515" s="3" t="n">
+        <v>43343</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/22012034556075 — सुदूर सडक निर्माण कार्य सिवनी से सिलवानी मार्ग तक 1000Mtr सिवनीबंधा</t>
+          <t>1734001074/RC/22012034369007 — SUDUR SADAK NIRMAN</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>1453807.9</v>
+        <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>1162525</v>
+        <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>44239</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/22012034556076 — सुदूर सडक निर्माण कार्य कोहका मार्ग से निनाई मार्ग तक 1000Mtr कोहका सिवनीबंधा</t>
+          <t>1734001074/RC/22012034464853 — CC Road Converjance Sharda Madiya To Sadhuram 200M</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>1463816.07</v>
+        <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>1115086.9</v>
+        <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>44253</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/22012034602036 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 15Vitt PMGSY Road to Amit Home 90Mt बंधा सिवनीबंधा</t>
+          <t>1734001074/RC/22012034464854 — CC Road Converjance Bhakti To Shantosdham 500Mt</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>36000</v>
+        <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>35662</v>
+        <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>44699</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/22012034626985 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 15Vitt Jiwan to Ghatohiya Dada 30Mt बंधा सिवनीबंधा</t>
+          <t>1734001074/RC/22012034464855 — ccrod converjesshanti dham se pti tola ki or</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>48000</v>
+        <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>44943</v>
+        <v>43556</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/22012034626986 — सीसीरोड सह नाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Balkishan Santosh Home 30Mt सिवनीबंधा</t>
+          <t>1734001074/RC/22012034464856 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 14वांवित्‍त Mangal to Ghoghra Nala Bazar to CC Road सिवनीबंधा</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>17000</v>
+        <v>32000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>16946</v>
+        <v>31710</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>45190</v>
+        <v>43706</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>45219</v>
+        <v>44714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/22012034626987 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 5Vitt Prabha to Netram Home 120Mt बंधी सिवनीबंधा</t>
+          <t>1734001074/RC/22012034464857 — cc rod convarjes pm sdhk se tola ki or</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>58000</v>
+        <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>7290</v>
+        <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>45447</v>
+        <v>43556</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/22012034632073 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 15Vitt Sukram to Sad Maharaj Home 40Mt सिवनीबंधा</t>
+          <t>1734001074/RC/22012034464860 — Sudoor Seoni Se SilwaniKi Or 1 KM</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>20000</v>
+        <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>45000</v>
+        <v>43565</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Mitti Murram Roads for Comm / Repair and maintenance of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/22012034636210 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 05Vitt Chandraprakash to Hari Home 100Mt बंधा सिवनी</t>
+          <t>1734001074/RC/22012034464864 — sudoor sadhk</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>45050</v>
+        <v>43556</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Mitti Murram Roads for Comm / Repair and maintenance of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/22012034667796 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 15Vitt Seoni to Jhiri Marg 199Mt सिवनी बंधा</t>
+          <t>1734001074/RC/22012034464865 — sudoor sadhk bandha se ninayi ki or</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>94000</v>
+        <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>93414</v>
+        <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>45209</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/22012034823685 — सीसीरोड निर्माण कार्य कन्‍वर्जेंंस 15Vitt PMGSY Road to Jhiri Ghati 125Mt बंधा सिवनीबंधा</t>
+          <t>1734001074/RC/22012034556075 — सुदूर सडक निर्माण कार्य सिवनी से सिलवानी मार्ग तक 1000Mtr सिवनीबंधा</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>56000</v>
+        <v>1453807.9</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>8604</v>
+        <v>1162525</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>45510</v>
-[...1 lines deleted...]
-      <c r="K525" s="3"/>
+        <v>44239</v>
+      </c>
+      <c r="K525" s="3" t="n">
+        <v>45314</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/22012034824047 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 15Vitt Silwani to Seoni Marg Ghati Part II 101Mt सिवनीबंधा</t>
+          <t>1734001074/RC/22012034556076 — सुदूर सडक निर्माण कार्य कोहका मार्ग से निनाई मार्ग तक 1000Mtr कोहका सिवनीबंधा</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>45500</v>
+        <v>1463816.07</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>0</v>
+        <v>1115086.9</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>45383</v>
-[...1 lines deleted...]
-      <c r="K526" s="3"/>
+        <v>44253</v>
+      </c>
+      <c r="K526" s="3" t="n">
+        <v>46121</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/22012034838246 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 5Vitt Jhree Ghati Marg per 100Mt सिवनी</t>
+          <t>1734001074/RC/22012034602036 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 15Vitt PMGSY Road to Amit Home 90Mt बंधा सिवनीबंधा</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>46000</v>
+        <v>36000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>12840</v>
+        <v>35662</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>45727</v>
-[...1 lines deleted...]
-      <c r="K527" s="3"/>
+        <v>44699</v>
+      </c>
+      <c r="K527" s="3" t="n">
+        <v>45252</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/22012034850376 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 05Vitt Jairam Home to Shantidham 95Mt कोहका सिवनीबंधा</t>
+          <t>1734001074/RC/22012034626985 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 15Vitt Jiwan to Ghatohiya Dada 30Mt बंधा सिवनीबंधा</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>47000</v>
+        <v>48000</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>45964</v>
+        <v>44943</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/359 — पहुंच मार्ग बंधा से सिवनी कैंथावाला गोहा (सिवनीबंधा)</t>
+          <t>1734001074/RC/22012034626986 — सीसीरोड सह नाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Balkishan Santosh Home 30Mt सिवनीबंधा</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>394000</v>
+        <v>17000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>459406.56</v>
+        <v>16946</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>39890</v>
+        <v>45190</v>
       </c>
       <c r="K529" s="3" t="n">
-        <v>39480</v>
+        <v>45219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/360 — उमर नाला से कोहका पहुंच मार्ग (सिवनीबंधा)</t>
+          <t>1734001074/RC/22012034626987 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 5Vitt Prabha to Netram Home 120Mt बंधी सिवनीबंधा</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>197000</v>
+        <v>58000</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>98573.85</v>
+        <v>32490</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>39814</v>
-[...3 lines deleted...]
-      </c>
+        <v>45447</v>
+      </c>
+      <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/361 — पहुंच मार्ग सिवनी से दौन (सिवनीबंधा)</t>
+          <t>1734001074/RC/22012034632073 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 15Vitt Sukram to Sad Maharaj Home 40Mt सिवनीबंधा</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>492000</v>
+        <v>20000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>394245.81</v>
+        <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>39888</v>
-[...3 lines deleted...]
-      </c>
+        <v>45000</v>
+      </c>
+      <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/362 — सीसी रोड निर्माण कन्‍वर्जेंस आजा (सिवनीबंधा)</t>
+          <t>1734001074/RC/22012034636210 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 05Vitt Chandraprakash to Hari Home 100Mt बंधा सिवनी</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>49200</v>
+        <v>44000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>49059.53</v>
+        <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>39854</v>
-[...3 lines deleted...]
-      </c>
+        <v>45050</v>
+      </c>
+      <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/383 — पहुंच मार्ग कोहका से बंधी III 2000-3000जोगनी दाई मढिया की ओर</t>
+          <t>1734001074/RC/22012034667796 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 15Vitt Seoni to Jhiri Marg 199Mt सिवनी बंधा</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>492600</v>
+        <v>94000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>541545.99</v>
+        <v>93414</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>39952</v>
+        <v>45209</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>39480</v>
+        <v>45427</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/384 — पहुंच मार्ग सिवनी से सिलवानी की ओर</t>
+          <t>1734001074/RC/22012034823685 — सीसीरोड निर्माण कार्य कन्‍वर्जेंंस 15Vitt PMGSY Road to Jhiri Ghati 125Mt बंधा सिवनीबंधा</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>492600</v>
+        <v>56000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>363182</v>
+        <v>8604</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>39900</v>
-[...3 lines deleted...]
-      </c>
+        <v>45510</v>
+      </c>
+      <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/422 — पहुंच मार्ग निर्माण बंधा से निनाई बी की ओर 0 से 1000 मीटर तक (सिवनी बंधा)</t>
+          <t>1734001074/RC/22012034824047 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 15Vitt Silwani to Seoni Marg Ghati Part II 101Mt सिवनीबंधा</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>492600</v>
+        <v>45500</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>623451.7</v>
+        <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>40071</v>
-[...3 lines deleted...]
-      </c>
+        <v>45383</v>
+      </c>
+      <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/423 — पहुंच मार्ग निर्माण उमर नाला निनाई बी से निनाई ए की ओर 0 से 1000 मीटर तक निनाई बी (सिवनीबंधा)</t>
+          <t>1734001074/RC/22012034838246 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 5Vitt Jhree Ghati Marg per 100Mt सिवनी</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>492600</v>
+        <v>46000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>466620.69</v>
+        <v>12840</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>39967</v>
-[...3 lines deleted...]
-      </c>
+        <v>45727</v>
+      </c>
+      <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/424 — पहुंच मार्ग निर्माण कोहका से निनाई ए की ओर 1000 से 2000 मीटर तक (कोहका सिवनी बंधा)</t>
+          <t>1734001074/RC/22012034850376 — सीसीरोड निर्माण कार्य कन्‍वर्जेंस 05Vitt Jairam Home to Shantidham 95Mt कोहका सिवनीबंधा</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>492600</v>
+        <v>47000</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>541464.94</v>
+        <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>39937</v>
-[...3 lines deleted...]
-      </c>
+        <v>45964</v>
+      </c>
+      <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/432 — पहुंच मार्ग निर्माण बंधा से सिवनी की ओर 0 से 1000 तक बगीचा वाला रास्‍ता (बंधा सिवनी बंधा)</t>
+          <t>1734001074/RC/359 — पहुंच मार्ग बंधा से सिवनी कैंथावाला गोहा (सिवनीबंधा)</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>492600</v>
+        <v>394000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>509629.9</v>
+        <v>459406.56</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>39916</v>
+        <v>39890</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>40028</v>
+        <v>39480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/449 — पहुंच मार्ग निर्माण कोहका से बंधी की ओर 1000 से 2000 मीटर तक (कोहाक) सिवनी बंधा</t>
+          <t>1734001074/RC/360 — उमर नाला से कोहका पहुंच मार्ग (सिवनीबंधा)</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>492600</v>
+        <v>197000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>438808</v>
+        <v>98573.85</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>39923</v>
+        <v>39814</v>
       </c>
       <c r="K539" s="3" t="n">
         <v>39480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/450 — पहुंच मार्ग निर्माण कोहका से बंधी की ओर 0 से 1000 मीटर कोहका (सिवनी बंधा)</t>
+          <t>1734001074/RC/361 — पहुंच मार्ग सिवनी से दौन (सिवनीबंधा)</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>492600</v>
+        <v>492000</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>509134</v>
+        <v>394245.81</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>39900</v>
+        <v>39888</v>
       </c>
       <c r="K540" s="3" t="n">
         <v>39480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/454 — पहुंच मार्ग निर्माण सिवनी से झिर्रीकला तक 0 से 1000 तक सिवनी बंधा</t>
+          <t>1734001074/RC/362 — सीसी रोड निर्माण कन्‍वर्जेंस आजा (सिवनीबंधा)</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>492600</v>
+        <v>49200</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>446820.45</v>
+        <v>49059.53</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>39925</v>
+        <v>39854</v>
       </c>
       <c r="K541" s="3" t="n">
-        <v>39846</v>
+        <v>39480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/478 — पहुंच मार्ग निर्माण सिवनी से झिर्री मार्ग निर्माण 200 मीटर (सिवनी)</t>
+          <t>1734001074/RC/383 — पहुंच मार्ग कोहका से बंधी III 2000-3000जोगनी दाई मढिया की ओर</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>160500</v>
+        <v>492600</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>108689</v>
+        <v>541545.99</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>39953</v>
+        <v>39952</v>
       </c>
       <c r="K542" s="3" t="n">
         <v>39480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/504 — सी सी रोड माहुल गोंदी घाटी सिवनी (कन्‍वर्जेंस जनभागीदारी एवं ग्रापं) सिवनी बंधा</t>
+          <t>1734001074/RC/384 — पहुंच मार्ग सिवनी से सिलवानी की ओर</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>323000</v>
+        <v>492600</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>311580.26</v>
+        <v>363182</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>40094</v>
+        <v>39900</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>39923</v>
+        <v>40028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/612 — सीसीरोड निर्माण कन्‍वर्जेंस 12वां वित्‍त (बंधा) सिवनीबंधा (270/625)</t>
+          <t>1734001074/RC/422 — पहुंच मार्ग निर्माण बंधा से निनाई बी की ओर 0 से 1000 मीटर तक (सिवनी बंधा)</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>108844</v>
+        <v>492600</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>102159.37</v>
+        <v>623451.7</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>40372</v>
+        <v>40071</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>40410</v>
+        <v>39814</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/869 — 1734001074/RC/869</t>
+          <t>1734001074/RC/423 — पहुंच मार्ग निर्माण उमर नाला निनाई बी से निनाई ए की ओर 0 से 1000 मीटर तक निनाई बी (सिवनीबंधा)</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>67000</v>
+        <v>492600</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>62597</v>
+        <v>466620.69</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>40997</v>
+        <v>39967</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>41180</v>
+        <v>39480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RC/983 — सीसीरोड निर्माण कन्‍वर्जेंस पंचपरमेश्‍वर Dasrath_C</t>
+          <t>1734001074/RC/424 — पहुंच मार्ग निर्माण कोहका से निनाई ए की ओर 1000 से 2000 मीटर तक (कोहका सिवनी बंधा)</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>147000</v>
+        <v>492600</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>137528</v>
+        <v>541464.94</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>41554</v>
+        <v>39937</v>
       </c>
       <c r="K546" s="3" t="n">
-        <v>41702</v>
+        <v>39498</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034312420 — SBM TOILET CONSTRUCTION MUNNA LAL/HEERALAL (KOHKA) (807/1/1074/1=0.10800/-)</t>
+          <t>1734001074/RC/432 — पहुंच मार्ग निर्माण बंधा से सिवनी की ओर 0 से 1000 तक बगीचा वाला रास्‍ता (बंधा सिवनी बंधा)</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>10800</v>
+        <v>492600</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>10788</v>
+        <v>509629.9</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>42730</v>
+        <v>39916</v>
       </c>
       <c r="K547" s="3" t="n">
-        <v>42827</v>
+        <v>40028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034312422 — SBM TOILET CONSTRUCTION POTHI/RAMSINGH (KOHKA) (807/2/1074/2=0.10800/-)</t>
+          <t>1734001074/RC/449 — पहुंच मार्ग निर्माण कोहका से बंधी की ओर 1000 से 2000 मीटर तक (कोहाक) सिवनी बंधा</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>10800</v>
+        <v>492600</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>10788</v>
+        <v>438808</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>42730</v>
+        <v>39923</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>42827</v>
+        <v>39480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034312423 — SBM TOILET CONSTRUCTION CHHOTELAL/MAYARAM (KOHKA) (807/3/1074/3=0.10800/-)</t>
+          <t>1734001074/RC/450 — पहुंच मार्ग निर्माण कोहका से बंधी की ओर 0 से 1000 मीटर कोहका (सिवनी बंधा)</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>10800</v>
+        <v>492600</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>10788</v>
+        <v>509134</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>42730</v>
+        <v>39900</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>42827</v>
+        <v>39480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034312424 — SBM TOILET CONSTRUCTION SEETARAM/TULSIRAM (KOHKA) (807/4/1074/4=0.10800/-)</t>
+          <t>1734001074/RC/454 — पहुंच मार्ग निर्माण सिवनी से झिर्रीकला तक 0 से 1000 तक सिवनी बंधा</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>10800</v>
+        <v>492600</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>10788</v>
+        <v>446820.45</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>42730</v>
+        <v>39925</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>42827</v>
+        <v>39846</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034312425 — SBM TOILET CONSTRUCTION CHHOTELAL/HEERALAL (KOHKA) (807/5/1074/5=0.10800/-)</t>
+          <t>1734001074/RC/478 — पहुंच मार्ग निर्माण सिवनी से झिर्री मार्ग निर्माण 200 मीटर (सिवनी)</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>10800</v>
+        <v>160500</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>10788</v>
+        <v>108689</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>42737</v>
+        <v>39953</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>42827</v>
+        <v>39480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034312426 — SBM TOILET CONSTRUCTION MANNULAL/PEETAM (KOHKA) (807/6/1074/6=0.10800/-)</t>
+          <t>1734001074/RC/504 — सी सी रोड माहुल गोंदी घाटी सिवनी (कन्‍वर्जेंस जनभागीदारी एवं ग्रापं) सिवनी बंधा</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>10800</v>
+        <v>323000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>10788</v>
+        <v>311580.26</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>42730</v>
+        <v>40094</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>42827</v>
+        <v>39923</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034312427 — SBM TOILET CONSTRUCTION BABULAL/POORAN (KOHKA) (807/9/1074/9=0.10800/-)</t>
+          <t>1734001074/RC/612 — सीसीरोड निर्माण कन्‍वर्जेंस 12वां वित्‍त (बंधा) सिवनीबंधा (270/625)</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>10800</v>
+        <v>108844</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>0</v>
+        <v>102159.37</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>42653</v>
-[...1 lines deleted...]
-      <c r="K553" s="3"/>
+        <v>40372</v>
+      </c>
+      <c r="K553" s="3" t="n">
+        <v>40410</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034312435 — SBM TOILET CONSTRUCTION NABBU/JAGAT (KOHKA) (807/11/1074/11=0.10800/-)</t>
+          <t>1734001074/RC/869 — 1734001074/RC/869</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>10800</v>
+        <v>67000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>10788</v>
+        <v>62597</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>42730</v>
+        <v>40997</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>42827</v>
+        <v>41180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034312436 — SBM TOILET CONSTRUCTION KANDHAI/CHHANNI LAL (KOHKA) (807/16/1074/16=0.10800/-)</t>
+          <t>1734001074/RC/983 — सीसीरोड निर्माण कन्‍वर्जेंस पंचपरमेश्‍वर Dasrath_C</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>10800</v>
+        <v>147000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>10788</v>
+        <v>137528</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>42730</v>
+        <v>41554</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>42827</v>
+        <v>41702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034312437 — SBM TOILET CONSTRUCTION RADHESHYAM/ANTU (KOHKA) (807/17/1074/17=0.10800/-)</t>
+          <t>1734001074/RS/22012034312420 — SBM TOILET CONSTRUCTION MUNNA LAL/HEERALAL (KOHKA) (807/1/1074/1=0.10800/-)</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>42730</v>
       </c>
       <c r="K556" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034312438 — SBM TOILET CONSTRUCTION DEEPCHAND/GHOORAN (KOHKA) (807/18/1074/18=0.10800/-)</t>
+          <t>1734001074/RS/22012034312422 — SBM TOILET CONSTRUCTION POTHI/RAMSINGH (KOHKA) (807/2/1074/2=0.10800/-)</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>42730</v>
       </c>
       <c r="K557" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034312439 — SBM TOILET CONSTRUCTION BABULAL/HARVANSH (KOHKA) (807/19/1074/19=0.10800/-)</t>
+          <t>1734001074/RS/22012034312423 — SBM TOILET CONSTRUCTION CHHOTELAL/MAYARAM (KOHKA) (807/3/1074/3=0.10800/-)</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>42737</v>
+        <v>42730</v>
       </c>
       <c r="K558" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034312440 — SBM TOILET CONSTRUCTION DHANNULAL/GIRAN (KOHKA) (807/20/1074/20=0.10800/-)</t>
+          <t>1734001074/RS/22012034312424 — SBM TOILET CONSTRUCTION SEETARAM/TULSIRAM (KOHKA) (807/4/1074/4=0.10800/-)</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>42737</v>
+        <v>42730</v>
       </c>
       <c r="K559" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034312441 — SBM TOILET CONSTRUCTION KASIRAM/DURJAN (KOHKA) (807/22/1074/22=0.10800/-)</t>
+          <t>1734001074/RS/22012034312425 — SBM TOILET CONSTRUCTION CHHOTELAL/HEERALAL (KOHKA) (807/5/1074/5=0.10800/-)</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>0</v>
+        <v>10788</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>42653</v>
-[...1 lines deleted...]
-      <c r="K560" s="3"/>
+        <v>42737</v>
+      </c>
+      <c r="K560" s="3" t="n">
+        <v>42827</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034312442 — SBM TOILET CONSTRUCTION JEEWANLAL/CHURAMAN (KOHKA) (807/23/1074/23=0.10800/-)</t>
+          <t>1734001074/RS/22012034312426 — SBM TOILET CONSTRUCTION MANNULAL/PEETAM (KOHKA) (807/6/1074/6=0.10800/-)</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>42737</v>
+        <v>42730</v>
       </c>
       <c r="K561" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034312443 — SBM TOILET CONSTRUCTION MELARAM (KOHKA) (807/25/1074/25=0.10800/-)</t>
+          <t>1734001074/RS/22012034312427 — SBM TOILET CONSTRUCTION BABULAL/POORAN (KOHKA) (807/9/1074/9=0.10800/-)</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>42653</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034312444 — SBM TOILET CONSTRUCTION RAMGIR/MELARAM (KOHKA) (807/26/1074/26=0.10800/-)</t>
+          <t>1734001074/RS/22012034312435 — SBM TOILET CONSTRUCTION NABBU/JAGAT (KOHKA) (807/11/1074/11=0.10800/-)</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>42737</v>
+        <v>42730</v>
       </c>
       <c r="K563" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034312445 — SBM TOILET CONSTRUCTION MAHESH/IMARAT (KOHKA) (807/29/1074/29=0.10800/-)</t>
+          <t>1734001074/RS/22012034312436 — SBM TOILET CONSTRUCTION KANDHAI/CHHANNI LAL (KOHKA) (807/16/1074/16=0.10800/-)</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>42737</v>
+        <v>42730</v>
       </c>
       <c r="K564" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034312446 — SBM TOILET CONSTRUCTION DAYARAM/HARVANSH (KOHKA) (807/30/1074/30=0.10800/-)</t>
+          <t>1734001074/RS/22012034312437 — SBM TOILET CONSTRUCTION RADHESHYAM/ANTU (KOHKA) (807/17/1074/17=0.10800/-)</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>42737</v>
+        <v>42730</v>
       </c>
       <c r="K565" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034316269 — SBM TOILET CONSTRUCTION MAKHAN/PREMLAL (SEONI) (807/32/1074/32=0.10800/-)</t>
+          <t>1734001074/RS/22012034312438 — SBM TOILET CONSTRUCTION DEEPCHAND/GHOORAN (KOHKA) (807/18/1074/18=0.10800/-)</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>42745</v>
+        <v>42730</v>
       </c>
       <c r="K566" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034316271 — SBM TOILET CONSTRUCTION PUHUP/DABBULAL (SEONI) (807/33/1074/33=0.10800/-)</t>
+          <t>1734001074/RS/22012034312439 — SBM TOILET CONSTRUCTION BABULAL/HARVANSH (KOHKA) (807/19/1074/19=0.10800/-)</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>42745</v>
+        <v>42737</v>
       </c>
       <c r="K567" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034316272 — SBM TOILET CONSTRUCTION MUNNALAL/AMAR (SEONI) (807/34/1074/34=0.10800/-)</t>
+          <t>1734001074/RS/22012034312440 — SBM TOILET CONSTRUCTION DHANNULAL/GIRAN (KOHKA) (807/20/1074/20=0.10800/-)</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>0</v>
+        <v>10788</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>42653</v>
-[...1 lines deleted...]
-      <c r="K568" s="3"/>
+        <v>42737</v>
+      </c>
+      <c r="K568" s="3" t="n">
+        <v>42827</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034316273 — SBM TOILET CONSTRUCTION RATAN/JAIRAM (SEONI) (807/35/1074/35=0.10800/-)</t>
+          <t>1734001074/RS/22012034312441 — SBM TOILET CONSTRUCTION KASIRAM/DURJAN (KOHKA) (807/22/1074/22=0.10800/-)</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>10788</v>
+        <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>42745</v>
-[...3 lines deleted...]
-      </c>
+        <v>42653</v>
+      </c>
+      <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034316275 — SBM TOILET CONSTRUCTION SHIVNARAYAN/JAIRAM (SEONI) (807/36/1074/36=0.10800/-)</t>
+          <t>1734001074/RS/22012034312442 — SBM TOILET CONSTRUCTION JEEWANLAL/CHURAMAN (KOHKA) (807/23/1074/23=0.10800/-)</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>42745</v>
+        <v>42737</v>
       </c>
       <c r="K570" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034316280 — SBM TOILET CONSTRUCTION UTTAM/LAXMAN (SEONI) (807/39/1074/39=0.10800/-)</t>
+          <t>1734001074/RS/22012034312443 — SBM TOILET CONSTRUCTION MELARAM (KOHKA) (807/25/1074/25=0.10800/-)</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>10788</v>
+        <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>42745</v>
-[...3 lines deleted...]
-      </c>
+        <v>42653</v>
+      </c>
+      <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034316281 — SBM TOILET CONSTRUCTION BHOORIBAI GOND (SEONI) (807/40/1074/40=0.10800/-)</t>
+          <t>1734001074/RS/22012034312444 — SBM TOILET CONSTRUCTION RAMGIR/MELARAM (KOHKA) (807/26/1074/26=0.10800/-)</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>0</v>
+        <v>10788</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>42653</v>
-[...1 lines deleted...]
-      <c r="K572" s="3"/>
+        <v>42737</v>
+      </c>
+      <c r="K572" s="3" t="n">
+        <v>42827</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034316282 — SBM TOILET CONSTRUCTION PRAHLAD/MANLAK (SEONI) (807/42/1074/42=0.10800/-)</t>
+          <t>1734001074/RS/22012034312445 — SBM TOILET CONSTRUCTION MAHESH/IMARAT (KOHKA) (807/29/1074/29=0.10800/-)</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>0</v>
+        <v>10788</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>42653</v>
-[...1 lines deleted...]
-      <c r="K573" s="3"/>
+        <v>42737</v>
+      </c>
+      <c r="K573" s="3" t="n">
+        <v>42827</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034316386 — SBM TOILET CONSTRUCTION SARDAR/AMAR (SEONI) (807/46/1074/46=0.10800/-)</t>
+          <t>1734001074/RS/22012034312446 — SBM TOILET CONSTRUCTION DAYARAM/HARVANSH (KOHKA) (807/30/1074/30=0.10800/-)</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>42745</v>
+        <v>42737</v>
       </c>
       <c r="K574" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034316388 — SBM TOILET CONSTRUCTION RAJJAN/SUREESH (BANDHA) (807/49/1074/49=0.10800/-)</t>
+          <t>1734001074/RS/22012034316269 — SBM TOILET CONSTRUCTION MAKHAN/PREMLAL (SEONI) (807/32/1074/32=0.10800/-)</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>42745</v>
       </c>
       <c r="K575" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034316389 — SBM TOILET CONSTRUCTION KRIPAL/PHOOL SINGH (BANDHA) (807/50/1074/50=0.10800/-)</t>
+          <t>1734001074/RS/22012034316271 — SBM TOILET CONSTRUCTION PUHUP/DABBULAL (SEONI) (807/33/1074/33=0.10800/-)</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>42745</v>
       </c>
       <c r="K576" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034316394 — SBM TOILET CONSTRUCTION PUNNU/RAMSINGH (BANDHA) (807/51/1074/51=0.10800/-)</t>
+          <t>1734001074/RS/22012034316272 — SBM TOILET CONSTRUCTION MUNNALAL/AMAR (SEONI) (807/34/1074/34=0.10800/-)</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>10788</v>
+        <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>42745</v>
-[...3 lines deleted...]
-      </c>
+        <v>42653</v>
+      </c>
+      <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034316395 — SBM TOILET CONSTRUCTION PUHUP/HEERA (SEONI) (807/52/1074/52=0.10800/-)</t>
+          <t>1734001074/RS/22012034316273 — SBM TOILET CONSTRUCTION RATAN/JAIRAM (SEONI) (807/35/1074/35=0.10800/-)</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>0</v>
+        <v>10788</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>42653</v>
-[...1 lines deleted...]
-      <c r="K578" s="3"/>
+        <v>42745</v>
+      </c>
+      <c r="K578" s="3" t="n">
+        <v>42827</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034316397 — SBM TOILET CONSTRUCTION GOPAL/PHOOL SINGH (BANDHA) (807/54/1074/54=0.10800/-)</t>
+          <t>1734001074/RS/22012034316275 — SBM TOILET CONSTRUCTION SHIVNARAYAN/JAIRAM (SEONI) (807/36/1074/36=0.10800/-)</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>42745</v>
       </c>
       <c r="K579" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034316399 — SBM TOILET CONSTRUCTION GUDDA/PHOOL SINGH (SEONI) (807/60/1074/60=0.10800/-)</t>
+          <t>1734001074/RS/22012034316280 — SBM TOILET CONSTRUCTION UTTAM/LAXMAN (SEONI) (807/39/1074/39=0.10800/-)</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>42745</v>
       </c>
       <c r="K580" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034316840 — SBM TOILET CONSTRUCTION PARASRAM/PHOOLSINGH (BANDHA) (807/55/1074/55=0.10800/-)</t>
+          <t>1734001074/RS/22012034316281 — SBM TOILET CONSTRUCTION BHOORIBAI GOND (SEONI) (807/40/1074/40=0.10800/-)</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>42653</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034316841 — SBM TOILET CONSTRUCTION SANJU/PHOOLSINGH (BANDHA)(807/56/1074/56=0.10800/-)</t>
+          <t>1734001074/RS/22012034316282 — SBM TOILET CONSTRUCTION PRAHLAD/MANLAK (SEONI) (807/42/1074/42=0.10800/-)</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>10788</v>
+        <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>42745</v>
-[...3 lines deleted...]
-      </c>
+        <v>42653</v>
+      </c>
+      <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034317616 — SBM TOILET CONSTRUCTION BADDU/CHHIDAMI (KOHAKA) (807/8/1074/8=0.10800/-)</t>
+          <t>1734001074/RS/22012034316386 — SBM TOILET CONSTRUCTION SARDAR/AMAR (SEONI) (807/46/1074/46=0.10800/-)</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>42745</v>
       </c>
       <c r="K583" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034317620 — SBM TOILET CONSTRUCTION KRIPARAM/TULSIRAM (KOHAKA) (807/12/1074/12=0.10800/-)</t>
+          <t>1734001074/RS/22012034316388 — SBM TOILET CONSTRUCTION RAJJAN/SUREESH (BANDHA) (807/49/1074/49=0.10800/-)</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>42745</v>
       </c>
       <c r="K584" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034317622 — SBM TOILET CONSTRUCTION GOVINDI/VEERAN (KOHAKA) (807/13/1074/13=0.10800/-)</t>
+          <t>1734001074/RS/22012034316389 — SBM TOILET CONSTRUCTION KRIPAL/PHOOL SINGH (BANDHA) (807/50/1074/50=0.10800/-)</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>42745</v>
       </c>
       <c r="K585" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034317699 — SBM TOILET CONSTRUCTION KODULAL/VEERAN (KOHAKA) (807/14/1074/14=0.10800/-)</t>
+          <t>1734001074/RS/22012034316394 — SBM TOILET CONSTRUCTION PUNNU/RAMSINGH (BANDHA) (807/51/1074/51=0.10800/-)</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>42745</v>
       </c>
       <c r="K586" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034317701 — SBM TOILET CONSTRUCTION SUKHRAM/SIBBU (KOHAKA) (807/21/1074/21=0.10800/-)</t>
+          <t>1734001074/RS/22012034316395 — SBM TOILET CONSTRUCTION PUHUP/HEERA (SEONI) (807/52/1074/52=0.10800/-)</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>10788</v>
+        <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>42745</v>
-[...3 lines deleted...]
-      </c>
+        <v>42653</v>
+      </c>
+      <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034317703 — SBM TOILET CONSTRUCTION BHAGCHAND/JHUNNULAL (KOHAKA) (807/24/1074/24=0.10800/-)</t>
+          <t>1734001074/RS/22012034316397 — SBM TOILET CONSTRUCTION GOPAL/PHOOL SINGH (BANDHA) (807/54/1074/54=0.10800/-)</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J588" s="3" t="n">
         <v>42745</v>
       </c>
       <c r="K588" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034317705 — SBM TOILET CONSTRUCTION JHALLI BAI (KOHAKA) (807/27/1074/27=0.10800/-)</t>
+          <t>1734001074/RS/22012034316399 — SBM TOILET CONSTRUCTION GUDDA/PHOOL SINGH (SEONI) (807/60/1074/60=0.10800/-)</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>42745</v>
       </c>
       <c r="K589" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034317706 — SBM TOILET CONSTRUCTION RAMPHAL/PUHUP (SEONI BANDHA) (807/44/1074/44=0.10800/-)</t>
+          <t>1734001074/RS/22012034316840 — SBM TOILET CONSTRUCTION PARASRAM/PHOOLSINGH (BANDHA) (807/55/1074/55=0.10800/-)</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>10788</v>
+        <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>42745</v>
-[...3 lines deleted...]
-      </c>
+        <v>42653</v>
+      </c>
+      <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034317707 — SBM TOILET CONSTRUCTION SHOBHARAM/TODAL (SEONI BANDHA) (807/47/1074/47=0.10800/-)</t>
+          <t>1734001074/RS/22012034316841 — SBM TOILET CONSTRUCTION SANJU/PHOOLSINGH (BANDHA)(807/56/1074/56=0.10800/-)</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>42745</v>
       </c>
       <c r="K591" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034317708 — SBM TOILET CONSTRUCTION RAJKUMAR/MOHAN (BANDHA) (807/57/1074/57=0.10800/-)</t>
+          <t>1734001074/RS/22012034317616 — SBM TOILET CONSTRUCTION BADDU/CHHIDAMI (KOHAKA) (807/8/1074/8=0.10800/-)</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>42745</v>
       </c>
       <c r="K592" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034317709 — SBM TOILET CONSTRUCTION CHETRAM/DHANIRAM (BANDHA) (807/58/1074/58=0.10800/-)</t>
+          <t>1734001074/RS/22012034317620 — SBM TOILET CONSTRUCTION KRIPARAM/TULSIRAM (KOHAKA) (807/12/1074/12=0.10800/-)</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>42745</v>
       </c>
       <c r="K593" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034317710 — SBM TOILET CONSTRUCTION BRAJESH /RAMESH KUMAR (BANDHI) (807/61/1074/61=0.10800/-)</t>
+          <t>1734001074/RS/22012034317622 — SBM TOILET CONSTRUCTION GOVINDI/VEERAN (KOHAKA) (807/13/1074/13=0.10800/-)</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>42745</v>
       </c>
       <c r="K594" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034317711 — SBM TOILET CONSTRUCTION BHIKAM/POORAN (BANDHI) (807/62/1074/62=0.10800/-)</t>
+          <t>1734001074/RS/22012034317699 — SBM TOILET CONSTRUCTION KODULAL/VEERAN (KOHAKA) (807/14/1074/14=0.10800/-)</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>42745</v>
       </c>
       <c r="K595" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034317713 — SBM TOILET CONSTRUCTION SOMVATI/BUDDHU (BANDHI) (807/63/1074/63=0.10800/-)</t>
+          <t>1734001074/RS/22012034317701 — SBM TOILET CONSTRUCTION SUKHRAM/SIBBU (KOHAKA) (807/21/1074/21=0.10800/-)</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>42745</v>
       </c>
       <c r="K596" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034317714 — SBM TOILET CONSTRUCTION RAMESHWAR/SEETARAM (BANDHI) (807/65/1074/65=0.10800/-)</t>
+          <t>1734001074/RS/22012034317703 — SBM TOILET CONSTRUCTION BHAGCHAND/JHUNNULAL (KOHAKA) (807/24/1074/24=0.10800/-)</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>0</v>
+        <v>10788</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>42653</v>
-[...1 lines deleted...]
-      <c r="K597" s="3"/>
+        <v>42745</v>
+      </c>
+      <c r="K597" s="3" t="n">
+        <v>42827</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034318150 — SBM TOILET CONSTRUCTION HORILAL/ROSHAN (BANDHA) (807/53/1074/53=0.10800/-)</t>
+          <t>1734001074/RS/22012034317705 — SBM TOILET CONSTRUCTION JHALLI BAI (KOHAKA) (807/27/1074/27=0.10800/-)</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>42745</v>
       </c>
       <c r="K598" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034318165 — SBM TOILET CONSTRUCTION SURENDRA KUMAR/KRAPAL (SEONI BANDHA) (807/7/1074/7=0.10800/-)</t>
+          <t>1734001074/RS/22012034317706 — SBM TOILET CONSTRUCTION RAMPHAL/PUHUP (SEONI BANDHA) (807/44/1074/44=0.10800/-)</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J599" s="3" t="n">
         <v>42745</v>
       </c>
       <c r="K599" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034318166 — SBM TOILET CONSTRUCTION CHAVARI BAI/ANNI LAL (KOHAKA) (807/10/1074/10=0.10800/-)</t>
+          <t>1734001074/RS/22012034317707 — SBM TOILET CONSTRUCTION SHOBHARAM/TODAL (SEONI BANDHA) (807/47/1074/47=0.10800/-)</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>42745</v>
       </c>
       <c r="K600" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034318167 — SBM TOILET CONSTRUCTION PRAHLAD/CHHIDAMI (KOHAKA) (807/15/1074/15=0.10800/-)</t>
+          <t>1734001074/RS/22012034317708 — SBM TOILET CONSTRUCTION RAJKUMAR/MOHAN (BANDHA) (807/57/1074/57=0.10800/-)</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>42745</v>
       </c>
       <c r="K601" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034318168 — SBM TOILET CONSTRUCTION RAMCHARAN SINGH (KOHAKA) (807/28/1074/28=0.10800/-)</t>
+          <t>1734001074/RS/22012034317709 — SBM TOILET CONSTRUCTION CHETRAM/DHANIRAM (BANDHA) (807/58/1074/58=0.10800/-)</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>42745</v>
       </c>
       <c r="K602" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034318169 — SBM TOILET CONSTRUCTION LALJI/JHALLI (KOHAKA) (807/31/1074/31=0.10800/-)</t>
+          <t>1734001074/RS/22012034317710 — SBM TOILET CONSTRUCTION BRAJESH /RAMESH KUMAR (BANDHI) (807/61/1074/61=0.10800/-)</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>42745</v>
       </c>
       <c r="K603" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034318170 — SBM TOILET CONSTRUCTION GHANSHYAM SINGH/KANCHHEDI (SEONI BANDHA) (807/37/1074/37=0.10800/-)</t>
+          <t>1734001074/RS/22012034317711 — SBM TOILET CONSTRUCTION BHIKAM/POORAN (BANDHI) (807/62/1074/62=0.10800/-)</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>42745</v>
       </c>
       <c r="K604" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034318171 — SBM TOILET CONSTRUCTION DURGA BAI/INDER (SEONI BANDHA) (807/43/1074/43=0.10800/-)</t>
+          <t>1734001074/RS/22012034317713 — SBM TOILET CONSTRUCTION SOMVATI/BUDDHU (BANDHI) (807/63/1074/63=0.10800/-)</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>42745</v>
       </c>
       <c r="K605" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034318172 — SBM TOILET CONSTRUCTION GIRISH/LATKAN (SEONI BANDHA) (807/41/1074/41=0.10800/-)</t>
+          <t>1734001074/RS/22012034317714 — SBM TOILET CONSTRUCTION RAMESHWAR/SEETARAM (BANDHI) (807/65/1074/65=0.10800/-)</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>10788</v>
+        <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>42745</v>
-[...3 lines deleted...]
-      </c>
+        <v>42653</v>
+      </c>
+      <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034318173 — SBM TOILET CONSTRUCTION MITTHU/CHANDRABHAN (BANDHI) (807/64/1074/64=0.10800/-)</t>
+          <t>1734001074/RS/22012034318150 — SBM TOILET CONSTRUCTION HORILAL/ROSHAN (BANDHA) (807/53/1074/53=0.10800/-)</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>42745</v>
       </c>
       <c r="K607" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034325290 — SBM TOILET CONSTRUCTION KHITAI/HARIRAM (SEONI BANDHA) (807/66/1074/66=0.10800/-)</t>
+          <t>1734001074/RS/22012034318165 — SBM TOILET CONSTRUCTION SURENDRA KUMAR/KRAPAL (SEONI BANDHA) (807/7/1074/7=0.10800/-)</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>42784</v>
+        <v>42745</v>
       </c>
       <c r="K608" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034325291 — SBM TOILET CONSTRUCTION KRIPAL/CHINTU (SEONI BANDHA) (807/67/1074/67=0.10800/-)</t>
+          <t>1734001074/RS/22012034318166 — SBM TOILET CONSTRUCTION CHAVARI BAI/ANNI LAL (KOHAKA) (807/10/1074/10=0.10800/-)</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>42784</v>
+        <v>42745</v>
       </c>
       <c r="K609" s="3" t="n">
-        <v>42803</v>
+        <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034325292 — SBM TOILET CONSTRUCTION JAYRAM/KODULAL (SEONI BANDHA) (807/68/1074/68=0.10800/-)</t>
+          <t>1734001074/RS/22012034318167 — SBM TOILET CONSTRUCTION PRAHLAD/CHHIDAMI (KOHAKA) (807/15/1074/15=0.10800/-)</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>42784</v>
+        <v>42745</v>
       </c>
       <c r="K610" s="3" t="n">
-        <v>42803</v>
+        <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034325293 — SBM TOILET CONSTRUCTION SITARAM/SUBBA (SEONI BANDHA) (807/69/1074/69=0.10800/-)</t>
+          <t>1734001074/RS/22012034318168 — SBM TOILET CONSTRUCTION RAMCHARAN SINGH (KOHAKA) (807/28/1074/28=0.10800/-)</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>42784</v>
+        <v>42745</v>
       </c>
       <c r="K611" s="3" t="n">
-        <v>42803</v>
+        <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034325294 — SBM TOILET CONSTRUCTION NANDRAM/NATHU (SEONI BANDHA) (807/70/1074/70=0.10800/-)</t>
+          <t>1734001074/RS/22012034318169 — SBM TOILET CONSTRUCTION LALJI/JHALLI (KOHAKA) (807/31/1074/31=0.10800/-)</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>42784</v>
+        <v>42745</v>
       </c>
       <c r="K612" s="3" t="n">
-        <v>42803</v>
+        <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034325295 — SBM TOILET CONSTRUCTION CHOORAMAN/RAMJI (SEONI BANDHA) (807/71/1074/71=0.10800/-)</t>
+          <t>1734001074/RS/22012034318170 — SBM TOILET CONSTRUCTION GHANSHYAM SINGH/KANCHHEDI (SEONI BANDHA) (807/37/1074/37=0.10800/-)</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>42784</v>
+        <v>42745</v>
       </c>
       <c r="K613" s="3" t="n">
-        <v>42803</v>
+        <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034325296 — SBM TOILET CONSTRUCTION JUGAL/GUBANDI (SEONI BANDHA) (807/72/1074/72=0.10800/-)</t>
+          <t>1734001074/RS/22012034318171 — SBM TOILET CONSTRUCTION DURGA BAI/INDER (SEONI BANDHA) (807/43/1074/43=0.10800/-)</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>42784</v>
+        <v>42745</v>
       </c>
       <c r="K614" s="3" t="n">
-        <v>42803</v>
+        <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034325297 — SBM TOILET CONSTRUCTION DORILAL/HARLAL (SEONI BANDHA) (807/73/1074/73=0.10800/-)</t>
+          <t>1734001074/RS/22012034318172 — SBM TOILET CONSTRUCTION GIRISH/LATKAN (SEONI BANDHA) (807/41/1074/41=0.10800/-)</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>42784</v>
+        <v>42745</v>
       </c>
       <c r="K615" s="3" t="n">
-        <v>42803</v>
+        <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034325298 — SBM TOILET CONSTRUCTION GANESH/DABBAL (SEONI BANDHA) (807/74/1074/74=0.10800/-)</t>
+          <t>1734001074/RS/22012034318173 — SBM TOILET CONSTRUCTION MITTHU/CHANDRABHAN (BANDHI) (807/64/1074/64=0.10800/-)</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>42784</v>
+        <v>42745</v>
       </c>
       <c r="K616" s="3" t="n">
-        <v>42803</v>
+        <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034325299 — SBM TOILET CONSTRUCTION DASRATH/GULAB (SEONI BANDHA) (807/75/1074/75=0.10800/-)</t>
+          <t>1734001074/RS/22012034325290 — SBM TOILET CONSTRUCTION KHITAI/HARIRAM (SEONI BANDHA) (807/66/1074/66=0.10800/-)</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K617" s="3" t="n">
-        <v>42803</v>
+        <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034325300 — SBM TOILET CONSTRUCTION AJMER/PARAMSUKH (SEONI BANDHA) (807/76/1074/76=0.10800/-)</t>
+          <t>1734001074/RS/22012034325291 — SBM TOILET CONSTRUCTION KRIPAL/CHINTU (SEONI BANDHA) (807/67/1074/67=0.10800/-)</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K618" s="3" t="n">
         <v>42803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034325301 — SBM TOILET CONSTRUCTION LEKHRAM/THAMMAN (SEONI BANDHA) (807/77/1074/77=0.10800/-)</t>
+          <t>1734001074/RS/22012034325292 — SBM TOILET CONSTRUCTION JAYRAM/KODULAL (SEONI BANDHA) (807/68/1074/68=0.10800/-)</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K619" s="3" t="n">
         <v>42803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034325302 — SBM TOILET CONSTRUCTION HARO BAI/TRILOKI (SEONI BANDHA) (807/78/1074/78=0.10800/-)</t>
+          <t>1734001074/RS/22012034325293 — SBM TOILET CONSTRUCTION SITARAM/SUBBA (SEONI BANDHA) (807/69/1074/69=0.10800/-)</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J620" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K620" s="3" t="n">
         <v>42803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034325303 — SBM TOILET CONSTRUCTION AMAR SINGH/SAMMAR (SEONI BANDHA) (807/79/1074/79=0.10800/-)</t>
+          <t>1734001074/RS/22012034325294 — SBM TOILET CONSTRUCTION NANDRAM/NATHU (SEONI BANDHA) (807/70/1074/70=0.10800/-)</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J621" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K621" s="3" t="n">
         <v>42803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034325304 — SBM TOILET CONSTRUCTION DANNU/CHINTAMAN (SEONI BANDHA) (807/80/1074/80=0.10800/-)</t>
+          <t>1734001074/RS/22012034325295 — SBM TOILET CONSTRUCTION CHOORAMAN/RAMJI (SEONI BANDHA) (807/71/1074/71=0.10800/-)</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J622" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K622" s="3" t="n">
         <v>42803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034325305 — SBM TOILET CONSTRUCTION ASHOK/ISHWAR (BANDHA) (807/81/1074/81=0.10800/-)</t>
+          <t>1734001074/RS/22012034325296 — SBM TOILET CONSTRUCTION JUGAL/GUBANDI (SEONI BANDHA) (807/72/1074/72=0.10800/-)</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K623" s="3" t="n">
-        <v>42827</v>
+        <v>42803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034325306 — SBM TOILET CONSTRUCTION DEVADIN/BAHADUR (BANDHA) (807/82/1074/82=0.10800/-)</t>
+          <t>1734001074/RS/22012034325297 — SBM TOILET CONSTRUCTION DORILAL/HARLAL (SEONI BANDHA) (807/73/1074/73=0.10800/-)</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>42827</v>
+        <v>42803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034325307 — SBM TOILET CONSTRUCTION NETRAM/JHALKU (BANDHA) (807/83/1074/83=0.10800/-)</t>
+          <t>1734001074/RS/22012034325298 — SBM TOILET CONSTRUCTION GANESH/DABBAL (SEONI BANDHA) (807/74/1074/74=0.10800/-)</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K625" s="3" t="n">
-        <v>42827</v>
+        <v>42803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034325308 — SBM TOILET CONSTRUCTION DANNO LAL/DHANNOLAL (BANDHA) (807/84/1074/84=0.10800/-)</t>
+          <t>1734001074/RS/22012034325299 — SBM TOILET CONSTRUCTION DASRATH/GULAB (SEONI BANDHA) (807/75/1074/75=0.10800/-)</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K626" s="3" t="n">
-        <v>42827</v>
+        <v>42803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034325309 — SBM TOILET CONSTRUCTION REWARAM/GUTAI (BANDHA) (807/85/1074/85=0.10800/-)</t>
+          <t>1734001074/RS/22012034325300 — SBM TOILET CONSTRUCTION AJMER/PARAMSUKH (SEONI BANDHA) (807/76/1074/76=0.10800/-)</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J627" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K627" s="3" t="n">
         <v>42803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034327659 — (SBM TOILET CONSTRACTION BADDA/DALI GOND(SEONI) (807/91/1074/91=0.10800/-))</t>
+          <t>1734001074/RS/22012034325301 — SBM TOILET CONSTRUCTION LEKHRAM/THAMMAN (SEONI BANDHA) (807/77/1074/77=0.10800/-)</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K628" s="3" t="n">
         <v>42803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034327660 — (SBM TOILET CONSTRACTION PACCCHU/PAHADI(SEONI)(807/92/1074/92=.10800/-))</t>
+          <t>1734001074/RS/22012034325302 — SBM TOILET CONSTRUCTION HARO BAI/TRILOKI (SEONI BANDHA) (807/78/1074/78=0.10800/-)</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K629" s="3" t="n">
         <v>42803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034327661 — (SBM TOILET CONSTRACTION (SHRIRAM /HARLAL( SEONI)(807/93/1074/93=.10800/-))</t>
+          <t>1734001074/RS/22012034325303 — SBM TOILET CONSTRUCTION AMAR SINGH/SAMMAR (SEONI BANDHA) (807/79/1074/79=0.10800/-)</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J630" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K630" s="3" t="n">
         <v>42803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034327662 — (SBM TOILET CONSTRACTION TAVAL/DASSI GOND (SEONI) (807/94/1074/94=.10800/-))</t>
+          <t>1734001074/RS/22012034325304 — SBM TOILET CONSTRUCTION DANNU/CHINTAMAN (SEONI BANDHA) (807/80/1074/80=0.10800/-)</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J631" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K631" s="3" t="n">
         <v>42803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034327663 — (SBM TOILET CONSTRACTION CHHAKKE/BUDDHULAL(SEONI) (807/95/1074/95=.10800/-))</t>
+          <t>1734001074/RS/22012034325305 — SBM TOILET CONSTRUCTION ASHOK/ISHWAR (BANDHA) (807/81/1074/81=0.10800/-)</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J632" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K632" s="3" t="n">
-        <v>42803</v>
+        <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034327934 — (SBM TOILET CONSTRUCTION VIJAY /GANPAT(SEONI) (807/86/1074/86=0.10800/-)</t>
+          <t>1734001074/RS/22012034325306 — SBM TOILET CONSTRUCTION DEVADIN/BAHADUR (BANDHA) (807/82/1074/82=0.10800/-)</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J633" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K633" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034327935 — (SBM TOILET CONSTRUCTION RATTO BAI /VISHAL(SEONI) (807/87/1074/87=0.10800/-)</t>
+          <t>1734001074/RS/22012034325307 — SBM TOILET CONSTRUCTION NETRAM/JHALKU (BANDHA) (807/83/1074/83=0.10800/-)</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K634" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034327936 — (SBM TOILET CONSTRUCTION JAI SINGH/JHUMMAK(SEONI) (807/88/1074/88=0.10800/-)</t>
+          <t>1734001074/RS/22012034325308 — SBM TOILET CONSTRUCTION DANNO LAL/DHANNOLAL (BANDHA) (807/84/1074/84=0.10800/-)</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K635" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034327937 — (SBM TOILET CONSTRUCTION MANGAL/SUMME(SEONI) (807/89/1074/89=0.10800/-)</t>
+          <t>1734001074/RS/22012034325309 — SBM TOILET CONSTRUCTION REWARAM/GUTAI (BANDHA) (807/85/1074/85=0.10800/-)</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K636" s="3" t="n">
-        <v>42827</v>
+        <v>42803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034327938 — (SBM TOILET CONSTRUCTION AMAR SINGH/GHASHIRAM(SEONI) (807/90/1074/90=0.10800/-)</t>
+          <t>1734001074/RS/22012034327659 — (SBM TOILET CONSTRACTION BADDA/DALI GOND(SEONI) (807/91/1074/91=0.10800/-))</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K637" s="3" t="n">
-        <v>42827</v>
+        <v>42803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034327939 — (SBM TOILET CONSTRUCTION DASHRATH/LAXMAN GOND(SEONI) (807/96/1074/96=0.10800/-)</t>
+          <t>1734001074/RS/22012034327660 — (SBM TOILET CONSTRACTION PACCCHU/PAHADI(SEONI)(807/92/1074/92=.10800/-))</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K638" s="3" t="n">
-        <v>42827</v>
+        <v>42803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034335322 — SBM TOILET CONSTRACTION (BHURA/SHYAMLAL GOND) SEONI</t>
+          <t>1734001074/RS/22012034327661 — (SBM TOILET CONSTRACTION (SHRIRAM /HARLAL( SEONI)(807/93/1074/93=.10800/-))</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K639" s="3" t="n">
-        <v>42827</v>
+        <v>42803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034335325 — SBM TOILET CONSTRACTION (OMKAR/SHYAMLAL) SEONI</t>
+          <t>1734001074/RS/22012034327662 — (SBM TOILET CONSTRACTION TAVAL/DASSI GOND (SEONI) (807/94/1074/94=.10800/-))</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K640" s="3" t="n">
-        <v>42827</v>
+        <v>42803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034335327 — SBM TOILET CONSTRACTION (VISHNU GOND) KOHKA</t>
+          <t>1734001074/RS/22012034327663 — (SBM TOILET CONSTRACTION CHHAKKE/BUDDHULAL(SEONI) (807/95/1074/95=.10800/-))</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K641" s="3" t="n">
-        <v>42827</v>
+        <v>42803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034335330 — SBM TOILET CONSTRACTION (SUMAT/NANHELAL GOND) KOHKA</t>
+          <t>1734001074/RS/22012034327934 — (SBM TOILET CONSTRUCTION VIJAY /GANPAT(SEONI) (807/86/1074/86=0.10800/-)</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K642" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034335331 — SBM TOILET CONSTRACTION (AMOL/RAMESH) SEONI</t>
+          <t>1734001074/RS/22012034327935 — (SBM TOILET CONSTRUCTION RATTO BAI /VISHAL(SEONI) (807/87/1074/87=0.10800/-)</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K643" s="3" t="n">
-        <v>42833</v>
+        <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034335333 — SBM TOILET CONSTRACTION (PHULSINGH/ SAMBHAR) KOHKA</t>
+          <t>1734001074/RS/22012034327936 — (SBM TOILET CONSTRUCTION JAI SINGH/JHUMMAK(SEONI) (807/88/1074/88=0.10800/-)</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K644" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034335334 — SBM TOILET CONSTRACTION (RAMESH MEHRA/SHYAMLAL) KOHKA</t>
+          <t>1734001074/RS/22012034327937 — (SBM TOILET CONSTRUCTION MANGAL/SUMME(SEONI) (807/89/1074/89=0.10800/-)</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K645" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034335340 — SBM TOILET CONSTRACTION (KOMAL MEHRA) KOHKA</t>
+          <t>1734001074/RS/22012034327938 — (SBM TOILET CONSTRUCTION AMAR SINGH/GHASHIRAM(SEONI) (807/90/1074/90=0.10800/-)</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K646" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034335367 — SBM TOILET CONSTRUCTIONVIJAY/POORAN (SEONI BANDHA) (807/112/1074/112=0.10800/-)</t>
+          <t>1734001074/RS/22012034327939 — (SBM TOILET CONSTRUCTION DASHRATH/LAXMAN GOND(SEONI) (807/96/1074/96=0.10800/-)</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K647" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034335368 — SBM TOILET CONSTRACTION (PAHUP /GHASIRAM) SEONI</t>
+          <t>1734001074/RS/22012034335322 — SBM TOILET CONSTRACTION (BHURA/SHYAMLAL GOND) SEONI</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K648" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034335371 — SBM TOILET CONSTRACTION (BALKISHAN /TIWARILAL) KOHKA</t>
+          <t>1734001074/RS/22012034335325 — SBM TOILET CONSTRACTION (OMKAR/SHYAMLAL) SEONI</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J649" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K649" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034335372 — SBM TOILET CONSTRACTION (KHUMAN /HARI SINGH)BANDHA</t>
+          <t>1734001074/RS/22012034335327 — SBM TOILET CONSTRACTION (VISHNU GOND) KOHKA</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K650" s="3" t="n">
-        <v>42833</v>
+        <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034335373 — SBM TOILET CONSTRACTION (JAGDISH/ PHUL SINGH )BANDHA</t>
+          <t>1734001074/RS/22012034335330 — SBM TOILET CONSTRACTION (SUMAT/NANHELAL GOND) KOHKA</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K651" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034335374 — SBM TOILET CONSTRUCTION RAJESH/NAVAL(KOHKA) (807/09111/1074.0.10800/-)</t>
+          <t>1734001074/RS/22012034335331 — SBM TOILET CONSTRACTION (AMOL/RAMESH) SEONI</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K652" s="3" t="n">
-        <v>42827</v>
+        <v>42833</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034335376 — SBM TOILET CONSTRUCTION BABULAL/ARJUN RAJPOOT) (SEONI BANDHA) (807/110/1074)=0.10800/-)</t>
+          <t>1734001074/RS/22012034335333 — SBM TOILET CONSTRACTION (PHULSINGH/ SAMBHAR) KOHKA</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I653" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K653" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034335377 — SBM TOILET CONSTRACTION (ANNI/MELARAM) KOHKA</t>
+          <t>1734001074/RS/22012034335334 — SBM TOILET CONSTRACTION (RAMESH MEHRA/SHYAMLAL) KOHKA</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I654" s="2" t="n">
         <v>10788</v>
       </c>
       <c r="J654" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K654" s="3" t="n">
         <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034438775 — सामुदायिक नाडेप निर्माण कार्य ग्राम सिवनी 2 सिवनी बंधा</t>
+          <t>1734001074/RS/22012034335340 — SBM TOILET CONSTRACTION (KOMAL MEHRA) KOHKA</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>21800</v>
+        <v>10800</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>13110</v>
+        <v>10788</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>43525</v>
+        <v>42784</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>44712</v>
+        <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034438776 — सामुदायिक नाडेप निर्माण कार्य ग्राम सिवनीपटी टोला सिवनीबंधा</t>
+          <t>1734001074/RS/22012034335367 — SBM TOILET CONSTRUCTIONVIJAY/POORAN (SEONI BANDHA) (807/112/1074/112=0.10800/-)</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>21800</v>
+        <v>10800</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>15924</v>
+        <v>10788</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>43525</v>
+        <v>42784</v>
       </c>
       <c r="K656" s="3" t="n">
-        <v>44657</v>
+        <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034438777 — सामुदायिक नाडेप निर्माण कार्य ग्राम सिवनीबंधी टोला सिवनीबंधा</t>
+          <t>1734001074/RS/22012034335368 — SBM TOILET CONSTRACTION (PAHUP /GHASIRAM) SEONI</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>21800</v>
+        <v>10800</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>16711</v>
+        <v>10788</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>43525</v>
+        <v>42784</v>
       </c>
       <c r="K657" s="3" t="n">
-        <v>44712</v>
+        <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034438778 — सामुदायिक नाडेप निर्माण कार्य ग्राम कोहका सिवनी बंधा</t>
+          <t>1734001074/RS/22012034335371 — SBM TOILET CONSTRACTION (BALKISHAN /TIWARILAL) KOHKA</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>21800</v>
+        <v>10800</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>14766</v>
+        <v>10788</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>43525</v>
+        <v>42784</v>
       </c>
       <c r="K658" s="3" t="n">
-        <v>44672</v>
+        <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034438779 — सामुदायिक नाडेप निर्माण कार्य ग्राम बंधा सिवनी बंधा</t>
+          <t>1734001074/RS/22012034335372 — SBM TOILET CONSTRACTION (KHUMAN /HARI SINGH)BANDHA</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>21800</v>
+        <v>10800</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>15924</v>
+        <v>10788</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>43525</v>
+        <v>42784</v>
       </c>
       <c r="K659" s="3" t="n">
-        <v>44644</v>
+        <v>42833</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034506341 — सामुदायिक स्‍वच्‍छता परिसर निर्माण कार्य कन्‍वर्जेंस SBM 15Vitt बजार के पास सिवनीबंधा</t>
+          <t>1734001074/RS/22012034335373 — SBM TOILET CONSTRACTION (JAGDISH/ PHUL SINGH )BANDHA</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>45000</v>
+        <v>10800</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>38376</v>
+        <v>10788</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>44225</v>
+        <v>42784</v>
       </c>
       <c r="K660" s="3" t="n">
-        <v>45117</v>
+        <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034562534 — नाडेप निर्माण कार्य बाजार परिसर सिवनीबंधा</t>
+          <t>1734001074/RS/22012034335374 — SBM TOILET CONSTRUCTION RAJESH/NAVAL(KOHKA) (807/09111/1074.0.10800/-)</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>0</v>
+        <v>10788</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>44448</v>
-[...1 lines deleted...]
-      <c r="K661" s="3"/>
+        <v>42784</v>
+      </c>
+      <c r="K661" s="3" t="n">
+        <v>42827</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034562535 — नाडेप निर्माण कार्य प्रेमनारायण ठेला के पास सिवनीबंधा</t>
+          <t>1734001074/RS/22012034335376 — SBM TOILET CONSTRUCTION BABULAL/ARJUN RAJPOOT) (SEONI BANDHA) (807/110/1074)=0.10800/-)</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>0</v>
+        <v>10788</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>44448</v>
-[...1 lines deleted...]
-      <c r="K662" s="3"/>
+        <v>42784</v>
+      </c>
+      <c r="K662" s="3" t="n">
+        <v>42827</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034562536 — नाडेप निर्माण कार्य शासकीय प्राथमिक शाला परिसर बंधी सिवनीबंधा</t>
+          <t>1734001074/RS/22012034335377 — SBM TOILET CONSTRACTION (ANNI/MELARAM) KOHKA</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>0</v>
+        <v>10788</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>44448</v>
-[...1 lines deleted...]
-      <c r="K663" s="3"/>
+        <v>42784</v>
+      </c>
+      <c r="K663" s="3" t="n">
+        <v>42827</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034562538 — नाडेप निर्माण कार्य सिलवानी मार्ग के बाजू में सिवनीबंधा</t>
+          <t>1734001074/RS/22012034438775 — सामुदायिक नाडेप निर्माण कार्य ग्राम सिवनी 2 सिवनी बंधा</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>0</v>
+        <v>21800</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>0</v>
+        <v>13110</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>44448</v>
-[...1 lines deleted...]
-      <c r="K664" s="3"/>
+        <v>43525</v>
+      </c>
+      <c r="K664" s="3" t="n">
+        <v>44712</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034562540 — नाडेप निर्माण कार्य माण्‍य शाला भवन बाउंडी डीपी के पास सिवनीबंधा</t>
+          <t>1734001074/RS/22012034438776 — सामुदायिक नाडेप निर्माण कार्य ग्राम सिवनीपटी टोला सिवनीबंधा</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>0</v>
+        <v>21800</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>0</v>
+        <v>15924</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>44448</v>
-[...1 lines deleted...]
-      <c r="K665" s="3"/>
+        <v>43525</v>
+      </c>
+      <c r="K665" s="3" t="n">
+        <v>44657</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034670825 — सीसीनाली निर्माण कार्य कन्‍वर्जेंस Mukesh to Munna Home 125Mt सिवनीबंधा</t>
+          <t>1734001074/RS/22012034438777 — सामुदायिक नाडेप निर्माण कार्य ग्राम सिवनीबंधी टोला सिवनीबंधा</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>38000</v>
+        <v>21800</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>24888</v>
+        <v>16711</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>44984</v>
+        <v>43525</v>
       </c>
       <c r="K666" s="3" t="n">
-        <v>44835</v>
+        <v>44712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034691178 — सीसीनाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Ramsingh to Acchelal Home 220Mt सिवनीबंधा</t>
+          <t>1734001074/RS/22012034438778 — सामुदायिक नाडेप निर्माण कार्य ग्राम कोहका सिवनी बंधा</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>44700</v>
+        <v>21800</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>41796</v>
+        <v>14766</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>45419</v>
+        <v>43525</v>
       </c>
       <c r="K667" s="3" t="n">
-        <v>45489</v>
+        <v>44672</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034692284 — सीसीनाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Shivkumar to Munna Home 25Mt सिवनीबंधा</t>
+          <t>1734001074/RS/22012034438779 — सामुदायिक नाडेप निर्माण कार्य ग्राम बंधा सिवनी बंधा</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>5000</v>
+        <v>21800</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>4200</v>
+        <v>15924</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>45181</v>
+        <v>43525</v>
       </c>
       <c r="K668" s="3" t="n">
-        <v>45232</v>
+        <v>44644</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034692286 — सीसीनाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Mahendra to Omkar Home 120Mt सिवीनबंधा</t>
+          <t>1734001074/RS/22012034506341 — सामुदायिक स्‍वच्‍छता परिसर निर्माण कार्य कन्‍वर्जेंस SBM 15Vitt बजार के पास सिवनीबंधा</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>23900</v>
+        <v>45000</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>0</v>
+        <v>38376</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>45000</v>
-[...1 lines deleted...]
-      <c r="K669" s="3"/>
+        <v>44225</v>
+      </c>
+      <c r="K669" s="3" t="n">
+        <v>45117</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1734001074/RS/22012034692782 — सीसीनाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Dasrath to Anuj 46Mt सिवनीबंधा</t>
+          <t>1734001074/RS/22012034562534 — नाडेप निर्माण कार्य बाजार परिसर सिवनीबंधा</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>9000</v>
+        <v>0</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>45000</v>
+        <v>44448</v>
       </c>
       <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/1268 — तालाब गहरीकरण सामुदायिक (सिवनी सिवनीबंधा)</t>
+          <t>1734001074/RS/22012034562535 — नाडेप निर्माण कार्य प्रेमनारायण ठेला के पास सिवनीबंधा</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>97504</v>
+        <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>39966</v>
-[...3 lines deleted...]
-      </c>
+        <v>44448</v>
+      </c>
+      <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/1269 — तालाब गहरीकरण सामुदायिक पटी (सिवनीबंधा)</t>
+          <t>1734001074/RS/22012034562536 — नाडेप निर्माण कार्य शासकीय प्राथमिक शाला परिसर बंधी सिवनीबंधा</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>100006</v>
+        <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>39973</v>
-[...3 lines deleted...]
-      </c>
+        <v>44448</v>
+      </c>
+      <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/1279 — तालाब गहरीकरण (बंधा) सिवनी बंधा (526/1)</t>
+          <t>1734001074/RS/22012034562538 — नाडेप निर्माण कार्य सिलवानी मार्ग के बाजू में सिवनीबंधा</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>98250</v>
+        <v>0</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>94895</v>
+        <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>40272</v>
-[...3 lines deleted...]
-      </c>
+        <v>44448</v>
+      </c>
+      <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/1283 — उमर नाला में जल संबंर्धन कार्य (नाला गहरीकरण) (बंध</t>
+          <t>1734001074/RS/22012034562540 — नाडेप निर्माण कार्य माण्‍य शाला भवन बाउंडी डीपी के पास सिवनीबंधा</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>254600</v>
+        <v>0</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>84058</v>
+        <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>40902</v>
-[...3 lines deleted...]
-      </c>
+        <v>44448</v>
+      </c>
+      <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034322484 — तालाब विस्‍तारीकरण कार्य ग्राम कोहका (सिवनीबंधा) (33/01=2.25000/-)</t>
+          <t>1734001074/RS/22012034670825 — सीसीनाली निर्माण कार्य कन्‍वर्जेंस Mukesh to Munna Home 125Mt सिवनीबंधा</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>225000</v>
+        <v>38000</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>194016</v>
+        <v>24888</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>42856</v>
+        <v>44984</v>
       </c>
       <c r="K675" s="3" t="n">
-        <v>42926</v>
+        <v>44835</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034322569 — Check Dam Nirmad Bandha</t>
+          <t>1734001074/RS/22012034691178 — सीसीनाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Ramsingh to Acchelal Home 220Mt सिवनीबंधा</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>22300</v>
+        <v>44700</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>6192</v>
+        <v>41796</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>42856</v>
+        <v>45419</v>
       </c>
       <c r="K676" s="3" t="n">
-        <v>42884</v>
+        <v>45489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034322570 — Check Dam Nirmad Seoni Bandha</t>
+          <t>1734001074/RS/22012034692284 — सीसीनाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Shivkumar to Munna Home 25Mt सिवनीबंधा</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>22300</v>
+        <v>5000</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>6192</v>
+        <v>4200</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>42856</v>
+        <v>45181</v>
       </c>
       <c r="K677" s="3" t="n">
-        <v>42884</v>
+        <v>45232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034353771 — मिशन बाटरशेड बोरी बंधान कार्य सिवनी तला के नीचे (सिवनीबंधा) (39/39=0.09340/-)</t>
+          <t>1734001074/RS/22012034692286 — सीसीनाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Mahendra to Omkar Home 120Mt सिवीनबंधा</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>9340</v>
+        <v>23900</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>8256</v>
+        <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>42996</v>
-[...3 lines deleted...]
-      </c>
+        <v>45000</v>
+      </c>
+      <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034353772 — मिशन बाटरशेड बोरी बंधान कार्य पटी सामुदायिक भवन के पास (सिवनीबंधा) (40/40=0.09340/-)</t>
+          <t>1734001074/RS/22012034692782 — सीसीनाली निर्माण कार्य कन्‍वर्जेंस 15Vitt Dasrath to Anuj 46Mt सिवनीबंधा</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>9340</v>
+        <v>9000</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>8256</v>
+        <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>42996</v>
-[...3 lines deleted...]
-      </c>
+        <v>45000</v>
+      </c>
+      <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034353774 — मिशन बाटरशेड बोरी बंधान कार्य इंदर के खेत क पास (सिवनीबंधा) (41/41=0.09340/-)</t>
+          <t>1734001074/WC/1268 — तालाब गहरीकरण सामुदायिक (सिवनी सिवनीबंधा)</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>9340</v>
+        <v>100000</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>8256</v>
+        <v>97504</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>42996</v>
+        <v>39966</v>
       </c>
       <c r="K680" s="3" t="n">
-        <v>43018</v>
+        <v>39975</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034381694 — चेक डेम निर्माण कार्य घेघरा नाला पर सिवनीबंधा (2039/47=11.22000/-)</t>
+          <t>1734001074/WC/1269 — तालाब गहरीकरण सामुदायिक पटी (सिवनीबंधा)</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>1122000</v>
+        <v>100000</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>0</v>
+        <v>100006</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K681" s="3"/>
+        <v>39973</v>
+      </c>
+      <c r="K681" s="3" t="n">
+        <v>39980</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034426788 — Gully Plugging निर्माण कार्य पटी पहाड नाला के पास सिवनी बंधा (2318/08=2.42000/-)</t>
+          <t>1734001074/WC/1279 — तालाब गहरीकरण (बंधा) सिवनी बंधा (526/1)</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>242000</v>
+        <v>98250</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>130764</v>
+        <v>94895</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>43480</v>
+        <v>40272</v>
       </c>
       <c r="K682" s="3" t="n">
-        <v>44222</v>
+        <v>40211</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034427159 — निर्मल निर्माण कार्य ग्राम कोहका सिवनीबंधा (2331/13=4.45000/-)</t>
+          <t>1734001074/WC/1283 — उमर नाला में जल संबंर्धन कार्य (नाला गहरीकरण) (बंध</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>445000</v>
+        <v>254600</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>0</v>
+        <v>84058</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>43353</v>
-[...1 lines deleted...]
-      <c r="K683" s="3"/>
+        <v>40902</v>
+      </c>
+      <c r="K683" s="3" t="n">
+        <v>42004</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034432352 — निर्मलनीर निर्माण कार्य Near School ग्राम कोहका सिवनीबंधा</t>
+          <t>1734001074/WC/22012034322484 — तालाब विस्‍तारीकरण कार्य ग्राम कोहका (सिवनीबंधा) (33/01=2.25000/-)</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>450000</v>
+        <v>225000</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>0</v>
+        <v>194016</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>43378</v>
-[...1 lines deleted...]
-      <c r="K684" s="3"/>
+        <v>42856</v>
+      </c>
+      <c r="K684" s="3" t="n">
+        <v>42926</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034436414 — chak dam</t>
+          <t>1734001074/WC/22012034322569 — Check Dam Nirmad Bandha</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>0</v>
+        <v>22300</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>0</v>
+        <v>6192</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K685" s="3"/>
+        <v>42856</v>
+      </c>
+      <c r="K685" s="3" t="n">
+        <v>42884</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034440903 — चेक डेम निर्माण कार्य बंधा नाला पर बंधा सिवनीबंधा</t>
+          <t>1734001074/WC/22012034322570 — Check Dam Nirmad Seoni Bandha</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>954000</v>
+        <v>22300</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>945943</v>
+        <v>6192</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>43524</v>
+        <v>42856</v>
       </c>
       <c r="K686" s="3" t="n">
-        <v>43921</v>
+        <v>42884</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034441230 — चेक डेम निर्माण कार्य सिवनी व पटी के बीच में घोघरा नाला पर सिवनीबंधा</t>
+          <t>1734001074/WC/22012034353771 — मिशन बाटरशेड बोरी बंधान कार्य सिवनी तला के नीचे (सिवनीबंधा) (39/39=0.09340/-)</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>1122000</v>
+        <v>9340</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>1092934</v>
+        <v>8256</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>43524</v>
+        <v>42996</v>
       </c>
       <c r="K687" s="3" t="n">
-        <v>44833</v>
+        <v>43018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034442503 — नाला सफाई एवं विस्‍तारीकरण कार्य तेंदूखेडा नाला सिवनीबंधा</t>
+          <t>1734001074/WC/22012034353772 — मिशन बाटरशेड बोरी बंधान कार्य पटी सामुदायिक भवन के पास (सिवनीबंधा) (40/40=0.09340/-)</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>350000</v>
+        <v>9340</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>317428</v>
+        <v>8256</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>43525</v>
+        <v>42996</v>
       </c>
       <c r="K688" s="3" t="n">
-        <v>43731</v>
+        <v>43018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034445203 — बोल्‍डर चेक डेम निर्माण कार्य पटी सिवनी बंधा</t>
+          <t>1734001074/WC/22012034353774 — मिशन बाटरशेड बोरी बंधान कार्य इंदर के खेत क पास (सिवनीबंधा) (41/41=0.09340/-)</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>59200</v>
+        <v>9340</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>23928</v>
+        <v>8256</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>43533</v>
+        <v>42996</v>
       </c>
       <c r="K689" s="3" t="n">
-        <v>44468</v>
+        <v>43018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034445205 — नाला सुद़ढीकरण कार्य चेक डेम से पुलिया की ओर बंधा सिवनीबंधा</t>
+          <t>1734001074/WC/22012034381694 — चेक डेम निर्माण कार्य घेघरा नाला पर सिवनीबंधा (2039/47=11.22000/-)</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>140000</v>
+        <v>1122000</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>128432</v>
+        <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>43533</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034445208 — नाला सुढद्यीकरण कार्य पुलिया से शिवदर्शन की ओर सिवनीबंधा</t>
+          <t>1734001074/WC/22012034426788 — Gully Plugging निर्माण कार्य पटी पहाड नाला के पास सिवनी बंधा (2318/08=2.42000/-)</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>140000</v>
+        <v>242000</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>159820</v>
+        <v>130764</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>43533</v>
+        <v>43480</v>
       </c>
       <c r="K691" s="3" t="n">
-        <v>43663</v>
+        <v>44222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034449135 — richarj pi nirmadh kary</t>
+          <t>1734001074/WC/22012034427159 — निर्मल निर्माण कार्य ग्राम कोहका सिवनीबंधा (2331/13=4.45000/-)</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>0</v>
+        <v>445000</v>
       </c>
       <c r="I692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>43556</v>
+        <v>43353</v>
       </c>
       <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034449137 — richarge pit</t>
+          <t>1734001074/WC/22012034432352 — निर्मलनीर निर्माण कार्य Near School ग्राम कोहका सिवनीबंधा</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>0</v>
+        <v>450000</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>43556</v>
+        <v>43378</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034449138 — richarge pite</t>
+          <t>1734001074/WC/22012034436414 — chak dam</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034449139 — richarge pite</t>
+          <t>1734001074/WC/22012034440903 — चेक डेम निर्माण कार्य बंधा नाला पर बंधा सिवनीबंधा</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>0</v>
+        <v>954000</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>0</v>
+        <v>945943</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K695" s="3"/>
+        <v>43524</v>
+      </c>
+      <c r="K695" s="3" t="n">
+        <v>43921</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034449140 — richarge pite</t>
+          <t>1734001074/WC/22012034441230 — चेक डेम निर्माण कार्य सिवनी व पटी के बीच में घोघरा नाला पर सिवनीबंधा</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>0</v>
+        <v>1122000</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>0</v>
+        <v>1092934</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K696" s="3"/>
+        <v>43524</v>
+      </c>
+      <c r="K696" s="3" t="n">
+        <v>44833</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034449141 — richarge pite</t>
+          <t>1734001074/WC/22012034442503 — नाला सफाई एवं विस्‍तारीकरण कार्य तेंदूखेडा नाला सिवनीबंधा</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>0</v>
+        <v>350000</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>0</v>
+        <v>317428</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K697" s="3"/>
+        <v>43525</v>
+      </c>
+      <c r="K697" s="3" t="n">
+        <v>43731</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034553962 — नाला गहरीकण कार्य प्रधानमंत्री रोड से स्‍टाप डेम तक सिवनीबंधा</t>
+          <t>1734001074/WC/22012034445203 — बोल्‍डर चेक डेम निर्माण कार्य पटी सिवनी बंधा</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>118086.88</v>
+        <v>59200</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>87780</v>
+        <v>23928</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>43990</v>
+        <v>43533</v>
       </c>
       <c r="K698" s="3" t="n">
-        <v>44559</v>
+        <v>44468</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034577936 — gully plug nirman karya jhinna nala gram bandha</t>
+          <t>1734001074/WC/22012034445205 — नाला सुद़ढीकरण कार्य चेक डेम से पुलिया की ओर बंधा सिवनीबंधा</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>0</v>
+        <v>140000</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>0</v>
+        <v>128432</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K699" s="3"/>
+        <v>43533</v>
+      </c>
+      <c r="K699" s="3" t="n">
+        <v>43921</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034698767 — Water Harvesting kary gp seoni bandha gram seoni panchayat bhavan</t>
+          <t>1734001074/WC/22012034445208 — नाला सुढद्यीकरण कार्य पुलिया से शिवदर्शन की ओर सिवनीबंधा</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>44679.66</v>
+        <v>140000</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>0</v>
+        <v>159820</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>44322</v>
-[...1 lines deleted...]
-      <c r="K700" s="3"/>
+        <v>43533</v>
+      </c>
+      <c r="K700" s="3" t="n">
+        <v>43663</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034698770 — Water Harvesting kary gp seoni bandha gram seoni aghan wadhi</t>
+          <t>1734001074/WC/22012034449135 — richarj pi nirmadh kary</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>44679.66</v>
+        <v>0</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>44322</v>
+        <v>43556</v>
       </c>
       <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034698773 — Water Harvesting kary gp seoni bandha gram seoni p.m.school</t>
+          <t>1734001074/WC/22012034449137 — richarge pit</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>44679.66</v>
+        <v>0</v>
       </c>
       <c r="I702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>44322</v>
+        <v>43556</v>
       </c>
       <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034698775 — Water Harvesting kary gp seoni bandha gram bandha p.m.school</t>
+          <t>1734001074/WC/22012034449138 — richarge pite</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>44322</v>
+        <v>43556</v>
       </c>
       <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034698777 — Water Harvesting kary gp seoni bandha gram kohka p.m.school</t>
+          <t>1734001074/WC/22012034449139 — richarge pite</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>44322</v>
+        <v>43556</v>
       </c>
       <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034700417 — नाला गहरीकरण ग्राम पंचायत सिवनी बंधा ग्राम बंधा चेक डेम के पास</t>
+          <t>1734001074/WC/22012034449140 — richarge pite</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>44324</v>
+        <v>43556</v>
       </c>
       <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034700426 — नाला गहरीकरण ग्राम पंचायत सिवनी बंधा ग्राम बंधा पुलिया  के पास</t>
+          <t>1734001074/WC/22012034449141 — richarge pite</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>44324</v>
+        <v>43556</v>
       </c>
       <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012034700608 — तलब गहरीकरण ग्राम पंचायत सिवनी बंधा ग्राम बंधा</t>
+          <t>1734001074/WC/22012034553962 — नाला गहरीकण कार्य प्रधानमंत्री रोड से स्‍टाप डेम तक सिवनीबंधा</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
-        <v>0</v>
+        <v>118086.88</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>0</v>
+        <v>87780</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>44324</v>
-[...1 lines deleted...]
-      <c r="K707" s="3"/>
+        <v>43990</v>
+      </c>
+      <c r="K707" s="3" t="n">
+        <v>44559</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012035042032 — डगपोंड निर्माण कार्य पशुवार नाला के पास कोहका सिवनीबंधा</t>
+          <t>1734001074/WC/22012034577936 — gully plug nirman karya jhinna nala gram bandha</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>396021.64</v>
+        <v>0</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>326415.8</v>
+        <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>45085</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012035053109 — अमृत सरोवर तालाब निर्माण कार्य कोहका सिवनीबंधा</t>
+          <t>1734001074/WC/22012034698767 — Water Harvesting kary gp seoni bandha gram seoni panchayat bhavan</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>1708000</v>
+        <v>44679.66</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>1705379.65</v>
+        <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>45078</v>
-[...3 lines deleted...]
-      </c>
+        <v>44322</v>
+      </c>
+      <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/22012035202959 — Roof water harvestig karya Aaganwadi bhawan bandha GP Sioni bandha</t>
+          <t>1734001074/WC/22012034698770 — Water Harvesting kary gp seoni bandha gram seoni aghan wadhi</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>30087.94</v>
+        <v>44679.66</v>
       </c>
       <c r="I710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>45383</v>
+        <v>44322</v>
       </c>
       <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/9993659724 — सोख्‍ता गडडा सह नाली निर्माण Bakhar Wala Nala (सिवनीबंधा) (1132/111=0.12900/-)</t>
+          <t>1734001074/WC/22012034698773 — Water Harvesting kary gp seoni bandha gram seoni p.m.school</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>12900</v>
+        <v>44679.66</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>11220.96</v>
+        <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>42345</v>
-[...3 lines deleted...]
-      </c>
+        <v>44322</v>
+      </c>
+      <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/9993659725 — सोख्‍ता गडडा सह नाली निर्माण Near Jagdesh Thakur  (सिवनीबंधा) (1130/112=0.12900/-)</t>
+          <t>1734001074/WC/22012034698775 — Water Harvesting kary gp seoni bandha gram bandha p.m.school</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>12900</v>
+        <v>0</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>9948.96</v>
+        <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>42345</v>
-[...3 lines deleted...]
-      </c>
+        <v>44322</v>
+      </c>
+      <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/9993659726 — सोख्‍ता गडडा सह नाली निर्माण Near Dhanai Thakur  (सिवनीबंधा) (1133/113=0.12900/-)</t>
+          <t>1734001074/WC/22012034698777 — Water Harvesting kary gp seoni bandha gram kohka p.m.school</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>12900</v>
+        <v>0</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>9948.96</v>
+        <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>42345</v>
-[...3 lines deleted...]
-      </c>
+        <v>44322</v>
+      </c>
+      <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/9993659727 — सोख्‍ता गडडा सह नाली निर्माण Infront Of AmarSIngh Home  (सिवनीबंधा) (1124/114=0.12900/-)</t>
+          <t>1734001074/WC/22012034700417 — नाला गहरीकरण ग्राम पंचायत सिवनी बंधा ग्राम बंधा चेक डेम के पास</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>12900</v>
+        <v>0</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>11538</v>
+        <v>0</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>42345</v>
-[...3 lines deleted...]
-      </c>
+        <v>44324</v>
+      </c>
+      <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Roof Top Rain Wat. Har. Structure for Individual / Construction of Roof Top Rain Water Harvesting Structure for Individual</t>
-[...2 lines deleted...]
-      <c r="E715" s="1"/>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+        </is>
+      </c>
+      <c r="E715" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/VB/22012035331798 — रूफ वाटर हार्वेस्टिंग निर्माण कार्य आंगनवाडी भवन कोहका सिवनीबंधा</t>
+          <t>1734001074/WC/22012034700426 — नाला गहरीकरण ग्राम पंचायत सिवनी बंधा ग्राम बंधा पुलिया  के पास</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>30496.65</v>
+        <v>0</v>
       </c>
       <c r="I715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>46235</v>
+        <v>44324</v>
       </c>
       <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WC/कोहका34/1 — मेढ बंधान गोविन्‍द /वीरन सिवनीबंधा</t>
+          <t>1734001074/WC/22012034700608 — तलब गहरीकरण ग्राम पंचायत सिवनी बंधा ग्राम बंधा</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>17300</v>
+        <v>0</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>7735</v>
+        <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>39611</v>
-[...3 lines deleted...]
-      </c>
+        <v>44324</v>
+      </c>
+      <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WH/19958838 — तालाब विस्‍तारीकरण कार्य सिवनीबंधा  (285/285=2.25000/-)</t>
+          <t>1734001074/WC/22012035042032 — डगपोंड निर्माण कार्य पशुवार नाला के पास कोहका सिवनीबंधा</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>225000</v>
+        <v>396021.64</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>199176</v>
+        <v>326415.8</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>42877</v>
+        <v>45085</v>
       </c>
       <c r="K717" s="3" t="n">
-        <v>42926</v>
+        <v>45271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WH/19958839 — तालाब विस्‍तारीकरण कार्य बंधा (सिवनीबंधा)  (284/284=1.62500/-)</t>
+          <t>1734001074/WC/22012035053109 — अमृत सरोवर तालाब निर्माण कार्य कोहका सिवनीबंधा</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>468000</v>
+        <v>1708000</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>149640</v>
+        <v>1705379.65</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>42877</v>
+        <v>45078</v>
       </c>
       <c r="K718" s="3" t="n">
-        <v>42926</v>
+        <v>45575</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WH/22012034444046 — तालाब विस्‍तारीकरण बगीचा बाला तालाब सिवनी बंधा</t>
+          <t>1734001074/WC/22012035202959 — Roof water harvestig karya Aaganwadi bhawan bandha GP Sioni bandha</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>130492.01</v>
+        <v>30087.94</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>87780</v>
+        <v>0</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>44032</v>
-[...3 lines deleted...]
-      </c>
+        <v>45383</v>
+      </c>
+      <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WH/22012034934884 — सार्वजनिक कूप जीर्णोद्धार कार्य सिवनी पटी टोला (SEONI BANDHA)</t>
+          <t>1734001074/WC/9993659724 — सोख्‍ता गडडा सह नाली निर्माण Bakhar Wala Nala (सिवनीबंधा) (1132/111=0.12900/-)</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>0</v>
+        <v>12900</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>0</v>
+        <v>11220.96</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>44589</v>
-[...1 lines deleted...]
-      <c r="K720" s="3"/>
+        <v>42345</v>
+      </c>
+      <c r="K720" s="3" t="n">
+        <v>42487</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1734001074/WH/22012034940375 — Talab jirnodhar karya Chind wala talab Gram Sioni GP Sionibandha</t>
+          <t>1734001074/WC/9993659725 — सोख्‍ता गडडा सह नाली निर्माण Near Jagdesh Thakur  (सिवनीबंधा) (1130/112=0.12900/-)</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
-        <v>49946.45</v>
+        <v>12900</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>1692</v>
+        <v>9948.96</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>45790</v>
+        <v>42345</v>
       </c>
       <c r="K721" s="3" t="n">
-        <v>45832</v>
+        <v>42487</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1734001/DP/683 — 1734001/DP/683</t>
+          <t>1734001074/WC/9993659726 — सोख्‍ता गडडा सह नाली निर्माण Near Dhanai Thakur  (सिवनीबंधा) (1133/113=0.12900/-)</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
-        <v>0</v>
+        <v>12900</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>0</v>
+        <v>9948.96</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>39658</v>
-[...1 lines deleted...]
-      <c r="K722" s="3"/>
+        <v>42345</v>
+      </c>
+      <c r="K722" s="3" t="n">
+        <v>42487</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1734001/DP/693 — बिगडे वनो का सुधार कार्य</t>
+          <t>1734001074/WC/9993659727 — सोख्‍ता गडडा सह नाली निर्माण Infront Of AmarSIngh Home  (सिवनीबंधा) (1124/114=0.12900/-)</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
-        <v>44000</v>
+        <v>12900</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>0</v>
+        <v>11538</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>39658</v>
-[...1 lines deleted...]
-      <c r="K723" s="3"/>
+        <v>42345</v>
+      </c>
+      <c r="K723" s="3" t="n">
+        <v>42487</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
-[...6 lines deleted...]
-      </c>
+          <t>Roof Top Rain Wat. Har. Structure for Individual / Construction of Roof Top Rain Water Harvesting Structure for Individual</t>
+        </is>
+      </c>
+      <c r="E724" s="1"/>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1734001/DP/704 — व्रक्षारोपण कार्यव्रत‍  ix बरहटा भाग</t>
+          <t>1734001074/WC/VB/22012035331798 — रूफ वाटर हार्वेस्टिंग निर्माण कार्य आंगनवाडी भवन कोहका सिवनीबंधा</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
-        <v>381000</v>
+        <v>30496.65</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>718</v>
+        <v>6900</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>39753</v>
+        <v>46267</v>
       </c>
       <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1734001/DP/रामनगर 680 — बिगडे वनो का सुधार कार्य viii रामनगर 62</t>
+          <t>1734001074/WC/कोहका34/1 — मेढ बंधान गोविन्‍द /वीरन सिवनीबंधा</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
-        <v>0</v>
+        <v>17300</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>0</v>
+        <v>7735</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>39452</v>
-[...1 lines deleted...]
-      <c r="K725" s="3"/>
+        <v>39611</v>
+      </c>
+      <c r="K725" s="3" t="n">
+        <v>39889</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1734/DP/9926692123 — पशु अवरोधक खंती निमार्ण कार्य पी-57 बीट बटका (3/1987)</t>
+          <t>1734001074/WH/19958838 — तालाब विस्‍तारीकरण कार्य सिवनीबंधा  (285/285=2.25000/-)</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>0</v>
+        <v>225000</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>0</v>
+        <v>199176</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>40663</v>
-[...1 lines deleted...]
-      <c r="K726" s="3"/>
+        <v>42877</v>
+      </c>
+      <c r="K726" s="3" t="n">
+        <v>42926</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / GOTEGAON</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C727" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D727" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E727" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F727" s="1" t="inlineStr">
+        <is>
+          <t>1734001074/WH/19958839 — तालाब विस्‍तारीकरण कार्य बंधा (सिवनीबंधा)  (284/284=1.62500/-)</t>
+        </is>
+      </c>
+      <c r="G727" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H727" s="2" t="n">
+        <v>468000</v>
+      </c>
+      <c r="I727" s="2" t="n">
+        <v>149640</v>
+      </c>
+      <c r="J727" s="3" t="n">
+        <v>42877</v>
+      </c>
+      <c r="K727" s="3" t="n">
+        <v>42926</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
+      <c r="A728" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / GOTEGAON</t>
+        </is>
+      </c>
+      <c r="B728" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C728" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D728" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E728" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F728" s="1" t="inlineStr">
+        <is>
+          <t>1734001074/WH/22012034444046 — तालाब विस्‍तारीकरण बगीचा बाला तालाब सिवनी बंधा</t>
+        </is>
+      </c>
+      <c r="G728" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H728" s="2" t="n">
+        <v>130492.01</v>
+      </c>
+      <c r="I728" s="2" t="n">
+        <v>87780</v>
+      </c>
+      <c r="J728" s="3" t="n">
+        <v>44032</v>
+      </c>
+      <c r="K728" s="3" t="n">
+        <v>44599</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
+      <c r="A729" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / GOTEGAON</t>
+        </is>
+      </c>
+      <c r="B729" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C729" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D729" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E729" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F729" s="1" t="inlineStr">
+        <is>
+          <t>1734001074/WH/22012034934884 — सार्वजनिक कूप जीर्णोद्धार कार्य सिवनी पटी टोला (SEONI BANDHA)</t>
+        </is>
+      </c>
+      <c r="G729" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H729" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I729" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J729" s="3" t="n">
+        <v>44589</v>
+      </c>
+      <c r="K729" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
+      <c r="A730" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / GOTEGAON</t>
+        </is>
+      </c>
+      <c r="B730" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C730" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D730" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E730" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F730" s="1" t="inlineStr">
+        <is>
+          <t>1734001074/WH/22012034940375 — Talab jirnodhar karya Chind wala talab Gram Sioni GP Sionibandha</t>
+        </is>
+      </c>
+      <c r="G730" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H730" s="2" t="n">
+        <v>49946.45</v>
+      </c>
+      <c r="I730" s="2" t="n">
+        <v>1692</v>
+      </c>
+      <c r="J730" s="3" t="n">
+        <v>45790</v>
+      </c>
+      <c r="K730" s="3" t="n">
+        <v>45832</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
+      <c r="A731" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / GOTEGAON</t>
+        </is>
+      </c>
+      <c r="B731" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C731" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D731" s="1" t="inlineStr">
+        <is>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E731" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F731" s="1" t="inlineStr">
+        <is>
+          <t>1734001/DP/683 — 1734001/DP/683</t>
+        </is>
+      </c>
+      <c r="G731" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H731" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I731" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J731" s="3" t="n">
+        <v>39658</v>
+      </c>
+      <c r="K731" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
+      <c r="A732" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / GOTEGAON</t>
+        </is>
+      </c>
+      <c r="B732" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C732" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D732" s="1" t="inlineStr">
+        <is>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E732" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F732" s="1" t="inlineStr">
+        <is>
+          <t>1734001/DP/693 — बिगडे वनो का सुधार कार्य</t>
+        </is>
+      </c>
+      <c r="G732" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H732" s="2" t="n">
+        <v>44000</v>
+      </c>
+      <c r="I732" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J732" s="3" t="n">
+        <v>39658</v>
+      </c>
+      <c r="K732" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
+      <c r="A733" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / GOTEGAON</t>
+        </is>
+      </c>
+      <c r="B733" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C733" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D733" s="1" t="inlineStr">
+        <is>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E733" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F733" s="1" t="inlineStr">
+        <is>
+          <t>1734001/DP/704 — व्रक्षारोपण कार्यव्रत‍  ix बरहटा भाग</t>
+        </is>
+      </c>
+      <c r="G733" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H733" s="2" t="n">
+        <v>381000</v>
+      </c>
+      <c r="I733" s="2" t="n">
+        <v>718</v>
+      </c>
+      <c r="J733" s="3" t="n">
+        <v>39753</v>
+      </c>
+      <c r="K733" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
+      <c r="A734" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / GOTEGAON</t>
+        </is>
+      </c>
+      <c r="B734" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C734" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D734" s="1" t="inlineStr">
+        <is>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E734" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F734" s="1" t="inlineStr">
+        <is>
+          <t>1734001/DP/रामनगर 680 — बिगडे वनो का सुधार कार्य viii रामनगर 62</t>
+        </is>
+      </c>
+      <c r="G734" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H734" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I734" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J734" s="3" t="n">
+        <v>39452</v>
+      </c>
+      <c r="K734" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
+      <c r="A735" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / GOTEGAON</t>
+        </is>
+      </c>
+      <c r="B735" s="1" t="inlineStr">
+        <is>
           <t>2011-2012</t>
         </is>
       </c>
-      <c r="C727" s="1" t="inlineStr">
+      <c r="C735" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
-      <c r="D727" s="1" t="inlineStr">
+      <c r="D735" s="1" t="inlineStr">
         <is>
           <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
-      <c r="E727" s="1" t="inlineStr">
+      <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
-      <c r="F727" s="1" t="inlineStr">
+      <c r="F735" s="1" t="inlineStr">
+        <is>
+          <t>1734/DP/9926692123 — पशु अवरोधक खंती निमार्ण कार्य पी-57 बीट बटका (3/1987)</t>
+        </is>
+      </c>
+      <c r="G735" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H735" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I735" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J735" s="3" t="n">
+        <v>40663</v>
+      </c>
+      <c r="K735" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
+      <c r="A736" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / GOTEGAON</t>
+        </is>
+      </c>
+      <c r="B736" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C736" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D736" s="1" t="inlineStr">
+        <is>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E736" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F736" s="1" t="inlineStr">
         <is>
           <t>1734/DP/9926692141 — पशु अवरोधक खंती निर्माण कार्य पी-57 (3/1987)</t>
         </is>
       </c>
-      <c r="G727" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H727" s="2" t="n">
+      <c r="G736" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H736" s="2" t="n">
         <v>118000</v>
       </c>
-      <c r="I727" s="2" t="n">
+      <c r="I736" s="2" t="n">
         <v>112704</v>
       </c>
-      <c r="J727" s="3" t="n">
+      <c r="J736" s="3" t="n">
         <v>40856</v>
       </c>
-      <c r="K727" s="3" t="n">
+      <c r="K736" s="3" t="n">
         <v>41870</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>