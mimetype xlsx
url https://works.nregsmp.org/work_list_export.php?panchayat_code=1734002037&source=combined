--- v0 (2026-09-04)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K691"/>
+  <dimension ref="A1:K692"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 13:18:23</t>
+          <t>Exported on: 2026-10-24 12:48:52</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -6619,474 +6619,474 @@
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/22012035612486 — EK BAGIYA MAA KE NAAM SUMAN JATAV GRAM BHAMA MP170005162558</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>199277.62</v>
       </c>
       <c r="I144" s="2" t="n">
-        <v>52047.46</v>
+        <v>52485.46</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45941</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/22012035614483 — EK BAGIYA MAA KE NAAM MAMTA JATAV GRAM BHAMA MP170005162515</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I145" s="2" t="n">
-        <v>107506.65</v>
+        <v>108163.65</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45954</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/22012035614499 — EK BAGIYA MAA KE NAAM RAM BAI HARIJAN GRAM BHAMA MP170005162543</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>279006.49</v>
       </c>
       <c r="I146" s="2" t="n">
-        <v>83534.17</v>
+        <v>83972.17</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45954</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/22012035614529 — EK BAGIYA MAA KE NAAM CHHOTI BAI JATAV GRAM BHAMA MP170005162455</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I147" s="2" t="n">
-        <v>127016.26</v>
+        <v>127538.26</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45935</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/22012035614545 — EK BAGIYA MAA KE NAAM JAYANTI HARIJAN GRAM BHAMA MP170005162486</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I148" s="2" t="n">
-        <v>108157.37</v>
+        <v>111226.37</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45954</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/22012035615409 — EK BAGIYA MAA KE NAAM MAYA JATAV GRAM BHAMA MP170005162527</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>276975.74</v>
       </c>
       <c r="I149" s="2" t="n">
-        <v>124643.67</v>
+        <v>125519.67</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45954</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/22012035615426 — EK BAGIYA MAA KE NAAM Guddi Bai Jatav w/o Kailash Jatav GRAM BHAMA MP170005162464</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>269386.03</v>
       </c>
       <c r="I150" s="2" t="n">
-        <v>85696.45</v>
+        <v>88765.45</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45954</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/22012035615564 — EK BAGIYA MAA KE NAAM GUDDI JATAV W/O ANNILAL JATAV GRAM BHAMA MP170005162472</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I151" s="2" t="n">
-        <v>93449.16</v>
+        <v>94169.16</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45954</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/22012035625837 — EK BAGIYA MAA KE NAAM SAPNA BASOR GRAM BHAMA</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>185642.12</v>
       </c>
       <c r="I152" s="2" t="n">
-        <v>54874.84</v>
+        <v>55970.86</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45937</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/22012035629130 — EK BAGIYA MAA KE NAAM Puja /Prakash MP170009419600 GRAM BHAMA</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>199277.62</v>
       </c>
       <c r="I153" s="2" t="n">
-        <v>61373.05</v>
+        <v>62030.05</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45941</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
           <t>Line Plntation(Coast) - horti-trees (Individuals) / Along the coast Line Plantation of Horticulture Trees for Individuals</t>
@@ -7136,51 +7136,51 @@
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/22012035635408 — EK BAGIYA MAA KE NAAM Halki bai / Khalak Singh Lodhi MP170016213608 GRAM BHAMA</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>185331.81</v>
       </c>
       <c r="I155" s="2" t="n">
-        <v>65282.43</v>
+        <v>65856.43</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -9707,51 +9707,51 @@
       <c r="J207" s="3" t="n">
         <v>43234</v>
       </c>
       <c r="K207" s="3" t="n">
         <v>43400</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/IAY/1251301 — Construction of IAY House -IAY REG. NO. MP1359551</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>43153</v>
@@ -10097,51 +10097,51 @@
       <c r="J215" s="3" t="n">
         <v>43234</v>
       </c>
       <c r="K215" s="3" t="n">
         <v>43400</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/IAY/1278715 — Construction of IAY House -IAY REG. NO. MP2328599</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>43160</v>
@@ -17151,51 +17151,51 @@
       <c r="J359" s="3" t="n">
         <v>44315</v>
       </c>
       <c r="K359" s="3" t="n">
         <v>44528</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/IAY/2948103 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2073695</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>8536</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>44613</v>
@@ -24001,51 +24001,51 @@
       <c r="J499" s="3" t="n">
         <v>45627</v>
       </c>
       <c r="K499" s="3" t="n">
         <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/IAY/4596822 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123246792</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>45546</v>
@@ -24293,145 +24293,145 @@
       <c r="J505" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K505" s="3" t="n">
         <v>46030</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/IAY/5520168 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106418259</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>8400</v>
+        <v>25200</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>45733</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/IAY/5520567 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123250934</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>45950</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/IAY/5522104 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104925800</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>45764</v>
@@ -24483,51 +24483,51 @@
       <c r="J509" s="3" t="n">
         <v>45846</v>
       </c>
       <c r="K509" s="3" t="n">
         <v>46030</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/IAY/5522398 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106289278</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>22636</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>45918</v>
@@ -24875,51 +24875,51 @@
       <c r="J517" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K517" s="3" t="n">
         <v>46248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/IAY/5527857 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113886327</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>22470</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>46090</v>
@@ -24971,145 +24971,145 @@
       <c r="J519" s="3" t="n">
         <v>45846</v>
       </c>
       <c r="K519" s="3" t="n">
         <v>46148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/IAY/5528695 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106670134</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>21672</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>45846</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/IAY/5529206 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106290503</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>45713</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/IAY/5531228 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106288267</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>22470</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>45918</v>
@@ -25163,73 +25163,73 @@
       <c r="J523" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K523" s="3" t="n">
         <v>46063</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/IAY/5590972 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150288738</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>8400</v>
+        <v>25200</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -25259,8033 +25259,8080 @@
       <c r="J525" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K525" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/IAY/5776430 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106418749</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>12789</v>
+        <v>22989</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K526" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/IAY/6185540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113654831</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/IAY/6186212 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121709923</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>0</v>
+        <v>25200</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/IAY/6188001 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113638371</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>8400</v>
+        <v>25200</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/IAY/6188999 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105996249</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/IAY/6191763 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106418776</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/IAY/6195015 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121708566</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/IAY/6198282 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130382456</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>8400</v>
+        <v>25200</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/IAY/6201196 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113886261</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>8400</v>
+        <v>25200</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/IAY/6204045 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126785785</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/IAY/6209700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123245048</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>4200</v>
+        <v>12600</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
           <t>1734002037/IF/IAY/6216924 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121712490</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>8400</v>
+        <v>21000</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1734002037/IF/IAY/627757 — Construction of IAY House -IAY REG. NO. MP1195650</t>
+          <t>1734002037/IF/IAY/6266573 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126783624</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>15540</v>
+        <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>42878</v>
-[...3 lines deleted...]
-      </c>
+        <v>46097</v>
+      </c>
+      <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1734002037/IF/IAY/644168 — Construction of IAY House -IAY REG. NO. MP1255820</t>
+          <t>1734002037/IF/IAY/627757 — Construction of IAY House -IAY REG. NO. MP1195650</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>15540</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>42924</v>
+        <v>42878</v>
       </c>
       <c r="K539" s="3" t="n">
         <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1734002037/IF/IAY/809505 — Construction of IAY House -IAY REG. NO. MP1361017</t>
+          <t>1734002037/IF/IAY/644168 — Construction of IAY House -IAY REG. NO. MP1255820</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>15516</v>
+        <v>15540</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>42924</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>43287</v>
+        <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1734002037/IF/IAY/986704 — Construction of IAY House -IAY REG. NO. MP1307953</t>
+          <t>1734002037/IF/IAY/809505 — Construction of IAY House -IAY REG. NO. MP1361017</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>14610</v>
+        <v>15516</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>42924</v>
       </c>
       <c r="K541" s="3" t="n">
-        <v>43400</v>
+        <v>43287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1734002037/IF/IAY/986734 — Construction of IAY House -IAY REG. NO. MP1361090</t>
+          <t>1734002037/IF/IAY/986704 — Construction of IAY House -IAY REG. NO. MP1307953</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>15600</v>
+        <v>14610</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>42885</v>
+        <v>42924</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>43287</v>
+        <v>43400</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1734002037/IF/IAY/986805 — Construction of IAY House -IAY REG. NO. MP1454937</t>
+          <t>1734002037/IF/IAY/986734 — Construction of IAY House -IAY REG. NO. MP1361090</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>15540</v>
+        <v>15600</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>42885</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>43296</v>
+        <v>43287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1734002037/IF/IAY/986811 — Construction of IAY House -IAY REG. NO. MP1462939</t>
+          <t>1734002037/IF/IAY/986805 — Construction of IAY House -IAY REG. NO. MP1454937</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>15612</v>
+        <v>15540</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>42885</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>43332</v>
+        <v>43296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1734002037/IF/IAY/986815 — Construction of IAY House -IAY REG. NO. MP1467222</t>
+          <t>1734002037/IF/IAY/986811 — Construction of IAY House -IAY REG. NO. MP1462939</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>15480</v>
+        <v>15612</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>42884</v>
+        <v>42885</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>43098</v>
+        <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1734002037/IF/IAY/986817 — Construction of IAY House -IAY REG. NO. MP1470033</t>
+          <t>1734002037/IF/IAY/986815 — Construction of IAY House -IAY REG. NO. MP1467222</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>42924</v>
+        <v>42884</v>
       </c>
       <c r="K546" s="3" t="n">
         <v>43098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1734002037/IF/VB/22012035664702 — EK BAGIYA MAA KE NAAM ITRAKUWAR BAI / RATIRAM THAKUR MP170005163576 GRAM BHAMA</t>
+          <t>1734002037/IF/IAY/986817 — Construction of IAY House -IAY REG. NO. MP1470033</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>46249</v>
-[...1 lines deleted...]
-      <c r="K547" s="3"/>
+        <v>42924</v>
+      </c>
+      <c r="K547" s="3" t="n">
+        <v>43098</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1734002037/IF/VB/22012035664706 — EK BAGIYA MA KE NAAM MAMTA BAI / BABLU JATAV MP170005162504 GRAM BHAMA</t>
+          <t>1734002037/IF/VB/22012035664702 — EK BAGIYA MAA KE NAAM ITRAKUWAR BAI / RATIRAM THAKUR MP170005163576 GRAM BHAMA</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>46249</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1734002037/IF/VB/22012035664707 — EK BAGIYA MA KE NAAM SHASHI BAI / DAYAL JATAV GRAM BHAMA</t>
+          <t>1734002037/IF/VB/22012035664706 — EK BAGIYA MA KE NAAM MAMTA BAI / BABLU JATAV MP170005162504 GRAM BHAMA</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>46249</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1734002037/IF/VB/22012035664810 — EK BAGIYA MAA KE NAAM ITRAKUWAR BAI / RATIRAM THAKUR  MP170005163576 GRAM BHAMA GP BHAMA</t>
+          <t>1734002037/IF/VB/22012035664707 — EK BAGIYA MA KE NAAM SHASHI BAI / DAYAL JATAV GRAM BHAMA</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>46249</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1734002037/LD/114 — भामा मेडब्ंधान दशरथ/तुलाराम</t>
+          <t>1734002037/IF/VB/22012035664810 — EK BAGIYA MAA KE NAAM ITRAKUWAR BAI / RATIRAM THAKUR  MP170005163576 GRAM BHAMA GP BHAMA</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>25775</v>
+        <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>11739</v>
+        <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>39890</v>
-[...3 lines deleted...]
-      </c>
+        <v>46249</v>
+      </c>
+      <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1734002037/LD/3799387954 — खैलमैदान निर्माण कार्य ग्राम भामा</t>
+          <t>1734002037/LD/114 — भामा मेडब्ंधान दशरथ/तुलाराम</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>484000</v>
+        <v>25775</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>118609</v>
+        <v>11739</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>41380</v>
+        <v>39890</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>42584</v>
+        <v>39903</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1734002037/LD/3799390086 — BHAMA SANTIDHAM NIRMAN WORK</t>
+          <t>1734002037/LD/3799387954 — खैलमैदान निर्माण कार्य ग्राम भामा</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>358000</v>
+        <v>484000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>185265.76</v>
+        <v>118609</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>41415</v>
+        <v>41380</v>
       </c>
       <c r="K553" s="3" t="n">
         <v>42584</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1734002037/LD/637 — भामा मेढ बंधान रतिराम/पदम गौंड</t>
+          <t>1734002037/LD/3799390086 — BHAMA SANTIDHAM NIRMAN WORK</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>61000</v>
+        <v>358000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>5600</v>
+        <v>185265.76</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>40330</v>
+        <v>41415</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>40278</v>
+        <v>42584</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1734002037/LD/917 — भामा खेलमैदान समतलीकरड</t>
+          <t>1734002037/LD/637 — भामा मेढ बंधान रतिराम/पदम गौंड</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>484000</v>
+        <v>61000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>41580</v>
+        <v>5600</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>41326</v>
+        <v>40330</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>41739</v>
+        <v>40278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1734002037/PG/22012034303767 — खेल मैदान निर्माण कार्य ग्राम भामा</t>
+          <t>1734002037/LD/917 — भामा खेलमैदान समतलीकरड</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>353000</v>
+        <v>484000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>180860</v>
+        <v>41580</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>42846</v>
+        <v>41326</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>43772</v>
+        <v>41739</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/184 — भामा मिटटी मुरम बजरा भामा से गगई</t>
+          <t>1734002037/PG/22012034303767 — खेल मैदान निर्माण कार्य ग्राम भामा</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>493900</v>
+        <v>353000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>161356.94</v>
+        <v>180860</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>39900</v>
+        <v>42846</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>41364</v>
+        <v>43772</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/213 — भामा से विल्‍थारी मार्ग पर मिटटी मुरम कार्य</t>
+          <t>1734002037/RC/184 — भामा मिटटी मुरम बजरा भामा से गगई</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>493900</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>312945.89</v>
+        <v>161356.94</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>39934</v>
+        <v>39900</v>
       </c>
       <c r="K558" s="3" t="n">
         <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034165506 — पंचपरमेश्‍वर+मनरेगा सीसीरोड नाली सहित संतोष केवट क</t>
+          <t>1734002037/RC/213 — भामा से विल्‍थारी मार्ग पर मिटटी मुरम कार्य</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>49000</v>
+        <v>493900</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>46327.8</v>
+        <v>312945.89</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>41401</v>
+        <v>39934</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>41618</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034181731 — BHAMA C C ROAD AND NALI NIRMAN PANCHYAT SE POWER H</t>
+          <t>1734002037/RC/22012034165506 — पंचपरमेश्‍वर+मनरेगा सीसीरोड नाली सहित संतोष केवट क</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>96000</v>
+        <v>49000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>97103</v>
+        <v>46327.8</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>41527</v>
+        <v>41401</v>
       </c>
       <c r="K560" s="3" t="n">
-        <v>41712</v>
+        <v>41618</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034181736 — BHAMA C C ROAD AND NALI NIRMAN VEERENDRA KE MAKAN</t>
+          <t>1734002037/RC/22012034181731 — BHAMA C C ROAD AND NALI NIRMAN PANCHYAT SE POWER H</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>146000</v>
+        <v>96000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>143894</v>
+        <v>97103</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>41527</v>
       </c>
       <c r="K561" s="3" t="n">
         <v>41712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034184354 — BHAMA BIDHAK NIDI+MANERGA CC ROAD NALEE NIRMAD SCH</t>
+          <t>1734002037/RC/22012034181736 — BHAMA C C ROAD AND NALI NIRMAN VEERENDRA KE MAKAN</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>67000</v>
+        <v>146000</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>66840</v>
+        <v>143894</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>41548</v>
+        <v>41527</v>
       </c>
       <c r="K562" s="3" t="n">
         <v>41712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034184362 — BHAMA BIDHAYAK NIDHI+MANREGA CC ROAD NALEE NIRMAD</t>
+          <t>1734002037/RC/22012034184354 — BHAMA BIDHAK NIDI+MANERGA CC ROAD NALEE NIRMAD SCH</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>34000</v>
+        <v>67000</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>32188</v>
+        <v>66840</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>41548</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>41728</v>
+        <v>41712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034184365 — BHAMA SANSAD NIDHEE +MANREGA CC ROAD NALI NIRMAD S</t>
+          <t>1734002037/RC/22012034184362 — BHAMA BIDHAYAK NIDHI+MANREGA CC ROAD NALEE NIRMAD</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>49000</v>
+        <v>34000</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>47300</v>
+        <v>32188</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>41660</v>
+        <v>41548</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>41725</v>
+        <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034202584 — BHAMA PANCHPARMESHWER+NREGA CC ROAD  NALI NIRMAN</t>
+          <t>1734002037/RC/22012034184365 — BHAMA SANSAD NIDHEE +MANREGA CC ROAD NALI NIRMAD S</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>112700</v>
+        <v>49000</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>94616</v>
+        <v>47300</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>41674</v>
+        <v>41660</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>41792</v>
+        <v>41725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034205421 — BHAMA sudoor gram sampark wa khet sadak yojna anta</t>
+          <t>1734002037/RC/22012034202584 — BHAMA PANCHPARMESHWER+NREGA CC ROAD  NALI NIRMAN</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>639000</v>
+        <v>112700</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>418517.1</v>
+        <v>94616</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>41688</v>
+        <v>41674</v>
       </c>
       <c r="K566" s="3" t="n">
-        <v>43296</v>
+        <v>41792</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034293078 — पंचपरमेश्वेर+मनरेगा सी सी रोड निर्माण कार्य दौलत के मकान से हरिजन मोहल्ला की ओर ग्राम भामा</t>
+          <t>1734002037/RC/22012034205421 — BHAMA sudoor gram sampark wa khet sadak yojna anta</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>163000</v>
+        <v>639000</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>161671</v>
+        <v>418517.1</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>42364</v>
+        <v>41688</v>
       </c>
       <c r="K567" s="3" t="n">
-        <v>43227</v>
+        <v>43296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034301715 — Cement  concrete road</t>
+          <t>1734002037/RC/22012034293078 — पंचपरमेश्वेर+मनरेगा सी सी रोड निर्माण कार्य दौलत के मकान से हरिजन मोहल्ला की ओर ग्राम भामा</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>0</v>
+        <v>163000</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>0</v>
+        <v>161671</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>42364</v>
       </c>
-      <c r="K568" s="3"/>
+      <c r="K568" s="3" t="n">
+        <v>43227</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034315118 — भामा आंतरिक सी सी रोड एवं नाली निर्माण</t>
+          <t>1734002037/RC/22012034301715 — Cement  concrete road</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>103000</v>
+        <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>100624</v>
+        <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>42724</v>
-[...3 lines deleted...]
-      </c>
+        <v>42364</v>
+      </c>
+      <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034322078 — डी.पी.आर.भामा सी.सी रोड़ आंगनवाडी से औम्कार साहु के मकान तक.</t>
+          <t>1734002037/RC/22012034315118 — भामा आंतरिक सी सी रोड एवं नाली निर्माण</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>40125</v>
+        <v>103000</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>40116</v>
+        <v>100624</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>43193</v>
+        <v>42724</v>
       </c>
       <c r="K570" s="3" t="n">
-        <v>43678</v>
+        <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034325983 — सी सी रोड  नाली निर्माण  केवट मोहल्ला से स्कूल कि और</t>
+          <t>1734002037/RC/22012034322078 — डी.पी.आर.भामा सी.सी रोड़ आंगनवाडी से औम्कार साहु के मकान तक.</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>56000</v>
+        <v>40125</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>55524</v>
+        <v>40116</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>42773</v>
+        <v>43193</v>
       </c>
       <c r="K571" s="3" t="n">
-        <v>43301</v>
+        <v>43678</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034334113 — डी.पी.आर.भामा सी.सी रोड़ मिडल स्कूल से मैन रोड तक.</t>
+          <t>1734002037/RC/22012034325983 — सी सी रोड  नाली निर्माण  केवट मोहल्ला से स्कूल कि और</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>60000</v>
+        <v>56000</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>59868</v>
+        <v>55524</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>42976</v>
+        <v>42773</v>
       </c>
       <c r="K572" s="3" t="n">
         <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034375566 — सुदूर सडक निर्माण कार्य</t>
+          <t>1734002037/RC/22012034334113 — डी.पी.आर.भामा सी.सी रोड़ मिडल स्कूल से मैन रोड तक.</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>0</v>
+        <v>60000</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>0</v>
+        <v>59868</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K573" s="3"/>
+        <v>42976</v>
+      </c>
+      <c r="K573" s="3" t="n">
+        <v>43301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034379481 — डी.पी.आर भामा सी.सी.रोड छत्तर के मकान से चिरोन्जी के मकान की ओर</t>
+          <t>1734002037/RC/22012034375566 — सुदूर सडक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>84000</v>
+        <v>0</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>81864</v>
+        <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>43505</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034379482 — डीपीआर सीसीरोड खिलन के मकान से हाई स्कूल की ओर ग्राम भामा</t>
+          <t>1734002037/RC/22012034379481 — डी.पी.आर भामा सी.सी.रोड छत्तर के मकान से चिरोन्जी के मकान की ओर</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>40125</v>
+        <v>84000</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>39264</v>
+        <v>81864</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>43130</v>
+        <v>43505</v>
       </c>
       <c r="K575" s="3" t="n">
-        <v>44007</v>
+        <v>43678</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034397196 — डी पी आर सी सी राेड दयाल के मकान से हल्‍काेरी के मकान तक</t>
+          <t>1734002037/RC/22012034379482 — डीपीआर सीसीरोड खिलन के मकान से हाई स्कूल की ओर ग्राम भामा</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>85000</v>
+        <v>40125</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>83424</v>
+        <v>39264</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>43706</v>
+        <v>43130</v>
       </c>
       <c r="K576" s="3" t="n">
-        <v>43892</v>
+        <v>44007</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034435869 — डी पी आर सी सी राेड ग्‍याप्रसाद के मकान से जुगल के मकान कीओर</t>
+          <t>1734002037/RC/22012034397196 — डी पी आर सी सी राेड दयाल के मकान से हल्‍काेरी के मकान तक</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>41000</v>
+        <v>85000</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>38724</v>
+        <v>83424</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>43495</v>
+        <v>43706</v>
       </c>
       <c r="K577" s="3" t="n">
-        <v>43678</v>
+        <v>43892</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034437320 — सीसी सडक निर्माण कार्य</t>
+          <t>1734002037/RC/22012034435869 — डी पी आर सी सी राेड ग्‍याप्रसाद के मकान से जुगल के मकान कीओर</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>0</v>
+        <v>41000</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>0</v>
+        <v>38724</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K578" s="3"/>
+        <v>43495</v>
+      </c>
+      <c r="K578" s="3" t="n">
+        <v>43678</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034437748 — सीसी सडक निर्माण कार्य</t>
+          <t>1734002037/RC/22012034437320 — सीसी सडक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034508585 — ग्राम पंचायत भामा लोटनिसिंह के मकान से भारत के मकान तक</t>
+          <t>1734002037/RC/22012034437748 — सीसी सडक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>73000</v>
+        <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>61248</v>
+        <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>43806</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034518452 — ग्राम पंचायत भामा एपोच रोड निर्माण कार्य ककरोली से शांतिधाम तक</t>
+          <t>1734002037/RC/22012034508585 — ग्राम पंचायत भामा लोटनिसिंह के मकान से भारत के मकान तक</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>1398621.41</v>
+        <v>73000</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>0</v>
+        <v>61248</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K581" s="3"/>
+        <v>43806</v>
+      </c>
+      <c r="K581" s="3" t="n">
+        <v>44085</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034519953 — ग्राम पंचायत भामा सीमेंट कांक्रीट सडक निर्माण कार्य दयाल के मकान से मेन रोड की ओर</t>
+          <t>1734002037/RC/22012034518452 — ग्राम पंचायत भामा एपोच रोड निर्माण कार्य ककरोली से शांतिधाम तक</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>89000</v>
+        <v>1398621.41</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>87780</v>
+        <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>44168</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034557006 — गाम पंचायत भामा सीमेंट सडक पन्‍नालाल केेे मकान से</t>
+          <t>1734002037/RC/22012034519953 — ग्राम पंचायत भामा सीमेंट कांक्रीट सडक निर्माण कार्य दयाल के मकान से मेन रोड की ओर</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>30000</v>
+        <v>89000</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>29143</v>
+        <v>87780</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>44385</v>
+        <v>44168</v>
       </c>
       <c r="K583" s="3" t="n">
-        <v>44684</v>
+        <v>44690</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034568060 — ग्राम पंचायत भामा एप्रोच रोड ककरौली टोला से शांति धाम तक</t>
+          <t>1734002037/RC/22012034557006 — गाम पंचायत भामा सीमेंट सडक पन्‍नालाल केेे मकान से</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>1324776.25</v>
+        <v>30000</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>582962.37</v>
+        <v>29143</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>44301</v>
+        <v>44385</v>
       </c>
       <c r="K584" s="3" t="n">
-        <v>46045</v>
+        <v>44684</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034568061 — ग्राम पंचायत भामा एप्रोच रोड ककरौली टोला से शांति धाम तक</t>
+          <t>1734002037/RC/22012034568060 — ग्राम पंचायत भामा एप्रोच रोड ककरौली टोला से शांति धाम तक</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>0</v>
+        <v>1324776.25</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>0</v>
+        <v>582962.37</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K585" s="3"/>
+        <v>44301</v>
+      </c>
+      <c r="K585" s="3" t="n">
+        <v>46045</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034576194 — ग्राम पंचायत भामा सी.सी.नाली निर्माण राजकूमार के घर से घनश्‍याम के घर की ओर</t>
+          <t>1734002037/RC/22012034568061 — ग्राम पंचायत भामा एप्रोच रोड ककरौली टोला से शांति धाम तक</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>28000</v>
+        <v>0</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>26248</v>
+        <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>44378</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034581288 — ग्राम पंचायत भामा सीमेंट कांक्रीट सडक निर्माण कार्य दिनेश के मकान से बिल्‍थारी रोड तक</t>
+          <t>1734002037/RC/22012034576194 — ग्राम पंचायत भामा सी.सी.नाली निर्माण राजकूमार के घर से घनश्‍याम के घर की ओर</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>63000</v>
+        <v>28000</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>61374</v>
+        <v>26248</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>44450</v>
+        <v>44378</v>
       </c>
       <c r="K587" s="3" t="n">
-        <v>44680</v>
+        <v>44684</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034607300 — ग्राम पंचायत भामा सीमेंट कांक्रीट नाली निर्माण कार्य मुख्‍यमार्ग से हायस्‍कूल की ओर भाग-२</t>
+          <t>1734002037/RC/22012034581288 — ग्राम पंचायत भामा सीमेंट कांक्रीट सडक निर्माण कार्य दिनेश के मकान से बिल्‍थारी रोड तक</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>0</v>
+        <v>63000</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>0</v>
+        <v>61374</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K588" s="3"/>
+        <v>44450</v>
+      </c>
+      <c r="K588" s="3" t="n">
+        <v>44680</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034607301 — ग्राम पंचायत भामा सीमेंट कांक्रीट नाली निर्माण कार्य मुख्‍यमार्ग से हायस्‍कूल की ओर भाग-२</t>
+          <t>1734002037/RC/22012034607300 — ग्राम पंचायत भामा सीमेंट कांक्रीट नाली निर्माण कार्य मुख्‍यमार्ग से हायस्‍कूल की ओर भाग-२</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>22000</v>
+        <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>14688</v>
+        <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>44669</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/22012034610499 — ग्राम पंचायत भामा सीमेंट कांक्रीट नाली निर्माण कार्य घनश्‍याम के मकान के सामने से देवेन्‍द्र के मकान</t>
+          <t>1734002037/RC/22012034607301 — ग्राम पंचायत भामा सीमेंट कांक्रीट नाली निर्माण कार्य मुख्‍यमार्ग से हायस्‍कूल की ओर भाग-२</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>49000</v>
+        <v>22000</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>44064</v>
+        <v>14688</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>44681</v>
+        <v>44669</v>
       </c>
       <c r="K590" s="3" t="n">
-        <v>44751</v>
+        <v>44690</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/436 — भामा  सी सी रोड</t>
+          <t>1734002037/RC/22012034610499 — ग्राम पंचायत भामा सीमेंट कांक्रीट नाली निर्माण कार्य घनश्‍याम के मकान के सामने से देवेन्‍द्र के मकान</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>305000</v>
+        <v>49000</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>102988.75</v>
+        <v>44064</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>40878</v>
+        <v>44681</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>41090</v>
+        <v>44751</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/609 — भामा सी सी रोड नाली निर्माण पंच परमेश्‍वर</t>
+          <t>1734002037/RC/436 — भामा  सी सी रोड</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>461000</v>
+        <v>305000</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>206109.4</v>
+        <v>102988.75</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>41072</v>
+        <v>40878</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>41171</v>
+        <v>41090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RC/623 — पंचपरमेश्वर+मनरेगा सीसीरोड एवं नाली निर्माण कार्य आदिवासी मोहल्‍ला से भामा तक</t>
+          <t>1734002037/RC/609 — भामा सी सी रोड नाली निर्माण पंच परमेश्‍वर</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>413000</v>
+        <v>461000</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>194439.58</v>
+        <v>206109.4</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>41108</v>
+        <v>41072</v>
       </c>
       <c r="K593" s="3" t="n">
-        <v>41190</v>
+        <v>41171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034251723 — BHAMA NBA MGNREGA SHOUCHALAY NIRMAD HARISHANKAR/PU</t>
+          <t>1734002037/RC/623 — पंचपरमेश्वर+मनरेगा सीसीरोड एवं नाली निर्माण कार्य आदिवासी मोहल्‍ला से भामा तक</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>0</v>
+        <v>413000</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>0</v>
+        <v>194439.58</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K594" s="3"/>
+        <v>41108</v>
+      </c>
+      <c r="K594" s="3" t="n">
+        <v>41190</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034251820 — BHAMA NBA MGNREGA SHOUCHALAY NIRMAN JUGAL GOUND</t>
+          <t>1734002037/RS/22012034251723 — BHAMA NBA MGNREGA SHOUCHALAY NIRMAD HARISHANKAR/PU</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>5275</v>
+        <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>41876</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034252541 — BHAMA NBA MGNREGA ANTARGAT SOUCHALAYE NIRMAD RAMCH</t>
+          <t>1734002037/RS/22012034251820 — BHAMA NBA MGNREGA SHOUCHALAY NIRMAN JUGAL GOUND</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>5275</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>41876</v>
       </c>
       <c r="K596" s="3" t="n">
         <v>42019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034253125 — BHAMA NBA MGNREGA SHOUCHALAY NIRMAN TANTOO /MANDHA</t>
+          <t>1734002037/RS/22012034252541 — BHAMA NBA MGNREGA ANTARGAT SOUCHALAYE NIRMAD RAMCH</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>5275</v>
       </c>
       <c r="J597" s="3" t="n">
         <v>41876</v>
       </c>
       <c r="K597" s="3" t="n">
         <v>42019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034253130 — BHAMA NBA MGNREG SHOUSHALAY NIRMAD HALKORI/PUSAU G</t>
+          <t>1734002037/RS/22012034253125 — BHAMA NBA MGNREGA SHOUCHALAY NIRMAN TANTOO /MANDHA</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>5275</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>41876</v>
       </c>
       <c r="K598" s="3" t="n">
         <v>42019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034253134 — BHAMA NBA MGNREGA SHOUCHALAY NIRMAD BAIJNATH GOUND</t>
+          <t>1734002037/RS/22012034253130 — BHAMA NBA MGNREG SHOUSHALAY NIRMAD HALKORI/PUSAU G</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>5275</v>
       </c>
       <c r="J599" s="3" t="n">
         <v>41876</v>
       </c>
       <c r="K599" s="3" t="n">
         <v>42019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034253453 — BHAMA NBA MGNREGA SHOUCHALAY NIRMAN JAGDEESH/LAXMA</t>
+          <t>1734002037/RS/22012034253134 — BHAMA NBA MGNREGA SHOUCHALAY NIRMAD BAIJNATH GOUND</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>5275</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>41876</v>
       </c>
       <c r="K600" s="3" t="n">
         <v>42019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034253510 — BHAMA NBA MGNREGA SHOUCHALAY NIRMAN RAMDASH/PRATAP</t>
+          <t>1734002037/RS/22012034253453 — BHAMA NBA MGNREGA SHOUCHALAY NIRMAN JAGDEESH/LAXMA</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>5275</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>41876</v>
       </c>
       <c r="K601" s="3" t="n">
         <v>42019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034261753 — BHAMA NBA MGREGA ANTARGAT SOUCHALAY NIRMAN CHETRAM</t>
+          <t>1734002037/RS/22012034253510 — BHAMA NBA MGNREGA SHOUCHALAY NIRMAN RAMDASH/PRATAP</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>0</v>
+        <v>5275</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K602" s="3"/>
+        <v>41876</v>
+      </c>
+      <c r="K602" s="3" t="n">
+        <v>42019</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034261764 — BHAMA NBA MGNAREGA ANTARGAT SOUCHALAY NIRMAN RATIR</t>
+          <t>1734002037/RS/22012034261753 — BHAMA NBA MGREGA ANTARGAT SOUCHALAY NIRMAN CHETRAM</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>41816</v>
+        <v>41665</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034262262 — BHAMA NBA ANTARGAT SOUCHALAY  NIRMAD POORAN S/O MA</t>
+          <t>1734002037/RS/22012034261764 — BHAMA NBA MGNAREGA ANTARGAT SOUCHALAY NIRMAN RATIR</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>5275</v>
+        <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>41928</v>
-[...3 lines deleted...]
-      </c>
+        <v>41816</v>
+      </c>
+      <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034262266 — BHAMA NBA SOUCHALYA NIRMAN KALU S/O MANDHA GOUND</t>
+          <t>1734002037/RS/22012034262262 — BHAMA NBA ANTARGAT SOUCHALAY  NIRMAD POORAN S/O MA</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>5275</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>41928</v>
       </c>
       <c r="K605" s="3" t="n">
         <v>42019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034262268 — BHAMA NBA ANTARGAT SOUCHALAY NIRMAN DANIRAM S/O LA</t>
+          <t>1734002037/RS/22012034262266 — BHAMA NBA SOUCHALYA NIRMAN KALU S/O MANDHA GOUND</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>5275</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>41928</v>
       </c>
       <c r="K606" s="3" t="n">
         <v>42019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034262270 — BHAMA NBA ANTARGAT SOUCHALAY NIRMAN RAMSWROOP S/O</t>
+          <t>1734002037/RS/22012034262268 — BHAMA NBA ANTARGAT SOUCHALAY NIRMAN DANIRAM S/O LA</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>5275</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>41928</v>
       </c>
       <c r="K607" s="3" t="n">
         <v>42019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034262274 — BHAMA NBA ANTARGAT SOUCHALAY NIRMAN HARIRAM S/O LA</t>
+          <t>1734002037/RS/22012034262270 — BHAMA NBA ANTARGAT SOUCHALAY NIRMAN RAMSWROOP S/O</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>5275</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>41876</v>
+        <v>41928</v>
       </c>
       <c r="K608" s="3" t="n">
         <v>42019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034262279 — BHAMA NBA ANTARGAT SOUCHALAY NIRMAD HARISHAKAR S/O</t>
+          <t>1734002037/RS/22012034262274 — BHAMA NBA ANTARGAT SOUCHALAY NIRMAN HARIRAM S/O LA</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>5275</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>41876</v>
       </c>
       <c r="K609" s="3" t="n">
         <v>42019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034262280 — BHAMA NBA ANTARGAT SOUCHALAY NIRMAN CHETRAM S/O PR</t>
+          <t>1734002037/RS/22012034262279 — BHAMA NBA ANTARGAT SOUCHALAY NIRMAD HARISHAKAR S/O</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>5275</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>41876</v>
       </c>
       <c r="K610" s="3" t="n">
         <v>42019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034262281 — BHAMA NBA ANTARGAT SOUCHALAY NIRMAD RAJKUMAR S/O P</t>
+          <t>1734002037/RS/22012034262280 — BHAMA NBA ANTARGAT SOUCHALAY NIRMAN CHETRAM S/O PR</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>5275</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>41876</v>
       </c>
       <c r="K611" s="3" t="n">
         <v>42019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034263177 — BHAMA NBA ANTARGAT SOUCHAY NIRMAN NANHELAL S/O JAG</t>
+          <t>1734002037/RS/22012034262281 — BHAMA NBA ANTARGAT SOUCHALAY NIRMAD RAJKUMAR S/O P</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>0</v>
+        <v>5275</v>
       </c>
       <c r="J612" s="3" t="n">
         <v>41876</v>
       </c>
-      <c r="K612" s="3"/>
+      <c r="K612" s="3" t="n">
+        <v>42019</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034263716 — BHAMA NBA SOUCHALAY NIRMAD BHAGCHANDS/O HEERALAL K</t>
+          <t>1734002037/RS/22012034263177 — BHAMA NBA ANTARGAT SOUCHAY NIRMAN NANHELAL S/O JAG</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>41877</v>
+        <v>41876</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034263721 — BHAMA NBA SOUCHALAY NIRMAN GANESH S/O BHAGIRATH KE</t>
+          <t>1734002037/RS/22012034263716 — BHAMA NBA SOUCHALAY NIRMAD BHAGCHANDS/O HEERALAL K</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>41877</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034263724 — BHAMA NBA SOUCHALAY NIRMAS DEENA S/O RAMPRASAD KEV</t>
+          <t>1734002037/RS/22012034263721 — BHAMA NBA SOUCHALAY NIRMAN GANESH S/O BHAGIRATH KE</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>41877</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034263728 — BHAMA NBA SOUCHALAY NIRMAD BRAJKISOR S/O MANSHARAM</t>
+          <t>1734002037/RS/22012034263724 — BHAMA NBA SOUCHALAY NIRMAS DEENA S/O RAMPRASAD KEV</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>5275</v>
+        <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>41928</v>
-[...3 lines deleted...]
-      </c>
+        <v>41877</v>
+      </c>
+      <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034263941 — BHAMA NBA SOUCHALAY NIRMAD MUNNA S/O GHASITE CHAMAR</t>
+          <t>1734002037/RS/22012034263728 — BHAMA NBA SOUCHALAY NIRMAD BRAJKISOR S/O MANSHARAM</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>0</v>
+        <v>5275</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K617" s="3"/>
+        <v>41928</v>
+      </c>
+      <c r="K617" s="3" t="n">
+        <v>42019</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034263946 — BHAMA NBA SOUCHALAY NIRMAD MUNNA S/O GHASEETE CHAM</t>
+          <t>1734002037/RS/22012034263941 — BHAMA NBA SOUCHALAY NIRMAD MUNNA S/O GHASITE CHAMAR</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034263950 — BHAMA NBA SOUCHALAY NIRMAD RAMSING S/0 RATAN CHAMA</t>
+          <t>1734002037/RS/22012034263946 — BHAMA NBA SOUCHALAY NIRMAD MUNNA S/O GHASEETE CHAM</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>5275</v>
+        <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>41921</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034263957 — BHAMA NBA SOUCHALAY NIRMAD RAJJAN S/O HIMMAT MEHTA</t>
+          <t>1734002037/RS/22012034263950 — BHAMA NBA SOUCHALAY NIRMAD RAMSING S/0 RATAN CHAMA</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>0</v>
+        <v>5275</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>41879</v>
-[...1 lines deleted...]
-      <c r="K620" s="3"/>
+        <v>41921</v>
+      </c>
+      <c r="K620" s="3" t="n">
+        <v>42019</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034263960 — BHAMA NBA SOUCHALAY NIRMAD KAMLESH S/O BALSING GOU</t>
+          <t>1734002037/RS/22012034263957 — BHAMA NBA SOUCHALAY NIRMAD RAJJAN S/O HIMMAT MEHTA</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>41880</v>
+        <v>41879</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034264239 — BHAMA NBA SOUCHALAY NIRMAD MUNNA S/O BRANDAVAN BAS</t>
+          <t>1734002037/RS/22012034263960 — BHAMA NBA SOUCHALAY NIRMAD KAMLESH S/O BALSING GOU</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>41881</v>
+        <v>41880</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034269451 — BHAMA NBA SOUCHALYA NIRMAN TRALOK S/O PRABHUSINH L</t>
+          <t>1734002037/RS/22012034264239 — BHAMA NBA SOUCHALAY NIRMAD MUNNA S/O BRANDAVAN BAS</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>5275</v>
+        <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>41921</v>
-[...3 lines deleted...]
-      </c>
+        <v>41881</v>
+      </c>
+      <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034269458 — BHAMA NBA SOUCHALYA NIRMAN RAJENDRA S/O PREETAM LO</t>
+          <t>1734002037/RS/22012034269451 — BHAMA NBA SOUCHALYA NIRMAN TRALOK S/O PRABHUSINH L</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>5275</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>41921</v>
       </c>
       <c r="K624" s="3" t="n">
         <v>42019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034269464 — BHAMA NBA SOUCHALYA NIRMAN AJAY S/O NARAYAN PRASAD</t>
+          <t>1734002037/RS/22012034269458 — BHAMA NBA SOUCHALYA NIRMAN RAJENDRA S/O PREETAM LO</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>5275</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>41921</v>
       </c>
       <c r="K625" s="3" t="n">
         <v>42019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034269468 — BHAMA NBA SOUCHALYA NIRMAN RAMESH S/O BALRAM LODHI</t>
+          <t>1734002037/RS/22012034269464 — BHAMA NBA SOUCHALYA NIRMAN AJAY S/O NARAYAN PRASAD</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>5275</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>41921</v>
       </c>
       <c r="K626" s="3" t="n">
         <v>42019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034269480 — BHAMA NBA SOUCHALYA NIRMAN ARJUN S/O HOTILA L LODH</t>
+          <t>1734002037/RS/22012034269468 — BHAMA NBA SOUCHALYA NIRMAN RAMESH S/O BALRAM LODHI</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>0</v>
+        <v>5275</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>41901</v>
-[...1 lines deleted...]
-      <c r="K627" s="3"/>
+        <v>41921</v>
+      </c>
+      <c r="K627" s="3" t="n">
+        <v>42019</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034270626 — BHAMA NBA ANTARGAT SOUCHALAY SARMAN S/O GUGARLA L</t>
+          <t>1734002037/RS/22012034269480 — BHAMA NBA SOUCHALYA NIRMAN ARJUN S/O HOTILA L LODH</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>5275</v>
+        <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>41921</v>
-[...3 lines deleted...]
-      </c>
+        <v>41901</v>
+      </c>
+      <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034270637 — BHAMA NBA ANTARGAT SOUCHALAY SANTOSH S/O MUNSHILAL</t>
+          <t>1734002037/RS/22012034270626 — BHAMA NBA ANTARGAT SOUCHALAY SARMAN S/O GUGARLA L</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>5275</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>41921</v>
       </c>
       <c r="K629" s="3" t="n">
         <v>42019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034270648 — BHAMA NBA SOUCHALAY NIRMAN HARIRAM S/O SHANKAR SAH</t>
+          <t>1734002037/RS/22012034270637 — BHAMA NBA ANTARGAT SOUCHALAY SANTOSH S/O MUNSHILAL</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>5275</v>
       </c>
       <c r="J630" s="3" t="n">
         <v>41921</v>
       </c>
       <c r="K630" s="3" t="n">
         <v>42019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034270655 — BHAMA NBA SOUCHALAY NIRMAN SURESH S/O SRILAL KEVAT</t>
+          <t>1734002037/RS/22012034270648 — BHAMA NBA SOUCHALAY NIRMAN HARIRAM S/O SHANKAR SAH</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>0</v>
+        <v>5275</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>41785</v>
-[...1 lines deleted...]
-      <c r="K631" s="3"/>
+        <v>41921</v>
+      </c>
+      <c r="K631" s="3" t="n">
+        <v>42019</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034270688 — BHAMA NBA ANTARGAT SOUCHALAY  CHHINGA S/O GULTHU</t>
+          <t>1734002037/RS/22012034270655 — BHAMA NBA SOUCHALAY NIRMAN SURESH S/O SRILAL KEVAT</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>41905</v>
+        <v>41785</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034270694 — BHAMA NBA ANTARGAT SOUCHALAY NIRMAD DELAN S/O GUL</t>
+          <t>1734002037/RS/22012034270688 — BHAMA NBA ANTARGAT SOUCHALAY  CHHINGA S/O GULTHU</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
         <v>41905</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034270700 — BHAMA NBA ANTARGAT SOUCHALAY NIRMAN MALKHAN S/O RA</t>
+          <t>1734002037/RS/22012034270694 — BHAMA NBA ANTARGAT SOUCHALAY NIRMAD DELAN S/O GUL</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>41905</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034271011 — BHAMA NBA SOUCHALAY NIRMAD SANNU S/O RAMSINGH KEVA</t>
+          <t>1734002037/RS/22012034270700 — BHAMA NBA ANTARGAT SOUCHALAY NIRMAN MALKHAN S/O RA</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>41906</v>
+        <v>41905</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034271018 — BHAMA NBA SOUCHALAY NIRMAD LAXMAN S/O PARAMSINH LO</t>
+          <t>1734002037/RS/22012034271011 — BHAMA NBA SOUCHALAY NIRMAD SANNU S/O RAMSINGH KEVA</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034274813 — BHAMA NBA ANTARGAT SOUCHALAY NIRMAD MOHAN S/O JAGG</t>
+          <t>1734002037/RS/22012034271018 — BHAMA NBA SOUCHALAY NIRMAD LAXMAN S/O PARAMSINH LO</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>41920</v>
+        <v>41906</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034274839 — BHAMA NBA SOUCHALAY NIRMAD GANESH S/O BANSILAL KEV</t>
+          <t>1734002037/RS/22012034274813 — BHAMA NBA ANTARGAT SOUCHALAY NIRMAD MOHAN S/O JAGG</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>41665</v>
+        <v>41920</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034274849 — BHAMA NBA SOUCHALAY NIRMAD JAGDESH S/O BANSHILAL KEVAT</t>
+          <t>1734002037/RS/22012034274839 — BHAMA NBA SOUCHALAY NIRMAD GANESH S/O BANSILAL KEV</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034383394 — ग्राम पंचायत भामा, पंचायत भवन के पास नाडेप निर्माण कार्य</t>
+          <t>1734002037/RS/22012034274849 — BHAMA NBA SOUCHALAY NIRMAD JAGDESH S/O BANSHILAL KEVAT</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>30000</v>
+        <v>5400</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>30293.82</v>
+        <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>43613</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034431776 — ग्राम पंचायत भामा ,पानी ठंकी के पास नाडेप निर्माण कार्य</t>
+          <t>1734002037/RS/22012034383394 — ग्राम पंचायत भामा, पंचायत भवन के पास नाडेप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>29237.82</v>
+        <v>30293.82</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>43614</v>
+        <v>43613</v>
       </c>
       <c r="K641" s="3" t="n">
         <v>43648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034431947 — ग्राम पंचायत भामा, नाडेम निर्माण कार्य पटेल मोहल्‍ला</t>
+          <t>1734002037/RS/22012034431776 — ग्राम पंचायत भामा ,पानी ठंकी के पास नाडेप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>0</v>
+        <v>29237.82</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>43377</v>
-[...1 lines deleted...]
-      <c r="K642" s="3"/>
+        <v>43614</v>
+      </c>
+      <c r="K642" s="3" t="n">
+        <v>43648</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034436032 — नाडेप निर्माण कार्य</t>
+          <t>1734002037/RS/22012034431947 — ग्राम पंचायत भामा, नाडेम निर्माण कार्य पटेल मोहल्‍ला</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>29246.29</v>
+        <v>30000</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>43556</v>
+        <v>43377</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034437574 — ग्राम पंचायत भामा नाडेप निर्माण कार्य</t>
+          <t>1734002037/RS/22012034436032 — नाडेप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>30000</v>
+        <v>29246.29</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>29941.82</v>
+        <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>43614</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034437635 — ग्राम पंचायत भामा नाडेप निर्माण कार्य हरिजन मोहल्‍ला</t>
+          <t>1734002037/RS/22012034437574 — ग्राम पंचायत भामा नाडेप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>29941.82</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>43614</v>
       </c>
       <c r="K645" s="3" t="n">
         <v>43648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034501477 — ग्राम पंचायत भामा सामुदायिक स्‍वच्‍छता परिसर का निर्माण कार्य</t>
+          <t>1734002037/RS/22012034437635 — ग्राम पंचायत भामा नाडेप निर्माण कार्य हरिजन मोहल्‍ला</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>45000</v>
+        <v>30000</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>43320</v>
+        <v>29941.82</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>44158</v>
+        <v>43614</v>
       </c>
       <c r="K646" s="3" t="n">
-        <v>44541</v>
+        <v>43648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034513045 — ग्राम पंचायत भामा  निर्माण कार्य विसराम के घर के पास</t>
+          <t>1734002037/RS/22012034501477 — ग्राम पंचायत भामा सामुदायिक स्‍वच्‍छता परिसर का निर्माण कार्य</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>0</v>
+        <v>45000</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>0</v>
+        <v>43320</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>44277</v>
-[...1 lines deleted...]
-      <c r="K647" s="3"/>
+        <v>44158</v>
+      </c>
+      <c r="K647" s="3" t="n">
+        <v>44541</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034550813 — ग्राम  पंचायत भामा नाडेप निर्माण कार्य धनसिंह s/ o साहब केवट के मकान के पास</t>
+          <t>1734002037/RS/22012034513045 — ग्राम पंचायत भामा  निर्माण कार्य विसराम के घर के पास</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>20074.97</v>
+        <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>17972.9</v>
+        <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>44464</v>
-[...3 lines deleted...]
-      </c>
+        <v>44277</v>
+      </c>
+      <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034550822 — ग्राम पंचायत भामा नाडेप निर्माण कार्य कुंजीलाल s/o साहब के मकान के पास</t>
+          <t>1734002037/RS/22012034550813 — ग्राम  पंचायत भामा नाडेप निर्माण कार्य धनसिंह s/ o साहब केवट के मकान के पास</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>20214.33</v>
+        <v>20074.97</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>18070.5</v>
+        <v>17972.9</v>
       </c>
       <c r="J649" s="3" t="n">
         <v>44464</v>
       </c>
       <c r="K649" s="3" t="n">
         <v>44681</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034558626 — ग्राम पंचायत भामा  नाडेप  निर्माण सामुदायिक शौचालय के पास</t>
+          <t>1734002037/RS/22012034550822 — ग्राम पंचायत भामा नाडेप निर्माण कार्य कुंजीलाल s/o साहब के मकान के पास</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>20184.78</v>
+        <v>20214.33</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>0</v>
+        <v>18070.5</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K650" s="3"/>
+        <v>44464</v>
+      </c>
+      <c r="K650" s="3" t="n">
+        <v>44681</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034558632 — ग्राम पंचायत भामा नाडेप निर्माण कार्य रमेश  केवट के मकान के पास</t>
+          <t>1734002037/RS/22012034558626 — ग्राम पंचायत भामा  नाडेप  निर्माण सामुदायिक शौचालय के पास</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>21447.17</v>
+        <v>20184.78</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>19892.7</v>
+        <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>44471</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034559184 — ग्राम पंचायत भामा नाडेप निर्माण कार्य पुराने पंचायत भवन के पास</t>
+          <t>1734002037/RS/22012034558632 — ग्राम पंचायत भामा नाडेप निर्माण कार्य रमेश  केवट के मकान के पास</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>21692.16</v>
+        <v>21447.17</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>20093.4</v>
+        <v>19892.7</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>44495</v>
+        <v>44471</v>
       </c>
       <c r="K652" s="3" t="n">
-        <v>44685</v>
+        <v>44681</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034562477 — ग्राम पंचायत भामा  नाडेप निर्माण 1 राजू सेन 2 विजय सेन ३ महेश ठाकुर ४ ग‍िर‍िशंकर के मकान के पास</t>
+          <t>1734002037/RS/22012034559184 — ग्राम पंचायत भामा नाडेप निर्माण कार्य पुराने पंचायत भवन के पास</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>80780.31</v>
+        <v>21692.16</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>74566.13</v>
+        <v>20093.4</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>44459</v>
+        <v>44495</v>
       </c>
       <c r="K653" s="3" t="n">
-        <v>44681</v>
+        <v>44685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034562478 — ग्राम पंचायत भामा नाडेप निर्माण कार्य  1 संतोष केवट २ बहादूर केवट ३ दयाल  ४ मुशीलाल केे मकान के पास</t>
+          <t>1734002037/RS/22012034562477 — ग्राम पंचायत भामा  नाडेप निर्माण 1 राजू सेन 2 विजय सेन ३ महेश ठाकुर ४ ग‍िर‍िशंकर के मकान के पास</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>80788.09</v>
+        <v>80780.31</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>77110.54</v>
+        <v>74566.13</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>44471</v>
+        <v>44459</v>
       </c>
       <c r="K654" s="3" t="n">
         <v>44681</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034562480 — ग्राम पंचायत भामा नाडेप निर्माण कार्य १ रामसिंह २ लोटन सिंह ३ अजय ४ वसंत सिंह के मकान के पास</t>
+          <t>1734002037/RS/22012034562478 — ग्राम पंचायत भामा नाडेप निर्माण कार्य  1 संतोष केवट २ बहादूर केवट ३ दयाल  ४ मुशीलाल केे मकान के पास</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>80788.09</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>0</v>
+        <v>77110.54</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K655" s="3"/>
+        <v>44471</v>
+      </c>
+      <c r="K655" s="3" t="n">
+        <v>44681</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034572652 — ग्राम पंचायत भामा नाडेप निर्माण कार्य १ बडी बाखर २ रामशरण ३ शंकरसिंह ४ मुन्‍ना सिंह के मकान के पास</t>
+          <t>1734002037/RS/22012034562480 — ग्राम पंचायत भामा नाडेप निर्माण कार्य १ रामसिंह २ लोटन सिंह ३ अजय ४ वसंत सिंह के मकान के पास</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>78318.81</v>
+        <v>80788.09</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>44464</v>
+        <v>44287</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034575007 — ग्राम पंचायत भामा नाडेप निर्माण कार्य १ राजू केवट २ भागचन्‍द्र २ ममता ३ प्रा०स्‍कूल के पास</t>
+          <t>1734002037/RS/22012034572652 — ग्राम पंचायत भामा नाडेप निर्माण कार्य १ बडी बाखर २ रामशरण ३ शंकरसिंह ४ मुन्‍ना सिंह के मकान के पास</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>78318.81</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>73108.6</v>
+        <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>44485</v>
-[...3 lines deleted...]
-      </c>
+        <v>44464</v>
+      </c>
+      <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034575011 — ग्राम पंचायत भामा नाडेप निर्माण कार्य १ कुंजविहारी २ राजबहादुर ३ घनश्‍याम ४ मुकेश क मकान के पास</t>
+          <t>1734002037/RS/22012034575007 — ग्राम पंचायत भामा नाडेप निर्माण कार्य १ राजू केवट २ भागचन्‍द्र २ ममता ३ प्रा०स्‍कूल के पास</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>80256.51</v>
+        <v>78318.81</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>72502.44</v>
+        <v>73108.6</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>44513</v>
+        <v>44485</v>
       </c>
       <c r="K658" s="3" t="n">
-        <v>44685</v>
+        <v>44681</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034576089 — ग्राम पचांयत भामा नाडेप निर्माण १ त्रि‍लोक २ देवीस‍िंह  के मकान के पास</t>
+          <t>1734002037/RS/22012034575011 — ग्राम पंचायत भामा नाडेप निर्माण कार्य १ कुंजविहारी २ राजबहादुर ३ घनश्‍याम ४ मुकेश क मकान के पास</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>40151.02</v>
+        <v>80256.51</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>35810.6</v>
+        <v>72502.44</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>44492</v>
+        <v>44513</v>
       </c>
       <c r="K659" s="3" t="n">
         <v>44685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034647680 — ग्राम पंचायत भामा नाडेप निर्माण कार्य  केवट मोहल्‍ला करन सिंह  केवट के मकान के सामने</t>
+          <t>1734002037/RS/22012034576089 — ग्राम पचांयत भामा नाडेप निर्माण १ त्रि‍लोक २ देवीस‍िंह  के मकान के पास</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>0</v>
+        <v>40151.02</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>0</v>
+        <v>35810.6</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>44587</v>
-[...1 lines deleted...]
-      <c r="K660" s="3"/>
+        <v>44492</v>
+      </c>
+      <c r="K660" s="3" t="n">
+        <v>44685</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034648362 — ग्राम  पंचायत भामा सेग्रीग्रेशन शेड निर्माण कार्य खेल मैदान  के पास</t>
+          <t>1734002037/RS/22012034647680 — ग्राम पंचायत भामा नाडेप निर्माण कार्य  केवट मोहल्‍ला करन सिंह  केवट के मकान के सामने</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>28152</v>
+        <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>44653</v>
-[...3 lines deleted...]
-      </c>
+        <v>44587</v>
+      </c>
+      <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034690612 — ग्राम पचायत भामा सी.सी.नाली निर्माण पीव्‍हीसी पटेल मोहल्‍ला कालूराम केवट के घर से हेंडपंप तक</t>
+          <t>1734002037/RS/22012034648362 — ग्राम  पंचायत भामा सेग्रीग्रेशन शेड निर्माण कार्य खेल मैदान  के पास</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>0</v>
+        <v>30000</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>0</v>
+        <v>28152</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>44950</v>
-[...1 lines deleted...]
-      <c r="K662" s="3"/>
+        <v>44653</v>
+      </c>
+      <c r="K662" s="3" t="n">
+        <v>44973</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012034690615 — ग्राम पचायत भामा सी.सी.नाली निर्माण पीव्‍हीसी पटेल मोहल्‍ला कालूराम केवट के घर से हेंडपंप तक</t>
+          <t>1734002037/RS/22012034690612 — ग्राम पचायत भामा सी.सी.नाली निर्माण पीव्‍हीसी पटेल मोहल्‍ला कालूराम केवट के घर से हेंडपंप तक</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>26078</v>
+        <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>45135</v>
-[...3 lines deleted...]
-      </c>
+        <v>44950</v>
+      </c>
+      <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1734002037/RS/22012035137288 — cc nali pvc pipe sahit nirman karya thakur ramkripal  ke makan se thakur ramsharan ke makan ki or</t>
+          <t>1734002037/RS/22012034690615 — ग्राम पचायत भामा सी.सी.नाली निर्माण पीव्‍हीसी पटेल मोहल्‍ला कालूराम केवट के घर से हेंडपंप तक</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>0</v>
+        <v>26078</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>45762</v>
-[...1 lines deleted...]
-      <c r="K664" s="3"/>
+        <v>45135</v>
+      </c>
+      <c r="K664" s="3" t="n">
+        <v>45356</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1734002037/WC/22012034316919 — सोख्ता गड्डा निर्माण कार्य</t>
+          <t>1734002037/RS/22012035137288 — cc nali pvc pipe sahit nirman karya thakur ramkripal  ke makan se thakur ramsharan ke makan ki or</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>0</v>
+        <v>30000</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>42761</v>
+        <v>45762</v>
       </c>
       <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1734002037/WC/22012034322448 — चेक डेम निर्माण कार्य ग्राम भामा</t>
+          <t>1734002037/WC/22012034316919 — सोख्ता गड्डा निर्माण कार्य</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>3964</v>
+        <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>42853</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1734002037/WC/22012034323925 — ग्राम भामा नवीन तालाब निर्माण</t>
+          <t>1734002037/WC/22012034322448 — चेक डेम निर्माण कार्य ग्राम भामा</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>400000</v>
+        <v>30000</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>1032</v>
+        <v>3964</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>42865</v>
+        <v>42853</v>
       </c>
       <c r="K667" s="3" t="n">
-        <v>43277</v>
+        <v>43337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1734002037/WC/22012034396744 — हाई स्‍कूल के हैंडपप्‍प के सामने शोकता प‍िट ग्राम पंचायत भामा</t>
+          <t>1734002037/WC/22012034323925 — ग्राम भामा नवीन तालाब निर्माण</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>14800</v>
+        <v>400000</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>14750.6</v>
+        <v>1032</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>43483</v>
+        <v>42865</v>
       </c>
       <c r="K668" s="3" t="n">
-        <v>44000</v>
+        <v>43277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1734002037/WC/22012034428377 — चेक डेम निर्माण कार्य ग्राम भामा</t>
+          <t>1734002037/WC/22012034396744 — हाई स्‍कूल के हैंडपप्‍प के सामने शोकता प‍िट ग्राम पंचायत भामा</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>879000</v>
+        <v>14800</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>810050.73</v>
+        <v>14750.6</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>43533</v>
+        <v>43483</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>44052</v>
+        <v>44000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1734002037/WC/22012034434002 — नाले का पुर्नजीवन कार्य</t>
+          <t>1734002037/WC/22012034428377 — चेक डेम निर्माण कार्य ग्राम भामा</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>0</v>
+        <v>879000</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>0</v>
+        <v>810050.73</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K670" s="3"/>
+        <v>43533</v>
+      </c>
+      <c r="K670" s="3" t="n">
+        <v>44052</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1734002037/WC/22012034436025 — ग्राम पंचायत भामा हैंडपंप के पास शोकता पिट निर्माणकार्य</t>
+          <t>1734002037/WC/22012034434002 — नाले का पुर्नजीवन कार्य</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>26000</v>
+        <v>0</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>24091.96</v>
+        <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>43519</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1734002037/WC/22012034477440 — ग्राम पंचायत भामा शोक पिट निर्माण</t>
+          <t>1734002037/WC/22012034436025 — ग्राम पंचायत भामा हैंडपंप के पास शोकता पिट निर्माणकार्य</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>18352.75</v>
+        <v>26000</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>17694.48</v>
+        <v>24091.96</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>43722</v>
+        <v>43519</v>
       </c>
       <c r="K672" s="3" t="n">
-        <v>44052</v>
+        <v>44025</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1734002037/WC/22012034477587 — ग्राम पंचायत भामा पावर हाउस के नल के पासशोकता पिट निर्माण</t>
+          <t>1734002037/WC/22012034477440 — ग्राम पंचायत भामा शोक पिट निर्माण</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>0</v>
+        <v>18352.75</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>0</v>
+        <v>17694.48</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>43652</v>
-[...1 lines deleted...]
-      <c r="K673" s="3"/>
+        <v>43722</v>
+      </c>
+      <c r="K673" s="3" t="n">
+        <v>44052</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1734002037/WC/22012034477589 — ग्रामपंचायत भामा मेनरोड के नालके पास शोकतापिट निर्माण</t>
+          <t>1734002037/WC/22012034477587 — ग्राम पंचायत भामा पावर हाउस के नल के पासशोकता पिट निर्माण</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
         <v>43652</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1734002037/WC/22012034477590 — ग्रामपंचायत भामा आदिवासी मोहल्‍ला के नालके पास शोकतापिट निर्माण</t>
+          <t>1734002037/WC/22012034477589 — ग्रामपंचायत भामा मेनरोड के नालके पास शोकतापिट निर्माण</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
         <v>43652</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1734002037/WC/22012034485026 — ग्राम पंचायत भामा कालोनी मोहल्ला शोकता पिट निर्मान</t>
+          <t>1734002037/WC/22012034477590 — ग्रामपंचायत भामा आदिवासी मोहल्‍ला के नालके पास शोकतापिट निर्माण</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>18775.35</v>
+        <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>16636.15</v>
+        <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>43711</v>
-[...3 lines deleted...]
-      </c>
+        <v>43652</v>
+      </c>
+      <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1734002037/WC/22012034485031 — ग्राम पंचायत भामा शाटिया आम के पास शोकता पिट निर्मान</t>
+          <t>1734002037/WC/22012034485026 — ग्राम पंचायत भामा कालोनी मोहल्ला शोकता पिट निर्मान</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>18368.72</v>
+        <v>18775.35</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>17619.6</v>
+        <v>16636.15</v>
       </c>
       <c r="J677" s="3" t="n">
         <v>43711</v>
       </c>
       <c r="K677" s="3" t="n">
         <v>44052</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1734002037/WC/22012034485058 — ग्राम पंचायत भामा पावर हाउस के पास शोकता पिट निर्मान</t>
+          <t>1734002037/WC/22012034485031 — ग्राम पंचायत भामा शाटिया आम के पास शोकता पिट निर्मान</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>18368.72</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>17694.48</v>
+        <v>17619.6</v>
       </c>
       <c r="J678" s="3" t="n">
         <v>43711</v>
       </c>
       <c r="K678" s="3" t="n">
         <v>44052</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1734002037/WC/22012034510659 — ग्राम पंचायत भामा खेत तालाब निर्माण हितग्राही रामदास/प्रताप आदिवासी</t>
+          <t>1734002037/WC/22012034485058 — ग्राम पंचायत भामा पावर हाउस के पास शोकता पिट निर्मान</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>310386.65</v>
+        <v>18368.72</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>262946.75</v>
+        <v>17694.48</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>43866</v>
+        <v>43711</v>
       </c>
       <c r="K679" s="3" t="n">
-        <v>44084</v>
+        <v>44052</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1734002037/WC/22012034511927 — ग्राम पंचायत भामा अस्‍पताल के नल के पास शोक पिट निर्माण</t>
+          <t>1734002037/WC/22012034510659 — ग्राम पंचायत भामा खेत तालाब निर्माण हितग्राही रामदास/प्रताप आदिवासी</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>0</v>
+        <v>310386.65</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>0</v>
+        <v>262946.75</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K680" s="3"/>
+        <v>43866</v>
+      </c>
+      <c r="K680" s="3" t="n">
+        <v>44084</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1734002037/WC/22012034511929 — ग्राम पंचायत भामा शोक पिट निर्माण</t>
+          <t>1734002037/WC/22012034511927 — ग्राम पंचायत भामा अस्‍पताल के नल के पास शोक पिट निर्माण</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1734002037/WC/22012034592126 — ग्राम पंचायत भामा शोक पिट निर्माण.</t>
+          <t>1734002037/WC/22012034511929 — ग्राम पंचायत भामा शोक पिट निर्माण</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>44058</v>
+        <v>43740</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1734002037/WC/22012034629123 — ग्राम पंचायत भामा शोक पिट निर्माण कार्य.</t>
+          <t>1734002037/WC/22012034592126 — ग्राम पंचायत भामा शोक पिट निर्माण.</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>44277</v>
+        <v>44058</v>
       </c>
       <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1734002037/WC/22012034629128 — ग्राम पंचायत भामा पंचायत भवनके पास निर्माण कार्य.</t>
+          <t>1734002037/WC/22012034629123 — ग्राम पंचायत भामा शोक पिट निर्माण कार्य.</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
         <v>44277</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1734002037/WC/22012034813937 — ग्राम पंचायत भामा शोक पिट निर्माण सामुदायकि शौचालय के पास</t>
+          <t>1734002037/WC/22012034629128 — ग्राम पंचायत भामा पंचायत भवनके पास निर्माण कार्य.</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>6948</v>
+        <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>44471</v>
-[...3 lines deleted...]
-      </c>
+        <v>44277</v>
+      </c>
+      <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1734002037/WC/VB/22012035332196 — Roof top Rain water harvesting high school Bhawan Gram Bhama Gp Bhama</t>
+          <t>1734002037/WC/22012034813937 — ग्राम पंचायत भामा शोक पिट निर्माण सामुदायकि शौचालय के पास</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>0</v>
+        <v>6948</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>46208</v>
-[...1 lines deleted...]
-      <c r="K686" s="3"/>
+        <v>44471</v>
+      </c>
+      <c r="K686" s="3" t="n">
+        <v>44712</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1734002037/WC/VB/22012035332199 — Recharge pit Nirman Karya Bhagchand kewat ke ghar ke pass gram Bhama Gp bhama</t>
+          <t>1734002037/WC/VB/22012035332196 — Roof top Rain water harvesting high school Bhawan Gram Bhama Gp Bhama</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J687" s="3" t="n">
         <v>46208</v>
       </c>
       <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1734002037भामा खेल के मैदान चारों ओर व़क्षा/DP/113 — भामा खेल के मैदान चारों ओर व़क्षारोपण</t>
+          <t>1734002037/WC/VB/22012035332199 — Recharge pit Nirman Karya Bhagchand kewat ke ghar ke pass gram Bhama Gp bhama</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>111000</v>
+        <v>0</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>53119</v>
+        <v>0</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>39674</v>
-[...3 lines deleted...]
-      </c>
+        <v>46208</v>
+      </c>
+      <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1734002037/भामा मिटटी मुरम बजरा सडक भामा से गRC/78 — भामा मिटटी मुरम बजरा सडक भामा से गंगई तक</t>
+          <t>1734002037भामा खेल के मैदान चारों ओर व़क्षा/DP/113 — भामा खेल के मैदान चारों ओर व़क्षारोपण</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>498900</v>
+        <v>111000</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>24916</v>
+        <v>53119</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>39539</v>
+        <v>39674</v>
       </c>
       <c r="K689" s="3" t="n">
-        <v>41364</v>
+        <v>39685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1734002037भामा मेढ बंधान कार्य माखन/मुंशी/LD/23 — भामा मेढ बंधान कार्य माखन/मुंशी</t>
+          <t>1734002037/भामा मिटटी मुरम बजरा सडक भामा से गRC/78 — भामा मिटटी मुरम बजरा सडक भामा से गंगई तक</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>17600</v>
+        <v>498900</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>11229</v>
+        <v>24916</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>39546</v>
+        <v>39539</v>
       </c>
       <c r="K690" s="3" t="n">
-        <v>39474</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D691" s="1" t="inlineStr">
+        <is>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E691" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F691" s="1" t="inlineStr">
+        <is>
+          <t>1734002037भामा मेढ बंधान कार्य माखन/मुंशी/LD/23 — भामा मेढ बंधान कार्य माखन/मुंशी</t>
+        </is>
+      </c>
+      <c r="G691" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H691" s="2" t="n">
+        <v>17600</v>
+      </c>
+      <c r="I691" s="2" t="n">
+        <v>11229</v>
+      </c>
+      <c r="J691" s="3" t="n">
+        <v>39546</v>
+      </c>
+      <c r="K691" s="3" t="n">
+        <v>39474</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
+      <c r="A692" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B692" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C692" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
-      <c r="D691" s="1" t="inlineStr">
+      <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
-      <c r="E691" s="1" t="inlineStr">
+      <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
-      <c r="F691" s="1" t="inlineStr">
+      <c r="F692" s="1" t="inlineStr">
         <is>
           <t>1734002037/भामा वक्षारोपण कार्य भामासे बीकौरDP/175 — भामा वक्षारोपण कार्य भामासे बीकौर रोड पर</t>
         </is>
       </c>
-      <c r="G691" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H691" s="2" t="n">
+      <c r="G692" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H692" s="2" t="n">
         <v>169000</v>
       </c>
-      <c r="I691" s="2" t="n">
+      <c r="I692" s="2" t="n">
         <v>5440</v>
       </c>
-      <c r="J691" s="3" t="n">
+      <c r="J692" s="3" t="n">
         <v>39720</v>
       </c>
-      <c r="K691" s="3" t="n">
+      <c r="K692" s="3" t="n">
         <v>39382</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>