--- v0 (2026-09-06)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K560"/>
+  <dimension ref="A1:K642"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 18:00:32</t>
+          <t>Exported on: 2026-10-25 10:51:27</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,79 +320,79 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>42839</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1734002074/AV/22012034392014 — पंचयत भबन सह सामुदयक भबन निर्माण कार्य -ग्राम,मनकबारा</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>880000</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>606110.6</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>43436</v>
       </c>
       <c r="K13" s="3" t="n">
-        <v>46239</v>
+        <v>46280</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
@@ -1371,107 +1371,107 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Culvert</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1734002074/AV/22012034665245 — 3 ROW PULIYA NIRMAN WORK VILLAGE GHATPIPARIYA MARG KE 220 METER PER</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>130000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>113505.21</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K35" s="3" t="n">
-        <v>46239</v>
+        <v>46280</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Culvert</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1734002074/AV/22012034665246 — 3 ROW PULIYA NIRMAN WORK VILLAGE GHATPIPARIYA MARG KE 780 METER PER NO 2</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>130000</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>51861.63</v>
+        <v>57859.03</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Construct building for federation of women SHG / Construction of SHG/Federation Building for Groups</t>
@@ -17658,51 +17658,51 @@
       <c r="J368" s="3" t="n">
         <v>45571</v>
       </c>
       <c r="K368" s="3" t="n">
         <v>46075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/4644713 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141299481</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>21651</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>45644</v>
@@ -17803,73 +17803,73 @@
       <c r="J371" s="3" t="n">
         <v>45575</v>
       </c>
       <c r="K371" s="3" t="n">
         <v>46061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/4661768 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148988610</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>20970</v>
+        <v>23070</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17997,51 +17997,51 @@
       <c r="J375" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K375" s="3" t="n">
         <v>46082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/4699098 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119353957</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>22392</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>45634</v>
@@ -18095,51 +18095,51 @@
       <c r="J377" s="3" t="n">
         <v>45634</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>46075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/4724914 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149283925</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>19404</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>45681</v>
@@ -18191,312 +18191,312 @@
       <c r="J379" s="3" t="n">
         <v>45634</v>
       </c>
       <c r="K379" s="3" t="n">
         <v>46075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/4771317 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124782863</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>21366</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45696</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/4772063 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122459744</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>45634</v>
       </c>
       <c r="K381" s="3" t="n">
         <v>46269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/4790549 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141299240</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>22473</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>45644</v>
       </c>
       <c r="K382" s="3" t="n">
         <v>46269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/4868927 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148925054</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>22569</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/4952800 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119353531</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>18792</v>
+        <v>22992</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/4954526 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121901561</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>19314</v>
+        <v>21414</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -18526,125 +18526,127 @@
       <c r="J386" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K386" s="3" t="n">
         <v>46117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/4972407 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141294655</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>20619</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45865</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/4972408 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141295233</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>45717</v>
       </c>
-      <c r="K388" s="3"/>
+      <c r="K388" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -18718,51 +18720,51 @@
       <c r="J390" s="3" t="n">
         <v>45865</v>
       </c>
       <c r="K390" s="3" t="n">
         <v>46117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/5104172 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149283604</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45717</v>
@@ -18814,98 +18816,98 @@
       <c r="J392" s="3" t="n">
         <v>45935</v>
       </c>
       <c r="K392" s="3" t="n">
         <v>46061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/5235441 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123475666</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/5423115 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123807877</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>15138</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>45889</v>
@@ -19006,51 +19008,51 @@
       <c r="J396" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K396" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/5519279 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122036949</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>45733</v>
@@ -19151,241 +19153,241 @@
       <c r="J399" s="3" t="n">
         <v>45872</v>
       </c>
       <c r="K399" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/5521587 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149284912</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>45717</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/5522822 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145699785</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45733</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/5523150 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148988351</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>46196</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/5523151 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148988414</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>1827</v>
+        <v>22727</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>46196</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/5523153 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148996480</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>45736</v>
@@ -19437,380 +19439,380 @@
       <c r="J405" s="3" t="n">
         <v>45865</v>
       </c>
       <c r="K405" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/5523155 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148996741</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/5524916 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119352988</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>5220</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/5524917 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119353330</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>45717</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/5525051 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149282258</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>45717</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/5525052 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149282687</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>45717</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/5525053 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149282764</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>45717</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/5525054 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149282856</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>45717</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/5525582 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119722408</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>45717</v>
@@ -19862,51 +19864,51 @@
       <c r="J414" s="3" t="n">
         <v>45865</v>
       </c>
       <c r="K414" s="3" t="n">
         <v>46001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/5527496 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122033862</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>45717</v>
@@ -19958,51 +19960,51 @@
       <c r="J416" s="3" t="n">
         <v>45865</v>
       </c>
       <c r="K416" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/5528798 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149334783</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>45717</v>
@@ -20152,98 +20154,98 @@
       <c r="J420" s="3" t="n">
         <v>45872</v>
       </c>
       <c r="K420" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/5530086 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149283219</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>45717</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/5530547 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141299070</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>45865</v>
@@ -20344,51 +20346,51 @@
       <c r="J424" s="3" t="n">
         <v>45872</v>
       </c>
       <c r="K424" s="3" t="n">
         <v>46084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/5531928 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123466675</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>45717</v>
@@ -20440,6441 +20442,10297 @@
       <c r="J426" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K426" s="3" t="n">
         <v>46005</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/5659745 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141300398</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>13572</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/5659749 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149323429</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/5659944 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123805117</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/5660183 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122066141</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>45784</v>
       </c>
-      <c r="K430" s="3"/>
+      <c r="K430" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/5660341 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148923780</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/5729791 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149928812</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/6177993 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149285255</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/6178602 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149927796</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/6178970 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148988569</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/6180553 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149283047</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/6183061 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149336046</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/6185195 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125690039</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/6185397 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145716238</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/6187174 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149323401</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/6191980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123457437</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/6201641 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149929692</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/6202118 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149283278</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/6202829 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124159852</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/6204071 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145699852</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/6204327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148923537</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/6204597 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148996330</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/6206061 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148996793</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/6206123 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123471908</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/6207436 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148923864</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/6209022 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148996598</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/6209941 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123459895</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/6210152 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145693653</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/6214079 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149283406</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/6215469 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149283368</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/6215498 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123804669</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
           <t>1734002074/IF/IAY/6216686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149927140</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1734002074/IF/IAY/641508 — Construction of IAY House -IAY REG. NO. MP1067410</t>
+          <t>1734002074/IF/IAY/6260903 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123465264</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>15450</v>
+        <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>42804</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1734002074/LD/208 — मनकवारा मेढ बधान जुगराज हरिजन के  खेत मे</t>
+          <t>1734002074/IF/IAY/6262286 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123467964</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>32600</v>
+        <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>4100</v>
+        <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>39893</v>
-[...3 lines deleted...]
-      </c>
+        <v>46149</v>
+      </c>
+      <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1734002074/LD/22012034292611 — शांतिधाम निर्माण कार्य ग्राम मनकवारा</t>
+          <t>1734002074/IF/IAY/6262381 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123807426</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>159000</v>
+        <v>27000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>34068</v>
+        <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>42703</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1734002074/LD/22012034292612 — शांतिधाम निर्माण कार्य ग्राम घाटपिपरिया (मनकवारा)</t>
+          <t>1734002074/IF/IAY/6262695 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124158888</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>159000</v>
+        <v>27000</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>42663</v>
+        <v>46107</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1734002074/LD/22012034952281 — bhumigat p c pipe line ramesh pethiya ke ghar se mangal bhavan ki or</t>
+          <t>1734002074/IF/IAY/6273671 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141295305</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>36000</v>
+        <v>27000</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>45519</v>
+        <v>46107</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1734002074/LD/295 — मनकवारा मेढबंधान कार्य कुन्‍दन/आशाराम हरिजन</t>
+          <t>1734002074/IF/IAY/6275102 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145693686</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>32000</v>
+        <v>27000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>29544</v>
+        <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>39876</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1734002074/LD/329 — मनकवारा मेढबंधान कार्य हजारीलाल/फूलसिंह कौरव</t>
+          <t>1734002074/IF/IAY/6275113 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145714917</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>20000</v>
+        <v>27000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>18390</v>
+        <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>40303</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1734002074/LD/338 — मनकवारा मेढबधान कार्य छोटेलाल/नन्‍हेलाल गौंड</t>
+          <t>1734002074/IF/IAY/6277118 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149023600</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>20000</v>
+        <v>27000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>18783</v>
+        <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>40320</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1734002074/LD/3799391372 — MANKWARA SANTIDHAM TEENSAD AND TARFENSING WORK</t>
+          <t>1734002074/IF/IAY/6277260 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149282919</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>415700</v>
+        <v>27000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>11972</v>
+        <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>41422</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1734002074/LD/707 — मनकवारा मेढबंधान कार्य टन्‍टूलाल काछी/महोदय काछी के खेत में</t>
+          <t>1734002074/IF/IAY/6277261 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149282985</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>20000</v>
+        <v>27000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>19886</v>
+        <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>40691</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1734002074/PG/22012034303822 — खेल मैदान कार्य    मनकवारा</t>
+          <t>1734002074/IF/IAY/6277262 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149283007</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>118000</v>
+        <v>27000</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>42834</v>
+        <v>46107</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1734002074/PG/22012034304881 — खेल मैदान घाट पिपरिया</t>
+          <t>1734002074/IF/IAY/6277263 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149283046</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>118000</v>
+        <v>27000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>6192</v>
+        <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>42902</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/153 — मनकवारा मिटटी मुरम बजरा घाट‍पिपरिया से तालाब की ओर</t>
+          <t>1734002074/IF/IAY/6277264 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149283225</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>499500</v>
+        <v>27000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>106742</v>
+        <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>39883</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/156 — मनकवारा मिटटी मुरम बजरा सडक आदिवासी टोला तक</t>
+          <t>1734002074/IF/IAY/6277265 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149284719</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>39473</v>
+        <v>46107</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/157 — मनकवारा मिटटी मुरम बजरा सडक आदिवासी टोला तक</t>
+          <t>1734002074/IF/IAY/6277266 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149285118</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>499500</v>
+        <v>27000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>50605.92</v>
+        <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>39918</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/208 — मनकवारा सी0सी0 रोड ओमप्रकाश के मकान से मुख्‍य चौराहे तक</t>
+          <t>1734002074/IF/IAY/6277311 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149334872</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>99500</v>
+        <v>27000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>33500</v>
+        <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>40146</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/212 — मनकवारा सी0सी0रोड निर्माण कार्य घाट पिपरिया</t>
+          <t>1734002074/IF/IAY/6277313 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149336193</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>95500</v>
+        <v>27000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>32649</v>
+        <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>40132</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034169725 — MANKWARA C C ROAD NALI SAHIT PANCHPERMESWAR MATA M</t>
+          <t>1734002074/IF/IAY/6277314 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149336249</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>119500</v>
+        <v>27000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>118844.8</v>
+        <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>41429</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034175200 — manakwara panchparmeshwar+mgnregs cc road nirman w</t>
+          <t>1734002074/IF/IAY/6277315 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149336286</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>96000</v>
+        <v>27000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>95942.98</v>
+        <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>41471</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034224154 — MANKWARA PP.+MGNREGA  CC ROAD HANPAMP SE SUNIL KE</t>
+          <t>1734002074/IF/IAY/6277682 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148988260</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>71000</v>
+        <v>27000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>70119</v>
+        <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>41832</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034226716 — MANAKWARA PP+MGNREGA CC ROAD NALI SAHIR  ANTRIK MA</t>
+          <t>1734002074/IF/IAY/6277683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148988303</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>73000</v>
+        <v>27000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>64325</v>
+        <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>41856</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034229453 — MANKWARA PP.+MGNREGA  CC ROAD MUKHYA MARG SE NADI</t>
+          <t>1734002074/IF/IAY/6277684 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148988384</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>108000</v>
+        <v>27000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>107982</v>
+        <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>41912</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034266550 — सुदूर ग्राम संपर्क एवं  खेत सड़क निर्माण कार्य घाटपिपरिया से कराहटोला तक ग्राम घाटपिपरिया</t>
+          <t>1734002074/IF/IAY/6277685 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148988509</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>1245000</v>
+        <v>27000</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>1287515</v>
+        <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>42178</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034267075 — पंचपरमेश्वर+मनरेगा सीसी रोड निर्माण कार्य  ग्राम घाटपिपरिया में आंतरिक एवं बाहरी मार्गो पर</t>
+          <t>1734002074/IF/IAY/6277686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148995856</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>109000</v>
+        <v>27000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>5724</v>
+        <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>42344</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034267076 — पंचपरमेश्वर+मनरेगा सीसी नाली कार्य मेन रोड से ग्राम मनकवारा की ओर</t>
+          <t>1734002074/IF/IAY/6277687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148995910</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>28000</v>
+        <v>27000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>27853.8</v>
+        <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>42241</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034289960 — सुदूर सडक निर्माण कार्य मनकवारा से आदिवासी टोला तक ग्राम मनकवारा</t>
+          <t>1734002074/IF/IAY/6277688 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148995981</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>1497000</v>
+        <v>27000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>799929.99</v>
+        <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>42344</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034292051 — पंचपरमेश्वेर+मनरेगा सी सी रोड नाली सहित बिरजू महाराज के घर से शासकीय हैंडपंप तक ग्राम घाटपिपरिया</t>
+          <t>1734002074/IF/IAY/6277689 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148996026</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>60000</v>
+        <v>27000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>59934</v>
+        <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>42347</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034301211 — cc road mankwara</t>
+          <t>1734002074/IF/IAY/6277690 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148996085</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>42395</v>
+        <v>46107</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034305377 — पंचपरमेश्वर+मनरेगा सीसी निर्माण कार्य आनंद कौरव के मकान से ग्राम की और ग्राम मनकवारा</t>
+          <t>1734002074/IF/IAY/6277691 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148996838</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>178000</v>
+        <v>27000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>105878</v>
+        <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>42500</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034327559 — आंतरिक सीसी रोड निर्माण ग्राम घाटपीपरिया</t>
+          <t>1734002074/IF/IAY/6277692 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148997097</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>41000</v>
+        <v>27000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>40936</v>
+        <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>43018</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034334179 — PANCHPERMESWAR DPR C C ROAD</t>
+          <t>1734002074/IF/IAY/6277892 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148923673</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>42761</v>
+        <v>46107</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034334738 — डी पी आर सी सी रोड इमली से शंकर के घर तक ग्राम घाटपिपरिया पंचपरमेसुर</t>
+          <t>1734002074/IF/IAY/6277894 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148924907</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>11017500000</v>
+        <v>27000</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>42826</v>
+        <v>46107</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034349921 — DPR ग्राममनकवारा जहुआ जी के घर की ओर के आंतरिक मार्ग की सी.सी. सड़क एवं नाली निर्माण कार्य मनकवारा</t>
+          <t>1734002074/IF/IAY/6277895 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148924975</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>120000</v>
+        <v>27000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>53664</v>
+        <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>43032</v>
-[...3 lines deleted...]
-      </c>
+        <v>46139</v>
+      </c>
+      <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034386378 — डी. पी.आर.सी.सी. सड़क निर्माण शंकर लुहार के घर से नदी की ओर ग्राम घाटपिपरिया 2018</t>
+          <t>1734002074/IF/IAY/6278344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149927223</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>85000</v>
+        <v>27000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>101268</v>
+        <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>43301</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034391914 — डी पी आर सी सी सड्क सरकारी नल से टोला कि ओर के खेत तक ग्राम मनकवारा</t>
+          <t>1734002074/IF/IAY/6278348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149929788</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>85000</v>
+        <v>27000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>76944</v>
+        <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>43482</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034397922 — खेरापति मंदिर से नदी की ओर ग्राम घाटपिपरिया</t>
+          <t>1734002074/IF/IAY/6284023 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125863950</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>85000</v>
+        <v>27000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>3132</v>
+        <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>43396</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034437367 — सीसी सडक निर्माण कार्य</t>
+          <t>1734002074/IF/IAY/6285564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123526766</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>43556</v>
+        <v>46107</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034448122 — डी पी आर सी सी सड़क निर्माण मुख्यमंत्री पेय जल टंकी से शिवचरण के मकान की ओर ग्राम मनकवारा</t>
+          <t>1734002074/IF/IAY/6286366 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145705554</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>85000</v>
+        <v>27000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>25260</v>
+        <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>43527</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034448164 — डी पी आर सी सी सड़क निर्माण स्कूल से सामुदायक भवन की ओर ग्राम घाटपिपरिया</t>
+          <t>1734002074/IF/IAY/6290278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149324336</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>85000</v>
+        <v>27000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>73488</v>
+        <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>43529</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034448174 — डी पी आर सी सी सड़क निर्माण स्कूल से सुंदर के मकान की ओर ग्राम घाटपिपरिया</t>
+          <t>1734002074/IF/IAY/6300909 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119352485</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>85000</v>
+        <v>27000</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>96684</v>
+        <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>43529</v>
-[...3 lines deleted...]
-      </c>
+        <v>46128</v>
+      </c>
+      <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034511068 — एप्रोच रोड नवोदय रोड घाटपिपरिया से प्रा.शा. मनकवारा की ओर  भाग 01</t>
+          <t>1734002074/IF/IAY/6301817 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148996224</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>1444392.67</v>
+        <v>27000</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>1244451.64</v>
+        <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>43866</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034511069 — एप्रोच रोड नवोदय रोड घाटपिपरिया से प्रा.शा. मनकवारा की ओर  भाग 2</t>
+          <t>1734002074/IF/IAY/6301818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148996352</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>43740</v>
+        <v>46107</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034542954 — सीमेंट कंक्रीट सडक निर्माण आदीवासी टोला घाटपिपरिया</t>
+          <t>1734002074/IF/IAY/6301819 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148996418</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>151000</v>
+        <v>27000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>144780</v>
+        <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>44148</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034553805 — खेत सड्क निर्माड मेंन रोड से आशतोस कौरव के खेत कि ओर ग्राम घाट्पिपरिया</t>
+          <t>1734002074/IF/IAY/6301821 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148996697</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>1330183.69</v>
+        <v>27000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>1156882.79</v>
+        <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>44199</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034593631 — सी.सी.सड़क निर्माण आदिवासी टोला घाटपिपरिया वर्ष 2021</t>
+          <t>1734002074/IF/IAY/6301822 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148996705</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>125000</v>
+        <v>27000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>87773</v>
+        <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>44513</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034619495 — cement concreet nali nirman govt.m.s. shala bhavan se gram ki mukhya nali tak</t>
+          <t>1734002074/IF/IAY/6301823 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148923817</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>119000</v>
+        <v>27000</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>52632</v>
+        <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>44881</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034626835 — सी.सी. सडक निर्माण हरिप्रसाद सुनावत के मकान से राजकुमार विश्वाकर्मा (कजरोटा)तिराहा तक</t>
+          <t>1734002074/IF/IAY/6301824 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148923924</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>228000</v>
+        <v>27000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>81404</v>
+        <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>44972</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034672977 — सी सी क्रांकीट सड़क निर्माण नाली सहित सुरजीत कौरव के घर से राजेन्द्र कौरव के घर तक</t>
+          <t>1734002074/IF/IAY/6301825 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149282463</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>16000</v>
+        <v>27000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>8262</v>
+        <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>45490</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034672985 — सी सी सड़क नाली सहित निर्माण कार्य  सुरजीत कौरव के घर से राजेन्द्र कौरव के घर की ओर</t>
+          <t>1734002074/IF/IAY/6301826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149282630</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>45154</v>
+        <v>46107</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/22012034672986 — सी सी सड़क निर्माण   रमाकांत कौरव के घर से गुड्डू के घर की ओर</t>
+          <t>1734002074/IF/IAY/6301827 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149282711</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>37000</v>
+        <v>27000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>36732</v>
+        <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>45517</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/313 — मनकवारा सी0सी0रोड 12वां वित्‍त + nregs  रामनाथ कोरव के मकान से खिरका तिगड तक</t>
+          <t>1734002074/IF/IAY/6301828 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149282808</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>100000</v>
+        <v>27000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>39800</v>
+        <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>40435</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/348 — सी सी रोड निर्माण मनकवारा</t>
+          <t>1734002074/IF/IAY/6303470 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141294992</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>49000</v>
+        <v>27000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>7000</v>
+        <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>40605</v>
+        <v>46107</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/381 — मनकवारा सीसी सडक निर्माण केहर के मकान से शक्‍कर नदी की ओर</t>
+          <t>1734002074/IF/IAY/6303471 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141295056</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>82400</v>
+        <v>27000</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>28470</v>
+        <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>40678</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/463 — मनकवारा सी सी रोड नरेगा 13वॉ वित्‍त</t>
+          <t>1734002074/IF/IAY/6306787 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123808372</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>104100</v>
+        <v>27000</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>34000</v>
+        <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>40927</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/572 — मनकवारा सीसीरोड नाली सहित हाकम से रंगी बसोर तक</t>
+          <t>1734002074/IF/IAY/6306790 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123468640</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>252000</v>
+        <v>27000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>114336</v>
+        <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>41060</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RC/644 — मनकवारा सीसीरोड निर्माण नाली निर्माण सहित एवं सोखपिट पानी की टंकी से खिरका तक</t>
+          <t>1734002074/IF/IAY/6307184 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149285029</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>389000</v>
+        <v>27000</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>136586.82</v>
+        <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>41141</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012034436072 — नाडेप निर्माण कार्य</t>
+          <t>1734002074/IF/IAY/6307185 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149285080</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>43556</v>
+        <v>46107</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012034438641 — नाडेप निर्माण कार्य  ग्राम घाटपिपरिया सचिन  के  घर के पास</t>
+          <t>1734002074/IF/IAY/6307553 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149283274</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>30000</v>
+        <v>27000</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>43517</v>
+        <v>46107</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012034438642 — नाडेप निर्माण कार्य  ग्राम घाटपिपरिया शाला भवन के पास</t>
+          <t>1734002074/IF/IAY/6307554 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149283327</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>30000</v>
+        <v>27000</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>43517</v>
+        <v>46107</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012034438643 — नाडेप निर्माड ग्राम घाटपिपरिया सामुदायक भवन के पास</t>
+          <t>1734002074/IF/IAY/6307555 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149283340</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>30000</v>
+        <v>27000</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>43517</v>
+        <v>46139</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012034438644 — नाडेप निर्माड ग्राम घाटपिपरिया मस्तराम के  घर के पास</t>
+          <t>1734002074/IF/IAY/6307556 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149283437</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>30000</v>
+        <v>27000</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>43517</v>
+        <v>46107</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012034438645 — नाडेप निर्माड खिरका  के पास ग्राम मनकबारा नम्बर एक</t>
+          <t>1734002074/IF/IAY/6307557 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149283469</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>30000</v>
+        <v>27000</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>43517</v>
+        <v>46107</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012034550424 — नाडेप निर्माण कार्य शांतिधाम घाटपिपरिया ग्रामपंचायत मनकवारा</t>
+          <t>1734002074/IF/IAY/6307558 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149283557</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>44426</v>
+        <v>46107</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012034550427 — सोखपिट निर्माण कार्य शांतिधाम घाटपिपरिया ग्रामपंचायत मनकवारा</t>
+          <t>1734002074/IF/IAY/6307559 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145741030</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>15717.31</v>
+        <v>27000</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>44426</v>
+        <v>46107</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012034563780 — नाडेप निर्माण आनंद कौरव के मकान के पास ग्राम मनकबारा</t>
+          <t>1734002074/IF/IAY/6307562 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149334336</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>23129.12</v>
+        <v>27000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>17285.46</v>
+        <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>44683</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012034563787 — नाडेप निर्माण शिवकुमार  कौरव के मकान के पास ग्राम मनकबारा</t>
+          <t>1734002074/IF/IAY/6307564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149334449</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>21727.41</v>
+        <v>27000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>15616.98</v>
+        <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>44683</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012034563814 — नाडेप निर्माण पंचायत के पास   कौरव के मकान के पास ग्राम मनकबारा</t>
+          <t>1734002074/IF/IAY/6307565 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149334520</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>22083.5</v>
+        <v>27000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>17285.46</v>
+        <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>44683</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012034566101 — नाडेप निर्माड शाला परिसर आदिवाशी टोला मे ग्राम ग्राम घाटपिपरिया</t>
+          <t>1734002074/IF/IAY/6307566 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149334534</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>44424</v>
+        <v>46107</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012034566102 — नाडेप निर्माड शाला परिसर कहार टोला  मे ग्राम ग्राम घाटपिपरिया</t>
+          <t>1734002074/IF/IAY/6307568 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149927997</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>44424</v>
+        <v>46107</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012034566105 — नाडेप निर्माड शांतिधाम   मे ग्राम ग्राम घाटपिपरिया</t>
+          <t>1734002074/IF/IAY/6314298 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149323689</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>44424</v>
+        <v>46107</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012034566107 — शोकफिट निर्माड शाला परिसर ग्राम मनकवारा</t>
+          <t>1734002074/IF/IAY/6316629 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148996269</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>44424</v>
+        <v>46107</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012034566112 — शोकफिट निर्माड खिरका के नल मे  ग्राम मनकवारा</t>
+          <t>1734002074/IF/IAY/6322768 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148996161</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>44424</v>
+        <v>46107</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012034566119 — शोकफिट निर्माड शाला परिसर आदिवासी टोला  के नल मे  ग्राम घाटपिपरिया</t>
+          <t>1734002074/IF/IAY/6323441 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148925175</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>44424</v>
+        <v>46107</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012034566126 — शोकफिट निर्माड शाला परिसर   के नल मे  ग्राम घाटपिपरिया</t>
+          <t>1734002074/IF/IAY/6334314 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121902042</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>44424</v>
+        <v>46107</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012034566129 — शोकफिट निर्माड  शांतिधाम  के नल मे  ग्राम घाटपिपरिया</t>
+          <t>1734002074/IF/IAY/6334628 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149336422</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>44424</v>
+        <v>46107</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012034566133 — शोकफिट निर्माड हरीजन मोह्ल्ला के  नल मे  ग्राम घाटपिपरिया</t>
+          <t>1734002074/IF/IAY/6335438 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122769844</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>44424</v>
+        <v>46094</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012034566134 — शोकफिट निर्माड हरीजन मोह्ल्ला के  नल मे  ग्राम घाटपिपरिया</t>
+          <t>1734002074/IF/IAY/6355412 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148925147</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>44424</v>
+        <v>46107</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012034566139 — शोकफिट निर्माड सामुदायक भवन के पास ग्राम घाटपिपरिया</t>
+          <t>1734002074/IF/IAY/6383416 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124780454</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>44424</v>
+        <v>46107</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012034566145 — शोकफिट निर्माड नदी रास्ता  वाले नल मे  ग्राम घाटपिपरिया</t>
+          <t>1734002074/IF/IAY/6385920 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148996542</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>44424</v>
+        <v>46107</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012034570960 — नाडेप निर्माड खिरका  के पास ग्राम मनकबारा नम्बर दो</t>
+          <t>1734002074/IF/IAY/6385921 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149282581</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>24712.77</v>
+        <v>27000</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>44424</v>
+        <v>46107</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012034570962 — नाडेप निर्माड खिरका  के पास ग्राम मनकबारा नम्बर तीन</t>
+          <t>1734002074/IF/IAY/6399259 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149283043</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>24712.77</v>
+        <v>27000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>19637.83</v>
+        <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>44683</v>
-[...3 lines deleted...]
-      </c>
+        <v>46107</v>
+      </c>
+      <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012034570964 — नाडेप निर्माड घाट्पिपरिया रास्ता  के पास ग्राम मनकबारा नम्बर एक</t>
+          <t>1734002074/IF/IAY/6399614 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123477400</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>24712.77</v>
+        <v>27000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>19637.83</v>
+        <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>44683</v>
-[...3 lines deleted...]
-      </c>
+        <v>46094</v>
+      </c>
+      <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012034570967 — नाडेप निर्माड खिरका  के पास ग्राम मनकबारा नम्बर चार</t>
+          <t>1734002074/IF/IAY/641508 — Construction of IAY House -IAY REG. NO. MP1067410</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>24063.6</v>
+        <v>15030</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>19208.76</v>
+        <v>15450</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>44683</v>
+        <v>42804</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>45122</v>
+        <v>43046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012034570970 — नाडेप निर्माड घाट्पिरिया रास्ता  के पास ग्राम मनकबारा नम्बर दो</t>
+          <t>1734002074/LD/208 — मनकवारा मेढ बधान जुगराज हरिजन के  खेत मे</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>25461.45</v>
+        <v>32600</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>20197.62</v>
+        <v>4100</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>44683</v>
+        <v>39893</v>
       </c>
       <c r="K541" s="3" t="n">
-        <v>45122</v>
+        <v>40440</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1734002074/RS/22012035126826 — सीमेंट क्रांकीट नाली पर सीमेंट कांक्रीट ढक्कन  निर्माण महेश  के घर से खेरापति मंदिर की ओर ग्राम घाट</t>
+          <t>1734002074/LD/22012034292611 — शांतिधाम निर्माण कार्य ग्राम मनकवारा</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>9000</v>
+        <v>159000</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>0</v>
+        <v>34068</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>45383</v>
-[...1 lines deleted...]
-      <c r="K542" s="3"/>
+        <v>42703</v>
+      </c>
+      <c r="K542" s="3" t="n">
+        <v>42983</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1734002074/SK/9993649459 — Bharat Nirman Rajeev Gandhi Sewa Kendra,MANAKWARA</t>
+          <t>1734002074/LD/22012034292612 — शांतिधाम निर्माण कार्य ग्राम घाटपिपरिया (मनकवारा)</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>0</v>
+        <v>159000</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>43191</v>
+        <v>42663</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1734002074/WC/22012034317102 — सोख्ता गड्डा निर्माण कार्य घाटपिपरिया</t>
+          <t>1734002074/LD/22012034952281 — bhumigat p c pipe line ramesh pethiya ke ghar se mangal bhavan ki or</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>30498</v>
+        <v>36000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>3096</v>
+        <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>42851</v>
-[...3 lines deleted...]
-      </c>
+        <v>45519</v>
+      </c>
+      <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1734002074/WC/22012034322984 — सोख्ता गड्डा निर्माण कार्य,ग्राम मनकवारा</t>
+          <t>1734002074/LD/295 — मनकवारा मेढबंधान कार्य कुन्‍दन/आशाराम हरिजन</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>30498</v>
+        <v>32000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>172</v>
+        <v>29544</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>42854</v>
+        <v>39876</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>43069</v>
+        <v>40235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1734002074/WC/22012034441044 — शोकफित निर्माण कार्य ग्राम घाटपिपरिया 01</t>
+          <t>1734002074/LD/329 — मनकवारा मेढबंधान कार्य हजारीलाल/फूलसिंह कौरव</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>14800</v>
+        <v>20000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>0</v>
+        <v>18390</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K546" s="3"/>
+        <v>40303</v>
+      </c>
+      <c r="K546" s="3" t="n">
+        <v>40440</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Stone graded Bund for Community / Repair and Maintenance of Stone graded Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1734002074/WC/22012034441048 — शोकफित निर्माण कार्य ग्राम घाटपिपरिया 02</t>
+          <t>1734002074/LD/338 — मनकवारा मेढबधान कार्य छोटेलाल/नन्‍हेलाल गौंड</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>14800</v>
+        <v>20000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>0</v>
+        <v>18783</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K547" s="3"/>
+        <v>40320</v>
+      </c>
+      <c r="K547" s="3" t="n">
+        <v>40333</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Repair and Maint of Boulder Anicutfor Community / Repair and Maintenance of Boulder Check Dam for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1734002074/WC/22012034441838 — शोकफित निर्माडः ग्राम घाटपिपरिया 03</t>
+          <t>1734002074/LD/3799391372 — MANKWARA SANTIDHAM TEENSAD AND TARFENSING WORK</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>14800</v>
+        <v>415700</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>0</v>
+        <v>11972</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K548" s="3"/>
+        <v>41422</v>
+      </c>
+      <c r="K548" s="3" t="n">
+        <v>42029</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1734002074/WC/22012034441842 — शोकफित निर्माडः ग्राम घाटपिपरिया 04</t>
+          <t>1734002074/LD/707 — मनकवारा मेढबंधान कार्य टन्‍टूलाल काछी/महोदय काछी के खेत में</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>14800</v>
+        <v>20000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>0</v>
+        <v>19886</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K549" s="3"/>
+        <v>40691</v>
+      </c>
+      <c r="K549" s="3" t="n">
+        <v>40779</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Stone graded Bund for Community / Repair and Maintenance of Stone graded Bund for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1734002074/WC/22012034441844 — शोकफित निर्माडः ग्राम मनकबारा  01</t>
+          <t>1734002074/PG/22012034303822 — खेल मैदान कार्य    मनकवारा</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>14800</v>
+        <v>118000</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>43491</v>
+        <v>42834</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1734002074/WC/22012034441902 — चेकडेम निर्माण कार्य  ग्राम घाटपिपरिया</t>
+          <t>1734002074/PG/22012034304881 — खेल मैदान घाट पिपरिया</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>414000</v>
+        <v>118000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>0</v>
+        <v>6192</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K551" s="3"/>
+        <v>42902</v>
+      </c>
+      <c r="K551" s="3" t="n">
+        <v>43227</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1734002074/WC/22012034565315 — चेकडेम निर्माण कार्य  ग्राम घाटपिपरिया</t>
+          <t>1734002074/RC/153 — मनकवारा मिटटी मुरम बजरा घाट‍पिपरिया से तालाब की ओर</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>0</v>
+        <v>499500</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>0</v>
+        <v>106742</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>44007</v>
-[...1 lines deleted...]
-      <c r="K552" s="3"/>
+        <v>39883</v>
+      </c>
+      <c r="K552" s="3" t="n">
+        <v>41364</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1734002074/WC/22012034565328 — चेकडेम निर्माण कार्य  ग्राम घाटपिपरिया</t>
+          <t>1734002074/RC/156 — मनकवारा मिटटी मुरम बजरा सडक आदिवासी टोला तक</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>904705.84</v>
+        <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>857556.25</v>
+        <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>44088</v>
-[...3 lines deleted...]
-      </c>
+        <v>39473</v>
+      </c>
+      <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1734002074/WC/22012034600261 — चेकडेम निर्माड कार्य ग्राम मनकबारा</t>
+          <t>1734002074/RC/157 — मनकवारा मिटटी मुरम बजरा सडक आदिवासी टोला तक</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>0</v>
+        <v>499500</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>0</v>
+        <v>50605.92</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>44152</v>
-[...1 lines deleted...]
-      <c r="K554" s="3"/>
+        <v>39918</v>
+      </c>
+      <c r="K554" s="3" t="n">
+        <v>41364</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1734002074/WC/VB/22012035330281 — Roof top water harvesting work samudayak bhavan village ghatpipariya</t>
+          <t>1734002074/RC/208 — मनकवारा सी0सी0 रोड ओमप्रकाश के मकान से मुख्‍य चौराहे तक</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>0</v>
+        <v>99500</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>0</v>
+        <v>33500</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>46234</v>
-[...1 lines deleted...]
-      <c r="K555" s="3"/>
+        <v>40146</v>
+      </c>
+      <c r="K555" s="3" t="n">
+        <v>40155</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1734002074/WC/VB/22012035330302 — Recharge pits nirman sudarshan kourav ke ghar ke pass wale hand pump ke pass</t>
+          <t>1734002074/RC/212 — मनकवारा सी0सी0रोड निर्माण कार्य घाट पिपरिया</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>0</v>
+        <v>95500</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>0</v>
+        <v>32649</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>46234</v>
-[...1 lines deleted...]
-      <c r="K556" s="3"/>
+        <v>40132</v>
+      </c>
+      <c r="K556" s="3" t="n">
+        <v>40141</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1734002074/WC/VB/22012035330312 — Roof top water harvesting work panchayat bhavan village manakwara</t>
+          <t>1734002074/RC/22012034169725 — MANKWARA C C ROAD NALI SAHIT PANCHPERMESWAR MATA M</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>0</v>
+        <v>119500</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>0</v>
+        <v>118844.8</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>46234</v>
-[...1 lines deleted...]
-      <c r="K557" s="3"/>
+        <v>41429</v>
+      </c>
+      <c r="K557" s="3" t="n">
+        <v>41639</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1734002074/WH/19959560 — तालाब मरम्मत कार्य ग्राम घाटपिपरिया</t>
+          <t>1734002074/RC/22012034175200 — manakwara panchparmeshwar+mgnregs cc road nirman w</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>20800000000</v>
+        <v>96000</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>102168</v>
+        <v>95942.98</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>42884</v>
+        <v>41471</v>
       </c>
       <c r="K558" s="3" t="n">
-        <v>43069</v>
+        <v>41627</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1734002074/घाट पिपरिया से मनकवारा तकRC/50 — मनकवारा मिटटी मुरम बजरा सडक घाट पिपरिया से मनकवारा तक</t>
+          <t>1734002074/RC/22012034224154 — MANKWARA PP.+MGNREGA  CC ROAD HANPAMP SE SUNIL KE</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>499500</v>
+        <v>71000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>15000</v>
+        <v>70119</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>39539</v>
-[...1 lines deleted...]
-      <c r="K559" s="3"/>
+        <v>41832</v>
+      </c>
+      <c r="K559" s="3" t="n">
+        <v>41922</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / CHAWARPATHA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
+          <t>2014-2015</t>
+        </is>
+      </c>
+      <c r="C560" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D560" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E560" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F560" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034226716 — MANAKWARA PP+MGNREGA CC ROAD NALI SAHIR  ANTRIK MA</t>
+        </is>
+      </c>
+      <c r="G560" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H560" s="2" t="n">
+        <v>73000</v>
+      </c>
+      <c r="I560" s="2" t="n">
+        <v>64325</v>
+      </c>
+      <c r="J560" s="3" t="n">
+        <v>41856</v>
+      </c>
+      <c r="K560" s="3" t="n">
+        <v>42073</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
+      <c r="A561" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B561" s="1" t="inlineStr">
+        <is>
+          <t>2014-2015</t>
+        </is>
+      </c>
+      <c r="C561" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D561" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E561" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F561" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034229453 — MANKWARA PP.+MGNREGA  CC ROAD MUKHYA MARG SE NADI</t>
+        </is>
+      </c>
+      <c r="G561" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H561" s="2" t="n">
+        <v>108000</v>
+      </c>
+      <c r="I561" s="2" t="n">
+        <v>107982</v>
+      </c>
+      <c r="J561" s="3" t="n">
+        <v>41912</v>
+      </c>
+      <c r="K561" s="3" t="n">
+        <v>41964</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
+      <c r="A562" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B562" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C562" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D562" s="1" t="inlineStr">
+        <is>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+        </is>
+      </c>
+      <c r="E562" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F562" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034266550 — सुदूर ग्राम संपर्क एवं  खेत सड़क निर्माण कार्य घाटपिपरिया से कराहटोला तक ग्राम घाटपिपरिया</t>
+        </is>
+      </c>
+      <c r="G562" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H562" s="2" t="n">
+        <v>1245000</v>
+      </c>
+      <c r="I562" s="2" t="n">
+        <v>1287515</v>
+      </c>
+      <c r="J562" s="3" t="n">
+        <v>42178</v>
+      </c>
+      <c r="K562" s="3" t="n">
+        <v>42809</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
+      <c r="A563" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B563" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C563" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D563" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E563" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Road</t>
+        </is>
+      </c>
+      <c r="F563" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034267075 — पंचपरमेश्वर+मनरेगा सीसी रोड निर्माण कार्य  ग्राम घाटपिपरिया में आंतरिक एवं बाहरी मार्गो पर</t>
+        </is>
+      </c>
+      <c r="G563" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H563" s="2" t="n">
+        <v>109000</v>
+      </c>
+      <c r="I563" s="2" t="n">
+        <v>5724</v>
+      </c>
+      <c r="J563" s="3" t="n">
+        <v>42344</v>
+      </c>
+      <c r="K563" s="3" t="n">
+        <v>43227</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
+      <c r="A564" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B564" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C564" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D564" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E564" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F564" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034267076 — पंचपरमेश्वर+मनरेगा सीसी नाली कार्य मेन रोड से ग्राम मनकवारा की ओर</t>
+        </is>
+      </c>
+      <c r="G564" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H564" s="2" t="n">
+        <v>28000</v>
+      </c>
+      <c r="I564" s="2" t="n">
+        <v>27853.8</v>
+      </c>
+      <c r="J564" s="3" t="n">
+        <v>42241</v>
+      </c>
+      <c r="K564" s="3" t="n">
+        <v>42632</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
+      <c r="A565" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B565" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C565" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D565" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+        </is>
+      </c>
+      <c r="E565" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F565" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034289960 — सुदूर सडक निर्माण कार्य मनकवारा से आदिवासी टोला तक ग्राम मनकवारा</t>
+        </is>
+      </c>
+      <c r="G565" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H565" s="2" t="n">
+        <v>1497000</v>
+      </c>
+      <c r="I565" s="2" t="n">
+        <v>799929.99</v>
+      </c>
+      <c r="J565" s="3" t="n">
+        <v>42344</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>43303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
+      <c r="A566" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B566" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C566" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D566" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E566" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F566" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034292051 — पंचपरमेश्वेर+मनरेगा सी सी रोड नाली सहित बिरजू महाराज के घर से शासकीय हैंडपंप तक ग्राम घाटपिपरिया</t>
+        </is>
+      </c>
+      <c r="G566" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H566" s="2" t="n">
+        <v>60000</v>
+      </c>
+      <c r="I566" s="2" t="n">
+        <v>59934</v>
+      </c>
+      <c r="J566" s="3" t="n">
+        <v>42347</v>
+      </c>
+      <c r="K566" s="3" t="n">
+        <v>42570</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
+      <c r="A567" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B567" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C567" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D567" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E567" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F567" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034301211 — cc road mankwara</t>
+        </is>
+      </c>
+      <c r="G567" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H567" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I567" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J567" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K567" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
+      <c r="A568" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B568" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C568" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D568" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E568" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F568" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034305377 — पंचपरमेश्वर+मनरेगा सीसी निर्माण कार्य आनंद कौरव के मकान से ग्राम की और ग्राम मनकवारा</t>
+        </is>
+      </c>
+      <c r="G568" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H568" s="2" t="n">
+        <v>178000</v>
+      </c>
+      <c r="I568" s="2" t="n">
+        <v>105878</v>
+      </c>
+      <c r="J568" s="3" t="n">
+        <v>42500</v>
+      </c>
+      <c r="K568" s="3" t="n">
+        <v>43227</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
+      <c r="A569" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B569" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C569" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D569" s="1" t="inlineStr">
+        <is>
+          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
+        </is>
+      </c>
+      <c r="E569" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F569" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034327559 — आंतरिक सीसी रोड निर्माण ग्राम घाटपीपरिया</t>
+        </is>
+      </c>
+      <c r="G569" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H569" s="2" t="n">
+        <v>41000</v>
+      </c>
+      <c r="I569" s="2" t="n">
+        <v>40936</v>
+      </c>
+      <c r="J569" s="3" t="n">
+        <v>43018</v>
+      </c>
+      <c r="K569" s="3" t="n">
+        <v>43301</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
+      <c r="A570" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B570" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C570" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D570" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E570" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F570" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034334179 — PANCHPERMESWAR DPR C C ROAD</t>
+        </is>
+      </c>
+      <c r="G570" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H570" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I570" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J570" s="3" t="n">
+        <v>42761</v>
+      </c>
+      <c r="K570" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
+      <c r="A571" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B571" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C571" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D571" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E571" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F571" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034334738 — डी पी आर सी सी रोड इमली से शंकर के घर तक ग्राम घाटपिपरिया पंचपरमेसुर</t>
+        </is>
+      </c>
+      <c r="G571" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H571" s="2" t="n">
+        <v>11017500000</v>
+      </c>
+      <c r="I571" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J571" s="3" t="n">
+        <v>42826</v>
+      </c>
+      <c r="K571" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
+      <c r="A572" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B572" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C572" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D572" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E572" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F572" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034349921 — DPR ग्राममनकवारा जहुआ जी के घर की ओर के आंतरिक मार्ग की सी.सी. सड़क एवं नाली निर्माण कार्य मनकवारा</t>
+        </is>
+      </c>
+      <c r="G572" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H572" s="2" t="n">
+        <v>120000</v>
+      </c>
+      <c r="I572" s="2" t="n">
+        <v>53664</v>
+      </c>
+      <c r="J572" s="3" t="n">
+        <v>43032</v>
+      </c>
+      <c r="K572" s="3" t="n">
+        <v>43469</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
+      <c r="A573" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B573" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C573" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D573" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E573" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F573" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034386378 — डी. पी.आर.सी.सी. सड़क निर्माण शंकर लुहार के घर से नदी की ओर ग्राम घाटपिपरिया 2018</t>
+        </is>
+      </c>
+      <c r="G573" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H573" s="2" t="n">
+        <v>85000</v>
+      </c>
+      <c r="I573" s="2" t="n">
+        <v>101268</v>
+      </c>
+      <c r="J573" s="3" t="n">
+        <v>43301</v>
+      </c>
+      <c r="K573" s="3" t="n">
+        <v>43733</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
+      <c r="A574" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B574" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C574" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D574" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E574" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F574" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034391914 — डी पी आर सी सी सड्क सरकारी नल से टोला कि ओर के खेत तक ग्राम मनकवारा</t>
+        </is>
+      </c>
+      <c r="G574" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H574" s="2" t="n">
+        <v>85000</v>
+      </c>
+      <c r="I574" s="2" t="n">
+        <v>76944</v>
+      </c>
+      <c r="J574" s="3" t="n">
+        <v>43482</v>
+      </c>
+      <c r="K574" s="3" t="n">
+        <v>43725</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
+      <c r="A575" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B575" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C575" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D575" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E575" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F575" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034397922 — खेरापति मंदिर से नदी की ओर ग्राम घाटपिपरिया</t>
+        </is>
+      </c>
+      <c r="G575" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H575" s="2" t="n">
+        <v>85000</v>
+      </c>
+      <c r="I575" s="2" t="n">
+        <v>3132</v>
+      </c>
+      <c r="J575" s="3" t="n">
+        <v>43396</v>
+      </c>
+      <c r="K575" s="3" t="n">
+        <v>44591</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
+      <c r="A576" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B576" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C576" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D576" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E576" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F576" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034437367 — सीसी सडक निर्माण कार्य</t>
+        </is>
+      </c>
+      <c r="G576" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H576" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I576" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J576" s="3" t="n">
+        <v>43556</v>
+      </c>
+      <c r="K576" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
+      <c r="A577" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B577" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C577" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D577" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E577" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F577" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034448122 — डी पी आर सी सी सड़क निर्माण मुख्यमंत्री पेय जल टंकी से शिवचरण के मकान की ओर ग्राम मनकवारा</t>
+        </is>
+      </c>
+      <c r="G577" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H577" s="2" t="n">
+        <v>85000</v>
+      </c>
+      <c r="I577" s="2" t="n">
+        <v>25260</v>
+      </c>
+      <c r="J577" s="3" t="n">
+        <v>43527</v>
+      </c>
+      <c r="K577" s="3" t="n">
+        <v>44270</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
+      <c r="A578" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B578" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C578" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D578" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E578" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F578" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034448164 — डी पी आर सी सी सड़क निर्माण स्कूल से सामुदायक भवन की ओर ग्राम घाटपिपरिया</t>
+        </is>
+      </c>
+      <c r="G578" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H578" s="2" t="n">
+        <v>85000</v>
+      </c>
+      <c r="I578" s="2" t="n">
+        <v>73488</v>
+      </c>
+      <c r="J578" s="3" t="n">
+        <v>43529</v>
+      </c>
+      <c r="K578" s="3" t="n">
+        <v>43737</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
+      <c r="A579" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B579" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C579" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D579" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E579" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F579" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034448174 — डी पी आर सी सी सड़क निर्माण स्कूल से सुंदर के मकान की ओर ग्राम घाटपिपरिया</t>
+        </is>
+      </c>
+      <c r="G579" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H579" s="2" t="n">
+        <v>85000</v>
+      </c>
+      <c r="I579" s="2" t="n">
+        <v>96684</v>
+      </c>
+      <c r="J579" s="3" t="n">
+        <v>43529</v>
+      </c>
+      <c r="K579" s="3" t="n">
+        <v>43725</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
+      <c r="A580" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B580" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C580" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D580" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+        </is>
+      </c>
+      <c r="E580" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F580" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034511068 — एप्रोच रोड नवोदय रोड घाटपिपरिया से प्रा.शा. मनकवारा की ओर  भाग 01</t>
+        </is>
+      </c>
+      <c r="G580" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H580" s="2" t="n">
+        <v>1444392.67</v>
+      </c>
+      <c r="I580" s="2" t="n">
+        <v>1244451.64</v>
+      </c>
+      <c r="J580" s="3" t="n">
+        <v>43866</v>
+      </c>
+      <c r="K580" s="3" t="n">
+        <v>46121</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
+      <c r="A581" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B581" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C581" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D581" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+        </is>
+      </c>
+      <c r="E581" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F581" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034511069 — एप्रोच रोड नवोदय रोड घाटपिपरिया से प्रा.शा. मनकवारा की ओर  भाग 2</t>
+        </is>
+      </c>
+      <c r="G581" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H581" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I581" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J581" s="3" t="n">
+        <v>43740</v>
+      </c>
+      <c r="K581" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
+      <c r="A582" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B582" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C582" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D582" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E582" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F582" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034542954 — सीमेंट कंक्रीट सडक निर्माण आदीवासी टोला घाटपिपरिया</t>
+        </is>
+      </c>
+      <c r="G582" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H582" s="2" t="n">
+        <v>151000</v>
+      </c>
+      <c r="I582" s="2" t="n">
+        <v>144780</v>
+      </c>
+      <c r="J582" s="3" t="n">
+        <v>44148</v>
+      </c>
+      <c r="K582" s="3" t="n">
+        <v>44686</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
+      <c r="A583" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B583" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C583" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D583" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+        </is>
+      </c>
+      <c r="E583" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F583" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034553805 — खेत सड्क निर्माड मेंन रोड से आशतोस कौरव के खेत कि ओर ग्राम घाट्पिपरिया</t>
+        </is>
+      </c>
+      <c r="G583" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H583" s="2" t="n">
+        <v>1330183.69</v>
+      </c>
+      <c r="I583" s="2" t="n">
+        <v>1156882.79</v>
+      </c>
+      <c r="J583" s="3" t="n">
+        <v>44199</v>
+      </c>
+      <c r="K583" s="3" t="n">
+        <v>45527</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
+      <c r="A584" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B584" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C584" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D584" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E584" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F584" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034593631 — सी.सी.सड़क निर्माण आदिवासी टोला घाटपिपरिया वर्ष 2021</t>
+        </is>
+      </c>
+      <c r="G584" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H584" s="2" t="n">
+        <v>125000</v>
+      </c>
+      <c r="I584" s="2" t="n">
+        <v>87773</v>
+      </c>
+      <c r="J584" s="3" t="n">
+        <v>44513</v>
+      </c>
+      <c r="K584" s="3" t="n">
+        <v>44768</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
+      <c r="A585" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B585" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C585" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D585" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E585" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F585" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034619495 — cement concreet nali nirman govt.m.s. shala bhavan se gram ki mukhya nali tak</t>
+        </is>
+      </c>
+      <c r="G585" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H585" s="2" t="n">
+        <v>119000</v>
+      </c>
+      <c r="I585" s="2" t="n">
+        <v>52632</v>
+      </c>
+      <c r="J585" s="3" t="n">
+        <v>44881</v>
+      </c>
+      <c r="K585" s="3" t="n">
+        <v>46254</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
+      <c r="A586" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B586" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C586" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D586" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E586" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F586" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034626835 — सी.सी. सडक निर्माण हरिप्रसाद सुनावत के मकान से राजकुमार विश्वाकर्मा (कजरोटा)तिराहा तक</t>
+        </is>
+      </c>
+      <c r="G586" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H586" s="2" t="n">
+        <v>228000</v>
+      </c>
+      <c r="I586" s="2" t="n">
+        <v>81404</v>
+      </c>
+      <c r="J586" s="3" t="n">
+        <v>44972</v>
+      </c>
+      <c r="K586" s="3" t="n">
+        <v>46254</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
+      <c r="A587" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B587" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C587" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D587" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E587" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F587" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034672977 — सी सी क्रांकीट सड़क निर्माण नाली सहित सुरजीत कौरव के घर से राजेन्द्र कौरव के घर तक</t>
+        </is>
+      </c>
+      <c r="G587" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H587" s="2" t="n">
+        <v>16000</v>
+      </c>
+      <c r="I587" s="2" t="n">
+        <v>8262</v>
+      </c>
+      <c r="J587" s="3" t="n">
+        <v>45490</v>
+      </c>
+      <c r="K587" s="3" t="n">
+        <v>45546</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
+      <c r="A588" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B588" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C588" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D588" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E588" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F588" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034672985 — सी सी सड़क नाली सहित निर्माण कार्य  सुरजीत कौरव के घर से राजेन्द्र कौरव के घर की ओर</t>
+        </is>
+      </c>
+      <c r="G588" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H588" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I588" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J588" s="3" t="n">
+        <v>45154</v>
+      </c>
+      <c r="K588" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
+      <c r="A589" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B589" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C589" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D589" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E589" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F589" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/22012034672986 — सी सी सड़क निर्माण   रमाकांत कौरव के घर से गुड्डू के घर की ओर</t>
+        </is>
+      </c>
+      <c r="G589" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H589" s="2" t="n">
+        <v>37000</v>
+      </c>
+      <c r="I589" s="2" t="n">
+        <v>36732</v>
+      </c>
+      <c r="J589" s="3" t="n">
+        <v>45517</v>
+      </c>
+      <c r="K589" s="3" t="n">
+        <v>45992</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
+      <c r="A590" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B590" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C590" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D590" s="1" t="inlineStr">
+        <is>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+        </is>
+      </c>
+      <c r="E590" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F590" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/313 — मनकवारा सी0सी0रोड 12वां वित्‍त + nregs  रामनाथ कोरव के मकान से खिरका तिगड तक</t>
+        </is>
+      </c>
+      <c r="G590" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H590" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I590" s="2" t="n">
+        <v>39800</v>
+      </c>
+      <c r="J590" s="3" t="n">
+        <v>40435</v>
+      </c>
+      <c r="K590" s="3" t="n">
+        <v>40451</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
+      <c r="A591" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B591" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C591" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D591" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E591" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F591" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/348 — सी सी रोड निर्माण मनकवारा</t>
+        </is>
+      </c>
+      <c r="G591" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H591" s="2" t="n">
+        <v>49000</v>
+      </c>
+      <c r="I591" s="2" t="n">
+        <v>7000</v>
+      </c>
+      <c r="J591" s="3" t="n">
+        <v>40605</v>
+      </c>
+      <c r="K591" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
+      <c r="A592" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B592" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C592" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D592" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E592" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F592" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/381 — मनकवारा सीसी सडक निर्माण केहर के मकान से शक्‍कर नदी की ओर</t>
+        </is>
+      </c>
+      <c r="G592" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H592" s="2" t="n">
+        <v>82400</v>
+      </c>
+      <c r="I592" s="2" t="n">
+        <v>28470</v>
+      </c>
+      <c r="J592" s="3" t="n">
+        <v>40678</v>
+      </c>
+      <c r="K592" s="3" t="n">
+        <v>40779</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
+      <c r="A593" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B593" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C593" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D593" s="1" t="inlineStr">
+        <is>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+        </is>
+      </c>
+      <c r="E593" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F593" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/463 — मनकवारा सी सी रोड नरेगा 13वॉ वित्‍त</t>
+        </is>
+      </c>
+      <c r="G593" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H593" s="2" t="n">
+        <v>104100</v>
+      </c>
+      <c r="I593" s="2" t="n">
+        <v>34000</v>
+      </c>
+      <c r="J593" s="3" t="n">
+        <v>40927</v>
+      </c>
+      <c r="K593" s="3" t="n">
+        <v>41357</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
+      <c r="A594" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B594" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C594" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D594" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E594" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F594" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/572 — मनकवारा सीसीरोड नाली सहित हाकम से रंगी बसोर तक</t>
+        </is>
+      </c>
+      <c r="G594" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H594" s="2" t="n">
+        <v>252000</v>
+      </c>
+      <c r="I594" s="2" t="n">
+        <v>114336</v>
+      </c>
+      <c r="J594" s="3" t="n">
+        <v>41060</v>
+      </c>
+      <c r="K594" s="3" t="n">
+        <v>41357</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
+      <c r="A595" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B595" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C595" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D595" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E595" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F595" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RC/644 — मनकवारा सीसीरोड निर्माण नाली निर्माण सहित एवं सोखपिट पानी की टंकी से खिरका तक</t>
+        </is>
+      </c>
+      <c r="G595" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H595" s="2" t="n">
+        <v>389000</v>
+      </c>
+      <c r="I595" s="2" t="n">
+        <v>136586.82</v>
+      </c>
+      <c r="J595" s="3" t="n">
+        <v>41141</v>
+      </c>
+      <c r="K595" s="3" t="n">
+        <v>41357</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
+      <c r="A596" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B596" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C596" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D596" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E596" s="1" t="inlineStr">
+        <is>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F596" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012034436072 — नाडेप निर्माण कार्य</t>
+        </is>
+      </c>
+      <c r="G596" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H596" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I596" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J596" s="3" t="n">
+        <v>43556</v>
+      </c>
+      <c r="K596" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
+      <c r="A597" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B597" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C597" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D597" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+        </is>
+      </c>
+      <c r="E597" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F597" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012034438641 — नाडेप निर्माण कार्य  ग्राम घाटपिपरिया सचिन  के  घर के पास</t>
+        </is>
+      </c>
+      <c r="G597" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H597" s="2" t="n">
+        <v>30000</v>
+      </c>
+      <c r="I597" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J597" s="3" t="n">
+        <v>43517</v>
+      </c>
+      <c r="K597" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
+      <c r="A598" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B598" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C598" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D598" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+        </is>
+      </c>
+      <c r="E598" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F598" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012034438642 — नाडेप निर्माण कार्य  ग्राम घाटपिपरिया शाला भवन के पास</t>
+        </is>
+      </c>
+      <c r="G598" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H598" s="2" t="n">
+        <v>30000</v>
+      </c>
+      <c r="I598" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J598" s="3" t="n">
+        <v>43517</v>
+      </c>
+      <c r="K598" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
+      <c r="A599" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B599" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C599" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D599" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+        </is>
+      </c>
+      <c r="E599" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F599" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012034438643 — नाडेप निर्माड ग्राम घाटपिपरिया सामुदायक भवन के पास</t>
+        </is>
+      </c>
+      <c r="G599" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H599" s="2" t="n">
+        <v>30000</v>
+      </c>
+      <c r="I599" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J599" s="3" t="n">
+        <v>43517</v>
+      </c>
+      <c r="K599" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
+      <c r="A600" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B600" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C600" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D600" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+        </is>
+      </c>
+      <c r="E600" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F600" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012034438644 — नाडेप निर्माड ग्राम घाटपिपरिया मस्तराम के  घर के पास</t>
+        </is>
+      </c>
+      <c r="G600" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H600" s="2" t="n">
+        <v>30000</v>
+      </c>
+      <c r="I600" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J600" s="3" t="n">
+        <v>43517</v>
+      </c>
+      <c r="K600" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
+      <c r="A601" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B601" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C601" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D601" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+        </is>
+      </c>
+      <c r="E601" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F601" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012034438645 — नाडेप निर्माड खिरका  के पास ग्राम मनकबारा नम्बर एक</t>
+        </is>
+      </c>
+      <c r="G601" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H601" s="2" t="n">
+        <v>30000</v>
+      </c>
+      <c r="I601" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J601" s="3" t="n">
+        <v>43517</v>
+      </c>
+      <c r="K601" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
+      <c r="A602" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B602" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C602" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D602" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E602" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F602" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012034550424 — नाडेप निर्माण कार्य शांतिधाम घाटपिपरिया ग्रामपंचायत मनकवारा</t>
+        </is>
+      </c>
+      <c r="G602" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H602" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I602" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J602" s="3" t="n">
+        <v>44426</v>
+      </c>
+      <c r="K602" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
+      <c r="A603" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B603" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C603" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D603" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E603" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F603" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012034550427 — सोखपिट निर्माण कार्य शांतिधाम घाटपिपरिया ग्रामपंचायत मनकवारा</t>
+        </is>
+      </c>
+      <c r="G603" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H603" s="2" t="n">
+        <v>15717.31</v>
+      </c>
+      <c r="I603" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J603" s="3" t="n">
+        <v>44426</v>
+      </c>
+      <c r="K603" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
+      <c r="A604" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B604" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C604" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D604" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E604" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F604" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012034563780 — नाडेप निर्माण आनंद कौरव के मकान के पास ग्राम मनकबारा</t>
+        </is>
+      </c>
+      <c r="G604" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H604" s="2" t="n">
+        <v>23129.12</v>
+      </c>
+      <c r="I604" s="2" t="n">
+        <v>17285.46</v>
+      </c>
+      <c r="J604" s="3" t="n">
+        <v>44683</v>
+      </c>
+      <c r="K604" s="3" t="n">
+        <v>45121</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
+      <c r="A605" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B605" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C605" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D605" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E605" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F605" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012034563787 — नाडेप निर्माण शिवकुमार  कौरव के मकान के पास ग्राम मनकबारा</t>
+        </is>
+      </c>
+      <c r="G605" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H605" s="2" t="n">
+        <v>21727.41</v>
+      </c>
+      <c r="I605" s="2" t="n">
+        <v>15616.98</v>
+      </c>
+      <c r="J605" s="3" t="n">
+        <v>44683</v>
+      </c>
+      <c r="K605" s="3" t="n">
+        <v>45121</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
+      <c r="A606" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B606" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C606" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D606" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E606" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F606" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012034563814 — नाडेप निर्माण पंचायत के पास   कौरव के मकान के पास ग्राम मनकबारा</t>
+        </is>
+      </c>
+      <c r="G606" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H606" s="2" t="n">
+        <v>22083.5</v>
+      </c>
+      <c r="I606" s="2" t="n">
+        <v>17285.46</v>
+      </c>
+      <c r="J606" s="3" t="n">
+        <v>44683</v>
+      </c>
+      <c r="K606" s="3" t="n">
+        <v>45121</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
+      <c r="A607" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B607" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C607" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D607" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E607" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F607" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012034566101 — नाडेप निर्माड शाला परिसर आदिवाशी टोला मे ग्राम ग्राम घाटपिपरिया</t>
+        </is>
+      </c>
+      <c r="G607" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H607" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I607" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J607" s="3" t="n">
+        <v>44424</v>
+      </c>
+      <c r="K607" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
+      <c r="A608" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B608" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C608" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D608" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E608" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F608" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012034566102 — नाडेप निर्माड शाला परिसर कहार टोला  मे ग्राम ग्राम घाटपिपरिया</t>
+        </is>
+      </c>
+      <c r="G608" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H608" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I608" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J608" s="3" t="n">
+        <v>44424</v>
+      </c>
+      <c r="K608" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
+      <c r="A609" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B609" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C609" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D609" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E609" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F609" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012034566105 — नाडेप निर्माड शांतिधाम   मे ग्राम ग्राम घाटपिपरिया</t>
+        </is>
+      </c>
+      <c r="G609" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H609" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I609" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J609" s="3" t="n">
+        <v>44424</v>
+      </c>
+      <c r="K609" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
+      <c r="A610" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B610" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C610" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D610" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E610" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F610" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012034566107 — शोकफिट निर्माड शाला परिसर ग्राम मनकवारा</t>
+        </is>
+      </c>
+      <c r="G610" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H610" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I610" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J610" s="3" t="n">
+        <v>44424</v>
+      </c>
+      <c r="K610" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
+      <c r="A611" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B611" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C611" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D611" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E611" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F611" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012034566112 — शोकफिट निर्माड खिरका के नल मे  ग्राम मनकवारा</t>
+        </is>
+      </c>
+      <c r="G611" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H611" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I611" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J611" s="3" t="n">
+        <v>44424</v>
+      </c>
+      <c r="K611" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
+      <c r="A612" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B612" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C612" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D612" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E612" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F612" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012034566119 — शोकफिट निर्माड शाला परिसर आदिवासी टोला  के नल मे  ग्राम घाटपिपरिया</t>
+        </is>
+      </c>
+      <c r="G612" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H612" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I612" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J612" s="3" t="n">
+        <v>44424</v>
+      </c>
+      <c r="K612" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
+      <c r="A613" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B613" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C613" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D613" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E613" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F613" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012034566126 — शोकफिट निर्माड शाला परिसर   के नल मे  ग्राम घाटपिपरिया</t>
+        </is>
+      </c>
+      <c r="G613" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H613" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I613" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J613" s="3" t="n">
+        <v>44424</v>
+      </c>
+      <c r="K613" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
+      <c r="A614" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B614" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C614" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D614" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E614" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F614" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012034566129 — शोकफिट निर्माड  शांतिधाम  के नल मे  ग्राम घाटपिपरिया</t>
+        </is>
+      </c>
+      <c r="G614" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H614" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I614" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J614" s="3" t="n">
+        <v>44424</v>
+      </c>
+      <c r="K614" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
+      <c r="A615" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B615" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C615" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D615" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E615" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F615" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012034566133 — शोकफिट निर्माड हरीजन मोह्ल्ला के  नल मे  ग्राम घाटपिपरिया</t>
+        </is>
+      </c>
+      <c r="G615" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H615" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I615" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J615" s="3" t="n">
+        <v>44424</v>
+      </c>
+      <c r="K615" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
+      <c r="A616" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B616" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C616" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D616" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E616" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F616" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012034566134 — शोकफिट निर्माड हरीजन मोह्ल्ला के  नल मे  ग्राम घाटपिपरिया</t>
+        </is>
+      </c>
+      <c r="G616" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H616" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I616" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J616" s="3" t="n">
+        <v>44424</v>
+      </c>
+      <c r="K616" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
+      <c r="A617" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B617" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C617" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D617" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E617" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F617" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012034566139 — शोकफिट निर्माड सामुदायक भवन के पास ग्राम घाटपिपरिया</t>
+        </is>
+      </c>
+      <c r="G617" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H617" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I617" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J617" s="3" t="n">
+        <v>44424</v>
+      </c>
+      <c r="K617" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
+      <c r="A618" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B618" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C618" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D618" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E618" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F618" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012034566145 — शोकफिट निर्माड नदी रास्ता  वाले नल मे  ग्राम घाटपिपरिया</t>
+        </is>
+      </c>
+      <c r="G618" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H618" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I618" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J618" s="3" t="n">
+        <v>44424</v>
+      </c>
+      <c r="K618" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
+      <c r="A619" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B619" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C619" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D619" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+        </is>
+      </c>
+      <c r="E619" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F619" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012034570960 — नाडेप निर्माड खिरका  के पास ग्राम मनकबारा नम्बर दो</t>
+        </is>
+      </c>
+      <c r="G619" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H619" s="2" t="n">
+        <v>24712.77</v>
+      </c>
+      <c r="I619" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J619" s="3" t="n">
+        <v>44424</v>
+      </c>
+      <c r="K619" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
+      <c r="A620" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B620" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C620" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D620" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+        </is>
+      </c>
+      <c r="E620" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F620" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012034570962 — नाडेप निर्माड खिरका  के पास ग्राम मनकबारा नम्बर तीन</t>
+        </is>
+      </c>
+      <c r="G620" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H620" s="2" t="n">
+        <v>24712.77</v>
+      </c>
+      <c r="I620" s="2" t="n">
+        <v>19637.83</v>
+      </c>
+      <c r="J620" s="3" t="n">
+        <v>44683</v>
+      </c>
+      <c r="K620" s="3" t="n">
+        <v>45122</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
+      <c r="A621" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B621" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C621" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D621" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E621" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F621" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012034570964 — नाडेप निर्माड घाट्पिपरिया रास्ता  के पास ग्राम मनकबारा नम्बर एक</t>
+        </is>
+      </c>
+      <c r="G621" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H621" s="2" t="n">
+        <v>24712.77</v>
+      </c>
+      <c r="I621" s="2" t="n">
+        <v>19637.83</v>
+      </c>
+      <c r="J621" s="3" t="n">
+        <v>44683</v>
+      </c>
+      <c r="K621" s="3" t="n">
+        <v>45122</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
+      <c r="A622" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B622" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C622" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D622" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E622" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F622" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012034570967 — नाडेप निर्माड खिरका  के पास ग्राम मनकबारा नम्बर चार</t>
+        </is>
+      </c>
+      <c r="G622" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H622" s="2" t="n">
+        <v>24063.6</v>
+      </c>
+      <c r="I622" s="2" t="n">
+        <v>19208.76</v>
+      </c>
+      <c r="J622" s="3" t="n">
+        <v>44683</v>
+      </c>
+      <c r="K622" s="3" t="n">
+        <v>45122</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
+      <c r="A623" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B623" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C623" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D623" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E623" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F623" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012034570970 — नाडेप निर्माड घाट्पिरिया रास्ता  के पास ग्राम मनकबारा नम्बर दो</t>
+        </is>
+      </c>
+      <c r="G623" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H623" s="2" t="n">
+        <v>25461.45</v>
+      </c>
+      <c r="I623" s="2" t="n">
+        <v>20197.62</v>
+      </c>
+      <c r="J623" s="3" t="n">
+        <v>44683</v>
+      </c>
+      <c r="K623" s="3" t="n">
+        <v>45122</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
+      <c r="A624" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B624" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C624" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D624" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
+        </is>
+      </c>
+      <c r="E624" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F624" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/RS/22012035126826 — सीमेंट क्रांकीट नाली पर सीमेंट कांक्रीट ढक्कन  निर्माण महेश  के घर से खेरापति मंदिर की ओर ग्राम घाट</t>
+        </is>
+      </c>
+      <c r="G624" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H624" s="2" t="n">
+        <v>9000</v>
+      </c>
+      <c r="I624" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J624" s="3" t="n">
+        <v>45383</v>
+      </c>
+      <c r="K624" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
+      <c r="A625" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B625" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C625" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+        </is>
+      </c>
+      <c r="D625" s="1" t="inlineStr">
+        <is>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+        </is>
+      </c>
+      <c r="E625" s="1" t="inlineStr">
+        <is>
+          <t>Constr of GP Bhawan</t>
+        </is>
+      </c>
+      <c r="F625" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/SK/9993649459 — Bharat Nirman Rajeev Gandhi Sewa Kendra,MANAKWARA</t>
+        </is>
+      </c>
+      <c r="G625" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H625" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I625" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J625" s="3" t="n">
+        <v>43191</v>
+      </c>
+      <c r="K625" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
+      <c r="A626" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B626" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C626" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D626" s="1" t="inlineStr">
+        <is>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E626" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F626" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/WC/22012034317102 — सोख्ता गड्डा निर्माण कार्य घाटपिपरिया</t>
+        </is>
+      </c>
+      <c r="G626" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H626" s="2" t="n">
+        <v>30498</v>
+      </c>
+      <c r="I626" s="2" t="n">
+        <v>3096</v>
+      </c>
+      <c r="J626" s="3" t="n">
+        <v>42851</v>
+      </c>
+      <c r="K626" s="3" t="n">
+        <v>43069</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
+      <c r="A627" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B627" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C627" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D627" s="1" t="inlineStr">
+        <is>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E627" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F627" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/WC/22012034322984 — सोख्ता गड्डा निर्माण कार्य,ग्राम मनकवारा</t>
+        </is>
+      </c>
+      <c r="G627" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H627" s="2" t="n">
+        <v>30498</v>
+      </c>
+      <c r="I627" s="2" t="n">
+        <v>172</v>
+      </c>
+      <c r="J627" s="3" t="n">
+        <v>42854</v>
+      </c>
+      <c r="K627" s="3" t="n">
+        <v>43069</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
+      <c r="A628" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B628" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C628" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D628" s="1" t="inlineStr">
+        <is>
+          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
+        </is>
+      </c>
+      <c r="E628" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
+        </is>
+      </c>
+      <c r="F628" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/WC/22012034441044 — शोकफित निर्माण कार्य ग्राम घाटपिपरिया 01</t>
+        </is>
+      </c>
+      <c r="G628" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H628" s="2" t="n">
+        <v>14800</v>
+      </c>
+      <c r="I628" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J628" s="3" t="n">
+        <v>43491</v>
+      </c>
+      <c r="K628" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
+      <c r="A629" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B629" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C629" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D629" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Stone graded Bund for Community / Repair and Maintenance of Stone graded Bund for Community</t>
+        </is>
+      </c>
+      <c r="E629" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Bund</t>
+        </is>
+      </c>
+      <c r="F629" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/WC/22012034441048 — शोकफित निर्माण कार्य ग्राम घाटपिपरिया 02</t>
+        </is>
+      </c>
+      <c r="G629" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H629" s="2" t="n">
+        <v>14800</v>
+      </c>
+      <c r="I629" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J629" s="3" t="n">
+        <v>43491</v>
+      </c>
+      <c r="K629" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
+      <c r="A630" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B630" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C630" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D630" s="1" t="inlineStr">
+        <is>
+          <t>Repair and Maint of Boulder Anicutfor Community / Repair and Maintenance of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E630" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
+        </is>
+      </c>
+      <c r="F630" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/WC/22012034441838 — शोकफित निर्माडः ग्राम घाटपिपरिया 03</t>
+        </is>
+      </c>
+      <c r="G630" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H630" s="2" t="n">
+        <v>14800</v>
+      </c>
+      <c r="I630" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J630" s="3" t="n">
+        <v>43491</v>
+      </c>
+      <c r="K630" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
+      <c r="A631" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B631" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C631" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D631" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E631" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F631" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/WC/22012034441842 — शोकफित निर्माडः ग्राम घाटपिपरिया 04</t>
+        </is>
+      </c>
+      <c r="G631" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H631" s="2" t="n">
+        <v>14800</v>
+      </c>
+      <c r="I631" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J631" s="3" t="n">
+        <v>43491</v>
+      </c>
+      <c r="K631" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
+      <c r="A632" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B632" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C632" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D632" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Stone graded Bund for Community / Repair and Maintenance of Stone graded Bund for Community</t>
+        </is>
+      </c>
+      <c r="E632" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Bund</t>
+        </is>
+      </c>
+      <c r="F632" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/WC/22012034441844 — शोकफित निर्माडः ग्राम मनकबारा  01</t>
+        </is>
+      </c>
+      <c r="G632" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H632" s="2" t="n">
+        <v>14800</v>
+      </c>
+      <c r="I632" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J632" s="3" t="n">
+        <v>43491</v>
+      </c>
+      <c r="K632" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
+      <c r="A633" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B633" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C633" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D633" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E633" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F633" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/WC/22012034441902 — चेकडेम निर्माण कार्य  ग्राम घाटपिपरिया</t>
+        </is>
+      </c>
+      <c r="G633" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H633" s="2" t="n">
+        <v>414000</v>
+      </c>
+      <c r="I633" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J633" s="3" t="n">
+        <v>43491</v>
+      </c>
+      <c r="K633" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
+      <c r="A634" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B634" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C634" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D634" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E634" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F634" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/WC/22012034565315 — चेकडेम निर्माण कार्य  ग्राम घाटपिपरिया</t>
+        </is>
+      </c>
+      <c r="G634" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H634" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I634" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J634" s="3" t="n">
+        <v>44007</v>
+      </c>
+      <c r="K634" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
+      <c r="A635" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B635" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C635" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D635" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E635" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F635" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/WC/22012034565328 — चेकडेम निर्माण कार्य  ग्राम घाटपिपरिया</t>
+        </is>
+      </c>
+      <c r="G635" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H635" s="2" t="n">
+        <v>904705.84</v>
+      </c>
+      <c r="I635" s="2" t="n">
+        <v>857556.25</v>
+      </c>
+      <c r="J635" s="3" t="n">
+        <v>44088</v>
+      </c>
+      <c r="K635" s="3" t="n">
+        <v>45007</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
+      <c r="A636" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B636" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C636" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D636" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E636" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F636" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/WC/22012034600261 — चेकडेम निर्माड कार्य ग्राम मनकबारा</t>
+        </is>
+      </c>
+      <c r="G636" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H636" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I636" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J636" s="3" t="n">
+        <v>44152</v>
+      </c>
+      <c r="K636" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
+      <c r="A637" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B637" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C637" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D637" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E637" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F637" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/WC/VB/22012035330281 — Roof top water harvesting work samudayak bhavan village ghatpipariya</t>
+        </is>
+      </c>
+      <c r="G637" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H637" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I637" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J637" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K637" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
+      <c r="A638" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B638" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C638" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D638" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E638" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F638" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/WC/VB/22012035330302 — Recharge pits nirman sudarshan kourav ke ghar ke pass wale hand pump ke pass</t>
+        </is>
+      </c>
+      <c r="G638" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H638" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I638" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J638" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K638" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
+      <c r="A639" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B639" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C639" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D639" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E639" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F639" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/WC/VB/22012035330312 — Roof top water harvesting work panchayat bhavan village manakwara</t>
+        </is>
+      </c>
+      <c r="G639" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H639" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I639" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J639" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K639" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
+      <c r="A640" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B640" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C640" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D640" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E640" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F640" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/WH/19959560 — तालाब मरम्मत कार्य ग्राम घाटपिपरिया</t>
+        </is>
+      </c>
+      <c r="G640" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H640" s="2" t="n">
+        <v>20800000000</v>
+      </c>
+      <c r="I640" s="2" t="n">
+        <v>102168</v>
+      </c>
+      <c r="J640" s="3" t="n">
+        <v>42884</v>
+      </c>
+      <c r="K640" s="3" t="n">
+        <v>43069</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
+      <c r="A641" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B641" s="1" t="inlineStr">
+        <is>
           <t>2008-2009</t>
         </is>
       </c>
-      <c r="C560" s="1" t="inlineStr">
+      <c r="C641" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D560" s="1" t="inlineStr">
+      <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
-      <c r="E560" s="1" t="inlineStr">
+      <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F560" s="1" t="inlineStr">
+      <c r="F641" s="1" t="inlineStr">
+        <is>
+          <t>1734002074/घाट पिपरिया से मनकवारा तकRC/50 — मनकवारा मिटटी मुरम बजरा सडक घाट पिपरिया से मनकवारा तक</t>
+        </is>
+      </c>
+      <c r="G641" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H641" s="2" t="n">
+        <v>499500</v>
+      </c>
+      <c r="I641" s="2" t="n">
+        <v>15000</v>
+      </c>
+      <c r="J641" s="3" t="n">
+        <v>39539</v>
+      </c>
+      <c r="K641" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
+      <c r="A642" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / CHAWARPATHA</t>
+        </is>
+      </c>
+      <c r="B642" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C642" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D642" s="1" t="inlineStr">
+        <is>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+        </is>
+      </c>
+      <c r="E642" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F642" s="1" t="inlineStr">
         <is>
           <t>1734002074/सी0सी0सडक निर्माण विधायक् निधि/एनआRC/77 — मनकवारा में सी0सी0सडक निर्माण विधायक् निधि/एनआरईजीएस</t>
         </is>
       </c>
-      <c r="G560" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H560" s="2" t="n">
+      <c r="G642" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H642" s="2" t="n">
         <v>93700</v>
       </c>
-      <c r="I560" s="2" t="n">
+      <c r="I642" s="2" t="n">
         <v>24388</v>
       </c>
-      <c r="J560" s="3" t="n">
+      <c r="J642" s="3" t="n">
         <v>39821</v>
       </c>
-      <c r="K560" s="3" t="n">
+      <c r="K642" s="3" t="n">
         <v>41357</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>