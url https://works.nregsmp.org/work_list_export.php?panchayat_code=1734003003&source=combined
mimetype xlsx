--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K539"/>
+  <dimension ref="A1:K542"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 23:02:50</t>
+          <t>Exported on: 2026-10-21 13:08:09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -861,145 +861,145 @@
       <c r="J23" s="3" t="n">
         <v>44597</v>
       </c>
       <c r="K23" s="3" t="n">
         <v>45483</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1734003003/DP/22012034623911 — वृक्षारोपण कार्य पंचायत भवन परिसर एवं प्राथमिक शाला में ग्राम पंचायत झिकोली</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1734003003/DP/22012034624525 — वृक्षारोपण कार्य पंचायत भवन परिसर एवं माध्यमिक शाला परिसर ग्राम पंचायत झिकौली</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>455063.17</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>37000</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45489</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1734003003/DP/22012034630615 — आश्रय स्थल माॅ नर्मदा परिक्रमा पथ वृक्षारोपण कार्य ग्राम झिकोली ग्राम पंचायत झिकोली</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>381868.55</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>47763.06</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>46014</v>
@@ -1049,98 +1049,98 @@
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1734003003/FP/22012034641424 — CC Nali nirman karya madhyamik shala se shantidham tak JHIKOLI</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1734003003/FP/22012034641425 — CC Nali nirman karya madhyamik shala se shantidham tak JHIKOLI</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45396</v>
@@ -4165,51 +4165,51 @@
       <c r="J91" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K91" s="3" t="n">
         <v>45776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1734003003/IF/22012035288603 — khet Talab Nirman Karya Amarsingh Rajput / Takhat singh jhikoli</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>280440.73</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>88740</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45764</v>
@@ -4359,73 +4359,73 @@
       <c r="J95" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K95" s="3" t="n">
         <v>46125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1734003003/IF/22012035491050 — Khet Talab Nirman karya Lakhanlal thakur/ Balkishan Thakur jhikoli</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>133646.6</v>
       </c>
       <c r="I96" s="2" t="n">
-        <v>40977</v>
+        <v>40455</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
@@ -10086,51 +10086,51 @@
       <c r="J212" s="3" t="n">
         <v>44322</v>
       </c>
       <c r="K212" s="3" t="n">
         <v>44554</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1734003003/IF/IAY/297894 — Construction of IAY House -IAY REG. NO. MP1020158</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>42732</v>
@@ -14151,51 +14151,51 @@
       <c r="J295" s="3" t="n">
         <v>45582</v>
       </c>
       <c r="K295" s="3" t="n">
         <v>46053</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1734003003/IF/IAY/4661437 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149574375</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>7398</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45624</v>
@@ -14296,51 +14296,51 @@
       <c r="J298" s="3" t="n">
         <v>45582</v>
       </c>
       <c r="K298" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1734003003/IF/IAY/4664322 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149527882</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>20628</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45589</v>
@@ -14980,51 +14980,51 @@
       <c r="J312" s="3" t="n">
         <v>42769</v>
       </c>
       <c r="K312" s="3" t="n">
         <v>43085</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1734003003/IF/IAY/5390148 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127272651</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>16704</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45800</v>
@@ -15272,51 +15272,51 @@
       <c r="J318" s="3" t="n">
         <v>42769</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>43448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1734003003/IF/IAY/5474303 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125352462</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45778</v>
@@ -15368,51 +15368,51 @@
       <c r="J320" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K320" s="3" t="n">
         <v>46001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1734003003/IF/IAY/5474921 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126464622</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45792</v>
@@ -15464,98 +15464,98 @@
       <c r="J322" s="3" t="n">
         <v>42769</v>
       </c>
       <c r="K322" s="3" t="n">
         <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1734003003/IF/IAY/5478556 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127265512</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1734003003/IF/IAY/5480237 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127242201</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>4698</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45792</v>
@@ -15950,51 +15950,51 @@
       <c r="J332" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K332" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1734003003/IF/IAY/5563283 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151303217</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45792</v>
@@ -16438,145 +16438,145 @@
       <c r="J342" s="3" t="n">
         <v>42769</v>
       </c>
       <c r="K342" s="3" t="n">
         <v>43488</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1734003003/IF/IAY/5968281 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150011803</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>13230</v>
+        <v>16830</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1734003003/IF/IAY/5969149 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126496108</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1734003003/IF/IAY/5969371 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126079509</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>46077</v>
@@ -16922,73 +16922,73 @@
       <c r="J352" s="3" t="n">
         <v>42769</v>
       </c>
       <c r="K352" s="3" t="n">
         <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1734003003/IF/IAY/6009688 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129626550</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>3600</v>
+        <v>10800</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -17116,427 +17116,427 @@
       <c r="J356" s="3" t="n">
         <v>42783</v>
       </c>
       <c r="K356" s="3" t="n">
         <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1734003003/IF/IAY/6135915 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125295240</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1734003003/IF/IAY/6137310 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126215431</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1734003003/IF/IAY/6152822 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136965368</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1734003003/IF/IAY/6152839 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125340232</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>3600</v>
+        <v>12600</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1734003003/IF/IAY/6153015 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127317391</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>10332</v>
+        <v>21732</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>46190</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1734003003/IF/IAY/6154847 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136954031</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>3600</v>
+        <v>9000</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1734003003/IF/IAY/6154848 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136956440</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>14562</v>
+        <v>18162</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>46168</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1734003003/IF/IAY/6155808 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150627574</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>15330</v>
+        <v>17130</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>46161</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1734003003/IF/IAY/6161485 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125341701</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>46077</v>
@@ -17588,192 +17588,192 @@
       <c r="J366" s="3" t="n">
         <v>42783</v>
       </c>
       <c r="K366" s="3" t="n">
         <v>43312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1734003003/IF/IAY/6165875 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149964038</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>5400</v>
+        <v>9000</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1734003003/IF/IAY/6165883 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150004322</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>14562</v>
+        <v>16362</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>46143</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1734003003/IF/IAY/6167538 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123818955</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>5400</v>
+        <v>10800</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1734003003/IF/IAY/6173671 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151250045</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>46077</v>
@@ -18158,7884 +18158,8025 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>15450</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>42783</v>
       </c>
       <c r="K378" s="3" t="n">
         <v>43115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/632674 — Construction of IAY House -IAY REG. NO. MP1080432</t>
+          <t>1734003003/IF/IAY/6267353 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126901593</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>15106</v>
+        <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>42783</v>
-[...3 lines deleted...]
-      </c>
+        <v>46106</v>
+      </c>
+      <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/640492 — Construction of IAY House -IAY REG. NO. MP1015221</t>
+          <t>1734003003/IF/IAY/6312356 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126564124</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>14940</v>
+        <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>42790</v>
-[...3 lines deleted...]
-      </c>
+        <v>46106</v>
+      </c>
+      <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/640685 — Construction of IAY House -IAY REG. NO. MP1020197</t>
+          <t>1734003003/IF/IAY/632674 — Construction of IAY House -IAY REG. NO. MP1080432</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>15462</v>
+        <v>15106</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>42790</v>
+        <v>42783</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>43230</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/640815 — Construction of IAY House -IAY REG. NO. MP1024961</t>
+          <t>1734003003/IF/IAY/640492 — Construction of IAY House -IAY REG. NO. MP1015221</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>14952</v>
+        <v>14940</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>42790</v>
       </c>
       <c r="K382" s="3" t="n">
-        <v>43306</v>
+        <v>43298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/641038 — Construction of IAY House -IAY REG. NO. MP1035045</t>
+          <t>1734003003/IF/IAY/640685 — Construction of IAY House -IAY REG. NO. MP1020197</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>15450</v>
+        <v>15462</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>42790</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>43123</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/641142 — Construction of IAY House -IAY REG. NO. MP1041482</t>
+          <t>1734003003/IF/IAY/640815 — Construction of IAY House -IAY REG. NO. MP1024961</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>14550</v>
+        <v>14952</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>42790</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>43494</v>
+        <v>43306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/641227 — Construction of IAY House -IAY REG. NO. MP1046777</t>
+          <t>1734003003/IF/IAY/641038 — Construction of IAY House -IAY REG. NO. MP1035045</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>15450</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>42790</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>43191</v>
+        <v>43123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/653240 — Construction of IAY House -IAY REG. NO. MP1673868</t>
+          <t>1734003003/IF/IAY/641142 — Construction of IAY House -IAY REG. NO. MP1041482</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>15318</v>
+        <v>14550</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>42888</v>
+        <v>42790</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>43333</v>
+        <v>43494</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/654023 — Construction of IAY House -IAY REG. NO. MP2473482</t>
+          <t>1734003003/IF/IAY/641227 — Construction of IAY House -IAY REG. NO. MP1046777</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>15504</v>
+        <v>15450</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>42888</v>
+        <v>42790</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>43230</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/654067 — Construction of IAY House -IAY REG. NO. MP2573476</t>
+          <t>1734003003/IF/IAY/653240 — Construction of IAY House -IAY REG. NO. MP1673868</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>14816</v>
+        <v>15318</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>42888</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>43230</v>
+        <v>43333</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/810186 — Construction of IAY House -IAY REG. NO. MP1419168</t>
+          <t>1734003003/IF/IAY/654023 — Construction of IAY House -IAY REG. NO. MP2473482</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>15338</v>
+        <v>15504</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>42888</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>43372</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/810323 — Construction of IAY House -IAY REG. NO. MP1431310</t>
+          <t>1734003003/IF/IAY/654067 — Construction of IAY House -IAY REG. NO. MP2573476</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>15492</v>
+        <v>14816</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>42909</v>
+        <v>42888</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>43223</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/813221 — Construction of IAY House -IAY REG. NO. MP1645205</t>
+          <t>1734003003/IF/IAY/810186 — Construction of IAY House -IAY REG. NO. MP1419168</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>15378</v>
+        <v>15338</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>42888</v>
       </c>
       <c r="K391" s="3" t="n">
-        <v>43276</v>
+        <v>43372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/813308 — Construction of IAY House -IAY REG. NO. MP1650048</t>
+          <t>1734003003/IF/IAY/810323 — Construction of IAY House -IAY REG. NO. MP1431310</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>15318</v>
+        <v>15492</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>42909</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>43340</v>
+        <v>43223</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/813311 — Construction of IAY House -IAY REG. NO. MP1650106</t>
+          <t>1734003003/IF/IAY/813221 — Construction of IAY House -IAY REG. NO. MP1645205</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>15318</v>
+        <v>15378</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>42909</v>
+        <v>42888</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>43340</v>
+        <v>43276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/813354 — Construction of IAY House -IAY REG. NO. MP1653285</t>
+          <t>1734003003/IF/IAY/813308 — Construction of IAY House -IAY REG. NO. MP1650048</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>15324</v>
+        <v>15318</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>42888</v>
+        <v>42909</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>43372</v>
+        <v>43340</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/813670 — Construction of IAY House -IAY REG. NO. MP1675532</t>
+          <t>1734003003/IF/IAY/813311 — Construction of IAY House -IAY REG. NO. MP1650106</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>15366</v>
+        <v>15318</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>42909</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>43372</v>
+        <v>43340</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/818603 — Construction of IAY House -IAY REG. NO. MP2101100</t>
+          <t>1734003003/IF/IAY/813354 — Construction of IAY House -IAY REG. NO. MP1653285</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>15492</v>
+        <v>15324</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>42895</v>
+        <v>42888</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>43230</v>
+        <v>43372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/818698 — Construction of IAY House -IAY REG. NO. MP2108272</t>
+          <t>1734003003/IF/IAY/813670 — Construction of IAY House -IAY REG. NO. MP1675532</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>15330</v>
+        <v>15366</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>42895</v>
+        <v>42909</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>43340</v>
+        <v>43372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/818983 — Construction of IAY House -IAY REG. NO. MP2132018</t>
+          <t>1734003003/IF/IAY/818603 — Construction of IAY House -IAY REG. NO. MP2101100</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>15318</v>
+        <v>15492</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>42895</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>43306</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/819180 — Construction of IAY House -IAY REG. NO. MP2148345</t>
+          <t>1734003003/IF/IAY/818698 — Construction of IAY House -IAY REG. NO. MP2108272</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>15318</v>
+        <v>15330</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>42895</v>
       </c>
       <c r="K399" s="3" t="n">
-        <v>43306</v>
+        <v>43340</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/819182 — Construction of IAY House -IAY REG. NO. MP2148514</t>
+          <t>1734003003/IF/IAY/818983 — Construction of IAY House -IAY REG. NO. MP2132018</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>15480</v>
+        <v>15318</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>42895</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>43123</v>
+        <v>43306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/819329 — Construction of IAY House -IAY REG. NO. MP2160351</t>
+          <t>1734003003/IF/IAY/819180 — Construction of IAY House -IAY REG. NO. MP2148345</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>15366</v>
+        <v>15318</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>42895</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>43276</v>
+        <v>43306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/819349 — Construction of IAY House -IAY REG. NO. MP2163326</t>
+          <t>1734003003/IF/IAY/819182 — Construction of IAY House -IAY REG. NO. MP2148514</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>15354</v>
+        <v>15480</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>42895</v>
       </c>
       <c r="K402" s="3" t="n">
-        <v>43306</v>
+        <v>43123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/819351 — Construction of IAY House -IAY REG. NO. MP2163442</t>
+          <t>1734003003/IF/IAY/819329 — Construction of IAY House -IAY REG. NO. MP2160351</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>15492</v>
+        <v>15366</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>42909</v>
+        <v>42895</v>
       </c>
       <c r="K403" s="3" t="n">
-        <v>43219</v>
+        <v>43276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/819411 — Construction of IAY House -IAY REG. NO. MP2168786</t>
+          <t>1734003003/IF/IAY/819349 — Construction of IAY House -IAY REG. NO. MP2163326</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>15366</v>
+        <v>15354</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>42895</v>
       </c>
       <c r="K404" s="3" t="n">
         <v>43306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/819720 — Construction of IAY House -IAY REG. NO. MP2194365</t>
+          <t>1734003003/IF/IAY/819351 — Construction of IAY House -IAY REG. NO. MP2163442</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>15492</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>42909</v>
       </c>
       <c r="K405" s="3" t="n">
-        <v>43293</v>
+        <v>43219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/822294 — Construction of IAY House -IAY REG. NO. MP2451926</t>
+          <t>1734003003/IF/IAY/819411 — Construction of IAY House -IAY REG. NO. MP2168786</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>17100</v>
+        <v>15480</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>15600</v>
+        <v>15366</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>42888</v>
+        <v>42895</v>
       </c>
       <c r="K406" s="3" t="n">
-        <v>45026</v>
+        <v>43306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/822863 — Construction of IAY House -IAY REG. NO. MP2550645</t>
+          <t>1734003003/IF/IAY/819720 — Construction of IAY House -IAY REG. NO. MP2194365</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>17100</v>
+        <v>15480</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>16992</v>
+        <v>15492</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>42909</v>
       </c>
       <c r="K407" s="3" t="n">
-        <v>44244</v>
+        <v>43293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/822865 — Construction of IAY House -IAY REG. NO. MP2550663</t>
+          <t>1734003003/IF/IAY/822294 — Construction of IAY House -IAY REG. NO. MP2451926</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>15492</v>
+        <v>15600</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>42909</v>
+        <v>42888</v>
       </c>
       <c r="K408" s="3" t="n">
-        <v>43223</v>
+        <v>45026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/823121 — Construction of IAY House -IAY REG. NO. MP2593529</t>
+          <t>1734003003/IF/IAY/822863 — Construction of IAY House -IAY REG. NO. MP2550645</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>15462</v>
+        <v>16992</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>42888</v>
+        <v>42909</v>
       </c>
       <c r="K409" s="3" t="n">
-        <v>43489</v>
+        <v>44244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1734003003/IF/IAY/827839 — Construction of IAY House -IAY REG. NO. MP3472542</t>
+          <t>1734003003/IF/IAY/822865 — Construction of IAY House -IAY REG. NO. MP2550663</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>15318</v>
+        <v>15492</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>42909</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>43293</v>
+        <v>43223</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1734003003/LD/03/1 — मेढ बंधान सुदामा प्रसाद/ नन्‍हेलाल/ झिकौली</t>
+          <t>1734003003/IF/IAY/823121 — Construction of IAY House -IAY REG. NO. MP2593529</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>11800</v>
+        <v>15480</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>11759</v>
+        <v>15462</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>39649</v>
+        <v>42888</v>
       </c>
       <c r="K411" s="3" t="n">
-        <v>39900</v>
+        <v>43489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1734003003/LD/165 — झिकोली / मेढ बंधान / घांसीराम / निरपत आदिवासी / झिकोली</t>
+          <t>1734003003/IF/IAY/827839 — Construction of IAY House -IAY REG. NO. MP3472542</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>11800</v>
+        <v>15480</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>11739</v>
+        <v>15318</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>39965</v>
+        <v>42909</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>39970</v>
+        <v>43293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1734003003/LD/170 — झिकोली / मेढ बंधान / घसीटा / धर्मदास हरिजन / झिकोली</t>
+          <t>1734003003/LD/03/1 — मेढ बंधान सुदामा प्रसाद/ नन्‍हेलाल/ झिकौली</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>11800</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>9828</v>
+        <v>11759</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>39904</v>
+        <v>39649</v>
       </c>
       <c r="K413" s="3" t="n">
-        <v>39925</v>
+        <v>39900</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1734003003/LD/22012034360019 — BHUMI SAMTALIKARAN KARYA</t>
+          <t>1734003003/LD/165 — झिकोली / मेढ बंधान / घांसीराम / निरपत आदिवासी / झिकोली</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>0</v>
+        <v>11800</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>0</v>
+        <v>11739</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K414" s="3"/>
+        <v>39965</v>
+      </c>
+      <c r="K414" s="3" t="n">
+        <v>39970</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1734003003/LD/22012034369773 — नाडेप निर्माण कार्य झिकोली 1</t>
+          <t>1734003003/LD/170 — झिकोली / मेढ बंधान / घसीटा / धर्मदास हरिजन / झिकोली</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>23400</v>
+        <v>11800</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>22933</v>
+        <v>9828</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>43382</v>
+        <v>39904</v>
       </c>
       <c r="K415" s="3" t="n">
-        <v>44189</v>
+        <v>39925</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1734003003/LD/22012034521845 — भूमि समतलीकरण कार्य शान्तिधाम के पास झीकोली</t>
+          <t>1734003003/LD/22012034360019 — BHUMI SAMTALIKARAN KARYA</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>55633.68</v>
+        <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>58330</v>
+        <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>44127</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1734003003/LD/22012034536817 — शासकीय भूमि का समतलीकरण कार्य ग्राम झिकोली ग्राम पंचायत झिकोली</t>
+          <t>1734003003/LD/22012034369773 — नाडेप निर्माण कार्य झिकोली 1</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>0</v>
+        <v>23400</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>0</v>
+        <v>22933</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K417" s="3"/>
+        <v>43382</v>
+      </c>
+      <c r="K417" s="3" t="n">
+        <v>44189</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1734003003/LD/22012034538096 — भूमि समतलीकरण कार्य सामूदायिक परिसर पंचायत भवन के पास झिकोली</t>
+          <t>1734003003/LD/22012034521845 — भूमि समतलीकरण कार्य शान्तिधाम के पास झीकोली</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>84995.9</v>
+        <v>55633.68</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>80449.89</v>
+        <v>58330</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>44226</v>
+        <v>44127</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>44426</v>
+        <v>44173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1734003003/LD/22012034600492 — शासकीय भूमि का समतलीकरण कार्य</t>
+          <t>1734003003/LD/22012034536817 — शासकीय भूमि का समतलीकरण कार्य ग्राम झिकोली ग्राम पंचायत झिकोली</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>150583.2</v>
+        <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>149973.92</v>
+        <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>45336</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1734003003/LD/222 — झिकौली/ अजबिसंह/ राधेलाल राजपूत / झिकौली</t>
+          <t>1734003003/LD/22012034538096 — भूमि समतलीकरण कार्य सामूदायिक परिसर पंचायत भवन के पास झिकोली</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>11800</v>
+        <v>84995.9</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>9919</v>
+        <v>80449.89</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>39904</v>
+        <v>44226</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>39931</v>
+        <v>44426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1734003003/LD/323 — झिकौली/ कन्‍हैया लाल/ निरपत आदिवासी/ झिकौली</t>
+          <t>1734003003/LD/22012034600492 — शासकीय भूमि का समतलीकरण कार्य</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>17100</v>
+        <v>150583.2</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>16500</v>
+        <v>149973.92</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>40301</v>
+        <v>45336</v>
       </c>
       <c r="K421" s="3" t="n">
-        <v>40307</v>
+        <v>45961</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1734003003/LD/341 — झिकौली/ फूल सिंह / भैयालाल आदिवासी / झिकौली</t>
+          <t>1734003003/LD/222 — झिकौली/ अजबिसंह/ राधेलाल राजपूत / झिकौली</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>17100</v>
+        <v>11800</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>15900</v>
+        <v>9919</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>40308</v>
+        <v>39904</v>
       </c>
       <c r="K422" s="3" t="n">
-        <v>40313</v>
+        <v>39931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1734003003/LD/393 — झिकौली/ रघुवीर / कोमल सिंह आदिवासी मेढ बंधान/ झिकौली</t>
+          <t>1734003003/LD/323 — झिकौली/ कन्‍हैया लाल/ निरपत आदिवासी/ झिकौली</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>16800</v>
+        <v>16500</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>40360</v>
+        <v>40301</v>
       </c>
       <c r="K423" s="3" t="n">
-        <v>40365</v>
+        <v>40307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1734003003/LD/467 — झिकौली/ शेर सिंह / बुद्वा कहार / मेढ बंधान/ झिकौली</t>
+          <t>1734003003/LD/341 — झिकौली/ फूल सिंह / भैयालाल आदिवासी / झिकौली</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>14900</v>
+        <v>15900</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>40506</v>
+        <v>40308</v>
       </c>
       <c r="K424" s="3" t="n">
-        <v>40518</v>
+        <v>40313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1734003003/LD/470 — झिकौली/ बालकिशन/ दियालाल आदिवासी</t>
+          <t>1734003003/LD/393 — झिकौली/ रघुवीर / कोमल सिंह आदिवासी मेढ बंधान/ झिकौली</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>16714</v>
+        <v>16800</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>40609</v>
+        <v>40360</v>
       </c>
       <c r="K425" s="3" t="n">
-        <v>40609</v>
+        <v>40365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1734003003/LD/64 — झिकौली/मेढ बंधान/भगवान/रघुवीर मेहरा/संसारखेडा</t>
+          <t>1734003003/LD/467 — झिकौली/ शेर सिंह / बुद्वा कहार / मेढ बंधान/ झिकौली</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>11800</v>
+        <v>17100</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>11739</v>
+        <v>14900</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>39873</v>
+        <v>40506</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>39900</v>
+        <v>40518</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1734003003/PG/9425895782 — खेल मैदान निर्माण कार्य झिकोली</t>
+          <t>1734003003/LD/470 — झिकौली/ बालकिशन/ दियालाल आदिवासी</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>353000</v>
+        <v>17100</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>300770.58</v>
+        <v>16714</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>42815</v>
+        <v>40609</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>43704</v>
+        <v>40609</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RC/22012034170208 — झिकोली/सी सी रोड एवं नाली/पांडे जी के मकान से शिवम</t>
+          <t>1734003003/LD/64 — झिकौली/मेढ बंधान/भगवान/रघुवीर मेहरा/संसारखेडा</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>74000</v>
+        <v>11800</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>73935.9</v>
+        <v>11739</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>41544</v>
+        <v>39873</v>
       </c>
       <c r="K428" s="3" t="n">
-        <v>41695</v>
+        <v>39900</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RC/22012034170219 — झिकोली/सी सी रोड एवं नाली/ कमलेश पटैल के मकान से न</t>
+          <t>1734003003/PG/9425895782 — खेल मैदान निर्माण कार्य झिकोली</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>146000</v>
+        <v>353000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>145840</v>
+        <v>300770.58</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>41537</v>
+        <v>42815</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>41660</v>
+        <v>43704</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RC/22012034198133 — सी सी सडक एवं नाली निर्माण पीपल के बक्ष से नर्मदा</t>
+          <t>1734003003/RC/22012034170208 — झिकोली/सी सी रोड एवं नाली/पांडे जी के मकान से शिवम</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>108000</v>
+        <v>74000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>107486</v>
+        <v>73935.9</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>41649</v>
+        <v>41544</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>41809</v>
+        <v>41695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RC/22012034207827 — झिकोली/खेत/संसारखेडा से परसोत्‍तम पटैल के खेत की ओ</t>
+          <t>1734003003/RC/22012034170219 — झिकोली/सी सी रोड एवं नाली/ कमलेश पटैल के मकान से न</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>1486000</v>
+        <v>146000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>570877.93</v>
+        <v>145840</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>41705</v>
+        <v>41537</v>
       </c>
       <c r="K431" s="3" t="n">
-        <v>42837</v>
+        <v>41660</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RC/22012034210959 — खेत सडक सकर गली से बंध के आम की ओर /  झिकोली</t>
+          <t>1734003003/RC/22012034198133 — सी सी सडक एवं नाली निर्माण पीपल के बक्ष से नर्मदा</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>613000</v>
+        <v>108000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>166182</v>
+        <v>107486</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>41705</v>
+        <v>41649</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>42875</v>
+        <v>41809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RC/22012034289856 — सी सी सडक एवं नाली निर्माण कार्य अन्‍नपूर्णा देवी मंदिर से मेन रोड की ओर</t>
+          <t>1734003003/RC/22012034207827 — झिकोली/खेत/संसारखेडा से परसोत्‍तम पटैल के खेत की ओ</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>270700</v>
+        <v>1486000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>229223.5</v>
+        <v>570877.93</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>42342</v>
+        <v>41705</v>
       </c>
       <c r="K433" s="3" t="n">
-        <v>42510</v>
+        <v>42837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RC/22012034302600 — c.c. sadak &amp; nali nirman</t>
+          <t>1734003003/RC/22012034210959 — खेत सडक सकर गली से बंध के आम की ओर /  झिकोली</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>0</v>
+        <v>613000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>0</v>
+        <v>166182</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K434" s="3"/>
+        <v>41705</v>
+      </c>
+      <c r="K434" s="3" t="n">
+        <v>42875</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RC/22012034303599 — सी सी रोड एवं नाली निर्माण</t>
+          <t>1734003003/RC/22012034289856 — सी सी सडक एवं नाली निर्माण कार्य अन्‍नपूर्णा देवी मंदिर से मेन रोड की ओर</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>0</v>
+        <v>270700</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>0</v>
+        <v>229223.5</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K435" s="3"/>
+        <v>42342</v>
+      </c>
+      <c r="K435" s="3" t="n">
+        <v>42510</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RC/22012034322384 — सी सी रोड</t>
+          <t>1734003003/RC/22012034302600 — c.c. sadak &amp; nali nirman</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>42761</v>
+        <v>42395</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RC/22012034331609 — सी.सी. सडक एवं नाली निर्माण हनुमत सिंह परते के मकान से माध्यमिक शाळा कि ओर झिकोली</t>
+          <t>1734003003/RC/22012034303599 — सी सी रोड एवं नाली निर्माण</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>60589</v>
+        <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>60454</v>
+        <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>42811</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RC/22012034374327 — SUDOOR SAMPARK SADAK NIRMAN KARYA</t>
+          <t>1734003003/RC/22012034322384 — सी सी रोड</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>43010</v>
+        <v>42761</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RC/22012034398517 — सी. सी. सड़क एवं नाली निर्माण कार्य महेश ठाकुर के मकान से सोमनाथ प्रजापति के मकान की ओर झिकोली</t>
+          <t>1734003003/RC/22012034331609 — सी.सी. सडक एवं नाली निर्माण हनुमत सिंह परते के मकान से माध्यमिक शाळा कि ओर झिकोली</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>66528</v>
+        <v>60589</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>66294</v>
+        <v>60454</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>43427</v>
+        <v>42811</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>44189</v>
+        <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RC/22012034437256 — C C ROAD NIRMAN</t>
+          <t>1734003003/RC/22012034374327 — SUDOOR SAMPARK SADAK NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>43375</v>
+        <v>43010</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RC/22012034515810 — मिट्टी बाजरा रोड निर्माण कार्य माध्यमिक शाला से शान्तिधाम तक झिकोली</t>
+          <t>1734003003/RC/22012034398517 — सी. सी. सड़क एवं नाली निर्माण कार्य महेश ठाकुर के मकान से सोमनाथ प्रजापति के मकान की ओर झिकोली</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>260027.95</v>
+        <v>66528</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>101390</v>
+        <v>66294</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>43882</v>
+        <v>43427</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>45637</v>
+        <v>44189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RC/22012034546137 — खेत सड़क निर्माण कार्य भावसिंह पटैल के खेत से राकेश श्रीवास्तव के खेत तक ग्राम संसारखेड़ा ग्राम पंचायत</t>
+          <t>1734003003/RC/22012034437256 — C C ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>1493828.41</v>
+        <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>1159156.74</v>
+        <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>44148</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RC/22012034546167 — खेत सड़क निर्माण कार्य प्रधानमंत्री सडक से शांतिधाम की ओर ग्राम संसारखेड़ा ग्राम पंचायत झिकोली</t>
+          <t>1734003003/RC/22012034515810 — मिट्टी बाजरा रोड निर्माण कार्य माध्यमिक शाला से शान्तिधाम तक झिकोली</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>0</v>
+        <v>260027.95</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>0</v>
+        <v>101390</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K443" s="3"/>
+        <v>43882</v>
+      </c>
+      <c r="K443" s="3" t="n">
+        <v>45637</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RC/22012034547143 — Construction of khet Sadak Bhavsingh patel ke khet se Rakesh Shriwastav ke khet tak Sansarkheda</t>
+          <t>1734003003/RC/22012034546137 — खेत सड़क निर्माण कार्य भावसिंह पटैल के खेत से राकेश श्रीवास्तव के खेत तक ग्राम संसारखेड़ा ग्राम पंचायत</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>0</v>
+        <v>1493828.41</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>0</v>
+        <v>1159156.74</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K444" s="3"/>
+        <v>44148</v>
+      </c>
+      <c r="K444" s="3" t="n">
+        <v>45104</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RC/22012034547179 — खेत सड़क निर्माण कार्य प्रधानमंत्री सड़क से शांतिधाम की ओर ग्राम झिकोली ग्राम पंचायत झिकोली</t>
+          <t>1734003003/RC/22012034546167 — खेत सड़क निर्माण कार्य प्रधानमंत्री सडक से शांतिधाम की ओर ग्राम संसारखेड़ा ग्राम पंचायत झिकोली</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>757947.39</v>
+        <v>0</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>230455</v>
+        <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>44267</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RC/22012034605695 — सीमेंट सडक एवं नाली निर्माण मेन रोड से भुवनेश्‍वर पटेल के घर तक संसारखेडा</t>
+          <t>1734003003/RC/22012034547143 — Construction of khet Sadak Bhavsingh patel ke khet se Rakesh Shriwastav ke khet tak Sansarkheda</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>76000</v>
+        <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>75148</v>
+        <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>44597</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RC/22012034661265 — सीमेंट सड़क एवम नाली निर्माण कार्य अर्जुन सिंह के घर से सोवरन सिंह के घर तक संसारखेड़ा</t>
+          <t>1734003003/RC/22012034547179 — खेत सड़क निर्माण कार्य प्रधानमंत्री सड़क से शांतिधाम की ओर ग्राम झिकोली ग्राम पंचायत झिकोली</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>52000</v>
+        <v>757947.39</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>50508</v>
+        <v>230455</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>45205</v>
+        <v>44267</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>45356</v>
+        <v>45329</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RC/22012034843356 — Cement  Concrete Sadak Nirman Karya main road se kherapati mata tak jhikoli</t>
+          <t>1734003003/RC/22012034605695 — सीमेंट सडक एवं नाली निर्माण मेन रोड से भुवनेश्‍वर पटेल के घर तक संसारखेडा</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>0</v>
+        <v>76000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>0</v>
+        <v>75148</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K448" s="3"/>
+        <v>44597</v>
+      </c>
+      <c r="K448" s="3" t="n">
+        <v>45356</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RC/242 — सीमेंट सड्क 12 वां वित्‍त कन्‍वर्जन दादूवीर हरिजन</t>
+          <t>1734003003/RC/22012034661265 — सीमेंट सड़क एवम नाली निर्माण कार्य अर्जुन सिंह के घर से सोवरन सिंह के घर तक संसारखेड़ा</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>51000</v>
+        <v>52000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>51000</v>
+        <v>50508</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>40481</v>
+        <v>45205</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>40040</v>
+        <v>45356</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RC/300 — झिकौली/ विधायक सीसीरोड धमनी रास्‍ता संसारखेडा/झिकौली</t>
+          <t>1734003003/RC/22012034843356 — Cement  Concrete Sadak Nirman Karya main road se kherapati mata tak jhikoli</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>91000</v>
+        <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>89311.81</v>
+        <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>40706</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RC/31 — झिकोली/सीमेंट सडक निर्माण/कर्न्‍वजेन्‍स/संसारखेडा</t>
+          <t>1734003003/RC/242 — सीमेंट सड्क 12 वां वित्‍त कन्‍वर्जन दादूवीर हरिजन</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>49200</v>
+        <v>51000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>34513.97</v>
+        <v>51000</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>39852</v>
+        <v>40481</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>39876</v>
+        <v>40040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RC/350 — झिकोली/सी सी रोड एवं नाली निर्माण/पंच परमेश्‍वर/पंचायत भवन से शिव मंदिर तक/झिकोली</t>
+          <t>1734003003/RC/300 — झिकौली/ विधायक सीसीरोड धमनी रास्‍ता संसारखेडा/झिकौली</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>75000</v>
+        <v>91000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>69550</v>
+        <v>89311.81</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>40977</v>
+        <v>40706</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>41013</v>
+        <v>40869</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RC/36 — झिकोली/मिटटी बजरा कार्य/झिकौली से खिरेटी रास्‍ते पर/झिकौली</t>
+          <t>1734003003/RC/31 — झिकोली/सीमेंट सडक निर्माण/कर्न्‍वजेन्‍स/संसारखेडा</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>496000</v>
+        <v>49200</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>410826.09</v>
+        <v>34513.97</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>39873</v>
+        <v>39852</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>40337</v>
+        <v>39876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RC/466 — झिकोली/पंच परमेश्‍वर/द्वितीय/टी एस 374/सी सी रोड एवं नाली/हल्‍केवीर से माता मंदिर की ओर/संसारखेडा</t>
+          <t>1734003003/RC/350 — झिकोली/सी सी रोड एवं नाली निर्माण/पंच परमेश्‍वर/पंचायत भवन से शिव मंदिर तक/झिकोली</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>135000</v>
+        <v>75000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>100127</v>
+        <v>69550</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>41284</v>
+        <v>40977</v>
       </c>
       <c r="K454" s="3" t="n">
-        <v>41349</v>
+        <v>41013</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034308890 — Toilet repairing prahlad singh / kharagram kirar jhikoli</t>
+          <t>1734003003/RC/36 — झिकोली/मिटटी बजरा कार्य/झिकौली से खिरेटी रास्‍ते पर/झिकौली</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>10500</v>
+        <v>496000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>10500</v>
+        <v>410826.09</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>42727</v>
+        <v>39873</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>42828</v>
+        <v>40337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034311358 — Toilet repairing mohan singh noriya/bainee singh jhikoli</t>
+          <t>1734003003/RC/466 — झिकोली/पंच परमेश्‍वर/द्वितीय/टी एस 374/सी सी रोड एवं नाली/हल्‍केवीर से माता मंदिर की ओर/संसारखेडा</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>10500</v>
+        <v>135000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>10500</v>
+        <v>100127</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>42727</v>
+        <v>41284</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>42828</v>
+        <v>41349</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034311514 — Toilet repairing hariram noriya/summa noriya jhikoli</t>
+          <t>1734003003/RS/22012034308890 — Toilet repairing prahlad singh / kharagram kirar jhikoli</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>42727</v>
       </c>
       <c r="K457" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034311768 — Toilet repairing jayasingh singh thakur/babulal thakur jhikoli</t>
+          <t>1734003003/RS/22012034311358 — Toilet repairing mohan singh noriya/bainee singh jhikoli</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>42727</v>
       </c>
       <c r="K458" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034311783 — Toilet repairing Bhaw singh prajapati/mansharam prajapati jhikoli</t>
+          <t>1734003003/RS/22012034311514 — Toilet repairing hariram noriya/summa noriya jhikoli</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>42727</v>
       </c>
       <c r="K459" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034311787 — Toilet repairing lalji chamar/baijnath chamar jhikoli</t>
+          <t>1734003003/RS/22012034311768 — Toilet repairing jayasingh singh thakur/babulal thakur jhikoli</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>42727</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>42829</v>
+        <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034311795 — Toilet repairing Ghasita chamar/dharamgash chamar jhikoli</t>
+          <t>1734003003/RS/22012034311783 — Toilet repairing Bhaw singh prajapati/mansharam prajapati jhikoli</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>42727</v>
       </c>
       <c r="K461" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034312474 — Toilet repairing hakki bai thakur/raghunath thakur jhikoli</t>
+          <t>1734003003/RS/22012034311787 — Toilet repairing lalji chamar/baijnath chamar jhikoli</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>42727</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>42828</v>
+        <v>42829</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034312477 — Toilet repairing raghubeer thakur/komal singh thakur jhikoli</t>
+          <t>1734003003/RS/22012034311795 — Toilet repairing Ghasita chamar/dharamgash chamar jhikoli</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>42727</v>
       </c>
       <c r="K463" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034312481 — Toilet repairing ghasiram thakur/prahlad thakur jhikoli</t>
+          <t>1734003003/RS/22012034312474 — Toilet repairing hakki bai thakur/raghunath thakur jhikoli</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>42727</v>
       </c>
       <c r="K464" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034312485 — Toilet repairing Kanhaiyalal thakur/nirpat singh jhikoli</t>
+          <t>1734003003/RS/22012034312477 — Toilet repairing raghubeer thakur/komal singh thakur jhikoli</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>42727</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>42829</v>
+        <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034312491 — Toilet repaiiring imrat  noriya/doulat singh noriya jhikoli</t>
+          <t>1734003003/RS/22012034312481 — Toilet repairing ghasiram thakur/prahlad thakur jhikoli</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>42727</v>
       </c>
       <c r="K466" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034312659 — Toilet repairing bainee singh/gyarsi noriya jhikoli</t>
+          <t>1734003003/RS/22012034312485 — Toilet repairing Kanhaiyalal thakur/nirpat singh jhikoli</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>42755</v>
+        <v>42727</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>42828</v>
+        <v>42829</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034312731 — Toilet repairing Vijay singh noriya/gyarsi noriya jhikoli</t>
+          <t>1734003003/RS/22012034312491 — Toilet repaiiring imrat  noriya/doulat singh noriya jhikoli</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>42755</v>
+        <v>42727</v>
       </c>
       <c r="K468" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034312733 — Toilet repairing Jagdeesh rajput/tantu singh rajput</t>
+          <t>1734003003/RS/22012034312659 — Toilet repairing bainee singh/gyarsi noriya jhikoli</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>42755</v>
       </c>
       <c r="K469" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034312737 — Toilet repairing Santosh noriya/gyaprasad noriya jhikoli</t>
+          <t>1734003003/RS/22012034312731 — Toilet repairing Vijay singh noriya/gyarsi noriya jhikoli</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>42755</v>
       </c>
       <c r="K470" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034317600 — Toilet repairing Mihilal noriya/chhitu noriya</t>
+          <t>1734003003/RS/22012034312733 — Toilet repairing Jagdeesh rajput/tantu singh rajput</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>42755</v>
       </c>
       <c r="K471" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034317609 — Toilet repairing Beeran noriya/sona noriya jhikoli</t>
+          <t>1734003003/RS/22012034312737 — Toilet repairing Santosh noriya/gyaprasad noriya jhikoli</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>42755</v>
       </c>
       <c r="K472" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034318895 — Toilet repairing kamlesh prajapati /kashiram jhikoli</t>
+          <t>1734003003/RS/22012034317600 — Toilet repairing Mihilal noriya/chhitu noriya</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>42755</v>
       </c>
       <c r="K473" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034318905 — Toilet repairing kanchhedilal padare / chhotelal jhikoli</t>
+          <t>1734003003/RS/22012034317609 — Toilet repairing Beeran noriya/sona noriya jhikoli</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>42755</v>
       </c>
       <c r="K474" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034318920 — Toilet repairing Dheeraj noriya / chhote noriya jhikoli</t>
+          <t>1734003003/RS/22012034318895 — Toilet repairing kamlesh prajapati /kashiram jhikoli</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>42755</v>
       </c>
       <c r="K475" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034318934 — Toilet repairing Govind bathre / mohan bathre jhikoli</t>
+          <t>1734003003/RS/22012034318905 — Toilet repairing kanchhedilal padare / chhotelal jhikoli</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>42755</v>
       </c>
       <c r="K476" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034318937 — Toilet repairing Naramda noriya / summa noriya jhikoli</t>
+          <t>1734003003/RS/22012034318920 — Toilet repairing Dheeraj noriya / chhote noriya jhikoli</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>42755</v>
       </c>
       <c r="K477" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034318942 — Toilet repairing Patiram noriya / chunnilal noriya jhikoli</t>
+          <t>1734003003/RS/22012034318934 — Toilet repairing Govind bathre / mohan bathre jhikoli</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>42755</v>
       </c>
       <c r="K478" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034318949 — Toilet repairing Munshilal noriya / basant noriya jhikoli</t>
+          <t>1734003003/RS/22012034318937 — Toilet repairing Naramda noriya / summa noriya jhikoli</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>42755</v>
       </c>
       <c r="K479" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034318956 — Toilet repairing Ganpat chamar / gulab chamar jhikoli</t>
+          <t>1734003003/RS/22012034318942 — Toilet repairing Patiram noriya / chunnilal noriya jhikoli</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>42755</v>
       </c>
       <c r="K480" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034318963 — Toilet repairing Deendayal prajapati / bhawsingh prajapati jhikoli</t>
+          <t>1734003003/RS/22012034318949 — Toilet repairing Munshilal noriya / basant noriya jhikoli</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>42755</v>
       </c>
       <c r="K481" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034319344 — Toilet repairing Jasman thakur / tunde thakur jhikoli</t>
+          <t>1734003003/RS/22012034318956 — Toilet repairing Ganpat chamar / gulab chamar jhikoli</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>6900</v>
+        <v>10500</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>6900</v>
+        <v>10500</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>42755</v>
       </c>
       <c r="K482" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034319354 — Toilet repairing GHasiram thakur / nirpat thakur jhikoli</t>
+          <t>1734003003/RS/22012034318963 — Toilet repairing Deendayal prajapati / bhawsingh prajapati jhikoli</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>6900</v>
+        <v>10500</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>6899.92</v>
+        <v>10500</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>42755</v>
       </c>
       <c r="K483" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034319479 — Toilet repairing Amansingh kirar/dilip singh sansarkheda</t>
+          <t>1734003003/RS/22012034319344 — Toilet repairing Jasman thakur / tunde thakur jhikoli</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>10500</v>
+        <v>6900</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>10500</v>
+        <v>6900</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>42762</v>
+        <v>42755</v>
       </c>
       <c r="K484" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034319483 — Toilet repairing Ashok kahar / Bhoora kahar sansarkheda</t>
+          <t>1734003003/RS/22012034319354 — Toilet repairing GHasiram thakur / nirpat thakur jhikoli</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>10500</v>
+        <v>6900</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>10500</v>
+        <v>6899.92</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>42762</v>
+        <v>42755</v>
       </c>
       <c r="K485" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034319724 — Toilet repairing Tarachand kirar / chhotelal kirar sansarkheda</t>
+          <t>1734003003/RS/22012034319479 — Toilet repairing Amansingh kirar/dilip singh sansarkheda</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K486" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034319727 — Toilet repairing Patti bai / vishal thakur sansarkheda</t>
+          <t>1734003003/RS/22012034319483 — Toilet repairing Ashok kahar / Bhoora kahar sansarkheda</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K487" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034319730 — Toilet repairing Kranti bai thakur/harnam sansarkheda</t>
+          <t>1734003003/RS/22012034319724 — Toilet repairing Tarachand kirar / chhotelal kirar sansarkheda</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K488" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034319737 — Toilet repairing Nabba rajak/mehngu rajak sansarkheda</t>
+          <t>1734003003/RS/22012034319727 — Toilet repairing Patti bai / vishal thakur sansarkheda</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K489" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034319741 — Toilet repairing Teekaram kahar / Balaram kahar sansarkheda</t>
+          <t>1734003003/RS/22012034319730 — Toilet repairing Kranti bai thakur/harnam sansarkheda</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K490" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034319751 — Toilet repairing Moolchand vishavkarma /harkishan sansarkheda</t>
+          <t>1734003003/RS/22012034319737 — Toilet repairing Nabba rajak/mehngu rajak sansarkheda</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K491" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034319756 — Toilet repairing Suneel kirar / tulsiram kirar</t>
+          <t>1734003003/RS/22012034319741 — Toilet repairing Teekaram kahar / Balaram kahar sansarkheda</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K492" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034319759 — Toilet repairing Ramsingh kirar /moolchand kirar sansarkheda</t>
+          <t>1734003003/RS/22012034319751 — Toilet repairing Moolchand vishavkarma /harkishan sansarkheda</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K493" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034320886 — Toilet repairing bhagchand noriya /rammu noriya jhikoli</t>
+          <t>1734003003/RS/22012034319756 — Toilet repairing Suneel kirar / tulsiram kirar</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>6900</v>
+        <v>10500</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>6900</v>
+        <v>10500</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>42756</v>
+        <v>42762</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>42830</v>
+        <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034321404 — Toilet repairing Sukhdev noriya /kadoi noriya jhikoli</t>
+          <t>1734003003/RS/22012034319759 — Toilet repairing Ramsingh kirar /moolchand kirar sansarkheda</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>6900</v>
+        <v>10500</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>6900</v>
+        <v>10500</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>42756</v>
+        <v>42762</v>
       </c>
       <c r="K495" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034321410 — Toilet repairing Gopal singh rajput /arjun singh jhikoli</t>
+          <t>1734003003/RS/22012034320886 — Toilet repairing bhagchand noriya /rammu noriya jhikoli</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>10500</v>
+        <v>6900</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>10500</v>
+        <v>6900</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>42783</v>
+        <v>42756</v>
       </c>
       <c r="K496" s="3" t="n">
-        <v>42828</v>
+        <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034322749 — Toilet repairing Kanhaiyalal kahar/nanhelal kahar sansarkheda</t>
+          <t>1734003003/RS/22012034321404 — Toilet repairing Sukhdev noriya /kadoi noriya jhikoli</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>10500</v>
+        <v>6900</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>10500</v>
+        <v>6900</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>42783</v>
+        <v>42756</v>
       </c>
       <c r="K497" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034322757 — Toilet repairing Vishal thakur /Bhaiyalal thakur sansarkheda</t>
+          <t>1734003003/RS/22012034321410 — Toilet repairing Gopal singh rajput /arjun singh jhikoli</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>42783</v>
       </c>
       <c r="K498" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034322761 — Toilet repairing Anna harijan / barati harijan sansarkheda</t>
+          <t>1734003003/RS/22012034322749 — Toilet repairing Kanhaiyalal kahar/nanhelal kahar sansarkheda</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>42783</v>
       </c>
       <c r="K499" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034322767 — Toilet repairing Arjun singh kirar/jagannath sansarkheda</t>
+          <t>1734003003/RS/22012034322757 — Toilet repairing Vishal thakur /Bhaiyalal thakur sansarkheda</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>42783</v>
       </c>
       <c r="K500" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034332479 — Toilet repairing puniya bai /bhagwansingh kirar sansarkheda</t>
+          <t>1734003003/RS/22012034322761 — Toilet repairing Anna harijan / barati harijan sansarkheda</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>42811</v>
+        <v>42783</v>
       </c>
       <c r="K501" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034332484 — Toilet repairing tantu rajak /mehngu rajak sansarkheda</t>
+          <t>1734003003/RS/22012034322767 — Toilet repairing Arjun singh kirar/jagannath sansarkheda</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>42811</v>
+        <v>42783</v>
       </c>
       <c r="K502" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034332489 — Toilet repairing Jhalkan singh /sher singh kirar sansarkheda</t>
+          <t>1734003003/RS/22012034332479 — Toilet repairing puniya bai /bhagwansingh kirar sansarkheda</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>42811</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>42830</v>
+        <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034332493 — Toilet repairing Kailash kirar/chhotebeer kirar sansarkheda</t>
+          <t>1734003003/RS/22012034332484 — Toilet repairing tantu rajak /mehngu rajak sansarkheda</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>42811</v>
       </c>
       <c r="K504" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034332500 — Toilet repairing dashrath harijan /dharamdash jhikoli</t>
+          <t>1734003003/RS/22012034332489 — Toilet repairing Jhalkan singh /sher singh kirar sansarkheda</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>42811</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>42828</v>
+        <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034332595 — Toilet repairing Mansingh noriya /harisingh jhikoli</t>
+          <t>1734003003/RS/22012034332493 — Toilet repairing Kailash kirar/chhotebeer kirar sansarkheda</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>42811</v>
       </c>
       <c r="K506" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034332599 — Toilet repairing Harnarayan kirar/shrilal kirar jhikoli</t>
+          <t>1734003003/RS/22012034332500 — Toilet repairing dashrath harijan /dharamdash jhikoli</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>10166</v>
+        <v>10500</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>42811</v>
       </c>
       <c r="K507" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034332601 — Toilet repairing Nepal noriya /gokal noriya jhikoli</t>
+          <t>1734003003/RS/22012034332595 — Toilet repairing Mansingh noriya /harisingh jhikoli</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>42811</v>
       </c>
       <c r="K508" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034332604 — Toilet rapairing Komal kirar /kharagram kirar jhikoli</t>
+          <t>1734003003/RS/22012034332599 — Toilet repairing Harnarayan kirar/shrilal kirar jhikoli</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>10500</v>
+        <v>10166</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>42811</v>
       </c>
       <c r="K509" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034332608 — Toilet repairing Kailash noriya /thani jhikoli</t>
+          <t>1734003003/RS/22012034332601 — Toilet repairing Nepal noriya /gokal noriya jhikoli</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>42811</v>
       </c>
       <c r="K510" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034332668 — Toilet repairing Govind singh kirar/pkoolsingh sansarkheda</t>
+          <t>1734003003/RS/22012034332604 — Toilet rapairing Komal kirar /kharagram kirar jhikoli</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>42811</v>
       </c>
       <c r="K511" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034332670 — Toilet repairing Lakhan noriya /summa noriya jhikoli</t>
+          <t>1734003003/RS/22012034332608 — Toilet repairing Kailash noriya /thani jhikoli</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>42811</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>42830</v>
+        <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034384901 — NADEP NIRMAN KARYA JHIKOLI</t>
+          <t>1734003003/RS/22012034332668 — Toilet repairing Govind singh kirar/pkoolsingh sansarkheda</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K513" s="3"/>
+        <v>42811</v>
+      </c>
+      <c r="K513" s="3" t="n">
+        <v>42828</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034436299 — NADEP NIRMAN</t>
+          <t>1734003003/RS/22012034332670 — Toilet repairing Lakhan noriya /summa noriya jhikoli</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K514" s="3"/>
+        <v>42811</v>
+      </c>
+      <c r="K514" s="3" t="n">
+        <v>42830</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034440463 — शोकपिट निर्माण कार्य आंगनबाडी भवन झिकोली</t>
+          <t>1734003003/RS/22012034384901 — NADEP NIRMAN KARYA JHIKOLI</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>16200</v>
+        <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>16020</v>
+        <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>43534</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034440673 — शोकपिट निर्माण कार्य झिकोली सार्वजनिक हैंडपंप {गनेश प्रजापति }</t>
+          <t>1734003003/RS/22012034436299 — NADEP NIRMAN</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>16200</v>
+        <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>9480</v>
+        <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>43534</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034479523 — shokpit Nirman karya anganbadi bhawan ke pass sansarkheda</t>
+          <t>1734003003/RS/22012034440463 — शोकपिट निर्माण कार्य आंगनबाडी भवन झिकोली</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>0</v>
+        <v>16200</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>0</v>
+        <v>16020</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>43788</v>
-[...1 lines deleted...]
-      <c r="K517" s="3"/>
+        <v>43534</v>
+      </c>
+      <c r="K517" s="3" t="n">
+        <v>44012</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034479534 — शोकपिट निर्माण कार्य सार्वजनिक हैंडपंप कमलेश राजपूत झिकोली</t>
+          <t>1734003003/RS/22012034440673 — शोकपिट निर्माण कार्य झिकोली सार्वजनिक हैंडपंप {गनेश प्रजापति }</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>0</v>
+        <v>16200</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>0</v>
+        <v>9480</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>43788</v>
-[...1 lines deleted...]
-      <c r="K518" s="3"/>
+        <v>43534</v>
+      </c>
+      <c r="K518" s="3" t="n">
+        <v>44189</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034479535 — नाडेप निर्माण कार्य -2 आंगनबाड़ी भवन के पास झिकोली</t>
+          <t>1734003003/RS/22012034479523 — shokpit Nirman karya anganbadi bhawan ke pass sansarkheda</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>43788</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034479536 — नाडेप निर्माण कार्य -3 हनुमत सिंह परते के घर के पास झिकोली</t>
+          <t>1734003003/RS/22012034479534 — शोकपिट निर्माण कार्य सार्वजनिक हैंडपंप कमलेश राजपूत झिकोली</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>43788</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034479537 — नाडेप निर्माण कार्य -4  सीताराम मेहरा के घर के पास झिकोली</t>
+          <t>1734003003/RS/22012034479535 — नाडेप निर्माण कार्य -2 आंगनबाड़ी भवन के पास झिकोली</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>43788</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034479538 — नाडेप निर्माण कार्य -5 प्रा.शाला भवन  के पास झिकोली</t>
+          <t>1734003003/RS/22012034479536 — नाडेप निर्माण कार्य -3 हनुमत सिंह परते के घर के पास झिकोली</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>43788</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034512050 — nadep Nirman karya swachhta parisar ke pass jhikoli</t>
+          <t>1734003003/RS/22012034479537 — नाडेप निर्माण कार्य -4  सीताराम मेहरा के घर के पास झिकोली</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>153991.34</v>
+        <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>44222</v>
+        <v>43788</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034562461 — सामुदायिक नाडेप निर्माण कार्य 5 नग ग्राम पंचायत झिकोली</t>
+          <t>1734003003/RS/22012034479538 — नाडेप निर्माण कार्य -5 प्रा.शाला भवन  के पास झिकोली</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>44423</v>
+        <v>43788</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034562462 — सामुदायिक नाडेप निर्माण कार्य 5 नग ग्राम पंचायत झिकोली</t>
+          <t>1734003003/RS/22012034512050 — nadep Nirman karya swachhta parisar ke pass jhikoli</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>155379.51</v>
+        <v>153991.34</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>142414.94</v>
+        <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>44454</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034603029 — सीमेंट कांक्रीट नाली निर्माण शिव शंकर मंदिर से मुख्य सड़क की ओर संसारखेड़ा</t>
+          <t>1734003003/RS/22012034562461 — सामुदायिक नाडेप निर्माण कार्य 5 नग ग्राम पंचायत झिकोली</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>28757</v>
+        <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>44531</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1734003003/RS/22012034603037 — सीमेंट कांक्रीट नाली निर्माण शिव शंकर मंदिर से मुख्य सड़क की ओर संसारखेड़ा</t>
+          <t>1734003003/RS/22012034562462 — सामुदायिक नाडेप निर्माण कार्य 5 नग ग्राम पंचायत झिकोली</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>0</v>
+        <v>155379.51</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>0</v>
+        <v>142414.94</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K527" s="3"/>
+        <v>44454</v>
+      </c>
+      <c r="K527" s="3" t="n">
+        <v>44687</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1734003003/WC/22012034323062 — खेत तालाब निर्माण जमना प्रसाद नोरिया /ग्यारसी नोरिया  ग्राम झिकोली</t>
+          <t>1734003003/RS/22012034603029 — सीमेंट कांक्रीट नाली निर्माण शिव शंकर मंदिर से मुख्य सड़क की ओर संसारखेड़ा</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>32000</v>
+        <v>30000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>28896</v>
+        <v>28757</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>42874</v>
+        <v>44531</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>42921</v>
+        <v>44638</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1734003003/WC/22012034323891 — नवीन तालाव निर्माण कार्य झिकोली</t>
+          <t>1734003003/RS/22012034603037 — सीमेंट कांक्रीट नाली निर्माण शिव शंकर मंदिर से मुख्य सड़क की ओर संसारखेड़ा</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>644000</v>
+        <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>172</v>
+        <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>42867</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1734003003/WC/22012034326114 — खेततालाब निर्माण प्रहलादचौधरी संसारखेडा</t>
+          <t>1734003003/WC/22012034323062 — खेत तालाब निर्माण जमना प्रसाद नोरिया /ग्यारसी नोरिया  ग्राम झिकोली</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>32000</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>0</v>
+        <v>28896</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>42846</v>
-[...1 lines deleted...]
-      <c r="K530" s="3"/>
+        <v>42874</v>
+      </c>
+      <c r="K530" s="3" t="n">
+        <v>42921</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1734003003/WC/22012034326116 — खेततालाबनिर्माण मनोहरपटेलसंसारखेडा</t>
+          <t>1734003003/WC/22012034323891 — नवीन तालाव निर्माण कार्य झिकोली</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>32000</v>
+        <v>644000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>3784</v>
+        <v>172</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>42902</v>
+        <v>42867</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>42931</v>
+        <v>44014</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1734003003/WC/22012034425980 — शोकपिटनिर्माण कार्य माध्यमिक शाला झिकोली</t>
+          <t>1734003003/WC/22012034326114 — खेततालाब निर्माण प्रहलादचौधरी संसारखेडा</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>16200</v>
+        <v>32000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>15924</v>
+        <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>43378</v>
-[...3 lines deleted...]
-      </c>
+        <v>42846</v>
+      </c>
+      <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1734003003/WC/22012034426003 — शोकपिट निर्माण कार्य प्राथमिक शाला झिकोली</t>
+          <t>1734003003/WC/22012034326116 — खेततालाबनिर्माण मनोहरपटेलसंसारखेडा</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>16200</v>
+        <v>32000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>15936</v>
+        <v>3784</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>43378</v>
+        <v>42902</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>44012</v>
+        <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1734003003/WC/22012034673184 — सीटीआर वाटर हार्वेस्टिंग कार्य मा. शा. भवन झिकोली</t>
+          <t>1734003003/WC/22012034425980 — शोकपिटनिर्माण कार्य माध्यमिक शाला झिकोली</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>26924.36</v>
+        <v>16200</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>24022.5</v>
+        <v>15924</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>44322</v>
+        <v>43378</v>
       </c>
       <c r="K534" s="3" t="n">
-        <v>44506</v>
+        <v>44012</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1734003003/WC/22012034673189 — सीटीआर वाटर हार्वेस्टिंग कार्य प्रा. शा. भवन झिकोली</t>
+          <t>1734003003/WC/22012034426003 — शोकपिट निर्माण कार्य प्राथमिक शाला झिकोली</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>26924.36</v>
+        <v>16200</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>25180.5</v>
+        <v>15936</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>44322</v>
+        <v>43378</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>44485</v>
+        <v>44012</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1734003003/WC/22012034673197 — सीटीआर वाटर हार्वेस्टिंग कार्य प्रा. शा. भवन ग्राम संसारखेड़ा ग्राम पंचायत झिकोली</t>
+          <t>1734003003/WC/22012034673184 — सीटीआर वाटर हार्वेस्टिंग कार्य मा. शा. भवन झिकोली</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>26924.36</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>24022.5</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>44322</v>
       </c>
       <c r="K536" s="3" t="n">
         <v>44506</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1734003003/WC/22012034673200 — सीटीआर वाटर हार्वेस्टिंग कार्य आंगनवाड़ी भवन ग्राम संसारखेड़ा ग्राम पंचायत झिकोली</t>
+          <t>1734003003/WC/22012034673189 — सीटीआर वाटर हार्वेस्टिंग कार्य प्रा. शा. भवन झिकोली</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>26924.36</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>20548.5</v>
+        <v>25180.5</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>44322</v>
       </c>
       <c r="K537" s="3" t="n">
-        <v>45790</v>
+        <v>44485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1734003003/WC/22012034673205 — सीटीआर वाटर हार्वेस्टिंग कार्य सामुदायिक भवन झिकोली</t>
+          <t>1734003003/WC/22012034673197 — सीटीआर वाटर हार्वेस्टिंग कार्य प्रा. शा. भवन ग्राम संसारखेड़ा ग्राम पंचायत झिकोली</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>27218.79</v>
+        <v>26924.36</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>25836</v>
+        <v>24022.5</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>44322</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>44485</v>
+        <v>44506</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C539" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D539" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+        </is>
+      </c>
+      <c r="E539" s="1" t="inlineStr">
+        <is>
+          <t>Terracing</t>
+        </is>
+      </c>
+      <c r="F539" s="1" t="inlineStr">
+        <is>
+          <t>1734003003/WC/22012034673200 — सीटीआर वाटर हार्वेस्टिंग कार्य आंगनवाड़ी भवन ग्राम संसारखेड़ा ग्राम पंचायत झिकोली</t>
+        </is>
+      </c>
+      <c r="G539" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H539" s="2" t="n">
+        <v>26924.36</v>
+      </c>
+      <c r="I539" s="2" t="n">
+        <v>20548.5</v>
+      </c>
+      <c r="J539" s="3" t="n">
+        <v>44322</v>
+      </c>
+      <c r="K539" s="3" t="n">
+        <v>45790</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
+      <c r="A540" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
+        </is>
+      </c>
+      <c r="B540" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C540" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D540" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+        </is>
+      </c>
+      <c r="E540" s="1" t="inlineStr">
+        <is>
+          <t>Terracing</t>
+        </is>
+      </c>
+      <c r="F540" s="1" t="inlineStr">
+        <is>
+          <t>1734003003/WC/22012034673205 — सीटीआर वाटर हार्वेस्टिंग कार्य सामुदायिक भवन झिकोली</t>
+        </is>
+      </c>
+      <c r="G540" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H540" s="2" t="n">
+        <v>27218.79</v>
+      </c>
+      <c r="I540" s="2" t="n">
+        <v>25836</v>
+      </c>
+      <c r="J540" s="3" t="n">
+        <v>44322</v>
+      </c>
+      <c r="K540" s="3" t="n">
+        <v>44485</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
+      <c r="A541" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
+        </is>
+      </c>
+      <c r="B541" s="1" t="inlineStr">
+        <is>
           <t>2022-2023</t>
         </is>
       </c>
-      <c r="C539" s="1" t="inlineStr">
+      <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D539" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E539" s="1" t="inlineStr">
+      <c r="D541" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
-      <c r="F539" s="1" t="inlineStr">
+      <c r="F541" s="1" t="inlineStr">
         <is>
           <t>1734003003/WC/22012035044360 — डग पौंड निर्माण कार्य ग्राम पंचायत झिकौली</t>
         </is>
       </c>
-      <c r="G539" s="1" t="inlineStr">
+      <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
-      <c r="H539" s="2" t="n">
+      <c r="H541" s="2" t="n">
         <v>652151.04</v>
       </c>
-      <c r="I539" s="2" t="n">
+      <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J539" s="3" t="n">
+      <c r="J541" s="3" t="n">
         <v>44952</v>
       </c>
-      <c r="K539" s="3"/>
+      <c r="K541" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
+      <c r="A542" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / SAIKHEDA (GADARWARA)</t>
+        </is>
+      </c>
+      <c r="B542" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C542" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D542" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E542" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F542" s="1" t="inlineStr">
+        <is>
+          <t>1734003003/WC/VB/YD/22012035336864 — रूफ वाटर हार्वेस्टिंग निर्माण कार्य पंचायत भवन ग्राम झिकोली ग्राम पंचायत झिकोली</t>
+        </is>
+      </c>
+      <c r="G542" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H542" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I542" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J542" s="3" t="n">
+        <v>46308</v>
+      </c>
+      <c r="K542" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>