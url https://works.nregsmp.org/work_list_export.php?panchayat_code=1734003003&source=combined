--- v1 (2026-10-21)
+++ v2 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K542"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-21 13:08:09</t>
+          <t>Exported on: 2026-10-21 19:17:43</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">