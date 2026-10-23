--- v0 (2026-09-07)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K663"/>
+  <dimension ref="A1:K666"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 22:27:29</t>
+          <t>Exported on: 2026-10-23 18:51:49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -704,51 +704,51 @@
       <c r="J20" s="3" t="n">
         <v>45544</v>
       </c>
       <c r="K20" s="3" t="n">
         <v>45620</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1734005065/FP/22012034641964 — CC NALI NIRMAN MANISH KACHHI KE GHAR SE MUNNI BAI KE GHAR KI OR PALA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>29730</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45971</v>
@@ -4940,73 +4940,73 @@
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation of Forstry Trees for Individual / Boundary Line Plantation of Forestry Trees for Individuals</t>
+          <t>Boundary Plntation of Forstry Trees for Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1734005065/IF/22012035242732 — वृक्षारोपण कार्य मुलायम मेहरा पिता छिदामीलाल मेहरा ग्राम कोडा ग्राम पंचायत पाला</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>151459.38</v>
       </c>
       <c r="I109" s="2" t="n">
-        <v>48640</v>
+        <v>50640</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45495</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
@@ -5203,51 +5203,51 @@
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1734005065/IF/22012035627669 — Maa ki bagiya manju kori  W/O komal kori gram jaitpur gram panchyat pala</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>184454.4</v>
       </c>
       <c r="I114" s="2" t="n">
-        <v>53257.98</v>
+        <v>58657.98</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45944</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -6012,51 +6012,51 @@
       <c r="J130" s="3" t="n">
         <v>42992</v>
       </c>
       <c r="K130" s="3" t="n">
         <v>43288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1734005065/IF/IAY/1103988 — Construction of IAY House -IAY REG. NO. MP1123387</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>42872</v>
@@ -11121,64 +11121,64 @@
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1734005065/IF/IAY/3720173 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122411375</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>21753</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45642</v>
       </c>
       <c r="K235" s="3" t="n">
-        <v>45775</v>
+        <v>46284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
@@ -11841,73 +11841,73 @@
       <c r="J249" s="3" t="n">
         <v>45642</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>45883</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1734005065/IF/IAY/3777634 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125041041</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>13986</v>
+        <v>19857</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45642</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11986,73 +11986,73 @@
       <c r="J252" s="3" t="n">
         <v>44762</v>
       </c>
       <c r="K252" s="3" t="n">
         <v>45182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1734005065/IF/IAY/3780131 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125063650</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>0</v>
+        <v>2871</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13209,73 +13209,73 @@
       <c r="J277" s="3" t="n">
         <v>45642</v>
       </c>
       <c r="K277" s="3" t="n">
         <v>46069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1734005065/IF/IAY/4605470 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124479548</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>1701</v>
+        <v>4572</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45642</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13354,127 +13354,129 @@
       <c r="J280" s="3" t="n">
         <v>45642</v>
       </c>
       <c r="K280" s="3" t="n">
         <v>45883</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1734005065/IF/IAY/4607673 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124803420</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>22752</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45642</v>
       </c>
       <c r="K281" s="3" t="n">
-        <v>46215</v>
+        <v>46284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1734005065/IF/IAY/4609825 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124817620</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>22977</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45642</v>
       </c>
-      <c r="K282" s="3"/>
+      <c r="K282" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -13793,73 +13795,73 @@
       <c r="J289" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>46044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1734005065/IF/IAY/5403603 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127985440</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>17118</v>
+        <v>25089</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45880</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13904,64 +13906,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1734005065/IF/IAY/5509618 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126803357</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>46065</v>
+        <v>46284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
@@ -13987,98 +13989,98 @@
       <c r="J293" s="3" t="n">
         <v>45859</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>46044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1734005065/IF/IAY/5594521 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126642662</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>17901</v>
+        <v>24045</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45866</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1734005065/IF/IAY/5596507 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126536942</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>2610</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45878</v>
@@ -14130,51 +14132,51 @@
       <c r="J296" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K296" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1734005065/IF/IAY/5770125 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126464582</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>21414</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45901</v>
@@ -14275,459 +14277,459 @@
       <c r="J299" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K299" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1734005065/IF/IAY/5770266 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125785528</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>8874</v>
+        <v>13845</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1734005065/IF/IAY/5770279 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126601811</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1734005065/IF/IAY/5770280 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120583485</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>46239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1734005065/IF/IAY/5770302 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124796702</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>19836</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1734005065/IF/IAY/5770348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125339289</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>13311</v>
+        <v>20382</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1734005065/IF/IAY/5770394 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125792890</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>17848</v>
+        <v>23458</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1734005065/IF/IAY/5770452 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126603256</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1734005065/IF/IAY/5770742 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126635421</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>20358</v>
+        <v>23358</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K307" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1734005065/IF/IAY/5770767 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124824230</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K308" s="3" t="n">
-        <v>46014</v>
+        <v>46284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
@@ -14802,120 +14804,120 @@
       <c r="J310" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1734005065/IF/IAY/5770876 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120608926</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>17748</v>
+        <v>19848</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1734005065/IF/IAY/5770922 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126802411</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>12528</v>
+        <v>13572</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14945,73 +14947,73 @@
       <c r="J313" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K313" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1734005065/IF/IAY/5771038 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126616348</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>17298</v>
+        <v>23298</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -15056,64 +15058,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1734005065/IF/IAY/5813015 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125481162</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>23076</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45949</v>
       </c>
       <c r="K316" s="3" t="n">
-        <v>46145</v>
+        <v>46284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
@@ -15276,16538 +15278,16679 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>15475</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>42775</v>
       </c>
       <c r="K320" s="3" t="n">
         <v>43151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/63758 — Construction of IAY House -IAY REG. NO. MP-34-005-065-002/4</t>
+          <t>1734005065/IF/IAY/6263389 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125307632</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>3006</v>
+        <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>42586</v>
-[...3 lines deleted...]
-      </c>
+        <v>45711</v>
+      </c>
+      <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/63761 — Construction of IAY House -IAY REG. NO. MP-34-005-065-003/8</t>
+          <t>1734005065/IF/IAY/6295595 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124454926</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>8016</v>
+        <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>42509</v>
-[...3 lines deleted...]
-      </c>
+        <v>45711</v>
+      </c>
+      <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/643944 — Construction of IAY House -IAY REG. NO. MP1235822</t>
+          <t>1734005065/IF/IAY/6301250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125078782</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>15492</v>
+        <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>43003</v>
-[...3 lines deleted...]
-      </c>
+        <v>45711</v>
+      </c>
+      <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/644561 — Construction of IAY House -IAY REG. NO. MP1310872</t>
+          <t>1734005065/IF/IAY/63758 — Construction of IAY House -IAY REG. NO. MP-34-005-065-002/4</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>15030</v>
+        <v>14310</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>15528</v>
+        <v>3006</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>43003</v>
+        <v>42586</v>
       </c>
       <c r="K324" s="3" t="n">
-        <v>43252</v>
+        <v>43337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/644619 — Construction of IAY House -IAY REG. NO. MP1319941</t>
+          <t>1734005065/IF/IAY/63761 — Construction of IAY House -IAY REG. NO. MP-34-005-065-003/8</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>15030</v>
+        <v>14310</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>15600</v>
+        <v>8016</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>42868</v>
+        <v>42509</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>43388</v>
+        <v>43337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/649406 — Construction of IAY House -IAY REG. NO. MP2704103</t>
+          <t>1734005065/IF/IAY/643944 — Construction of IAY House -IAY REG. NO. MP1235822</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>15480</v>
+        <v>15492</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>42972</v>
+        <v>43003</v>
       </c>
       <c r="K326" s="3" t="n">
-        <v>43152</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/650011 — Construction of IAY House -IAY REG. NO. MP3052378</t>
+          <t>1734005065/IF/IAY/644561 — Construction of IAY House -IAY REG. NO. MP1310872</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>15480</v>
+        <v>15528</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>42868</v>
+        <v>43003</v>
       </c>
       <c r="K327" s="3" t="n">
-        <v>43201</v>
+        <v>43252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/697120 — Construction of IAY House -IAY REG. NO. MP1389962</t>
+          <t>1734005065/IF/IAY/644619 — Construction of IAY House -IAY REG. NO. MP1319941</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>15516</v>
+        <v>15600</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>43003</v>
+        <v>42868</v>
       </c>
       <c r="K328" s="3" t="n">
-        <v>43227</v>
+        <v>43388</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/697644 — Construction of IAY House -IAY REG. NO. MP1397311</t>
+          <t>1734005065/IF/IAY/649406 — Construction of IAY House -IAY REG. NO. MP2704103</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>15126</v>
+        <v>15480</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>43039</v>
+        <v>42972</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>43451</v>
+        <v>43152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/697926 — Construction of IAY House -IAY REG. NO. MP1401050</t>
+          <t>1734005065/IF/IAY/650011 — Construction of IAY House -IAY REG. NO. MP3052378</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>15492</v>
+        <v>15480</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>43003</v>
+        <v>42868</v>
       </c>
       <c r="K330" s="3" t="n">
-        <v>43230</v>
+        <v>43201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/723422 — Construction of IAY House -IAY REG. NO. MP1783898</t>
+          <t>1734005065/IF/IAY/697120 — Construction of IAY House -IAY REG. NO. MP1389962</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>15576</v>
+        <v>15516</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>43039</v>
+        <v>43003</v>
       </c>
       <c r="K331" s="3" t="n">
-        <v>43388</v>
+        <v>43227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/723554 — Construction of IAY House -IAY REG. NO. MP1786983</t>
+          <t>1734005065/IF/IAY/697644 — Construction of IAY House -IAY REG. NO. MP1397311</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>15564</v>
+        <v>15126</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>43003</v>
+        <v>43039</v>
       </c>
       <c r="K332" s="3" t="n">
-        <v>43388</v>
+        <v>43451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/723555 — Construction of IAY House -IAY REG. NO. MP1786989</t>
+          <t>1734005065/IF/IAY/697926 — Construction of IAY House -IAY REG. NO. MP1401050</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>15480</v>
+        <v>15492</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>42884</v>
+        <v>43003</v>
       </c>
       <c r="K333" s="3" t="n">
-        <v>43151</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/724220 — Construction of IAY House -IAY REG. NO. MP1804818</t>
+          <t>1734005065/IF/IAY/723422 — Construction of IAY House -IAY REG. NO. MP1783898</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>15480</v>
+        <v>15576</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>42891</v>
+        <v>43039</v>
       </c>
       <c r="K334" s="3" t="n">
-        <v>43151</v>
+        <v>43388</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/725527 — Construction of IAY House -IAY REG. NO. MP1840641</t>
+          <t>1734005065/IF/IAY/723554 — Construction of IAY House -IAY REG. NO. MP1786983</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>15480</v>
+        <v>15564</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>42891</v>
+        <v>43003</v>
       </c>
       <c r="K335" s="3" t="n">
-        <v>43146</v>
+        <v>43388</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/725596 — Construction of IAY House -IAY REG. NO. MP1842600</t>
+          <t>1734005065/IF/IAY/723555 — Construction of IAY House -IAY REG. NO. MP1786989</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>42891</v>
+        <v>42884</v>
       </c>
       <c r="K336" s="3" t="n">
         <v>43151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/725604 — Construction of IAY House -IAY REG. NO. MP1842838</t>
+          <t>1734005065/IF/IAY/724220 — Construction of IAY House -IAY REG. NO. MP1804818</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>42884</v>
+        <v>42891</v>
       </c>
       <c r="K337" s="3" t="n">
-        <v>43146</v>
+        <v>43151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/725610 — Construction of IAY House -IAY REG. NO. MP1842924</t>
+          <t>1734005065/IF/IAY/725527 — Construction of IAY House -IAY REG. NO. MP1840641</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>42891</v>
       </c>
       <c r="K338" s="3" t="n">
-        <v>43162</v>
+        <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/727142 — Construction of IAY House -IAY REG. NO. MP1883753</t>
+          <t>1734005065/IF/IAY/725596 — Construction of IAY House -IAY REG. NO. MP1842600</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>15612</v>
+        <v>15480</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>43003</v>
+        <v>42891</v>
       </c>
       <c r="K339" s="3" t="n">
-        <v>43346</v>
+        <v>43151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/730137 — Construction of IAY House -IAY REG. NO. MP1968454</t>
+          <t>1734005065/IF/IAY/725604 — Construction of IAY House -IAY REG. NO. MP1842838</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>14580</v>
+        <v>15480</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>43039</v>
+        <v>42884</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>43346</v>
+        <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/730150 — Construction of IAY House -IAY REG. NO. MP1968910</t>
+          <t>1734005065/IF/IAY/725610 — Construction of IAY House -IAY REG. NO. MP1842924</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>42891</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>43146</v>
+        <v>43162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/731239 — Construction of IAY House -IAY REG. NO. MP1999760</t>
+          <t>1734005065/IF/IAY/727142 — Construction of IAY House -IAY REG. NO. MP1883753</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>15540</v>
+        <v>15612</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>43003</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>43388</v>
+        <v>43346</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/731399 — Construction of IAY House -IAY REG. NO. MP2004340</t>
+          <t>1734005065/IF/IAY/730137 — Construction of IAY House -IAY REG. NO. MP1968454</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>15492</v>
+        <v>14580</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>43003</v>
+        <v>43039</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>43230</v>
+        <v>43346</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/731404 — Construction of IAY House -IAY REG. NO. MP2004443</t>
+          <t>1734005065/IF/IAY/730150 — Construction of IAY House -IAY REG. NO. MP1968910</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>15540</v>
+        <v>15480</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>42891</v>
       </c>
       <c r="K344" s="3" t="n">
-        <v>43346</v>
+        <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/731722 — Construction of IAY House -IAY REG. NO. MP2013517</t>
+          <t>1734005065/IF/IAY/731239 — Construction of IAY House -IAY REG. NO. MP1999760</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>14568</v>
+        <v>15540</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>43039</v>
+        <v>43003</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>43434</v>
+        <v>43388</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/731776 — Construction of IAY House -IAY REG. NO. MP2015055</t>
+          <t>1734005065/IF/IAY/731399 — Construction of IAY House -IAY REG. NO. MP2004340</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>15552</v>
+        <v>15492</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>42891</v>
+        <v>43003</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>43285</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/732149 — Construction of IAY House -IAY REG. NO. MP2025021</t>
+          <t>1734005065/IF/IAY/731404 — Construction of IAY House -IAY REG. NO. MP2004443</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>16854</v>
+        <v>15540</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>43003</v>
+        <v>42891</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>43405</v>
+        <v>43346</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/732251 — Construction of IAY House -IAY REG. NO. MP2029212</t>
+          <t>1734005065/IF/IAY/731722 — Construction of IAY House -IAY REG. NO. MP2013517</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>16248</v>
+        <v>14568</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>43003</v>
+        <v>43039</v>
       </c>
       <c r="K348" s="3" t="n">
-        <v>43284</v>
+        <v>43434</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/734870 — Construction of IAY House -IAY REG. NO. MP2103375</t>
+          <t>1734005065/IF/IAY/731776 — Construction of IAY House -IAY REG. NO. MP2015055</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>15624</v>
+        <v>15552</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>42891</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>43294</v>
+        <v>43285</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/823857 — Construction of IAY House -IAY REG. NO. MP2700111</t>
+          <t>1734005065/IF/IAY/732149 — Construction of IAY House -IAY REG. NO. MP2025021</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>15552</v>
+        <v>16854</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>43039</v>
+        <v>43003</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>43388</v>
+        <v>43405</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/823885 — Construction of IAY House -IAY REG. NO. MP2704265</t>
+          <t>1734005065/IF/IAY/732251 — Construction of IAY House -IAY REG. NO. MP2029212</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>15480</v>
+        <v>16248</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>43003</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>43162</v>
+        <v>43284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/830244 — Construction of IAY House -IAY REG. NO. MP2712419</t>
+          <t>1734005065/IF/IAY/734870 — Construction of IAY House -IAY REG. NO. MP2103375</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>27000</v>
+        <v>15030</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>0</v>
+        <v>15624</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>42845</v>
-[...1 lines deleted...]
-      <c r="K352" s="3"/>
+        <v>42891</v>
+      </c>
+      <c r="K352" s="3" t="n">
+        <v>43294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/830418 — Construction of IAY House -IAY REG. NO. MP3876234</t>
+          <t>1734005065/IF/IAY/823857 — Construction of IAY House -IAY REG. NO. MP2700111</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>15516</v>
+        <v>15552</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>43003</v>
+        <v>43039</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>43370</v>
+        <v>43388</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/830419 — Construction of IAY House -IAY REG. NO. MP3883036</t>
+          <t>1734005065/IF/IAY/823885 — Construction of IAY House -IAY REG. NO. MP2704265</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>43003</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>43191</v>
+        <v>43162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/897623 — Construction of IAY House -IAY REG. NO. MP2103618</t>
+          <t>1734005065/IF/IAY/830244 — Construction of IAY House -IAY REG. NO. MP2712419</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>15552</v>
+        <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>42891</v>
-[...3 lines deleted...]
-      </c>
+        <v>42845</v>
+      </c>
+      <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/915476 — Construction of IAY House -IAY REG. NO. MP2354805</t>
+          <t>1734005065/IF/IAY/830418 — Construction of IAY House -IAY REG. NO. MP3876234</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>15540</v>
+        <v>15516</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>43003</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>43230</v>
+        <v>43370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/915686 — Construction of IAY House -IAY REG. NO. MP2357747</t>
+          <t>1734005065/IF/IAY/830419 — Construction of IAY House -IAY REG. NO. MP3883036</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>42891</v>
+        <v>43003</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>43215</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/932098 — Construction of IAY House -IAY REG. NO. MP2654505</t>
+          <t>1734005065/IF/IAY/897623 — Construction of IAY House -IAY REG. NO. MP2103618</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>15528</v>
+        <v>15552</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>42891</v>
       </c>
       <c r="K358" s="3" t="n">
         <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1734005065/IF/IAY/950297 — Construction of IAY House -IAY REG. NO. MP3052014</t>
+          <t>1734005065/IF/IAY/915476 — Construction of IAY House -IAY REG. NO. MP2354805</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>15480</v>
+        <v>15540</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>42972</v>
+        <v>43003</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>43133</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1734005065/LD/140 — मेढ बंधान महेश 2269 जैतपुर पाला</t>
+          <t>1734005065/IF/IAY/915686 — Construction of IAY House -IAY REG. NO. MP2357747</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>17600</v>
+        <v>15480</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>16016</v>
+        <v>15480</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>39874</v>
+        <v>42891</v>
       </c>
       <c r="K360" s="3" t="n">
-        <v>39893</v>
+        <v>43215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1734005065/LD/181 — मेंढ बंधान गनपत ठाकुर पाला 2267</t>
+          <t>1734005065/IF/IAY/932098 — Construction of IAY House -IAY REG. NO. MP2654505</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>15000</v>
+        <v>15480</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>22703</v>
+        <v>15528</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>39895</v>
+        <v>42891</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>39918</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1734005065/LD/210 — मेढ बंधान कार्य तुलसीराम / मेंहगू 2854</t>
+          <t>1734005065/IF/IAY/950297 — Construction of IAY House -IAY REG. NO. MP3052014</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>18800</v>
+        <v>15480</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>16289</v>
+        <v>15480</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>39947</v>
+        <v>42972</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>39981</v>
+        <v>43133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1734005065/LD/211 — मेढ बंधान कार्य रामप्रसाद / भैयालाल 2855</t>
+          <t>1734005065/LD/140 — मेढ बंधान महेश 2269 जैतपुर पाला</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>17000</v>
+        <v>17600</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>15015</v>
+        <v>16016</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>39916</v>
+        <v>39874</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>39992</v>
+        <v>39893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1734005065/LD/212 — मेढ बंधान कार्य सरदार जैतपुर 2266</t>
+          <t>1734005065/LD/181 — मेंढ बंधान गनपत ठाकुर पाला 2267</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>21000</v>
+        <v>15000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>12740</v>
+        <v>22703</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>39912</v>
+        <v>39895</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>39925</v>
+        <v>39918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1734005065/LD/22012034224649 — shanti dham pala</t>
+          <t>1734005065/LD/210 — मेढ बंधान कार्य तुलसीराम / मेंहगू 2854</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>0</v>
+        <v>18800</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>0</v>
+        <v>16289</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>41914</v>
-[...1 lines deleted...]
-      <c r="K365" s="3"/>
+        <v>39947</v>
+      </c>
+      <c r="K365" s="3" t="n">
+        <v>39981</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1734005065/LD/22012034243276 — मेढ़बंधान श्यामलाल /बाबूलाल गोंड कोड़ा पाला 471/2</t>
+          <t>1734005065/LD/211 — मेढ बंधान कार्य रामप्रसाद / भैयालाल 2855</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>33000</v>
+        <v>17000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>9636</v>
+        <v>15015</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>42352</v>
+        <v>39916</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>42653</v>
+        <v>39992</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1734005065/LD/22012034243483 — मेढ़बंधान मुंशीलाल / टीकाराम  गोंड कोड़ा पाला 401/03</t>
+          <t>1734005065/LD/212 — मेढ बंधान कार्य सरदार जैतपुर 2266</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>33000</v>
+        <v>21000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>1113</v>
+        <v>12740</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>42352</v>
+        <v>39912</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>42653</v>
+        <v>39925</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1734005065/LD/22012034243485 — मेढ़बंधान हरनारायण सिंह  /ताराचंद लोधी  पाला 403/4</t>
+          <t>1734005065/LD/22012034224649 — shanti dham pala</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>33000</v>
+        <v>0</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>20675</v>
+        <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>42352</v>
-[...3 lines deleted...]
-      </c>
+        <v>41914</v>
+      </c>
+      <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1734005065/LD/22012034243806 — मेढ़बंधान सुमित्रा बाई / नारायण सिंह लोधी 790/05</t>
+          <t>1734005065/LD/22012034243276 — मेढ़बंधान श्यामलाल /बाबूलाल गोंड कोड़ा पाला 471/2</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>38000</v>
+        <v>33000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>9063</v>
+        <v>9636</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>42352</v>
       </c>
       <c r="K369" s="3" t="n">
         <v>42653</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1734005065/LD/22012034243857 — शांति धाम भूमि विकास कार्य पाला 791/6</t>
+          <t>1734005065/LD/22012034243483 — मेढ़बंधान मुंशीलाल / टीकाराम  गोंड कोड़ा पाला 401/03</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>0</v>
+        <v>33000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>0</v>
+        <v>1113</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>42235</v>
-[...1 lines deleted...]
-      <c r="K370" s="3"/>
+        <v>42352</v>
+      </c>
+      <c r="K370" s="3" t="n">
+        <v>42653</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1734005065/LD/22012034243873 — शांति धाम भूमि विकास कार्य पाला 791/6</t>
+          <t>1734005065/LD/22012034243485 — मेढ़बंधान हरनारायण सिंह  /ताराचंद लोधी  पाला 403/4</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>344000</v>
+        <v>33000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>0</v>
+        <v>20675</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>42352</v>
       </c>
-      <c r="K371" s="3"/>
+      <c r="K371" s="3" t="n">
+        <v>42771</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1734005065/LD/22012034243878 — शांति धाम भूमि विकास कार्य पाला 791/06</t>
+          <t>1734005065/LD/22012034243806 — मेढ़बंधान सुमित्रा बाई / नारायण सिंह लोधी 790/05</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>34400000000</v>
+        <v>38000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>0</v>
+        <v>9063</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>42283</v>
-[...1 lines deleted...]
-      <c r="K372" s="3"/>
+        <v>42352</v>
+      </c>
+      <c r="K372" s="3" t="n">
+        <v>42653</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1734005065/LD/22012034299252 — शांतिधाम निर्माण कार्य पाला</t>
+          <t>1734005065/LD/22012034243857 — शांति धाम भूमि विकास कार्य पाला 791/6</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>181484.96</v>
+        <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>42858</v>
-[...3 lines deleted...]
-      </c>
+        <v>42235</v>
+      </c>
+      <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1734005065/LD/22012034311825 — शांतिधाम निर्माण कार्य कोड़ा</t>
+          <t>1734005065/LD/22012034243873 — शांति धाम भूमि विकास कार्य पाला 791/6</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>0</v>
+        <v>344000</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>42849</v>
+        <v>42352</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1734005065/LD/22012034311827 — शांतिधाम निर्माण कार्य जैतपुर</t>
+          <t>1734005065/LD/22012034243878 — शांति धाम भूमि विकास कार्य पाला 791/06</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>0</v>
+        <v>34400000000</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>42846</v>
+        <v>42283</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1734005065/LD/22012034311835 — शांतिधाम निर्माण कार्य कोड़ा</t>
+          <t>1734005065/LD/22012034299252 — शांतिधाम निर्माण कार्य पाला</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>179634.79</v>
+        <v>181484.96</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>42857</v>
+        <v>42858</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>44286</v>
+        <v>43509</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1734005065/LD/22012034311836 — शांतिधाम निर्माण कार्य जैतपुर</t>
+          <t>1734005065/LD/22012034311825 — शांतिधाम निर्माण कार्य कोड़ा</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>169020.12</v>
+        <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>42871</v>
-[...3 lines deleted...]
-      </c>
+        <v>42849</v>
+      </c>
+      <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1734005065/LD/22012034311837 — शांतिधाम निर्माण कार्य कठोतिया A</t>
+          <t>1734005065/LD/22012034311827 — शांतिधाम निर्माण कार्य जैतपुर</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>160810</v>
+        <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>42858</v>
-[...3 lines deleted...]
-      </c>
+        <v>42846</v>
+      </c>
+      <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1734005065/LD/22012034464247 — भूमि समतलीकरण पाला</t>
+          <t>1734005065/LD/22012034311835 — शांतिधाम निर्माण कार्य कोड़ा</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>0</v>
+        <v>179634.79</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K379" s="3"/>
+        <v>42857</v>
+      </c>
+      <c r="K379" s="3" t="n">
+        <v>44286</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1734005065/LD/22012034464248 — मेद्बंधान कार्य पाला</t>
+          <t>1734005065/LD/22012034311836 — शांतिधाम निर्माण कार्य जैतपुर</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>0</v>
+        <v>169020.12</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K380" s="3"/>
+        <v>42871</v>
+      </c>
+      <c r="K380" s="3" t="n">
+        <v>43983</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1734005065/LD/22012034541862 — प्राथमिक शाला कोडृा में समतलीकरण कार्य ग्राम कोडृा ग्राम पंचायत पाला</t>
+          <t>1734005065/LD/22012034311837 — शांतिधाम निर्माण कार्य कठोतिया A</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>210219.38</v>
+        <v>180000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>154699.78</v>
+        <v>160810</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>44270</v>
+        <v>42858</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>46176</v>
+        <v>44054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1734005065/LD/3799420246 — शांति धाम भूमि विकास कार्य पाला 1679</t>
+          <t>1734005065/LD/22012034464247 — भूमि समतलीकरण पाला</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>290000</v>
+        <v>0</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>41430</v>
+        <v>43556</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1734005065/LD/3799420620 — शांति धाम भूमि विकास  पाला</t>
+          <t>1734005065/LD/22012034464248 — मेद्बंधान कार्य पाला</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>290000</v>
+        <v>0</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>41853</v>
+        <v>43556</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1734005065/PG/9425896013 — खेल मैदान-7685</t>
+          <t>1734005065/LD/22012034541862 — प्राथमिक शाला कोडृा में समतलीकरण कार्य ग्राम कोडृा ग्राम पंचायत पाला</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>195000</v>
+        <v>210219.38</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>0</v>
+        <v>154699.78</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>42785</v>
-[...1 lines deleted...]
-      <c r="K384" s="3"/>
+        <v>44270</v>
+      </c>
+      <c r="K384" s="3" t="n">
+        <v>46176</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/120 — मुरम मिटटी कार्य रामनगर टोला से नयाटोला पाला306</t>
+          <t>1734005065/LD/3799420246 — शांति धाम भूमि विकास कार्य पाला 1679</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>483000</v>
+        <v>290000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>119471</v>
+        <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>39800</v>
-[...3 lines deleted...]
-      </c>
+        <v>41430</v>
+      </c>
+      <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/133 — सीमेन्‍ट कांक्रीट सडक निर्माण  रामनगर टोला 94/8 पाला</t>
+          <t>1734005065/LD/3799420620 — शांति धाम भूमि विकास  पाला</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>49200</v>
+        <v>290000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>49117.51</v>
+        <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>39835</v>
-[...3 lines deleted...]
-      </c>
+        <v>41853</v>
+      </c>
+      <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/22012034167079 — सी सी रोड पंच परमेश्‍वर रामनगर टोला में प्रा0शाला</t>
+          <t>1734005065/PG/9425896013 — खेल मैदान-7685</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>101000</v>
+        <v>195000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>75034</v>
+        <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>41547</v>
-[...3 lines deleted...]
-      </c>
+        <v>42785</v>
+      </c>
+      <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/22012034167088 — पंचपर्मेशर सी सी रोड ऍम नाली निर्माण आद्रर पटेल के</t>
+          <t>1734005065/RC/120 — मुरम मिटटी कार्य रामनगर टोला से नयाटोला पाला306</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>41000</v>
+        <v>483000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>31416</v>
+        <v>119471</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>41547</v>
+        <v>39800</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>41890</v>
+        <v>39372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/22012034167095 — पंचपर्मेशर सी सी रोड ऍम नाली निर्माण नन्द्लाल कुशव</t>
+          <t>1734005065/RC/133 — सीमेन्‍ट कांक्रीट सडक निर्माण  रामनगर टोला 94/8 पाला</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>101000</v>
+        <v>49200</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>79340</v>
+        <v>49117.51</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>41547</v>
+        <v>39835</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>42480</v>
+        <v>39864</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/22012034185308 — सी0सी0रोड एवं नाली निमार्ण पंचपरमेश्‍वर+कनवर्जन इम</t>
+          <t>1734005065/RC/22012034167079 — सी सी रोड पंच परमेश्‍वर रामनगर टोला में प्रा0शाला</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>101000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>88720</v>
+        <v>75034</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>41547</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>42480</v>
+        <v>41970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/22012034185321 — सी0सी0रोड एवं नाली निमार्ण पंचपरमेश्‍वर+कनवर्जन रामनगर टोला मे प्रा0 शाला  से ब्रजेश महाराज  के घ्र</t>
+          <t>1734005065/RC/22012034167088 — पंचपर्मेशर सी सी रोड ऍम नाली निर्माण आद्रर पटेल के</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>101000</v>
+        <v>41000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>0</v>
+        <v>31416</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>41315</v>
-[...1 lines deleted...]
-      <c r="K391" s="3"/>
+        <v>41547</v>
+      </c>
+      <c r="K391" s="3" t="n">
+        <v>41890</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/22012034185326 — सी0सी0रोड एवं नाली निमार्ण पंचपरमेश्‍वर+कनवर्जन आद</t>
+          <t>1734005065/RC/22012034167095 — पंचपर्मेशर सी सी रोड ऍम नाली निर्माण नन्द्लाल कुशव</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>122000</v>
+        <v>101000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>0</v>
+        <v>79340</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>41315</v>
-[...1 lines deleted...]
-      <c r="K392" s="3"/>
+        <v>41547</v>
+      </c>
+      <c r="K392" s="3" t="n">
+        <v>42480</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/22012034205584 — पाला पुहुच मार्ग से रामनगर टोला पाला</t>
+          <t>1734005065/RC/22012034185308 — सी0सी0रोड एवं नाली निमार्ण पंचपरमेश्‍वर+कनवर्जन इम</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>893000</v>
+        <v>101000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>23942</v>
+        <v>88720</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>41691</v>
+        <v>41547</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>42299</v>
+        <v>42480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/22012034210036 — पहुच मार्ग राम नगर टोला से किशोरी ठाकुर के खेत की</t>
+          <t>1734005065/RC/22012034185321 — सी0सी0रोड एवं नाली निमार्ण पंचपरमेश्‍वर+कनवर्जन रामनगर टोला मे प्रा0 शाला  से ब्रजेश महाराज  के घ्र</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>1463000</v>
+        <v>101000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>584</v>
+        <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>41701</v>
-[...3 lines deleted...]
-      </c>
+        <v>41315</v>
+      </c>
+      <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/22012034218167 — सीमेन्ट कक्रीट सडक निमाण ग्राम पाला से प्रा शा Bha</t>
+          <t>1734005065/RC/22012034185326 — सी0सी0रोड एवं नाली निमार्ण पंचपरमेश्‍वर+कनवर्जन आद</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>243000</v>
+        <v>122000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>145251</v>
+        <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>41781</v>
-[...3 lines deleted...]
-      </c>
+        <v>41315</v>
+      </c>
+      <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/22012034229915 — सी सी रोड रामनगर टोला मैं खेरापति माता मंदिर से ब्</t>
+          <t>1734005065/RC/22012034205584 — पाला पुहुच मार्ग से रामनगर टोला पाला</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>64000</v>
+        <v>893000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>63328.49</v>
+        <v>23942</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>41927</v>
+        <v>41691</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>42034</v>
+        <v>42299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/22012034286875 — सीसीरोड एवं नाली पं पर मनरेगा  मंगल के घर से बडडू के घर की ओर पाला</t>
+          <t>1734005065/RC/22012034210036 — पहुच मार्ग राम नगर टोला से किशोरी ठाकुर के खेत की</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>103000</v>
+        <v>1463000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>102873</v>
+        <v>584</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>42298</v>
+        <v>41701</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>42397</v>
+        <v>42394</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/22012034303317 — c.c.road construction</t>
+          <t>1734005065/RC/22012034218167 — सीमेन्ट कक्रीट सडक निमाण ग्राम पाला से प्रा शा Bha</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>0</v>
+        <v>243000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>0</v>
+        <v>145251</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K398" s="3"/>
+        <v>41781</v>
+      </c>
+      <c r="K398" s="3" t="n">
+        <v>41876</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/22012034334540 — प्राथमिक शाला आदिवासी टोला पाला से भगतराम के घर की ओर</t>
+          <t>1734005065/RC/22012034229915 — सी सी रोड रामनगर टोला मैं खेरापति माता मंदिर से ब्</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>66000</v>
+        <v>64000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>55854</v>
+        <v>63328.49</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>43206</v>
+        <v>41927</v>
       </c>
       <c r="K399" s="3" t="n">
-        <v>43753</v>
+        <v>42034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/22012034383906 — सी सी रोड़ प्राथमिक शाला आदिवासी टोला पाला से भगतराम के घर की और</t>
+          <t>1734005065/RC/22012034286875 — सीसीरोड एवं नाली पं पर मनरेगा  मंगल के घर से बडडू के घर की ओर पाला</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>66000</v>
+        <v>103000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>0</v>
+        <v>102873</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>42340</v>
-[...1 lines deleted...]
-      <c r="K400" s="3"/>
+        <v>42298</v>
+      </c>
+      <c r="K400" s="3" t="n">
+        <v>42397</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/22012034464919 — सुदूर सड़क पाला</t>
+          <t>1734005065/RC/22012034303317 — c.c.road construction</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>43556</v>
+        <v>42395</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/22012034464920 — सी सी रोड पाला</t>
+          <t>1734005065/RC/22012034334540 — प्राथमिक शाला आदिवासी टोला पाला से भगतराम के घर की ओर</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>0</v>
+        <v>66000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>0</v>
+        <v>55854</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K402" s="3"/>
+        <v>43206</v>
+      </c>
+      <c r="K402" s="3" t="n">
+        <v>43753</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/22012034464921 — सी सी रोड पाला</t>
+          <t>1734005065/RC/22012034383906 — सी सी रोड़ प्राथमिक शाला आदिवासी टोला पाला से भगतराम के घर की और</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>0</v>
+        <v>66000</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>43556</v>
+        <v>42340</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/22012034464922 — सी सी रोड पाला</t>
+          <t>1734005065/RC/22012034464919 — सुदूर सड़क पाला</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/22012034467025 — सी सी रोड निर्माण शोभाराम के घर से गिरवर पटेल के घर की और</t>
+          <t>1734005065/RC/22012034464920 — सी सी रोड पाला</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>36000</v>
+        <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>35904</v>
+        <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>43625</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/22012034511239 — C C ROAD SURESH THAKUR KE GHAR SE PARSHU THAKUR KE GHAR KI OR</t>
+          <t>1734005065/RC/22012034464921 — सी सी रोड पाला</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>43784</v>
+        <v>43556</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/22012034511498 — C C ROAD SURESH THAKUR KE GHAR SE PARSHU THAKUR KE GHAR KI OR</t>
+          <t>1734005065/RC/22012034464922 — सी सी रोड पाला</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>28864</v>
+        <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>43829</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/22012034519813 — गोविन्द ओझा के घर से  विनोद ओझा के घर की ओर</t>
+          <t>1734005065/RC/22012034467025 — सी सी रोड निर्माण शोभाराम के घर से गिरवर पटेल के घर की और</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>41000</v>
+        <v>36000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>22028</v>
+        <v>35904</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>43900</v>
+        <v>43625</v>
       </c>
       <c r="K408" s="3" t="n">
-        <v>44036</v>
+        <v>43661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/22012034534950 — सी सी सडक सह नाली निर्माण कार्य पुहुप पटेल से हनुमान मंदिर की ओर ग्राम पाला</t>
+          <t>1734005065/RC/22012034511239 — C C ROAD SURESH THAKUR KE GHAR SE PARSHU THAKUR KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>43935</v>
+        <v>43784</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/22012034534951 — सी सी सडक सह नाली निर्माण कार्य पुहुप पटेल से हनुमान मंदिर की ओर ग्राम पाला</t>
+          <t>1734005065/RC/22012034511498 — C C ROAD SURESH THAKUR KE GHAR SE PARSHU THAKUR KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>85000</v>
+        <v>30000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>84930</v>
+        <v>28864</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>44068</v>
+        <v>43829</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>44088</v>
+        <v>43863</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/22012034619889 — ग्राम पाला में  आर.सी.सी. नाली निर्माण कार्य, रेवती प्रसाद के घर से सीताराम के घर की और</t>
+          <t>1734005065/RC/22012034519813 — गोविन्द ओझा के घर से  विनोद ओझा के घर की ओर</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>58000</v>
+        <v>41000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>0</v>
+        <v>22028</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>44792</v>
-[...1 lines deleted...]
-      <c r="K411" s="3"/>
+        <v>43900</v>
+      </c>
+      <c r="K411" s="3" t="n">
+        <v>44036</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/22012034619890 — ग्राम पाला में  आर.सी.सी. नाली निर्माण कार्य, रेवती प्रसाद के घर से सीताराम के घर की और</t>
+          <t>1734005065/RC/22012034534950 — सी सी सडक सह नाली निर्माण कार्य पुहुप पटेल से हनुमान मंदिर की ओर ग्राम पाला</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>58000</v>
+        <v>0</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>44792</v>
+        <v>43935</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/22012034655073 — सी सी रोड निर्माण होस्टल के पास से जगदीश काछी के घर की ओर ग्राम पाला</t>
+          <t>1734005065/RC/22012034534951 — सी सी सडक सह नाली निर्माण कार्य पुहुप पटेल से हनुमान मंदिर की ओर ग्राम पाला</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>88000</v>
+        <v>85000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>87295</v>
+        <v>84930</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>45190</v>
+        <v>44068</v>
       </c>
       <c r="K413" s="3" t="n">
-        <v>45337</v>
+        <v>44088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/22012034824825 — सीसी रोड निर्माण सरदार ठाकुर के घर से बारेलाल के घर की ओर एवं मेन रोड से राजेश केघर की ओर ग्राम कोडा</t>
+          <t>1734005065/RC/22012034619889 — ग्राम पाला में  आर.सी.सी. नाली निर्माण कार्य, रेवती प्रसाद के घर से सीताराम के घर की और</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>68000</v>
+        <v>58000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>67996</v>
+        <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>45572</v>
-[...3 lines deleted...]
-      </c>
+        <v>44792</v>
+      </c>
+      <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/303 — cc road ramnagartola 364/524 pala</t>
+          <t>1734005065/RC/22012034619890 — ग्राम पाला में  आर.सी.सी. नाली निर्माण कार्य, रेवती प्रसाद के घर से सीताराम के घर की और</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>95200</v>
+        <v>58000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>50547.18</v>
+        <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>40245</v>
-[...3 lines deleted...]
-      </c>
+        <v>44792</v>
+      </c>
+      <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/304 — पहुच मार्ग रामनगरटोला से नाथ टोला 306/22 पाला</t>
+          <t>1734005065/RC/22012034655073 — सी सी रोड निर्माण होस्टल के पास से जगदीश काछी के घर की ओर ग्राम पाला</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>482000</v>
+        <v>88000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>56272</v>
+        <v>87295</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>40246</v>
+        <v>45190</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>41612</v>
+        <v>45337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/368 — पहुच मार्ग कठौतिया से जैतपुर मार्ग 934/1 पाला</t>
+          <t>1734005065/RC/22012034824825 — सीसी रोड निर्माण सरदार ठाकुर के घर से बारेलाल के घर की ओर एवं मेन रोड से राजेश केघर की ओर ग्राम कोडा</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>481800</v>
+        <v>68000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>181396.22</v>
+        <v>67996</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>40332</v>
+        <v>45572</v>
       </c>
       <c r="K417" s="3" t="n">
-        <v>41091</v>
+        <v>45740</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/505 — सी सी रोड कंजवर्जन 279/2365 पाला</t>
+          <t>1734005065/RC/303 — cc road ramnagartola 364/524 pala</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>168800</v>
+        <v>95200</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>66175</v>
+        <v>50547.18</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>40619</v>
+        <v>40245</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>40642</v>
+        <v>39839</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/506 — पहुच मार्ग कोड तिगडडा से झिरिया माता मार्ग 937/05 पाला</t>
+          <t>1734005065/RC/304 — पहुच मार्ग रामनगरटोला से नाथ टोला 306/22 पाला</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>483000</v>
+        <v>482000</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>194639.58</v>
+        <v>56272</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>40518</v>
+        <v>40246</v>
       </c>
       <c r="K419" s="3" t="n">
         <v>41612</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/580 — सी सी रोड कंजवर्जन 52/1154 पाला</t>
+          <t>1734005065/RC/368 — पहुच मार्ग कठौतिया से जैतपुर मार्ग 934/1 पाला</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>79000</v>
+        <v>481800</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>15006</v>
+        <v>181396.22</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>40931</v>
+        <v>40332</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>41996</v>
+        <v>41091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/586 — सी सी रोड 52/1154 पाला</t>
+          <t>1734005065/RC/505 — सी सी रोड कंजवर्जन 279/2365 पाला</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>80000</v>
+        <v>168800</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>10614</v>
+        <v>66175</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>40945</v>
+        <v>40619</v>
       </c>
       <c r="K421" s="3" t="n">
-        <v>41996</v>
+        <v>40642</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/691 — सी सी रोड पंच परमेश्‍वर 935/1099 पाला</t>
+          <t>1734005065/RC/506 — पहुच मार्ग कोड तिगडडा से झिरिया माता मार्ग 937/05 पाला</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>82000</v>
+        <v>483000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>45535.62</v>
+        <v>194639.58</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>41002</v>
+        <v>40518</v>
       </c>
       <c r="K422" s="3" t="n">
-        <v>41066</v>
+        <v>41612</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/703 — सी सी रोड पच परमेश्‍वर 78/2969 पाला</t>
+          <t>1734005065/RC/580 — सी सी रोड कंजवर्जन 52/1154 पाला</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>435000</v>
+        <v>79000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>45877.47</v>
+        <v>15006</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>41162</v>
+        <v>40931</v>
       </c>
       <c r="K423" s="3" t="n">
-        <v>41177</v>
+        <v>41996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RC/755 — सी सी रोड एवं नाली निर्माण पंच परमेश्‍वर शिव मंदिर</t>
+          <t>1734005065/RC/586 — सी सी रोड 52/1154 पाला</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>43000</v>
+        <v>80000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>7212.15</v>
+        <v>10614</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>41334</v>
+        <v>40945</v>
       </c>
       <c r="K424" s="3" t="n">
         <v>41996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/17208 — शौचालय निर्माण मर्यादा अभियान 330/62 श्रीमति कुंतीबाई/ दुर्गाप्रसाद</t>
+          <t>1734005065/RC/691 — सी सी रोड पंच परमेश्‍वर 935/1099 पाला</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>0</v>
+        <v>82000</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>0</v>
+        <v>45535.62</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K425" s="3"/>
+        <v>41002</v>
+      </c>
+      <c r="K425" s="3" t="n">
+        <v>41066</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/17210 — शौचालय निर्माण मर्यादा अभियान 330/62 श्रीमति कुंती</t>
+          <t>1734005065/RC/703 — सी सी रोड पच परमेश्‍वर 78/2969 पाला</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>4400</v>
+        <v>435000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>3876</v>
+        <v>45877.47</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>41353</v>
+        <v>41162</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>42005</v>
+        <v>41177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/17442 — शौचालय निर्माण मर्यादा अभियान 293/125 हल्‍की / हरिराम मेहरा</t>
+          <t>1734005065/RC/755 — सी सी रोड एवं नाली निर्माण पंच परमेश्‍वर शिव मंदिर</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>0</v>
+        <v>43000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>0</v>
+        <v>7212.15</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K427" s="3"/>
+        <v>41334</v>
+      </c>
+      <c r="K427" s="3" t="n">
+        <v>41996</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/17445 — मर्यादा अभियान शौचालय निर्माण हल्‍के / हरिराम मेहरा 293/125</t>
+          <t>1734005065/RS/17208 — शौचालय निर्माण मर्यादा अभियान 330/62 श्रीमति कुंतीबाई/ दुर्गाप्रसाद</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/17451 — मर्यादा अभियान शौचालय निर्माण इंदरबाई / प्रकाश</t>
+          <t>1734005065/RS/17210 — शौचालय निर्माण मर्यादा अभियान 330/62 श्रीमति कुंती</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>0</v>
+        <v>3876</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K429" s="3"/>
+        <v>41353</v>
+      </c>
+      <c r="K429" s="3" t="n">
+        <v>42005</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/17452 — मर्यादा अभियान शौचालय निर्माण इंदरबाई / प्रकाश</t>
+          <t>1734005065/RS/17442 — शौचालय निर्माण मर्यादा अभियान 293/125 हल्‍की / हरिराम मेहरा</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/17453 — मर्यादा अभियान शौचालय निर्माण इंदरबाई / प्रकाश</t>
+          <t>1734005065/RS/17445 — मर्यादा अभियान शौचालय निर्माण हल्‍के / हरिराम मेहरा 293/125</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/17454 — मर्यादा अभियान शाैचालय निर्माण इंदरबाई / प्रकाश</t>
+          <t>1734005065/RS/17451 — मर्यादा अभियान शौचालय निर्माण इंदरबाई / प्रकाश</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/17459 — मर्यादाअभियान शौचालय निर्माण हल्‍की / हरिराम मेहरा</t>
+          <t>1734005065/RS/17452 — मर्यादा अभियान शौचालय निर्माण इंदरबाई / प्रकाश</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>3876</v>
+        <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>41353</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/17462 — मर्यादा अभियान शौचालय निर्माण उमाबाई / हरिराम 178/08</t>
+          <t>1734005065/RS/17453 — मर्यादा अभियान शौचालय निर्माण इंदरबाई / प्रकाश</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/17464 — मर्यादा अभियान शौचालय निर्माण उमाबाई / हरिराम</t>
+          <t>1734005065/RS/17454 — मर्यादा अभियान शाैचालय निर्माण इंदरबाई / प्रकाश</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/17466 — मर्यादा अभियान उमाबाई / हरिराम शौचालय निर्माण</t>
+          <t>1734005065/RS/17459 — मर्यादाअभियान शौचालय निर्माण हल्‍की / हरिराम मेहरा</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>9000</v>
+        <v>4400</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>0</v>
+        <v>3876</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K436" s="3"/>
+        <v>41353</v>
+      </c>
+      <c r="K436" s="3" t="n">
+        <v>41806</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/17797 — मर्यादा अभयान शौचालय निर्माण शारदा / मदन</t>
+          <t>1734005065/RS/17462 — मर्यादा अभियान शौचालय निर्माण उमाबाई / हरिराम 178/08</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/18413 — मर्यादा अभियान शौचालय निर्माण उमाबाई / हरिराम</t>
+          <t>1734005065/RS/17464 — मर्यादा अभियान शौचालय निर्माण उमाबाई / हरिराम</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/18422 — मर्यादा अभियान शौचालय निर्माण उमाबाई / हरीराम</t>
+          <t>1734005065/RS/17466 — मर्यादा अभियान उमाबाई / हरिराम शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>4400</v>
+        <v>9000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>3876</v>
+        <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>41346</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/18429 — मर्यादा अभियान शौचालय निर्माण गनेश / शिवचरन</t>
+          <t>1734005065/RS/17797 — मर्यादा अभयान शौचालय निर्माण शारदा / मदन</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/18434 — मर्यादा अभियान शौचालय निर्माण गनेश / शिवचरन</t>
+          <t>1734005065/RS/18413 — मर्यादा अभियान शौचालय निर्माण उमाबाई / हरिराम</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>3876</v>
+        <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>41346</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/18467 — मर्यादा अभियान शौचालय निर्माण सुनीता / शशिकुमार</t>
+          <t>1734005065/RS/18422 — मर्यादा अभियान शौचालय निर्माण उमाबाई / हरीराम</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>3876</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>41346</v>
       </c>
       <c r="K442" s="3" t="n">
         <v>41806</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/18470 — मर्यादा अभियान शौचालय निर्माण शारदा / मदनलाल</t>
+          <t>1734005065/RS/18429 — मर्यादा अभियान शौचालय निर्माण गनेश / शिवचरन</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>3876</v>
+        <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>41346</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/18472 — मर्यादा अभियान शौचालय निर्माण पूनाबाई / प्रहलाद</t>
+          <t>1734005065/RS/18434 — मर्यादा अभियान शौचालय निर्माण गनेश / शिवचरन</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>3876</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>41353</v>
+        <v>41346</v>
       </c>
       <c r="K444" s="3" t="n">
         <v>41806</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/18475 — मर्यादा अभियान शौचालय निर्माण गूमता / शंकरलाल</t>
+          <t>1734005065/RS/18467 — मर्यादा अभियान शौचालय निर्माण सुनीता / शशिकुमार</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>3876</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>41353</v>
+        <v>41346</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>42005</v>
+        <v>41806</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/18476 — मर्यादा अभियान शौचालय निर्माण पानाबाई / रतनालाल</t>
+          <t>1734005065/RS/18470 — मर्यादा अभियान शौचालय निर्माण शारदा / मदनलाल</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>3876</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>41353</v>
+        <v>41346</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>42005</v>
+        <v>41806</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/18479 — मर्यादा अभियान शौचालय निर्माण इत्‍ता बाई/ सुम्‍मील</t>
+          <t>1734005065/RS/18472 — मर्यादा अभियान शौचालय निर्माण पूनाबाई / प्रहलाद</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>3876</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>41353</v>
       </c>
       <c r="K447" s="3" t="n">
         <v>41806</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/18480 — मर्यादा अभियान शाैचालय निर्माण कौशल्‍या / हल्‍केप्</t>
+          <t>1734005065/RS/18475 — मर्यादा अभियान शौचालय निर्माण गूमता / शंकरलाल</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>3876</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>41353</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>41806</v>
+        <v>42005</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/18482 — मर्यादा अभियान शाौचालय निर्माण नन्‍हीबाई / गनपत</t>
+          <t>1734005065/RS/18476 — मर्यादा अभियान शौचालय निर्माण पानाबाई / रतनालाल</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>3876</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>41353</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>41806</v>
+        <v>42005</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/18484 — मर्यादा अभियान शौचालय निर्माण राजेश / पुहुपसिंह</t>
+          <t>1734005065/RS/18479 — मर्यादा अभियान शौचालय निर्माण इत्‍ता बाई/ सुम्‍मील</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>3876</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>41353</v>
       </c>
       <c r="K450" s="3" t="n">
         <v>41806</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/18485 — मर्यादा अभियान शौचालय निर्माण मेंहगू / भैयालाल</t>
+          <t>1734005065/RS/18480 — मर्यादा अभियान शाैचालय निर्माण कौशल्‍या / हल्‍केप्</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>2376</v>
+        <v>3876</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>41346</v>
+        <v>41353</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>42029</v>
+        <v>41806</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/18760 — मर्यादा अभियान शौचालय निर्माण नर्बदी / रेवती</t>
+          <t>1734005065/RS/18482 — मर्यादा अभियान शाौचालय निर्माण नन्‍हीबाई / गनपत</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>0</v>
+        <v>3876</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K452" s="3"/>
+        <v>41353</v>
+      </c>
+      <c r="K452" s="3" t="n">
+        <v>41806</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/18787 — मर्यादा अभियान शौचालय निर्माण नर्बदी बाई / रेवती</t>
+          <t>1734005065/RS/18484 — मर्यादा अभियान शौचालय निर्माण राजेश / पुहुपसिंह</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>0</v>
+        <v>3876</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K453" s="3"/>
+        <v>41353</v>
+      </c>
+      <c r="K453" s="3" t="n">
+        <v>41806</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/18798 — मर्यादा अभियान नर्बदीबाई / रेवती</t>
+          <t>1734005065/RS/18485 — मर्यादा अभियान शौचालय निर्माण मेंहगू / भैयालाल</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>0</v>
+        <v>2376</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K454" s="3"/>
+        <v>41346</v>
+      </c>
+      <c r="K454" s="3" t="n">
+        <v>42029</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/18801 — maryada abhiyan narbdi bai/revti</t>
+          <t>1734005065/RS/18760 — मर्यादा अभियान शौचालय निर्माण नर्बदी / रेवती</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/18804 — मर्यादा अभियान शौचालय निर्माण हरीबाई / तुलसीराम</t>
+          <t>1734005065/RS/18787 — मर्यादा अभियान शौचालय निर्माण नर्बदी बाई / रेवती</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/18813 — मर्यादा अभियान शाैचालय निर्माण हरीबाई / तुलसीराम</t>
+          <t>1734005065/RS/18798 — मर्यादा अभियान नर्बदीबाई / रेवती</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>3876</v>
+        <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>41353</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/18816 — मर्यादा अभियान शौचालय निर्माण उमरबाई / प्रहलाद</t>
+          <t>1734005065/RS/18801 — maryada abhiyan narbdi bai/revti</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>3876</v>
+        <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>41346</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/18818 — मर्यादा अभियान शौचालय निर्माण नर्बदीबाई / रेवती</t>
+          <t>1734005065/RS/18804 — मर्यादा अभियान शौचालय निर्माण हरीबाई / तुलसीराम</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>3876</v>
+        <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>41353</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/19670 — मर्यादा अभियान शौचालय निर्माण कमलाबाई / जयराम</t>
+          <t>1734005065/RS/18813 — मर्यादा अभियान शाैचालय निर्माण हरीबाई / तुलसीराम</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>4600</v>
+        <v>4400</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>0</v>
+        <v>3876</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K460" s="3"/>
+        <v>41353</v>
+      </c>
+      <c r="K460" s="3" t="n">
+        <v>41806</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/20824 — मर्यादा अभियान शौचालय निर्माण कमला बाई / जयराम</t>
+          <t>1734005065/RS/18816 — मर्यादा अभियान शौचालय निर्माण उमरबाई / प्रहलाद</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>3876</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>41353</v>
+        <v>41346</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>42005</v>
+        <v>41806</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/20826 — मर्यादा अभियान शौचालय निर्माण आशाबाई / परमलाल</t>
+          <t>1734005065/RS/18818 — मर्यादा अभियान शौचालय निर्माण नर्बदीबाई / रेवती</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>3876</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>41353</v>
       </c>
       <c r="K462" s="3" t="n">
         <v>41806</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/20829 — मर्यादा अभियान शौचालय निर्माण इंदरबाई / प्रकाश</t>
+          <t>1734005065/RS/19670 — मर्यादा अभियान शौचालय निर्माण कमलाबाई / जयराम</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>4400</v>
+        <v>4600</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>3876</v>
+        <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>41353</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034186277 — मार्यादा अभियान शैचाल्य निर्मांन जयसिंघ / बुद्द्दु</t>
+          <t>1734005065/RS/20824 — मर्यादा अभियान शौचालय निर्माण कमला बाई / जयराम</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>2650</v>
+        <v>4400</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>0</v>
+        <v>3876</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>41162</v>
-[...1 lines deleted...]
-      <c r="K464" s="3"/>
+        <v>41353</v>
+      </c>
+      <c r="K464" s="3" t="n">
+        <v>42005</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034186279 — मार्यादा अभियान शैचालय निर्मान मान सीग/ जीवनलाल को</t>
+          <t>1734005065/RS/20826 — मर्यादा अभियान शौचालय निर्माण आशाबाई / परमलाल</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>1168</v>
+        <v>3876</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>41694</v>
+        <v>41353</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>42029</v>
+        <v>41806</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034198424 — मर्यादा अभियान शोचाल्य निर्मान संतोश /शंकरलाल कोडा</t>
+          <t>1734005065/RS/20829 — मर्यादा अभियान शौचालय निर्माण इंदरबाई / प्रकाश</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>2650</v>
+        <v>4400</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>0</v>
+        <v>3876</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>41162</v>
-[...1 lines deleted...]
-      <c r="K466" s="3"/>
+        <v>41353</v>
+      </c>
+      <c r="K466" s="3" t="n">
+        <v>41806</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034200201 — मर्यादा अ भियान सोचालय निर्मान शिवप्रसाद / जग्गीला</t>
+          <t>1734005065/RS/22012034186277 — मार्यादा अभियान शैचाल्य निर्मांन जयसिंघ / बुद्द्दु</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>4400</v>
+        <v>2650</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>3924</v>
+        <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>41694</v>
-[...3 lines deleted...]
-      </c>
+        <v>41162</v>
+      </c>
+      <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034200218 — मर्यादा अ भियान सोचालय निर्मान राजकुमार / किशोरी</t>
+          <t>1734005065/RS/22012034186279 — मार्यादा अभियान शैचालय निर्मान मान सीग/ जीवनलाल को</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>2650</v>
+        <v>4400</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>0</v>
+        <v>1168</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>41162</v>
-[...1 lines deleted...]
-      <c r="K468" s="3"/>
+        <v>41694</v>
+      </c>
+      <c r="K468" s="3" t="n">
+        <v>42029</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034200950 — मर्यादा अ भियान सोचालय निर्मान तेजराम /नन्हेलाल कोडा</t>
+          <t>1734005065/RS/22012034198424 — मर्यादा अभियान शोचाल्य निर्मान संतोश /शंकरलाल कोडा</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>2650</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>41162</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034200956 — मर्यादा अ भियान सोचालय निर्मानराजकुमाजर / दुज्जाप्रसाद  कोडा</t>
+          <t>1734005065/RS/22012034200201 — मर्यादा अ भियान सोचालय निर्मान शिवप्रसाद / जग्गीला</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>2650</v>
+        <v>4400</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>0</v>
+        <v>3924</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>41162</v>
-[...1 lines deleted...]
-      <c r="K470" s="3"/>
+        <v>41694</v>
+      </c>
+      <c r="K470" s="3" t="n">
+        <v>42028</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034200963 — मर्यादा अ भियान सोचालय निर्मान मुंशीलाल / टीकाराम  कोडा</t>
+          <t>1734005065/RS/22012034200218 — मर्यादा अ भियान सोचालय निर्मान राजकुमार / किशोरी</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>2650</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>41162</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034200969 — मर्यादा अ भियान सोचालय निर्मान गजराज / मानसीग कोडा</t>
+          <t>1734005065/RS/22012034200950 — मर्यादा अ भियान सोचालय निर्मान तेजराम /नन्हेलाल कोडा</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>2650</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>41162</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034200973 — मर्यादा अ भियान सोचालय निर्मान सेवकराम / अनारी   क</t>
+          <t>1734005065/RS/22012034200956 — मर्यादा अ भियान सोचालय निर्मानराजकुमाजर / दुज्जाप्रसाद  कोडा</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>2650</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>41162</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034200974 — मर्यादा अ भियान सोचालय निर्मान गोविन्द / tunnulal</t>
+          <t>1734005065/RS/22012034200963 — मर्यादा अ भियान सोचालय निर्मान मुंशीलाल / टीकाराम  कोडा</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>4400</v>
+        <v>2650</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>1168</v>
+        <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>41694</v>
-[...3 lines deleted...]
-      </c>
+        <v>41162</v>
+      </c>
+      <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034200986 — मर्यादा अ भियान सोचालय निर्मान तेजबल / सुखराम  कोडा</t>
+          <t>1734005065/RS/22012034200969 — मर्यादा अ भियान सोचालय निर्मान गजराज / मानसीग कोडा</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>2650</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>41162</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034200988 — मर्यादा अ भियान सोचालय निर्मान मुलाम / छिदामी  कोडा</t>
+          <t>1734005065/RS/22012034200973 — मर्यादा अ भियान सोचालय निर्मान सेवकराम / अनारी   क</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>2650</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>41162</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034200989 — मर्यादा अ भियान सोचालय निर्मान देविप्रसाद /जमना को</t>
+          <t>1734005065/RS/22012034200974 — मर्यादा अ भियान सोचालय निर्मान गोविन्द / tunnulal</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>2650</v>
+        <v>4400</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>0</v>
+        <v>1168</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>41162</v>
-[...1 lines deleted...]
-      <c r="K477" s="3"/>
+        <v>41694</v>
+      </c>
+      <c r="K477" s="3" t="n">
+        <v>42029</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034200990 — मर्यादा अ भियान सोचालय निर्मान ग्यारसी बाई / मतबवर</t>
+          <t>1734005065/RS/22012034200986 — मर्यादा अ भियान सोचालय निर्मान तेजबल / सुखराम  कोडा</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>4400</v>
+        <v>2650</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>876</v>
+        <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>41694</v>
-[...3 lines deleted...]
-      </c>
+        <v>41162</v>
+      </c>
+      <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034200991 — मर्यादा अ भियान सोचालय निर्मान सुमंत्रा बाई / इन्दर  कोडा</t>
+          <t>1734005065/RS/22012034200988 — मर्यादा अ भियान सोचालय निर्मान मुलाम / छिदामी  कोडा</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>2650</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>41162</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034200993 — मर्यादा अ भियान सोचालय निर्मान कला बाई / सुरेश  को</t>
+          <t>1734005065/RS/22012034200989 — मर्यादा अ भियान सोचालय निर्मान देविप्रसाद /जमना को</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>2650</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>41162</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034200994 — मर्यादा अ भियान सोचालय निर्मान डालचन्द / butalal क</t>
+          <t>1734005065/RS/22012034200990 — मर्यादा अ भियान सोचालय निर्मान ग्यारसी बाई / मतबवर</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>2650</v>
+        <v>4400</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>0</v>
+        <v>876</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>41162</v>
-[...1 lines deleted...]
-      <c r="K481" s="3"/>
+        <v>41694</v>
+      </c>
+      <c r="K481" s="3" t="n">
+        <v>42040</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034205004 — मर्यादा अ भियान सोचालय निर्मान भागलाल / मोहनलाल जेतपुर</t>
+          <t>1734005065/RS/22012034200991 — मर्यादा अ भियान सोचालय निर्मान सुमंत्रा बाई / इन्दर  कोडा</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>0</v>
+        <v>2650</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>41162</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034246993 — मर्यादा अभियान शोचालय निर्मान श्यामलाल / गुंठूलाल</t>
+          <t>1734005065/RS/22012034200993 — मर्यादा अ भियान सोचालय निर्मान कला बाई / सुरेश  को</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>4400</v>
+        <v>2650</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>41162</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034247002 — मर्यादा अभियान शोचालय निर्मान डब्बल / अन्निलाल मेहरा पाला</t>
+          <t>1734005065/RS/22012034200994 — मर्यादा अ भियान सोचालय निर्मान डालचन्द / butalal क</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>0</v>
+        <v>2650</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>41162</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034247005 — मर्यादा अभियान शोचालय निर्मान डब्बल / अन्निलाल मेह</t>
+          <t>1734005065/RS/22012034205004 — मर्यादा अ भियान सोचालय निर्मान भागलाल / मोहनलाल जेतपुर</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>4090.5</v>
+        <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>41843</v>
-[...3 lines deleted...]
-      </c>
+        <v>41162</v>
+      </c>
+      <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034247010 — मर्यादा अभियान शोचालय निर्मान पूरनलाल / बख्शी मेहर</t>
+          <t>1734005065/RS/22012034246993 — मर्यादा अभियान शोचालय निर्मान श्यामलाल / गुंठूलाल</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>4090.5</v>
+        <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>41843</v>
-[...3 lines deleted...]
-      </c>
+        <v>41162</v>
+      </c>
+      <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034247500 — मर्यादा अभियान शोचालय निर्मान जम्मन / रघुनाथ यादव</t>
+          <t>1734005065/RS/22012034247002 — मर्यादा अभियान शोचालय निर्मान डब्बल / अन्निलाल मेहरा पाला</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>4090.5</v>
+        <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>41843</v>
-[...3 lines deleted...]
-      </c>
+        <v>41162</v>
+      </c>
+      <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034248450 — मर्यादा अभियान शोचलय निर्मान ह्ल्के / भागचंद  यादव</t>
+          <t>1734005065/RS/22012034247005 — मर्यादा अभियान शोचालय निर्मान डब्बल / अन्निलाल मेह</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>4090.5</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>41843</v>
       </c>
       <c r="K488" s="3" t="n">
         <v>42007</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034248575 — मर्यादा अभियान शोचालय निर्मान बबुआ / बिंदी काछी पा</t>
+          <t>1734005065/RS/22012034247010 — मर्यादा अभियान शोचालय निर्मान पूरनलाल / बख्शी मेहर</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>4090.5</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>41850</v>
+        <v>41843</v>
       </c>
       <c r="K489" s="3" t="n">
         <v>42007</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034249224 — मर्यादा अभियान शोचलय निर्मान मोहन / खेतसिह काछी पा</t>
+          <t>1734005065/RS/22012034247500 — मर्यादा अभियान शोचालय निर्मान जम्मन / रघुनाथ यादव</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>4090.5</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>41843</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>42088</v>
+        <v>42029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034249227 — मर्यादा अभियान शोचलय निर्मान संतोश / ह्ल्के  यादव</t>
+          <t>1734005065/RS/22012034248450 — मर्यादा अभियान शोचलय निर्मान ह्ल्के / भागचंद  यादव</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>2590.5</v>
+        <v>4090.5</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>41843</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>42088</v>
+        <v>42007</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034249231 — मर्यादा अभियान शोचलय निर्मान जयसीग /  बुद्दुलाल गो</t>
+          <t>1734005065/RS/22012034248575 — मर्यादा अभियान शोचालय निर्मान बबुआ / बिंदी काछी पा</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>0</v>
+        <v>4090.5</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>41828</v>
-[...1 lines deleted...]
-      <c r="K492" s="3"/>
+        <v>41850</v>
+      </c>
+      <c r="K492" s="3" t="n">
+        <v>42007</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034249232 — मर्यादा अभियान शोचलय निर्मान अन्नीलाल / सुक्का  मे</t>
+          <t>1734005065/RS/22012034249224 — मर्यादा अभियान शोचलय निर्मान मोहन / खेतसिह काछी पा</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>4090.5</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>41843</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>42028</v>
+        <v>42088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034255632 — मर्यादा अभियान शोचलय निर्मान बंसीलाल / हरिराम गोंड</t>
+          <t>1734005065/RS/22012034249227 — मर्यादा अभियान शोचलय निर्मान संतोश / ह्ल्के  यादव</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>4090.5</v>
+        <v>2590.5</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>41853</v>
+        <v>41843</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>42028</v>
+        <v>42088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034307832 — शौचालय निर्माण विष्णु गोंड / भूरेलाल गोंड</t>
+          <t>1734005065/RS/22012034249231 — मर्यादा अभियान शोचलय निर्मान जयसीग /  बुद्दुलाल गो</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>10800</v>
+        <v>4400</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>10675.88</v>
+        <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>42726</v>
-[...3 lines deleted...]
-      </c>
+        <v>41828</v>
+      </c>
+      <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034307835 — शौचालय निर्माण मिहीलाल गोंड  / गोविंदी गोंड पाला</t>
+          <t>1734005065/RS/22012034249232 — मर्यादा अभियान शोचलय निर्मान अन्नीलाल / सुक्का  मे</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>10800</v>
+        <v>4400</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>10675.88</v>
+        <v>4090.5</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>42726</v>
+        <v>41843</v>
       </c>
       <c r="K496" s="3" t="n">
-        <v>42826</v>
+        <v>42028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034307838 — शौचालय निर्माण संतोष गोंड /बालाराम गोंड पाला</t>
+          <t>1734005065/RS/22012034255632 — मर्यादा अभियान शोचलय निर्मान बंसीलाल / हरिराम गोंड</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>10800</v>
+        <v>4400</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>10675.88</v>
+        <v>4090.5</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>42725</v>
+        <v>41853</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>42826</v>
+        <v>42028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034307839 — शौचालय निर्माण राजाराम गोंड /मेरसिंह गोंड पाला</t>
+          <t>1734005065/RS/22012034307832 — शौचालय निर्माण विष्णु गोंड / भूरेलाल गोंड</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>10675.88</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>42726</v>
       </c>
       <c r="K498" s="3" t="n">
         <v>42826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034307844 — शौचालय निर्माण  रामकुमार दुबे    / शंकरलाल दुबे  जैतपुर</t>
+          <t>1734005065/RS/22012034307835 — शौचालय निर्माण मिहीलाल गोंड  / गोविंदी गोंड पाला</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>10675.88</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>42740</v>
+        <v>42726</v>
       </c>
       <c r="K499" s="3" t="n">
         <v>42826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034307848 — शौचालय निर्माण ब्रजभानशा / श्यामलाल गोंड पाला</t>
+          <t>1734005065/RS/22012034307838 — शौचालय निर्माण संतोष गोंड /बालाराम गोंड पाला</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>10675.88</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>42726</v>
+        <v>42725</v>
       </c>
       <c r="K500" s="3" t="n">
         <v>42826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034307886 — शौचालय निर्माण लोचन पटेल/लाखन  सिंह पटेल पाला</t>
+          <t>1734005065/RS/22012034307839 — शौचालय निर्माण राजाराम गोंड /मेरसिंह गोंड पाला</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>10675.88</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>42723</v>
+        <v>42726</v>
       </c>
       <c r="K501" s="3" t="n">
         <v>42826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034307887 — शौचालय निर्माण लक्ष्मीप्रसाद पटेल / हाकम सिंह पटेल पाला</t>
+          <t>1734005065/RS/22012034307844 — शौचालय निर्माण  रामकुमार दुबे    / शंकरलाल दुबे  जैतपुर</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>10675.88</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>42775</v>
+        <v>42740</v>
       </c>
       <c r="K502" s="3" t="n">
         <v>42826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034307888 — शौचालय निर्माण राजेंद्र पटेल/गेंदसिंह पटेल पाला</t>
+          <t>1734005065/RS/22012034307848 — शौचालय निर्माण ब्रजभानशा / श्यामलाल गोंड पाला</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>0</v>
+        <v>10675.88</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>42700</v>
-[...1 lines deleted...]
-      <c r="K503" s="3"/>
+        <v>42726</v>
+      </c>
+      <c r="K503" s="3" t="n">
+        <v>42826</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034308512 — शौचालय निर्माण पूरनलाल मेहरा /भुरेलाल मेहरा पाला</t>
+          <t>1734005065/RS/22012034307886 — शौचालय निर्माण लोचन पटेल/लाखन  सिंह पटेल पाला</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>10675.88</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>42738</v>
+        <v>42723</v>
       </c>
       <c r="K504" s="3" t="n">
         <v>42826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034308514 — शौचालय निर्माण धना बाई /श्यामलाल  पाला</t>
+          <t>1734005065/RS/22012034307887 — शौचालय निर्माण लक्ष्मीप्रसाद पटेल / हाकम सिंह पटेल पाला</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>10675.88</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>42714</v>
+        <v>42775</v>
       </c>
       <c r="K505" s="3" t="n">
         <v>42826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034308515 — शौचालय निर्माण घनश्याम गोंड /धनसिंह गोंड  पाला</t>
+          <t>1734005065/RS/22012034307888 — शौचालय निर्माण राजेंद्र पटेल/गेंदसिंह पटेल पाला</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>10675.88</v>
+        <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>42714</v>
-[...3 lines deleted...]
-      </c>
+        <v>42700</v>
+      </c>
+      <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034308517 — शौचालय निर्माण भगवान गोंड / कालूराम गोंड पाला</t>
+          <t>1734005065/RS/22012034308512 — शौचालय निर्माण पूरनलाल मेहरा /भुरेलाल मेहरा पाला</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>0</v>
+        <v>10675.88</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>42704</v>
-[...1 lines deleted...]
-      <c r="K507" s="3"/>
+        <v>42738</v>
+      </c>
+      <c r="K507" s="3" t="n">
+        <v>42826</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034309237 — शौचालय निर्माण ललता प्रसाद  दुबे  / शंकरलाल दुबे   जैतपुर</t>
+          <t>1734005065/RS/22012034308514 — शौचालय निर्माण धना बाई /श्यामलाल  पाला</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>10675.88</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>42782</v>
+        <v>42714</v>
       </c>
       <c r="K508" s="3" t="n">
         <v>42826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034309367 — शोचालय निर्मान राजा गोंड / हेमराज गोंड जैतपुर</t>
+          <t>1734005065/RS/22012034308515 — शौचालय निर्माण घनश्याम गोंड /धनसिंह गोंड  पाला</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>10675.88</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>42740</v>
+        <v>42714</v>
       </c>
       <c r="K509" s="3" t="n">
         <v>42826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034309368 — शोचालय निर्मान नरेश यादव  / राम सिंघ यादव जैतपुर</t>
+          <t>1734005065/RS/22012034308517 — शौचालय निर्माण भगवान गोंड / कालूराम गोंड पाला</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>10675.88</v>
+        <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>42747</v>
-[...3 lines deleted...]
-      </c>
+        <v>42704</v>
+      </c>
+      <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034309369 — शोचालय निर्मान हीरालाल ओझा  / शिवचरन ओझा जैतपुर</t>
+          <t>1734005065/RS/22012034309237 — शौचालय निर्माण ललता प्रसाद  दुबे  / शंकरलाल दुबे   जैतपुर</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>10675.88</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>42782</v>
       </c>
       <c r="K511" s="3" t="n">
         <v>42826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034309370 — शोचालय निर्मान केदार गोंड   / धन्नु गोंड  जैतपुर</t>
+          <t>1734005065/RS/22012034309367 — शोचालय निर्मान राजा गोंड / हेमराज गोंड जैतपुर</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>0</v>
+        <v>10675.88</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>42709</v>
-[...1 lines deleted...]
-      <c r="K512" s="3"/>
+        <v>42740</v>
+      </c>
+      <c r="K512" s="3" t="n">
+        <v>42826</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034309371 — शोचालय निर्मान हरिमन ओझा  / कुअर सिंह ओझा जैतपुर</t>
+          <t>1734005065/RS/22012034309368 — शोचालय निर्मान नरेश यादव  / राम सिंघ यादव जैतपुर</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>10675.88</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>42782</v>
+        <v>42747</v>
       </c>
       <c r="K513" s="3" t="n">
         <v>42826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034309372 — शोचालय निर्मान रामभरोसे गोंड  / दुलिचंद गोंड  जैतपुर</t>
+          <t>1734005065/RS/22012034309369 — शोचालय निर्मान हीरालाल ओझा  / शिवचरन ओझा जैतपुर</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>10675.88</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>42782</v>
       </c>
       <c r="K514" s="3" t="n">
         <v>42826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034309375 — शोचालय निर्मान दीपचंद  गोंड  / घसीटा गोंड  जैतपुर</t>
+          <t>1734005065/RS/22012034309370 — शोचालय निर्मान केदार गोंड   / धन्नु गोंड  जैतपुर</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>10675.88</v>
+        <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>42782</v>
-[...3 lines deleted...]
-      </c>
+        <v>42709</v>
+      </c>
+      <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034311592 — शौचालय निर्माण महेश कुशवहा /शम्भूदयल कुशवहा जैतपुर</t>
+          <t>1734005065/RS/22012034309371 — शोचालय निर्मान हरिमन ओझा  / कुअर सिंह ओझा जैतपुर</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>10675.88</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>42740</v>
+        <v>42782</v>
       </c>
       <c r="K516" s="3" t="n">
         <v>42826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034311611 — शौचालय निर्माण सोबरन गोंड / मनोहर गोंड जैतपुर</t>
+          <t>1734005065/RS/22012034309372 — शोचालय निर्मान रामभरोसे गोंड  / दुलिचंद गोंड  जैतपुर</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>10675.88</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>42747</v>
+        <v>42782</v>
       </c>
       <c r="K517" s="3" t="n">
         <v>42826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034311659 — शोचालय निर्मान शारदाप्रसद यादव   / कोमल यादव   जैतपुर</t>
+          <t>1734005065/RS/22012034309375 — शोचालय निर्मान दीपचंद  गोंड  / घसीटा गोंड  जैतपुर</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>10675.88</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>42747</v>
+        <v>42782</v>
       </c>
       <c r="K518" s="3" t="n">
         <v>42826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034311666 — शौचालय निर्माण ब्रजेश  गोंड /जयसीग गोंड  पाला</t>
+          <t>1734005065/RS/22012034311592 — शौचालय निर्माण महेश कुशवहा /शम्भूदयल कुशवहा जैतपुर</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>10675.88</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>42726</v>
+        <v>42740</v>
       </c>
       <c r="K519" s="3" t="n">
         <v>42826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034311786 — शोचालय निर्मान रमेश मेहरा  /  गुलाब मेहरा  कठोतिया अ</t>
+          <t>1734005065/RS/22012034311611 — शौचालय निर्माण सोबरन गोंड / मनोहर गोंड जैतपुर</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>0</v>
+        <v>10675.88</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>42723</v>
-[...1 lines deleted...]
-      <c r="K520" s="3"/>
+        <v>42747</v>
+      </c>
+      <c r="K520" s="3" t="n">
+        <v>42826</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034311789 — शोचालय निर्मान डिल्ली लोधी  / लोटन लोधी कठोतिया अ</t>
+          <t>1734005065/RS/22012034311659 — शोचालय निर्मान शारदाप्रसद यादव   / कोमल यादव   जैतपुर</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>10675.88</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>42747</v>
       </c>
       <c r="K521" s="3" t="n">
         <v>42826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034314672 — शोचालय निर्मान इमारती बाई / महेश मेहरा कठोतिया अ</t>
+          <t>1734005065/RS/22012034311666 — शौचालय निर्माण ब्रजेश  गोंड /जयसीग गोंड  पाला</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>0</v>
+        <v>10675.88</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>42737</v>
-[...1 lines deleted...]
-      <c r="K522" s="3"/>
+        <v>42726</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>42826</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034314677 — शोचालय निर्मान कैलाश लोधी  / रामचरन लोधी कठोतिया अ</t>
+          <t>1734005065/RS/22012034311786 — शोचालय निर्मान रमेश मेहरा  /  गुलाब मेहरा  कठोतिया अ</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>10675.88</v>
+        <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>42789</v>
-[...3 lines deleted...]
-      </c>
+        <v>42723</v>
+      </c>
+      <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034314680 — शोचालय निर्मान घनश्यम लोधी  / धनीराम  लोधी कठोतिया अ</t>
+          <t>1734005065/RS/22012034311789 — शोचालय निर्मान डिल्ली लोधी  / लोटन लोधी कठोतिया अ</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>10675.88</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>42747</v>
       </c>
       <c r="K524" s="3" t="n">
         <v>42826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034315080 — शोचालय निर्मान सदई गोंड / छोटेलाल गोंड कठोतिया अ</t>
+          <t>1734005065/RS/22012034314672 — शोचालय निर्मान इमारती बाई / महेश मेहरा कठोतिया अ</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>10675.88</v>
+        <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>42747</v>
-[...3 lines deleted...]
-      </c>
+        <v>42737</v>
+      </c>
+      <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034315284 — शोचालय निर्मान महेश गोंड  / नर्मदा गोंड कोडा</t>
+          <t>1734005065/RS/22012034314677 — शोचालय निर्मान कैलाश लोधी  / रामचरन लोधी कठोतिया अ</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>10675.88</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>42714</v>
+        <v>42789</v>
       </c>
       <c r="K526" s="3" t="n">
         <v>42826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034315289 — शौचालय निर्माण सेवकराम गोंड / अनारी गोंड कोडा</t>
+          <t>1734005065/RS/22012034314680 — शोचालय निर्मान घनश्यम लोधी  / धनीराम  लोधी कठोतिया अ</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>10675.88</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>42723</v>
+        <v>42747</v>
       </c>
       <c r="K527" s="3" t="n">
         <v>42826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034315605 — शौचालय निर्माण कमलेश अमरबंशी /बुद्धधू अमरबंशी  पाला</t>
+          <t>1734005065/RS/22012034315080 — शोचालय निर्मान सदई गोंड / छोटेलाल गोंड कठोतिया अ</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>10675.88</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>42738</v>
+        <v>42747</v>
       </c>
       <c r="K528" s="3" t="n">
         <v>42826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034315641 — शोचालय निर्मान सुमंत्र बाई  / इंदर गोंड कोड़ा</t>
+          <t>1734005065/RS/22012034315284 — शोचालय निर्मान महेश गोंड  / नर्मदा गोंड कोडा</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>0</v>
+        <v>10675.88</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>42741</v>
-[...1 lines deleted...]
-      <c r="K529" s="3"/>
+        <v>42714</v>
+      </c>
+      <c r="K529" s="3" t="n">
+        <v>42826</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034315657 — शोचालय निर्मान गोविंद ओझा / हरि सेवक जैतपुर</t>
+          <t>1734005065/RS/22012034315289 — शौचालय निर्माण सेवकराम गोंड / अनारी गोंड कोडा</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>10675.88</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>42782</v>
+        <v>42723</v>
       </c>
       <c r="K530" s="3" t="n">
         <v>42826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034323786 — chochly nirman rajkumar gond   / dujja gond koda</t>
+          <t>1734005065/RS/22012034315605 — शौचालय निर्माण कमलेश अमरबंशी /बुद्धधू अमरबंशी  पाला</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>0</v>
+        <v>10675.88</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K531" s="3"/>
+        <v>42738</v>
+      </c>
+      <c r="K531" s="3" t="n">
+        <v>42826</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034323787 — शौचालय निर्माण रामकुमार महरा / महगू महरा पला</t>
+          <t>1734005065/RS/22012034315641 — शोचालय निर्मान सुमंत्र बाई  / इंदर गोंड कोड़ा</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>10675.88</v>
+        <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>42714</v>
-[...3 lines deleted...]
-      </c>
+        <v>42741</v>
+      </c>
+      <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034323992 — chochly nirman ramprakash dube / radheshyam dube pala</t>
+          <t>1734005065/RS/22012034315657 — शोचालय निर्मान गोविंद ओझा / हरि सेवक जैतपुर</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>0</v>
+        <v>10675.88</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>42774</v>
-[...1 lines deleted...]
-      <c r="K533" s="3"/>
+        <v>42782</v>
+      </c>
+      <c r="K533" s="3" t="n">
+        <v>42826</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034324016 — chochly nirman raju gond / rambharose gond jaitpur</t>
+          <t>1734005065/RS/22012034323786 — chochly nirman rajkumar gond   / dujja gond koda</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>42774</v>
+        <v>42645</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034324522 — shochaly nirman kunti bai / kanchhedi  pala</t>
+          <t>1734005065/RS/22012034323787 — शौचालय निर्माण रामकुमार महरा / महगू महरा पला</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>0</v>
+        <v>10675.88</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>42777</v>
-[...1 lines deleted...]
-      <c r="K535" s="3"/>
+        <v>42714</v>
+      </c>
+      <c r="K535" s="3" t="n">
+        <v>42826</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034324781 — shochaly nirman shree bhaiya i / sannilal ojha  jaitpur</t>
+          <t>1734005065/RS/22012034323992 — chochly nirman ramprakash dube / radheshyam dube pala</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>42779</v>
+        <v>42774</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034324795 — shochaly nirman arvind gond / santram gond jaitpur</t>
+          <t>1734005065/RS/22012034324016 — chochly nirman raju gond / rambharose gond jaitpur</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>42779</v>
+        <v>42774</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034324810 — shochaly nirman meera bai / jaitpur</t>
+          <t>1734005065/RS/22012034324522 — shochaly nirman kunti bai / kanchhedi  pala</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>42645</v>
+        <v>42777</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034324816 — shochaly nirman meera bai jaitpur</t>
+          <t>1734005065/RS/22012034324781 — shochaly nirman shree bhaiya i / sannilal ojha  jaitpur</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>42779</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034324826 — shochaly nirman rajesh ojha</t>
+          <t>1734005065/RS/22012034324795 — shochaly nirman arvind gond / santram gond jaitpur</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>42779</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034324836 — shochaly nirman lekhram thakur</t>
+          <t>1734005065/RS/22012034324810 — shochaly nirman meera bai / jaitpur</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>10675.88</v>
+        <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>42799</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034324844 — शौचालय निर्माण सोमनाथ  यादव / हल्के यादव जैतपुर</t>
+          <t>1734005065/RS/22012034324816 — shochaly nirman meera bai jaitpur</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>10675.88</v>
+        <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>42782</v>
-[...3 lines deleted...]
-      </c>
+        <v>42779</v>
+      </c>
+      <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034324853 — shochaly nirman ramesh mehra / gulab kathotiya</t>
+          <t>1734005065/RS/22012034324826 — shochaly nirman rajesh ojha</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>42779</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034432389 — NADEP NIRMAN KARY PULIYA KE PASS PALA</t>
+          <t>1734005065/RS/22012034324836 — shochaly nirman lekhram thakur</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>12000</v>
+        <v>10800</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>0</v>
+        <v>10675.88</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>43378</v>
-[...1 lines deleted...]
-      <c r="K544" s="3"/>
+        <v>42799</v>
+      </c>
+      <c r="K544" s="3" t="n">
+        <v>42846</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034432391 — NADEP NIRMAN KARY NATH TOLA PALA</t>
+          <t>1734005065/RS/22012034324844 — शौचालय निर्माण सोमनाथ  यादव / हल्के यादव जैतपुर</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>12000</v>
+        <v>10800</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>0</v>
+        <v>10675.88</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>43378</v>
-[...1 lines deleted...]
-      <c r="K545" s="3"/>
+        <v>42782</v>
+      </c>
+      <c r="K545" s="3" t="n">
+        <v>42826</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034432394 — NADEP NIRMAN KARY RAMSINGH KE GHAR KE PASS JAITPUR</t>
+          <t>1734005065/RS/22012034324853 — shochaly nirman ramesh mehra / gulab kathotiya</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>43205</v>
+        <v>42779</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034432395 — NADEP NIRMAN KARY RAMSINGH KE GHAR KE PASS JAITPUR</t>
+          <t>1734005065/RS/22012034432389 — NADEP NIRMAN KARY PULIYA KE PASS PALA</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>43378</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034432398 — NADEP NIRMAN KARY GOVIND KE GHAR KE PASS JAITPUR</t>
+          <t>1734005065/RS/22012034432391 — NADEP NIRMAN KARY NATH TOLA PALA</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>43205</v>
+        <v>43378</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034436648 — NADEP NIRMAN KARYA</t>
+          <t>1734005065/RS/22012034432394 — NADEP NIRMAN KARY RAMSINGH KE GHAR KE PASS JAITPUR</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>43556</v>
+        <v>43205</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034441173 — sokpit karya pala</t>
+          <t>1734005065/RS/22012034432395 — NADEP NIRMAN KARY RAMSINGH KE GHAR KE PASS JAITPUR</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>43556</v>
+        <v>43378</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034553542 — सामुदायक नाडिप निर्माण कार्य रुपलाल ठाकुर के पास ग्राम कठोतिया ए ग्राम पंचायत पाला</t>
+          <t>1734005065/RS/22012034432398 — NADEP NIRMAN KARY GOVIND KE GHAR KE PASS JAITPUR</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>43481.58</v>
+        <v>12000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>34987.9</v>
+        <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>44447</v>
-[...3 lines deleted...]
-      </c>
+        <v>43205</v>
+      </c>
+      <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034553547 — सामुदायक नाडिप निर्माण कार्य राजू मेहरा  के पास ग्राम कठोतिया ए ग्राम पंचायत पाला</t>
+          <t>1734005065/RS/22012034436648 — NADEP NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>43554.35</v>
+        <v>0</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>35234.9</v>
+        <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>44447</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034553553 — सामुदायक नाडिप निर्माण कार्य नेतराम मेहरा के पास ग्राम कठोतिया ए ग्राम पंचायत पाला</t>
+          <t>1734005065/RS/22012034441173 — sokpit karya pala</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>43353.43</v>
+        <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>32532.12</v>
+        <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>44447</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034558067 — सामुदायक नाडिप निर्माण कार्य  प्राथमिक शाला स्कूल के सामने ग्राम कठोतिया ए ग्राम पंचायत पाला</t>
+          <t>1734005065/RS/22012034553542 — सामुदायक नाडिप निर्माण कार्य रुपलाल ठाकुर के पास ग्राम कठोतिया ए ग्राम पंचायत पाला</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>0</v>
+        <v>43481.58</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>0</v>
+        <v>34987.9</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>44428</v>
-[...1 lines deleted...]
-      <c r="K554" s="3"/>
+        <v>44447</v>
+      </c>
+      <c r="K554" s="3" t="n">
+        <v>44469</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034566972 — सामुदायक नाडिप निर्माण कार्य स्वराज भवन के पास ग्राम कठोतिया ए ग्राम पंचायत पाला</t>
+          <t>1734005065/RS/22012034553547 — सामुदायक नाडिप निर्माण कार्य राजू मेहरा  के पास ग्राम कठोतिया ए ग्राम पंचायत पाला</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>33722.66</v>
+        <v>43554.35</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>32486.74</v>
+        <v>35234.9</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>44517</v>
+        <v>44447</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>44836</v>
+        <v>44469</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/22012034675722 — ग्राम पाला में  आर.सी.सी. नाली निर्माण कार्य, रेवती प्रसाद के घर से सीताराम के घर की और</t>
+          <t>1734005065/RS/22012034553553 — सामुदायक नाडिप निर्माण कार्य नेतराम मेहरा के पास ग्राम कठोतिया ए ग्राम पंचायत पाला</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>58000</v>
+        <v>43353.43</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>57936</v>
+        <v>32532.12</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>44883</v>
+        <v>44447</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>44921</v>
+        <v>44469</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/28624 — मर्यादा अभियान शोचालय निमाण चुन्नीलाल/जगराम गौंड</t>
+          <t>1734005065/RS/22012034558067 — सामुदायक नाडिप निर्माण कार्य  प्राथमिक शाला स्कूल के सामने ग्राम कठोतिया ए ग्राम पंचायत पाला</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>2628</v>
+        <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>41442</v>
-[...3 lines deleted...]
-      </c>
+        <v>44428</v>
+      </c>
+      <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/28642 — मर्यादा अ‍‍ि‍भयान शैाचालय निर्माण सुखराम /पूरनलाल</t>
+          <t>1734005065/RS/22012034566972 — सामुदायक नाडिप निर्माण कार्य स्वराज भवन के पास ग्राम कठोतिया ए ग्राम पंचायत पाला</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>4400</v>
+        <v>33722.66</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>2336</v>
+        <v>32486.74</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>41442</v>
+        <v>44517</v>
       </c>
       <c r="K558" s="3" t="n">
-        <v>42029</v>
+        <v>44836</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/28660 — मर्यादा अभियान शोचालय निर्मण उजयार /गैन्दालाल</t>
+          <t>1734005065/RS/22012034675722 — ग्राम पाला में  आर.सी.सी. नाली निर्माण कार्य, रेवती प्रसाद के घर से सीताराम के घर की और</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>4400</v>
+        <v>58000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>3836</v>
+        <v>57936</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>41442</v>
+        <v>44883</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>42005</v>
+        <v>44921</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/28671 — मर्यादा अभियान शोचालय निर्माण देवि सिह /पूरनलाल</t>
+          <t>1734005065/RS/28624 — मर्यादा अभियान शोचालय निमाण चुन्नीलाल/जगराम गौंड</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>0</v>
+        <v>2628</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K560" s="3"/>
+        <v>41442</v>
+      </c>
+      <c r="K560" s="3" t="n">
+        <v>42029</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/28681 — मर्यादा अभियान शोचालय निर्माण देवि सिह /पूरनलाल</t>
+          <t>1734005065/RS/28642 — मर्यादा अ‍‍ि‍भयान शैाचालय निर्माण सुखराम /पूरनलाल</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>2628</v>
+        <v>2336</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>41442</v>
       </c>
       <c r="K561" s="3" t="n">
         <v>42029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/28686 — मर्यादा अभियान शोचालय निर्माण पुहुप सिह /पुरनलाल</t>
+          <t>1734005065/RS/28660 — मर्यादा अभियान शोचालय निर्मण उजयार /गैन्दालाल</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>2628</v>
+        <v>3836</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>41442</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>42029</v>
+        <v>42005</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/28700 — मर्यादा अभियान शोचालय निर्माण रामचरन /कशिराम</t>
+          <t>1734005065/RS/28671 — मर्यादा अभियान शोचालय निर्माण देवि सिह /पूरनलाल</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>292</v>
+        <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>41442</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/28705 — मर्यादा अभियान शोचालय निर्माण मंगोबाई /दुलिचन्द</t>
+          <t>1734005065/RS/28681 — मर्यादा अभियान शोचालय निर्माण देवि सिह /पूरनलाल</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>2626.794</v>
+        <v>2628</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>41631</v>
+        <v>41442</v>
       </c>
       <c r="K564" s="3" t="n">
         <v>42029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/29244 — मर्यादा अभियान शोचालय निर्मान ईशवर/मोहन्</t>
+          <t>1734005065/RS/28686 — मर्यादा अभियान शोचालय निर्माण पुहुप सिह /पुरनलाल</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>0</v>
+        <v>2628</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K565" s="3"/>
+        <v>41442</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>42029</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/29250 — मर्यादा अभियान शोचालय निर्मान कमल/कलिराम्</t>
+          <t>1734005065/RS/28700 — मर्यादा अभियान शोचालय निर्माण रामचरन /कशिराम</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>4090.5</v>
+        <v>292</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>41850</v>
+        <v>41442</v>
       </c>
       <c r="K566" s="3" t="n">
-        <v>42007</v>
+        <v>42029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/29256 — मर्यादा अभियान शोचालय निर्मान कोमल/धन्नु</t>
+          <t>1734005065/RS/28705 — मर्यादा अभियान शोचालय निर्माण मंगोबाई /दुलिचन्द</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>0</v>
+        <v>2626.794</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K567" s="3"/>
+        <v>41631</v>
+      </c>
+      <c r="K567" s="3" t="n">
+        <v>42029</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/29261 — मर्यादा अभियान शोचालय निर्मान हल्के/भागचन्द्</t>
+          <t>1734005065/RS/29244 — मर्यादा अभियान शोचालय निर्मान ईशवर/मोहन्</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/29273 — मर्यादा अभियान शोचालय निर्मान हल्के/भागचन्द्</t>
+          <t>1734005065/RS/29250 — मर्यादा अभियान शोचालय निर्मान कमल/कलिराम्</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>0</v>
+        <v>4090.5</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>41136</v>
-[...1 lines deleted...]
-      <c r="K569" s="3"/>
+        <v>41850</v>
+      </c>
+      <c r="K569" s="3" t="n">
+        <v>42007</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/29280 — मर्यादा अभियान शोचालय निर्मान सोबरन/छिदामी</t>
+          <t>1734005065/RS/29256 — मर्यादा अभियान शोचालय निर्मान कोमल/धन्नु</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>41136</v>
+        <v>41184</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/47739 — मर्यादा अभियान शौचालय निमाण /हल्के/भगचन्द पाला</t>
+          <t>1734005065/RS/29261 — मर्यादा अभियान शोचालय निर्मान हल्के/भागचन्द्</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/48377 — मर्यादा अभियान शौचालय निमाण अन्नीलाल /कडोरी</t>
+          <t>1734005065/RS/29273 — मर्यादा अभियान शोचालय निर्मान हल्के/भागचन्द्</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>41184</v>
+        <v>41136</v>
       </c>
       <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/48383 — मर्यादा अभियान शौचालय निमाण अन्नीलाल /कडोरी</t>
+          <t>1734005065/RS/29280 — मर्यादा अभियान शोचालय निर्मान सोबरन/छिदामी</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>41184</v>
+        <v>41136</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/48387 — मर्यादा अभियान शौचालय निमाण अन्नीलाल /कडोरी</t>
+          <t>1734005065/RS/47739 — मर्यादा अभियान शौचालय निमाण /हल्के/भगचन्द पाला</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/48390 — मर्यादा अभियान शौचालय निमाण अन्नीलाल /कडोरी</t>
+          <t>1734005065/RS/48377 — मर्यादा अभियान शौचालय निमाण अन्नीलाल /कडोरी</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/48434 — मर्यादा अ‍‍ि‍भयान शैाचालय निर्माण परसोतम /कन्हैलाल</t>
+          <t>1734005065/RS/48383 — मर्यादा अभियान शौचालय निमाण अन्नीलाल /कडोरी</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/48440 — मर्यादा अ‍‍ि‍भयान शैाचालय निर्माण मोहन /कन्हैलाल</t>
+          <t>1734005065/RS/48387 — मर्यादा अभियान शौचालय निमाण अन्नीलाल /कडोरी</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/49906 — मर्यादा अभिश्यान शैचालय निमाण सदैइ /नन्‍हेलाल गैण</t>
+          <t>1734005065/RS/48390 — मर्यादा अभियान शौचालय निमाण अन्नीलाल /कडोरी</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/50852 — मार्यादा अभियान शौचालय निर्माण सदैई/नन्‍हेलाल</t>
+          <t>1734005065/RS/48434 — मर्यादा अ‍‍ि‍भयान शैाचालय निर्माण परसोतम /कन्हैलाल</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/52714 — मर्यादा अभियान शैचालय निर्मान सदैई/नन्हेलाल</t>
+          <t>1734005065/RS/48440 — मर्यादा अ‍‍ि‍भयान शैाचालय निर्माण मोहन /कन्हैलाल</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/52727 — मर्यादा अभियान शैचालय निमान /भुझ्बल /झूलन</t>
+          <t>1734005065/RS/49906 — मर्यादा अभिश्यान शैचालय निमाण सदैइ /नन्‍हेलाल गैण</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/52734 — मर्यादा अभियान शैचालय निमान पीतम /कुन्नू</t>
+          <t>1734005065/RS/50852 — मार्यादा अभियान शौचालय निर्माण सदैई/नन्‍हेलाल</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/52742 — मर्यादा अभियान शैचालय निमान रामप्रसाद /पीतम</t>
+          <t>1734005065/RS/52714 — मर्यादा अभियान शैचालय निर्मान सदैई/नन्हेलाल</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/52751 — मर्यादा अभियान शैचालय निमान रमेश / टीकाराम</t>
+          <t>1734005065/RS/52727 — मर्यादा अभियान शैचालय निमान /भुझ्बल /झूलन</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/52760 — मर्यादा अभियान शैचालय निमान राजू / राघुबीर</t>
+          <t>1734005065/RS/52734 — मर्यादा अभियान शैचालय निमान पीतम /कुन्नू</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/52768 — मर्यादा अभियान शैचालय निमान सोबरन /काशीराम</t>
+          <t>1734005065/RS/52742 — मर्यादा अभियान शैचालय निमान रामप्रसाद /पीतम</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/52789 — मर्यादा अभियान शैचालय निमान ईमरती बाई /महेश्</t>
+          <t>1734005065/RS/52751 — मर्यादा अभियान शैचालय निमान रमेश / टीकाराम</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/52811 — मर्यादा अभियान शैचालय निर्मान् राजेश /पुहुप सिंग्</t>
+          <t>1734005065/RS/52760 — मर्यादा अभियान शैचालय निमान राजू / राघुबीर</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/52820 — मर्यादा अभियान शैचालय निर्मान् महेश /पीतम्</t>
+          <t>1734005065/RS/52768 — मर्यादा अभियान शैचालय निमान सोबरन /काशीराम</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/57494 — मर्यादा अभियान शौचालय निर्माण श्री इमरत / रेवती प्</t>
+          <t>1734005065/RS/52789 — मर्यादा अभियान शैचालय निमान ईमरती बाई /महेश्</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>2626.794</v>
+        <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>41631</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/59245 — मर्यादा अभियान शैचलय निर्मान मुंगा बाई /कमलेश मेहरा</t>
+          <t>1734005065/RS/52811 — मर्यादा अभियान शैचालय निर्मान् राजेश /पुहुप सिंग्</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/82679 — मर्यादा अ भियान सोचालय निर्मान तीरथ /बज्जी पाला</t>
+          <t>1734005065/RS/52820 — मर्यादा अभियान शैचालय निर्मान् महेश /पीतम्</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>2650</v>
+        <v>4400</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>41162</v>
+        <v>41184</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/82990 — मर्यादा अभियान श्री सुंदरबाई / गोकल मेहरा पाला 225</t>
+          <t>1734005065/RS/57494 — मर्यादा अभियान शौचालय निर्माण श्री इमरत / रेवती प्</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>2628</v>
+        <v>2626.794</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>41610</v>
+        <v>41631</v>
       </c>
       <c r="K593" s="3" t="n">
         <v>42029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/83006 — मर्यादा अभियान सोचालय निर्मान अन्नीलाल /बुध्धु पाल</t>
+          <t>1734005065/RS/59245 — मर्यादा अभियान शैचलय निर्मान मुंगा बाई /कमलेश मेहरा</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>2628</v>
+        <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>41610</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/83013 — मर्यादा अभियान सोचालय निर्मान लक्ष्मि /गोपीलाल</t>
+          <t>1734005065/RS/82679 — मर्यादा अ भियान सोचालय निर्मान तीरथ /बज्जी पाला</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>4400</v>
+        <v>2650</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>41557</v>
+        <v>41162</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/83021 — मर्यादा अभियान सोचालय निर्मान सीताराम /अन्नीलाल</t>
+          <t>1734005065/RS/82990 — मर्यादा अभियान श्री सुंदरबाई / गोकल मेहरा पाला 225</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>2628</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>41610</v>
       </c>
       <c r="K596" s="3" t="n">
-        <v>42040</v>
+        <v>42029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/84092 — मर्यादा अभियान सोचालय निर्मान अज्जुद्दी /बुद्दुलाल</t>
+          <t>1734005065/RS/83006 — मर्यादा अभियान सोचालय निर्मान अन्नीलाल /बुध्धु पाल</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>2628</v>
       </c>
       <c r="J597" s="3" t="n">
         <v>41610</v>
       </c>
       <c r="K597" s="3" t="n">
         <v>42029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/85631 — मर्यादा अभियान शोचालय निर्मान नन्हेलाल/रामप्रासाद्</t>
+          <t>1734005065/RS/83013 — मर्यादा अभियान सोचालय निर्मान लक्ष्मि /गोपीलाल</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>1387</v>
+        <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>41631</v>
-[...3 lines deleted...]
-      </c>
+        <v>41557</v>
+      </c>
+      <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/85812 — मर्यादा अीिभयान शौचालय निर्माण बलबान/प्रेमलाल कोडा</t>
+          <t>1734005065/RS/83021 — मर्यादा अभियान सोचालय निर्मान सीताराम /अन्नीलाल</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>2650</v>
+        <v>4400</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>0</v>
+        <v>2628</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>41162</v>
-[...1 lines deleted...]
-      <c r="K599" s="3"/>
+        <v>41610</v>
+      </c>
+      <c r="K599" s="3" t="n">
+        <v>42040</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/85834 — मर्यादा अभ्यिान शौचालय निर्माण हरिराम/सूरत</t>
+          <t>1734005065/RS/84092 — मर्यादा अभियान सोचालय निर्मान अज्जुद्दी /बुद्दुलाल</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>2650</v>
+        <v>4400</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>0</v>
+        <v>2628</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>41162</v>
-[...1 lines deleted...]
-      <c r="K600" s="3"/>
+        <v>41610</v>
+      </c>
+      <c r="K600" s="3" t="n">
+        <v>42029</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/86055 — मर्यादा अ भियान सोचालय निर्मान मस्‍तराम/ ठुन्‍नू</t>
+          <t>1734005065/RS/85631 — मर्यादा अभियान शोचालय निर्मान नन्हेलाल/रामप्रासाद्</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>1116</v>
+        <v>1387</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>41631</v>
       </c>
       <c r="K601" s="3" t="n">
         <v>42029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1734005065/RS/86080 — मर्यादा अ भियान सोचालय निर्मान सुखराम/ रेवति कोडा</t>
+          <t>1734005065/RS/85812 — मर्यादा अीिभयान शौचालय निर्माण बलबान/प्रेमलाल कोडा</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>2650</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>41162</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034323127 — Naveen talab nirman koda</t>
+          <t>1734005065/RS/85834 — मर्यादा अभ्यिान शौचालय निर्माण हरिराम/सूरत</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>175000</v>
+        <v>2650</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>1032</v>
+        <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>42859</v>
-[...3 lines deleted...]
-      </c>
+        <v>41162</v>
+      </c>
+      <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034426527 — RFR barurewa nadi shok pit nirman kary nath tola pala</t>
+          <t>1734005065/RS/86055 — मर्यादा अ भियान सोचालय निर्मान मस्‍तराम/ ठुन्‍नू</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>17400</v>
+        <v>4400</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>0</v>
+        <v>1116</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>43205</v>
-[...1 lines deleted...]
-      <c r="K604" s="3"/>
+        <v>41631</v>
+      </c>
+      <c r="K604" s="3" t="n">
+        <v>42029</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034426534 — RFR barurewa nadi shok pit nirman kary ramsingh yadav ke ghar ke pass jaitpur</t>
+          <t>1734005065/RS/86080 — मर्यादा अ भियान सोचालय निर्मान सुखराम/ रेवति कोडा</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>17400</v>
+        <v>2650</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>43205</v>
+        <v>41162</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034426537 — RFR barurewa nadi shok pit nirman kary prathmik shala koda</t>
+          <t>1734005065/WC/22012034323127 — Naveen talab nirman koda</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>17400</v>
+        <v>175000</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>0</v>
+        <v>1032</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>43205</v>
-[...1 lines deleted...]
-      <c r="K606" s="3"/>
+        <v>42859</v>
+      </c>
+      <c r="K606" s="3" t="n">
+        <v>42881</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034426834 — RFR barurewa nadi shok pit nirman kary murali ke ghar ke pass jaitpur</t>
+          <t>1734005065/WC/22012034426527 — RFR barurewa nadi shok pit nirman kary nath tola pala</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>17000</v>
+        <v>17400</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>43205</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034438344 — सीमेंट कांक्रीट चेक डेम पाला</t>
+          <t>1734005065/WC/22012034426534 — RFR barurewa nadi shok pit nirman kary ramsingh yadav ke ghar ke pass jaitpur</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>430000</v>
+        <v>17400</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>43375</v>
+        <v>43205</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034441589 — RFR_बरुरेवा नदी _बोल्डर चेक डेम निर्माण कार्य झिरिया माता के पास ग्राम कोड़ा ग्राम पंचायत पाला</t>
+          <t>1734005065/WC/22012034426537 — RFR barurewa nadi shok pit nirman kary prathmik shala koda</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>31000</v>
+        <v>17400</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>19768</v>
+        <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>43524</v>
-[...3 lines deleted...]
-      </c>
+        <v>43205</v>
+      </c>
+      <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034441598 — RFR_बारुरेवा नदी _खेत तालाब निर्माण कार्य शांतिधाम के पास कठोतिया अ ग्राम पंचायत पाला</t>
+          <t>1734005065/WC/22012034426834 — RFR barurewa nadi shok pit nirman kary murali ke ghar ke pass jaitpur</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>368000</v>
+        <v>17000</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>324182</v>
+        <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>43524</v>
-[...3 lines deleted...]
-      </c>
+        <v>43205</v>
+      </c>
+      <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034441668 — RFR_बारुरेवा नदी _बोल्डर चेक डेम निर्माण कार्य कार्य  बरधा  नाला  ग्राम   कोड़ा  ग्राम पंचायत पाला</t>
+          <t>1734005065/WC/22012034438344 — सीमेंट कांक्रीट चेक डेम पाला</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>31000</v>
+        <v>430000</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>18266</v>
+        <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>43526</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034449225 — Check Dem Karya PALA</t>
+          <t>1734005065/WC/22012034441589 — RFR_बरुरेवा नदी _बोल्डर चेक डेम निर्माण कार्य झिरिया माता के पास ग्राम कोड़ा ग्राम पंचायत पाला</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>0</v>
+        <v>31000</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>0</v>
+        <v>19768</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K612" s="3"/>
+        <v>43524</v>
+      </c>
+      <c r="K612" s="3" t="n">
+        <v>44054</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034449226 — Check Dem Karya pala</t>
+          <t>1734005065/WC/22012034441598 — RFR_बारुरेवा नदी _खेत तालाब निर्माण कार्य शांतिधाम के पास कठोतिया अ ग्राम पंचायत पाला</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>0</v>
+        <v>368000</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>0</v>
+        <v>324182</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K613" s="3"/>
+        <v>43524</v>
+      </c>
+      <c r="K613" s="3" t="n">
+        <v>44132</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034449227 — मतस्य तालाब पाला</t>
+          <t>1734005065/WC/22012034441668 — RFR_बारुरेवा नदी _बोल्डर चेक डेम निर्माण कार्य कार्य  बरधा  नाला  ग्राम   कोड़ा  ग्राम पंचायत पाला</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>0</v>
+        <v>31000</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>0</v>
+        <v>18266</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K614" s="3"/>
+        <v>43526</v>
+      </c>
+      <c r="K614" s="3" t="n">
+        <v>44054</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034449228 — contour trench</t>
+          <t>1734005065/WC/22012034449225 — Check Dem Karya PALA</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034449229 — sct - pala</t>
+          <t>1734005065/WC/22012034449226 — Check Dem Karya pala</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034465705 — RFR BARUREVA RIVER PUNRJEVAN FOREST BOLDER CHEK DAM  JAITPUR  SIDY BABA KE PASS BHAG  1</t>
+          <t>1734005065/WC/22012034449227 — मतस्य तालाब पाला</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>39465.72</v>
+        <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>23936</v>
+        <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>43643</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034465706 — RFR BARUREVA RIVER PUNRJEVAN FOREST BOLDER CHEK DAM  JAITPUR  SIDY BABA KE PASS BHAG  2</t>
+          <t>1734005065/WC/22012034449228 — contour trench</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>39465.72</v>
+        <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>21648</v>
+        <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>43643</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034468788 — RFR barurewa nadi shok pit nirman kary ramsingh yadav ke ghar ke pass jaitpur</t>
+          <t>1734005065/WC/22012034449229 — sct - pala</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>43630</v>
+        <v>43556</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034468791 — RFR barurewa nadi shok pit nirman kary murali ke ghar ke pass jaitpur</t>
+          <t>1734005065/WC/22012034465705 — RFR BARUREVA RIVER PUNRJEVAN FOREST BOLDER CHEK DAM  JAITPUR  SIDY BABA KE PASS BHAG  1</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>0</v>
+        <v>39465.72</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>0</v>
+        <v>23936</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>43630</v>
-[...1 lines deleted...]
-      <c r="K620" s="3"/>
+        <v>43643</v>
+      </c>
+      <c r="K620" s="3" t="n">
+        <v>44054</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034468794 — RFR barurewa nadi shok pit nirman kary nath tola pala</t>
+          <t>1734005065/WC/22012034465706 — RFR BARUREVA RIVER PUNRJEVAN FOREST BOLDER CHEK DAM  JAITPUR  SIDY BABA KE PASS BHAG  2</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>0</v>
+        <v>39465.72</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>0</v>
+        <v>21648</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>43630</v>
-[...1 lines deleted...]
-      <c r="K621" s="3"/>
+        <v>43643</v>
+      </c>
+      <c r="K621" s="3" t="n">
+        <v>44054</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034468797 — RFR barurewa nadi shok pit nirman kary prathmik shala koda</t>
+          <t>1734005065/WC/22012034468788 — RFR barurewa nadi shok pit nirman kary ramsingh yadav ke ghar ke pass jaitpur</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>43633</v>
+        <v>43630</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034468863 — RFR BARUREVA RIVER PUNRJEVAN FOREST BOLDER CHEK DAM  JAITPUR  SIDY BABA KE PASS BHAG  3</t>
+          <t>1734005065/WC/22012034468791 — RFR barurewa nadi shok pit nirman kary murali ke ghar ke pass jaitpur</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>39596.58</v>
+        <v>0</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>23056</v>
+        <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>43664</v>
-[...3 lines deleted...]
-      </c>
+        <v>43630</v>
+      </c>
+      <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034468864 — RFR BARUREVA RIVER PUNRJEVAN FOREST BOLDER CHEK DAM  JAITPUR  SIDY BABA KE PASS BHAG  4</t>
+          <t>1734005065/WC/22012034468794 — RFR barurewa nadi shok pit nirman kary nath tola pala</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>43630</v>
       </c>
       <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034468869 — RFR BARUREVA RIVER PUNRJEVAN FOREST BOLDER CHEK DAM  JAITPUR  SIDY BABA KE PASS BHAG  5</t>
+          <t>1734005065/WC/22012034468797 — RFR barurewa nadi shok pit nirman kary prathmik shala koda</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>43630</v>
+        <v>43633</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034469081 — RFR BARUREVA RIVER PUNRJEVAN FOREST BOLDER CHEK DAM AAM ANALAA NALA  JAITPUR  KE PASS BHAG 1</t>
+          <t>1734005065/WC/22012034468863 — RFR BARUREVA RIVER PUNRJEVAN FOREST BOLDER CHEK DAM  JAITPUR  SIDY BABA KE PASS BHAG  3</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>0</v>
+        <v>39596.58</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>0</v>
+        <v>23056</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>43630</v>
-[...1 lines deleted...]
-      <c r="K626" s="3"/>
+        <v>43664</v>
+      </c>
+      <c r="K626" s="3" t="n">
+        <v>44054</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034469085 — RFR BARUREVA RIVER PUNRJEVAN FOREST BOLDER CHEK DAM AAM ANALAA NALA  JAITPUR  KE PASS BHAG 2</t>
+          <t>1734005065/WC/22012034468864 — RFR BARUREVA RIVER PUNRJEVAN FOREST BOLDER CHEK DAM  JAITPUR  SIDY BABA KE PASS BHAG  4</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
         <v>43630</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034469087 — RFR BARUREVA RIVER PUNRJEVAN FOREST BOLDER CHEK DAM AAM ANALAA NALA  JAITPUR  KE PASS BHAG 3</t>
+          <t>1734005065/WC/22012034468869 — RFR BARUREVA RIVER PUNRJEVAN FOREST BOLDER CHEK DAM  JAITPUR  SIDY BABA KE PASS BHAG  5</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>43630</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034507919 — RFR बारुरेबा नदि पुनर्जीवन फोरेस्ट बोल्डर चेक डेम जैतपुर सिद्द बाबा के पास भाग 4</t>
+          <t>1734005065/WC/22012034469081 — RFR BARUREVA RIVER PUNRJEVAN FOREST BOLDER CHEK DAM AAM ANALAA NALA  JAITPUR  KE PASS BHAG 1</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>13236.46</v>
+        <v>0</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>12672</v>
+        <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>43900</v>
-[...3 lines deleted...]
-      </c>
+        <v>43630</v>
+      </c>
+      <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034507923 — RFR बारुरेबा नदि पुनर्जीवन फोरेस्ट बोल्डर चेक डेम जैतपुर सिद्द बाबा के पास भाग 4</t>
+          <t>1734005065/WC/22012034469085 — RFR BARUREVA RIVER PUNRJEVAN FOREST BOLDER CHEK DAM AAM ANALAA NALA  JAITPUR  KE PASS BHAG 2</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>43752</v>
+        <v>43630</v>
       </c>
       <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034507925 — RFR बारुरेबा नदि पुनर्जीवन फोरेस्ट बोल्डर चेक डेम जैतपुर सिद्द बाबा के पास भाग 5</t>
+          <t>1734005065/WC/22012034469087 — RFR BARUREVA RIVER PUNRJEVAN FOREST BOLDER CHEK DAM AAM ANALAA NALA  JAITPUR  KE PASS BHAG 3</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>13236.46</v>
+        <v>0</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>176</v>
+        <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>43900</v>
-[...3 lines deleted...]
-      </c>
+        <v>43630</v>
+      </c>
+      <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034520670 — RFR BARUREVA RIVER PUNRJEVAN FOREST STOP DAM  JAITPUR  KODA  KE PASS   1 , 11M</t>
+          <t>1734005065/WC/22012034507919 — RFR बारुरेबा नदि पुनर्जीवन फोरेस्ट बोल्डर चेक डेम जैतपुर सिद्द बाबा के पास भाग 4</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>0</v>
+        <v>13236.46</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>0</v>
+        <v>12672</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K632" s="3"/>
+        <v>43900</v>
+      </c>
+      <c r="K632" s="3" t="n">
+        <v>44054</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034520671 — RFR BARUREVA RIVER PUNRJEVAN FOREST STOP DAM  JAITPUR  KODA  KE PASS   2, 11M</t>
+          <t>1734005065/WC/22012034507923 — RFR बारुरेबा नदि पुनर्जीवन फोरेस्ट बोल्डर चेक डेम जैतपुर सिद्द बाबा के पास भाग 4</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>43922</v>
+        <v>43752</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034520672 — RFR BARUREVA RIVER PUNRJEVAN FOREST STOP DAM  JAITPUR  KODA  KE PASS   3, 12M</t>
+          <t>1734005065/WC/22012034507925 — RFR बारुरेबा नदि पुनर्जीवन फोरेस्ट बोल्डर चेक डेम जैतपुर सिद्द बाबा के पास भाग 5</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>0</v>
+        <v>13236.46</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>0</v>
+        <v>176</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K634" s="3"/>
+        <v>43900</v>
+      </c>
+      <c r="K634" s="3" t="n">
+        <v>44054</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034520673 — RFR BARUREVA RIVER PUNRJEVAN FOREST STOP DAM  JAITPUR  KODA  KE PASS   4, 9 M</t>
+          <t>1734005065/WC/22012034520670 — RFR BARUREVA RIVER PUNRJEVAN FOREST STOP DAM  JAITPUR  KODA  KE PASS   1 , 11M</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034520674 — RFR BARUREVA RIVER PUNRJEVAN FOREST STOP DAM  JAITPUR  KODA  KE PASS   4, 8M</t>
+          <t>1734005065/WC/22012034520671 — RFR BARUREVA RIVER PUNRJEVAN FOREST STOP DAM  JAITPUR  KODA  KE PASS   2, 11M</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034520675 — RFR BARUREVA RIVER PUNRJEVAN - UNDER GROUND DYKE</t>
+          <t>1734005065/WC/22012034520672 — RFR BARUREVA RIVER PUNRJEVAN FOREST STOP DAM  JAITPUR  KODA  KE PASS   3, 12M</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034568300 — RFRबारुरेवानदी पुनर्जीवनSCTनिर्माणकार्य प्राथमिकशाला के पीछे पाहडी पर ग्राम जैतपुर ग्रामपंचायत पाला</t>
+          <t>1734005065/WC/22012034520673 — RFR BARUREVA RIVER PUNRJEVAN FOREST STOP DAM  JAITPUR  KODA  KE PASS   4, 9 M</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>292135.44</v>
+        <v>0</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>252130</v>
+        <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>44089</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034568302 — RFRबारुरेवानदी पुनर्जीवनSCTनिर्माणकार्य आमअनालानाला शंतिधाम के पास पाहाडी पर ग्रामजैतपुर पंचायत पाला</t>
+          <t>1734005065/WC/22012034520674 — RFR BARUREVA RIVER PUNRJEVAN FOREST STOP DAM  JAITPUR  KODA  KE PASS   4, 8M</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>265850.4</v>
+        <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>43935</v>
+        <v>43922</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034588971 — कच्ची नाली निर्माण कार्य शासकीय प्राथमिक शाला कोड़ा ग्राम पंचायत पाला</t>
+          <t>1734005065/WC/22012034520675 — RFR BARUREVA RIVER PUNRJEVAN - UNDER GROUND DYKE</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>44109</v>
+        <v>43922</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034588973 — RFR बारुरेवा नदी पुनर्जीवन CPT निर्माण कार्य शासकीय प्राथमिक शाला जैतपुर की पहाडी के पीछे  पाला</t>
+          <t>1734005065/WC/22012034568300 — RFRबारुरेवानदी पुनर्जीवनSCTनिर्माणकार्य प्राथमिकशाला के पीछे पाहडी पर ग्राम जैतपुर ग्रामपंचायत पाला</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>0</v>
+        <v>292135.44</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>0</v>
+        <v>252130</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K641" s="3"/>
+        <v>44089</v>
+      </c>
+      <c r="K641" s="3" t="n">
+        <v>44348</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034601403 — RFRबारुरेवानदी पुनर्जीवनCPT निर्माणकार्य प्राथमिकशाला के पीछे पहाडी पर ग्राम जैतपुर ग्रामपंचायत पाला</t>
+          <t>1734005065/WC/22012034568302 — RFRबारुरेवानदी पुनर्जीवनSCTनिर्माणकार्य आमअनालानाला शंतिधाम के पास पाहाडी पर ग्रामजैतपुर पंचायत पाला</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>90160.22</v>
+        <v>265850.4</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>44110</v>
+        <v>43935</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034601412 — RFRबारुरेवानदी पुनर्जीवनSCTनिर्माणकार्य प्राथमिकशाला के पीछे पाहडी पर ग्राम जैतपुर भाग 2 पाला</t>
+          <t>1734005065/WC/22012034588971 — कच्ची नाली निर्माण कार्य शासकीय प्राथमिक शाला कोड़ा ग्राम पंचायत पाला</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>253000.45</v>
+        <v>0</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>99940</v>
+        <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>44193</v>
-[...3 lines deleted...]
-      </c>
+        <v>44109</v>
+      </c>
+      <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034601413 — CPT निर्माणकार्य प्राथमिकशाला कोड़ा ग्रामपंचायत पाला</t>
+          <t>1734005065/WC/22012034588973 — RFR बारुरेवा नदी पुनर्जीवन CPT निर्माण कार्य शासकीय प्राथमिक शाला जैतपुर की पहाडी के पीछे  पाला</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>90160.22</v>
+        <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>1140</v>
+        <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>44252</v>
+        <v>43935</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034622889 — RFRबारुरेवा नदी पुनर्जीवन नाला गहरीकरण श्यामलाल साहू के घर से अन्निलाल मेहरा की ओर ग्राम पंचायत पाला</t>
+          <t>1734005065/WC/22012034601403 — RFRबारुरेवानदी पुनर्जीवनCPT निर्माणकार्य प्राथमिकशाला के पीछे पहाडी पर ग्राम जैतपुर ग्रामपंचायत पाला</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>284634.1</v>
+        <v>90160.22</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>132974</v>
+        <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>44275</v>
-[...3 lines deleted...]
-      </c>
+        <v>44110</v>
+      </c>
+      <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034815703 — शोकपिट निर्माण कार्य सरकारी हेंड पम्प नेतराम के पास ग्राम कठोतिया ए ग्राम पंचायत पाला</t>
+          <t>1734005065/WC/22012034601412 — RFRबारुरेवानदी पुनर्जीवनSCTनिर्माणकार्य प्राथमिकशाला के पीछे पाहडी पर ग्राम जैतपुर भाग 2 पाला</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>17823.23</v>
+        <v>253000.45</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>14303.32</v>
+        <v>99940</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>44454</v>
+        <v>44193</v>
       </c>
       <c r="K646" s="3" t="n">
-        <v>44473</v>
+        <v>44348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034839108 — चेक डेम जीर्णोद्धार कार्य ग्राम जैतपुर ग्राम पंचायत पाला</t>
+          <t>1734005065/WC/22012034601413 — CPT निर्माणकार्य प्राथमिकशाला कोड़ा ग्रामपंचायत पाला</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>528838.98</v>
+        <v>90160.22</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>0</v>
+        <v>1140</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>44397</v>
+        <v>44252</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034891287 — स्टॉप डेम जीर्णोद्धार निर्माण कार्य नागदहार नाला ग्राम  कठोतिया ए ग्राम पंचायत पाला</t>
+          <t>1734005065/WC/22012034622889 — RFRबारुरेवा नदी पुनर्जीवन नाला गहरीकरण श्यामलाल साहू के घर से अन्निलाल मेहरा की ओर ग्राम पंचायत पाला</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>0</v>
+        <v>284634.1</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>0</v>
+        <v>132974</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>44511</v>
-[...1 lines deleted...]
-      <c r="K648" s="3"/>
+        <v>44275</v>
+      </c>
+      <c r="K648" s="3" t="n">
+        <v>44394</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034942290 — चेक डेम जीर्णोद्धार कार्य ग्राम जैतपुर ग्राम पंचायत पाला</t>
+          <t>1734005065/WC/22012034815703 — शोकपिट निर्माण कार्य सरकारी हेंड पम्प नेतराम के पास ग्राम कठोतिया ए ग्राम पंचायत पाला</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>149000</v>
+        <v>17823.23</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>1224</v>
+        <v>14303.32</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>44701</v>
-[...1 lines deleted...]
-      <c r="K649" s="3"/>
+        <v>44454</v>
+      </c>
+      <c r="K649" s="3" t="n">
+        <v>44473</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/22012034942420 — स्टॉप डेम जीर्णोद्धार कार्य नागदहार नाला ग्राम कठोतिया ए pala</t>
+          <t>1734005065/WC/22012034839108 — चेक डेम जीर्णोद्धार कार्य ग्राम जैतपुर ग्राम पंचायत पाला</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>115000</v>
+        <v>528838.98</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>5304</v>
+        <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>44675</v>
+        <v>44397</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/35 — हैंण्‍ड पंप के पास सोक्‍ता गडडा जैतपुर 4386</t>
+          <t>1734005065/WC/22012034891287 — स्टॉप डेम जीर्णोद्धार निर्माण कार्य नागदहार नाला ग्राम  कठोतिया ए ग्राम पंचायत पाला</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>9200</v>
+        <v>0</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>9582.81</v>
+        <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>39828</v>
-[...3 lines deleted...]
-      </c>
+        <v>44511</v>
+      </c>
+      <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/54 — शोकपिट निर्माण कार्य 4388 पाला</t>
+          <t>1734005065/WC/22012034942290 — चेक डेम जीर्णोद्धार कार्य ग्राम जैतपुर ग्राम पंचायत पाला</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>9200</v>
+        <v>149000</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>9174.82</v>
+        <v>1224</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>39874</v>
-[...3 lines deleted...]
-      </c>
+        <v>44701</v>
+      </c>
+      <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WC/64 — हेण्‍डपम्‍प के पास शोख्‍ता गढढा कठौतिया अ 4380</t>
+          <t>1734005065/WC/22012034942420 — स्टॉप डेम जीर्णोद्धार कार्य नागदहार नाला ग्राम कठोतिया ए pala</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>9200</v>
+        <v>115000</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>9582.81</v>
+        <v>5304</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>39888</v>
-[...3 lines deleted...]
-      </c>
+        <v>44675</v>
+      </c>
+      <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1734005065/WH/22012034943283 — सी सी नाली निर्माण मनीष काछी के घर से मुन्नी बाई की घर की ओर</t>
+          <t>1734005065/WC/35 — हैंण्‍ड पंप के पास सोक्‍ता गडडा जैतपुर 4386</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>0</v>
+        <v>9200</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>0</v>
+        <v>9582.81</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>45740</v>
-[...1 lines deleted...]
-      <c r="K654" s="3"/>
+        <v>39828</v>
+      </c>
+      <c r="K654" s="3" t="n">
+        <v>39886</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1734005/DP/327 — बिगडेवनोंकासुधार 410/10/151</t>
+          <t>1734005065/WC/54 — शोकपिट निर्माण कार्य 4388 पाला</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>91000</v>
+        <v>9200</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>6734</v>
+        <v>9174.82</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>40054</v>
+        <v>39874</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>42005</v>
+        <v>39886</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1734005/DP/328 — बिगडेवनोंकासुधार 411/17/178</t>
+          <t>1734005065/WC/64 — हेण्‍डपम्‍प के पास शोख्‍ता गढढा कठौतिया अ 4380</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>10000</v>
+        <v>9200</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>4252</v>
+        <v>9582.81</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>40065</v>
+        <v>39888</v>
       </c>
       <c r="K656" s="3" t="n">
-        <v>42005</v>
+        <v>39900</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Nursery Raising / Raising of Nursery for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Nursery Development</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1734/DP/22012034228684 — व्रक्षारोपण हेतु नर्सरी निर्माण कर पौधा उत्पादन जैतपुर राजस्व क्षेत्र ,पाला</t>
+          <t>1734005065/WH/22012034943283 — सी सी नाली निर्माण मनीष काछी के घर से मुन्नी बाई की घर की ओर</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>1353000</v>
+        <v>0</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>329423</v>
+        <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>42418</v>
-[...3 lines deleted...]
-      </c>
+        <v>45740</v>
+      </c>
+      <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1734/DP/22012034533091 — बांस वृक्षारोपण कार्य स्‍थल जैतपुर ग्राम पंचायत पाला</t>
+          <t>1734005/DP/327 — बिगडेवनोंकासुधार 410/10/151</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>1540930</v>
+        <v>91000</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>493571</v>
+        <v>6734</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>44421</v>
-[...1 lines deleted...]
-      <c r="K658" s="3"/>
+        <v>40054</v>
+      </c>
+      <c r="K658" s="3" t="n">
+        <v>42005</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1734/DP/9926692861 — पशु अवरोध खंती निमार्ण (34/1969)</t>
+          <t>1734005/DP/328 — बिगडेवनोंकासुधार 411/17/178</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>50000</v>
+        <v>10000</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>11712</v>
+        <v>4252</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>40863</v>
+        <v>40065</v>
       </c>
       <c r="K659" s="3" t="n">
         <v>42005</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Nursery Raising / Raising of Nursery for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Nursery Development</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1734/DP/9926694172 — pashu abrudhak khanti(31/1963)</t>
+          <t>1734/DP/22012034228684 — व्रक्षारोपण हेतु नर्सरी निर्माण कर पौधा उत्पादन जैतपुर राजस्व क्षेत्र ,पाला</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>159000</v>
+        <v>1353000</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>29280</v>
+        <v>329423</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>41000</v>
+        <v>42418</v>
       </c>
       <c r="K660" s="3" t="n">
-        <v>42005</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1734/DP/9926694173 — paSHU ABRODHAK KHANTI(34/1969)</t>
+          <t>1734/DP/22012034533091 — बांस वृक्षारोपण कार्य स्‍थल जैतपुर ग्राम पंचायत पाला</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>50000</v>
+        <v>1540930</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>14640</v>
+        <v>493571</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>41000</v>
-[...3 lines deleted...]
-      </c>
+        <v>44421</v>
+      </c>
+      <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Lift Irrigation / Construction of distributary Canal for Community</t>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
-          <t>Lift Irrigation</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1734/IC/434460 — pashu abrudhank khanti (31/1963)</t>
+          <t>1734/DP/9926692861 — पशु अवरोध खंती निमार्ण (34/1969)</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>0</v>
+        <v>50000</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>0</v>
+        <v>11712</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>40671</v>
-[...1 lines deleted...]
-      <c r="K662" s="3"/>
+        <v>40863</v>
+      </c>
+      <c r="K662" s="3" t="n">
+        <v>42005</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / NARSIMHAPUR</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C663" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D663" s="1" t="inlineStr">
+        <is>
+          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E663" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F663" s="1" t="inlineStr">
+        <is>
+          <t>1734/DP/9926694172 — pashu abrudhak khanti(31/1963)</t>
+        </is>
+      </c>
+      <c r="G663" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H663" s="2" t="n">
+        <v>159000</v>
+      </c>
+      <c r="I663" s="2" t="n">
+        <v>29280</v>
+      </c>
+      <c r="J663" s="3" t="n">
+        <v>41000</v>
+      </c>
+      <c r="K663" s="3" t="n">
+        <v>42005</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
+      <c r="A664" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / NARSIMHAPUR</t>
+        </is>
+      </c>
+      <c r="B664" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C664" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D664" s="1" t="inlineStr">
+        <is>
+          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E664" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F664" s="1" t="inlineStr">
+        <is>
+          <t>1734/DP/9926694173 — paSHU ABRODHAK KHANTI(34/1969)</t>
+        </is>
+      </c>
+      <c r="G664" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H664" s="2" t="n">
+        <v>50000</v>
+      </c>
+      <c r="I664" s="2" t="n">
+        <v>14640</v>
+      </c>
+      <c r="J664" s="3" t="n">
+        <v>41000</v>
+      </c>
+      <c r="K664" s="3" t="n">
+        <v>42005</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
+      <c r="A665" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / NARSIMHAPUR</t>
+        </is>
+      </c>
+      <c r="B665" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C665" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D665" s="1" t="inlineStr">
+        <is>
+          <t>Lift Irrigation / Construction of distributary Canal for Community</t>
+        </is>
+      </c>
+      <c r="E665" s="1" t="inlineStr">
+        <is>
+          <t>Lift Irrigation</t>
+        </is>
+      </c>
+      <c r="F665" s="1" t="inlineStr">
+        <is>
+          <t>1734/IC/434460 — pashu abrudhank khanti (31/1963)</t>
+        </is>
+      </c>
+      <c r="G665" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H665" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I665" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J665" s="3" t="n">
+        <v>40671</v>
+      </c>
+      <c r="K665" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
+      <c r="A666" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / NARSIMHAPUR</t>
+        </is>
+      </c>
+      <c r="B666" s="1" t="inlineStr">
+        <is>
           <t>2022-2023</t>
         </is>
       </c>
-      <c r="C663" s="1" t="inlineStr">
+      <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
-      <c r="D663" s="1" t="inlineStr">
+      <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
-      <c r="E663" s="1" t="inlineStr">
+      <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
-      <c r="F663" s="1" t="inlineStr">
+      <c r="F666" s="1" t="inlineStr">
         <is>
           <t>1734/LD/22012034578880 — भू जल एवं मृदा संरक्षण कार्य जैतपुर बीट कक्ष क्रमांक 157</t>
         </is>
       </c>
-      <c r="G663" s="1" t="inlineStr">
+      <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="H663" s="2" t="n">
+      <c r="H666" s="2" t="n">
         <v>519945</v>
       </c>
-      <c r="I663" s="2" t="n">
+      <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J663" s="3" t="n">
+      <c r="J666" s="3" t="n">
         <v>44652</v>
       </c>
-      <c r="K663" s="3"/>
+      <c r="K666" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>