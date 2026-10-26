--- v0 (2026-09-08)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K451"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 08:51:32</t>
+          <t>Exported on: 2026-10-26 12:25:05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3357,51 +3357,51 @@
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1734006003/IF/22012035479467 — KHET TALAB NIRMAN KARY PRASHANT PATEL SUATALA</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>201283.67</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45793</v>
@@ -3692,214 +3692,214 @@
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Line-coast Plntation-Farm Forstry Trees-Individual / Along the coast Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Line-coast Plntation-Farm Forstry Trees-Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1734006003/IF/22012035627534 — Ek bagiya ma ke nam 607 anjena</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>182120.58</v>
       </c>
       <c r="I83" s="2" t="n">
-        <v>20097</v>
+        <v>38997</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Line-coast Plntation-Farm Forstry Trees-Individual / Along the coast Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Line-coast Plntation-Farm Forstry Trees-Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1734006003/IF/22012035627535 — Ek bagiya ma ke nam 845 uma bai</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>197233.84</v>
       </c>
       <c r="I84" s="2" t="n">
-        <v>21663</v>
+        <v>46863</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45963</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Line-coast Plntation-Farm Forstry Trees-Individual / Along the coast Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Line-coast Plntation-Farm Forstry Trees-Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1734006003/IF/22012035627543 — Ek bagiya ma ke nam 854 vandena</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>197233.84</v>
       </c>
       <c r="I85" s="2" t="n">
-        <v>56198</v>
+        <v>83498</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45963</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Line-coast Plntation-Farm Forstry Trees-Individual / Along the coast Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Line-coast Plntation-Farm Forstry Trees-Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1734006003/IF/22012035627546 — Ek bagiya ma ke nam 855 bharti</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>199493.84</v>
       </c>
       <c r="I86" s="2" t="n">
-        <v>52405</v>
+        <v>71305</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45963</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Line-coast Plntation-Farm Forstry Trees-Individual / Along the coast Line Plantation of Farm Forestry Trees for Individuals</t>
@@ -3949,51 +3949,51 @@
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1734006003/IF/22012035628530 — EK BAGIYA MAA KE NAME PARVATI VISHWKARMA SUATALA</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>185910.76</v>
       </c>
       <c r="I88" s="2" t="n">
-        <v>59519</v>
+        <v>91019</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45963</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
@@ -12400,51 +12400,51 @@
       <c r="J260" s="3" t="n">
         <v>45653</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>45889</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1734006003/IF/IAY/4668797 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100732611</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>3402</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45722</v>