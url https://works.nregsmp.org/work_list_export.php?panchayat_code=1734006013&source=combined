--- v0 (2026-09-07)
+++ v1 (2026-10-26)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K676"/>
+  <dimension ref="A1:K709"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 11:23:36</t>
+          <t>Exported on: 2026-10-26 05:09:54</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -5864,51 +5864,51 @@
       <c r="J126" s="3" t="n">
         <v>43668</v>
       </c>
       <c r="K126" s="3" t="n">
         <v>44453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/1965736 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2001718</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>43633</v>
@@ -7626,51 +7626,51 @@
       <c r="J162" s="3" t="n">
         <v>43704</v>
       </c>
       <c r="K162" s="3" t="n">
         <v>43980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/2245666 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2631554</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>17452</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>43690</v>
@@ -9486,51 +9486,51 @@
       <c r="J200" s="3" t="n">
         <v>44315</v>
       </c>
       <c r="K200" s="3" t="n">
         <v>44507</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/2930568 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1584617</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>15054</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>44315</v>
@@ -9729,51 +9729,51 @@
       <c r="J205" s="3" t="n">
         <v>44315</v>
       </c>
       <c r="K205" s="3" t="n">
         <v>44613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/2932520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3874119</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>3667</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>44372</v>
@@ -10560,51 +10560,51 @@
       <c r="J222" s="3" t="n">
         <v>44753</v>
       </c>
       <c r="K222" s="3" t="n">
         <v>45528</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/3796732 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105128880</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>44684</v>
@@ -14915,51 +14915,51 @@
       <c r="J311" s="3" t="n">
         <v>45663</v>
       </c>
       <c r="K311" s="3" t="n">
         <v>45855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/4544557 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105130079</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>23259</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>45720</v>
@@ -15011,51 +15011,51 @@
       <c r="J313" s="3" t="n">
         <v>45619</v>
       </c>
       <c r="K313" s="3" t="n">
         <v>45855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/4544560 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105130177</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>21420</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45668</v>
@@ -15205,51 +15205,51 @@
       <c r="J317" s="3" t="n">
         <v>45663</v>
       </c>
       <c r="K317" s="3" t="n">
         <v>45855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/4554478 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113751452</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>45813</v>
@@ -15497,51 +15497,51 @@
       <c r="J323" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K323" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/4640625 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133842819</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45889</v>
@@ -15593,51 +15593,51 @@
       <c r="J325" s="3" t="n">
         <v>45619</v>
       </c>
       <c r="K325" s="3" t="n">
         <v>45889</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/4668483 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150271402</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>21168</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45722</v>
@@ -16228,362 +16228,366 @@
       <c r="J338" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K338" s="3" t="n">
         <v>46033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/5135050 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102987794</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/5135158 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100729284</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>46070</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/5136622 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105128385</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>45866</v>
       </c>
-      <c r="K341" s="3"/>
+      <c r="K341" s="3" t="n">
+        <v>46272</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/5136624 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105129721</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K342" s="3" t="n">
         <v>46258</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/5136625 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105129989</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/5137916 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113750859</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>45707</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/5138900 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133573441</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45874</v>
       </c>
-      <c r="K345" s="3"/>
+      <c r="K345" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -16657,51 +16661,51 @@
       <c r="J347" s="3" t="n">
         <v>45863</v>
       </c>
       <c r="K347" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/5142936 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133573284</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45707</v>
@@ -16949,51 +16953,51 @@
       <c r="J353" s="3" t="n">
         <v>45856</v>
       </c>
       <c r="K353" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/5165413 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102986807</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45973</v>
@@ -17094,51 +17098,51 @@
       <c r="J356" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K356" s="3" t="n">
         <v>46001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/5178499 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102988073</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>46072</v>
@@ -17190,78 +17194,80 @@
       <c r="J358" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K358" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/5193460 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102987978</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45780</v>
       </c>
-      <c r="K359" s="3"/>
+      <c r="K359" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -17384,51 +17390,51 @@
       <c r="J362" s="3" t="n">
         <v>45863</v>
       </c>
       <c r="K362" s="3" t="n">
         <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/5233882 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105128525</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>8613</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45808</v>
@@ -17480,51 +17486,51 @@
       <c r="J364" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>46001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/5388365 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105129786</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>46038</v>
@@ -17625,51 +17631,51 @@
       <c r="J367" s="3" t="n">
         <v>45992</v>
       </c>
       <c r="K367" s="3" t="n">
         <v>46080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/5600997 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150866966</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45930</v>
@@ -17770,3294 +17776,3294 @@
       <c r="J370" s="3" t="n">
         <v>46047</v>
       </c>
       <c r="K370" s="3" t="n">
         <v>46113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/5759265 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102984613</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45707</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/5868884 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102896576</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>12789</v>
+        <v>14289</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>46070</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6176803 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102353805</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6177037 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100907260</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6177078 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102987676</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>0</v>
+        <v>18300</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6177758 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106555461</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6177912 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133343614</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6178680 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150719221</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6179277 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100826894</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6179430 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150719000</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>0</v>
+        <v>10200</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6181109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140540354</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6181205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102986549</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6181487 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106555231</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>0</v>
+        <v>13200</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6182235 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102985941</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6182520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102988176</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6182534 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137320589</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6182656 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102353937</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6183905 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102986286</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6184889 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150298334</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>2100</v>
+        <v>16200</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6185541 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150584946</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6186403 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102353069</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6186686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102895348</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6188335 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150718877</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6188400 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100819506</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>0</v>
+        <v>8100</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6189685 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113751957</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6192228 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133842830</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>2100</v>
+        <v>18000</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6192269 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102895691</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6193918 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100819248</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6193977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102353127</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6194046 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102353327</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6194343 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133342713</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6194574 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133342814</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6196223 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100908102</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6196685 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140565331</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6198099 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100819414</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6198378 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100907937</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6198668 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102984791</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6199371 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140522701</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6199696 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133287802</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6201692 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133572811</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6202135 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126740869</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>0</v>
+        <v>1500</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6202294 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102982742</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6202648 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102982951</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6203055 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102984104</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6203511 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134228829</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>0</v>
+        <v>18300</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6204141 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140578982</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6204457 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149746569</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6204581 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102984317</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6204949 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133573763</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6205092 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113695986</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>2100</v>
+        <v>5400</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6205844 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102986681</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6206282 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102983557</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6206610 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149749961</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6206785 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102987059</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6206960 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102353989</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6207206 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100907595</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6207532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146505997</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>0</v>
+        <v>1500</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6208589 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100904668</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6209160 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150719112</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6209573 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140522902</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6210109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106554808</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6210572 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100904743</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6210830 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133343204</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>0</v>
+        <v>17700</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6211860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113751276</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>0</v>
+        <v>22200</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6213043 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102986961</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6213809 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102353443</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6214162 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150290179</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6214257 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100906345</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6215687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113690169</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>3927</v>
+        <v>21327</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>46193</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1734006013/IF/IAY/6215731 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113751822</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>46105</v>
@@ -21099,11400 +21105,12951 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>14383</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>42815</v>
       </c>
       <c r="K441" s="3" t="n">
         <v>43616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1734006013/IF/IAY/627889 — Construction of IAY House -IAY REG. NO. MP1221199</t>
+          <t>1734006013/IF/IAY/6246606 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102353493</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>15278</v>
+        <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>42815</v>
-[...3 lines deleted...]
-      </c>
+        <v>46111</v>
+      </c>
+      <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1734006013/IF/IAY/628316 — Construction of IAY House -IAY REG. NO. MP1398205</t>
+          <t>1734006013/IF/IAY/6246607 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102353593</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>15020</v>
+        <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>42843</v>
-[...3 lines deleted...]
-      </c>
+        <v>46105</v>
+      </c>
+      <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1734006013/IF/IAY/629038 — Construction of IAY House -IAY REG. NO. MP2050278</t>
+          <t>1734006013/IF/IAY/6246743 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102986168</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>15774</v>
+        <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>42976</v>
-[...3 lines deleted...]
-      </c>
+        <v>46105</v>
+      </c>
+      <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1734006013/IF/IAY/810905 — Construction of IAY House -IAY REG. NO. MP1477112</t>
+          <t>1734006013/IF/IAY/6246748 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102988611</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>15216</v>
+        <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46111</v>
+      </c>
+      <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1734006013/IF/IAY/816060 — Construction of IAY House -IAY REG. NO. MP1872681</t>
+          <t>1734006013/IF/IAY/6247034 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105130769</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>14518</v>
+        <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46128</v>
+      </c>
+      <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1734006013/IF/IAY/816405 — Construction of IAY House -IAY REG. NO. MP1902366</t>
+          <t>1734006013/IF/IAY/6248421 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106555498</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>14820</v>
+        <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46160</v>
+      </c>
+      <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1734006013/IF/IAY/817971 — Construction of IAY House -IAY REG. NO. MP2036986</t>
+          <t>1734006013/IF/IAY/6249293 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113754088</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46128</v>
+      </c>
+      <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1734006013/IF/IAY/829747 — Construction of IAY House -IAY REG. NO. MP1414644</t>
+          <t>1734006013/IF/IAY/6271737 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131591453</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>15228</v>
+        <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46105</v>
+      </c>
+      <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1734006013/IF/IAY/829771 — Construction of IAY House -IAY REG. NO. MP1463577</t>
+          <t>1734006013/IF/IAY/6272956 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133287474</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>15504</v>
+        <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46111</v>
+      </c>
+      <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1734006013/IF/IAY/829994 — Construction of IAY House -IAY REG. NO. MP1872736</t>
+          <t>1734006013/IF/IAY/6273160 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137320000</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>14882</v>
+        <v>7200</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1734006013/IF/IAY/830009 — Construction of IAY House -IAY REG. NO. MP1905626</t>
+          <t>1734006013/IF/IAY/6273203 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140531234</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>13072</v>
+        <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46128</v>
+      </c>
+      <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1734006013/IF/IAY/830022 — Construction of IAY House -IAY REG. NO. MP1923847</t>
+          <t>1734006013/IF/IAY/6277862 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149731891</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>15486</v>
+        <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>43299</v>
-[...3 lines deleted...]
-      </c>
+        <v>46135</v>
+      </c>
+      <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1734006013/IF/IAY/830040 — Construction of IAY House -IAY REG. NO. MP1946261</t>
+          <t>1734006013/IF/IAY/6278181 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149746581</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>15504</v>
+        <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46128</v>
+      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1734006013/IF/IAY/830041 — Construction of IAY House -IAY REG. NO. MP1946295</t>
+          <t>1734006013/IF/IAY/6278470 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150719362</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>15566</v>
+        <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46105</v>
+      </c>
+      <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1734006013/LD/22012034242059 — medh bandhan -ghsanshyam/dhaniram</t>
+          <t>1734006013/IF/IAY/627889 — Construction of IAY House -IAY REG. NO. MP1221199</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>26000</v>
+        <v>15030</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>795</v>
+        <v>15278</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>42346</v>
+        <v>42815</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>42592</v>
+        <v>43071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1734006013/LD/22012034242087 — medhbandhan- bhojraj/narayan</t>
+          <t>1734006013/IF/IAY/6279254 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150866891</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>26000</v>
+        <v>27000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>636</v>
+        <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>42346</v>
-[...3 lines deleted...]
-      </c>
+        <v>46156</v>
+      </c>
+      <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1734006013/LD/22012034242948 — medhbandhan- khoochand/bholaram</t>
+          <t>1734006013/IF/IAY/6279508 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150290148</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>23000</v>
+        <v>27000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>477</v>
+        <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>42347</v>
-[...3 lines deleted...]
-      </c>
+        <v>46128</v>
+      </c>
+      <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1734006013/LD/22012034242955 — medhbandhan- nabbu /udayram thakur</t>
+          <t>1734006013/IF/IAY/6280399 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151244707</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>30000</v>
+        <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>636</v>
+        <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>42347</v>
-[...3 lines deleted...]
-      </c>
+        <v>46128</v>
+      </c>
+      <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1734006013/LD/22012034242960 — medhbandhan-gajraj/phoolsingh thakur</t>
+          <t>1734006013/IF/IAY/628316 — Construction of IAY House -IAY REG. NO. MP1398205</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>26000</v>
+        <v>15030</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>636</v>
+        <v>15020</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>42347</v>
+        <v>42843</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>42592</v>
+        <v>43347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1734006013/LD/22012034242964 — med bandhan harishankar/har prasad kachhi</t>
+          <t>1734006013/IF/IAY/6284618 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151240930</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>26000</v>
+        <v>27000</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>42347</v>
+        <v>46111</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1734006013/LD/22012034294015 — MUKTIDHAM MAIN TAAR FENCINGH AUR LEVELING GRAM DHARAMPURI</t>
+          <t>1734006013/IF/IAY/629038 — Construction of IAY House -IAY REG. NO. MP2050278</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>113000</v>
+        <v>15030</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>54116</v>
+        <v>15774</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>42738</v>
+        <v>42976</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>43233</v>
+        <v>43371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1734006013/LD/22012034554978 — PICHING KARYA MOHAN NORIYA KE GAR KE PASS MEDLI</t>
+          <t>1734006013/IF/IAY/6299015 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106555095</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>191580.69</v>
+        <v>27000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>189039</v>
+        <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>44355</v>
-[...3 lines deleted...]
-      </c>
+        <v>46111</v>
+      </c>
+      <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1734006013/LD/22012034587538 — gram panchayat parisar boundary wall said filling</t>
+          <t>1734006013/IF/IAY/6299018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106555147</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>17876.68</v>
+        <v>27000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>15140</v>
+        <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>45086</v>
-[...3 lines deleted...]
-      </c>
+        <v>46111</v>
+      </c>
+      <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1734006013/LD/22012034587539 — nali said filling work ashok kori ke makan se pm sadak tak</t>
+          <t>1734006013/IF/IAY/6300256 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113751043</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>19378.37</v>
+        <v>27000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>15640</v>
+        <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>45086</v>
-[...3 lines deleted...]
-      </c>
+        <v>46128</v>
+      </c>
+      <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1734006013/LD/22012034590869 — लेविलिंग कार्य पुलिया से खेरापति माता की ओर मिढली</t>
+          <t>1734006013/IF/IAY/6300309 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150295997</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>201000</v>
+        <v>27000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>198130</v>
+        <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>45101</v>
-[...3 lines deleted...]
-      </c>
+        <v>46140</v>
+      </c>
+      <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1734006013/LD/22012034590870 — लेविलिंग कार्य स्कूल परिसर मिढली</t>
+          <t>1734006013/IF/IAY/6301298 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133342025</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>150000</v>
+        <v>27000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>146411</v>
+        <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>45156</v>
-[...3 lines deleted...]
-      </c>
+        <v>46111</v>
+      </c>
+      <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1734006013/LD/22012034598524 — शान्तिधाम परिसर मे लैवलिंग एवं सौदर्यकरण कार्य ग्राम मिडली ग्राम पंचायत मिडली</t>
+          <t>1734006013/IF/IAY/6301728 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106554618</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>300000</v>
+        <v>27000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>290986</v>
+        <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>45207</v>
-[...3 lines deleted...]
-      </c>
+        <v>46105</v>
+      </c>
+      <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1734006013/LD/22012034598651 — SAMSAN GHAT ME SAMTALIKARN KARYA MEDLI</t>
+          <t>1734006013/IF/IAY/6301781 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133573087</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>45017</v>
+        <v>46128</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1734006013/LD/22012034598652 — KHEL MAIDAN ME SAMTALIKARN MEDLI</t>
+          <t>1734006013/IF/IAY/6301782 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133573702</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>45017</v>
+        <v>46140</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1734006013/LD/22012034599629 — लेवलिंग कार्य खेल मैदान परिसर मिड्ली ग्राम मिड्ली ग्राम पंचायत मिड्ली</t>
+          <t>1734006013/IF/IAY/6302025 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100836637</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>250000</v>
+        <v>27000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>249588</v>
+        <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>45339</v>
-[...3 lines deleted...]
-      </c>
+        <v>46156</v>
+      </c>
+      <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1734006013/LD/22012034599630 — लेबलिंग कार्य हनुमान जी के मंदिर से स्कूल की ओर मिड्ली ग्राम मिड्ली ग्राम पंचायत मिड्ली</t>
+          <t>1734006013/IF/IAY/6305791 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102985216</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>250000</v>
+        <v>27000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>248704</v>
+        <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>45342</v>
-[...3 lines deleted...]
-      </c>
+        <v>46128</v>
+      </c>
+      <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1734006013/LD/22012034939230 — khel maidan me Retaining wall or samtalikaran kary colony midhli</t>
+          <t>1734006013/IF/IAY/6306080 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100906808</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>45359</v>
+        <v>46111</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1734006013/LD/22012034939236 — girja ghar ka sondaryakaran gram midhli</t>
+          <t>1734006013/IF/IAY/6320470 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133342019</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>45359</v>
+        <v>46105</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1734006013/LD/354 — मेढबंधान कार्य सुशीलाबाई / परषोत्‍तम नौरिया धरमपुरी ग्राप मिढली 2010</t>
+          <t>1734006013/IF/IAY/6361017 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106555377</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>28000</v>
+        <v>27000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>21000</v>
+        <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>40329</v>
-[...3 lines deleted...]
-      </c>
+        <v>46111</v>
+      </c>
+      <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1734006013/LD/355 — मेढबंधान कार्य प्रकाश / परमलाल परमु नौरिया मिढली वर्ष 2010</t>
+          <t>1734006013/IF/IAY/6363345 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133171243</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>28000</v>
+        <v>27000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>21000</v>
+        <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>40336</v>
-[...3 lines deleted...]
-      </c>
+        <v>46105</v>
+      </c>
+      <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1734006013/LD/3799414939 — khel maidan samatalikaran  sidi nirman gram midhl</t>
+          <t>1734006013/IF/IAY/810905 — Construction of IAY House -IAY REG. NO. MP1477112</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>495000</v>
+        <v>15480</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>466402</v>
+        <v>15216</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>41624</v>
+        <v>42882</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>42591</v>
+        <v>43365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1734006013/LD/72 — मेड् बंधान कार्य रामसहाय / उमराव कोरी</t>
+          <t>1734006013/IF/IAY/816060 — Construction of IAY House -IAY REG. NO. MP1872681</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>24000</v>
+        <v>15480</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>18018</v>
+        <v>14518</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>39944</v>
+        <v>42882</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>39365</v>
+        <v>43365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1734006013/PG/22012034304516 — PLAY GROUND IN GRAM DHARAMPURI</t>
+          <t>1734006013/IF/IAY/816405 — Construction of IAY House -IAY REG. NO. MP1902366</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>155000</v>
+        <v>15480</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>0</v>
+        <v>14820</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>42827</v>
-[...1 lines deleted...]
-      <c r="K479" s="3"/>
+        <v>42882</v>
+      </c>
+      <c r="K479" s="3" t="n">
+        <v>43448</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/09 — मिटटी मुरम बजरा प्रमोद साहू के घर से नर्मदा जी तक</t>
+          <t>1734006013/IF/IAY/817971 — Construction of IAY House -IAY REG. NO. MP2036986</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>313000</v>
+        <v>15480</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>61341.62</v>
+        <v>15480</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>40280</v>
+        <v>42882</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>40901</v>
+        <v>43071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/10 — मिटटी मुरम बजरा सडक कार्य मिढली से टोरिया टोला तक</t>
+          <t>1734006013/IF/IAY/829747 — Construction of IAY House -IAY REG. NO. MP1414644</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>480000</v>
+        <v>15480</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>295717.35</v>
+        <v>15228</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>39608</v>
+        <v>42882</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>40894</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/101 — महगुवा सी सी सडक निर्माण जगदीश ठाकुर से रामसिंह काछी के घर तक एन आर ई जी ए विधायक निधि कनवर्जन मिढली</t>
+          <t>1734006013/IF/IAY/829771 — Construction of IAY House -IAY REG. NO. MP1463577</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>49200</v>
+        <v>15480</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>25890</v>
+        <v>15504</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>39668</v>
-[...1 lines deleted...]
-      <c r="K482" s="3"/>
+        <v>42882</v>
+      </c>
+      <c r="K482" s="3" t="n">
+        <v>43231</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/14 — प्रमोद साहू के मकान से नर्मदा नदी तक मिटटी मार्ग</t>
+          <t>1734006013/IF/IAY/829994 — Construction of IAY House -IAY REG. NO. MP1872736</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>313000</v>
+        <v>15480</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>41244.73</v>
+        <v>14882</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>39542</v>
-[...1 lines deleted...]
-      <c r="K483" s="3"/>
+        <v>42882</v>
+      </c>
+      <c r="K483" s="3" t="n">
+        <v>43336</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/152 — मिटटी मुरम बजरा सडक निर्माण कार्य मुन्‍नालाल नोरिया के आगे से नाले तक धरमपुरी</t>
+          <t>1734006013/IF/IAY/830009 — Construction of IAY House -IAY REG. NO. MP1905626</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>90000</v>
+        <v>15480</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>22602.13</v>
+        <v>13072</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>39895</v>
+        <v>42882</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>39948</v>
+        <v>43238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/180 — मि.मु.ब. सड्क निर्माण कार्य बाबूलाल नोरिया के घर से नर्मदाजी तक धरमपुरी मिढली</t>
+          <t>1734006013/IF/IAY/830022 — Construction of IAY House -IAY REG. NO. MP1923847</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>288000</v>
+        <v>15480</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>27441.34</v>
+        <v>15486</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>39909</v>
+        <v>43299</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>39946</v>
+        <v>43461</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/181 — मि.मु.ब. सड्क निर्माण कार्य लखनलाल नोरिया के घर से नर्मदा नदी तक धरमपुरी मिढली</t>
+          <t>1734006013/IF/IAY/830040 — Construction of IAY House -IAY REG. NO. MP1946261</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>95000</v>
+        <v>15480</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>59951.58</v>
+        <v>15504</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>39916</v>
+        <v>42882</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>39944</v>
+        <v>43231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/194 — िमटटी मुरम सडक बटटूलाल नौिरया के मकान से मानेगावं ितगडड तक</t>
+          <t>1734006013/IF/IAY/830041 — Construction of IAY House -IAY REG. NO. MP1946295</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>302000</v>
+        <v>15480</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>277529.49</v>
+        <v>15566</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>39965</v>
+        <v>42882</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>40712</v>
+        <v>43312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034184971 — CC ROAD AUR NALI NIRMAN GAJENDRA PATEL KE GHAR SE</t>
+          <t>1734006013/LD/22012034242059 — medh bandhan -ghsanshyam/dhaniram</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>185000</v>
+        <v>26000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>183625</v>
+        <v>795</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>41540</v>
+        <v>42346</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>42061</v>
+        <v>42592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034185002 — CC ROAD AUR NALI NIRMAN KHETSINGH BASOR KE GHAR SE</t>
+          <t>1734006013/LD/22012034242087 — medhbandhan- bhojraj/narayan</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>116000</v>
+        <v>26000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>114837</v>
+        <v>636</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>41540</v>
+        <v>42346</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>42061</v>
+        <v>42592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034208018 — sudur gram sampark sadak gravel road from tejbal k</t>
+          <t>1734006013/LD/22012034242948 — medhbandhan- khoochand/bholaram</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>756000</v>
+        <v>23000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>576754.9</v>
+        <v>477</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>41694</v>
+        <v>42347</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>43070</v>
+        <v>42592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034212037 — sudur gram sampark sadak gravel road from pmgsy ro</t>
+          <t>1734006013/LD/22012034242955 — medhbandhan- nabbu /udayram thakur</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>463000</v>
+        <v>30000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>0</v>
+        <v>636</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K491" s="3"/>
+        <v>42347</v>
+      </c>
+      <c r="K491" s="3" t="n">
+        <v>42592</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034223313 — Sudur Gram sampark Sadak gravel Road From NH-26 to</t>
+          <t>1734006013/LD/22012034242960 — medhbandhan-gajraj/phoolsingh thakur</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>1499000</v>
+        <v>26000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>1341690</v>
+        <v>636</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>41820</v>
+        <v>42347</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>43344</v>
+        <v>42592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034291524 — sudur gram sampark sadak gravel road PMGSY road to manegaon ki aur</t>
+          <t>1734006013/LD/22012034242964 — med bandhan harishankar/har prasad kachhi</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>1492000</v>
+        <v>26000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>2544</v>
+        <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>42346</v>
-[...3 lines deleted...]
-      </c>
+        <v>42347</v>
+      </c>
+      <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034291535 — sudur gram sampark sadak gravel road pmgsyroad se  promod agrwal ke khet ki aur</t>
+          <t>1734006013/LD/22012034294015 — MUKTIDHAM MAIN TAAR FENCINGH AUR LEVELING GRAM DHARAMPURI</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>1492000</v>
+        <v>113000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>2226</v>
+        <v>54116</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>42346</v>
+        <v>42738</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>43070</v>
+        <v>43233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034291887 — sudoor gram sampark sadak gravel road jagdeeshthakur k khet se jangal ki orr</t>
+          <t>1734006013/LD/22012034554978 — PICHING KARYA MOHAN NORIYA KE GAR KE PASS MEDLI</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>1492000</v>
+        <v>191580.69</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>1272</v>
+        <v>189039</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>42347</v>
+        <v>44355</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>43070</v>
+        <v>44402</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034292003 — sudur gram sampark sadak gravel road manegaon tigadda se to p.s. dharampuri ki aur</t>
+          <t>1734006013/LD/22012034587538 — gram panchayat parisar boundary wall said filling</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>1492000</v>
+        <v>17876.68</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>1113</v>
+        <v>15140</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>42347</v>
+        <v>45086</v>
       </c>
       <c r="K496" s="3" t="n">
-        <v>43070</v>
+        <v>45220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034303829 — CC ROAD AUR NALI NIRMAN KARYA</t>
+          <t>1734006013/LD/22012034587539 — nali said filling work ashok kori ke makan se pm sadak tak</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>0</v>
+        <v>19378.37</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>0</v>
+        <v>15640</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K497" s="3"/>
+        <v>45086</v>
+      </c>
+      <c r="K497" s="3" t="n">
+        <v>45220</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034323018 — सी सी रोड और नाली निर्माण प्रधान मंत्री सड़क से हनुमान मंदिर की ओर मिढली</t>
+          <t>1734006013/LD/22012034590869 — लेविलिंग कार्य पुलिया से खेरापति माता की ओर मिढली</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>37000</v>
+        <v>201000</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>35088</v>
+        <v>198130</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>42969</v>
+        <v>45101</v>
       </c>
       <c r="K498" s="3" t="n">
-        <v>43206</v>
+        <v>45207</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034348175 — सी सी रोड और नाली निर्माण  माधव राजपूत के घर अभिनेन्द्र गोयल के मकान तक</t>
+          <t>1734006013/LD/22012034590870 — लेविलिंग कार्य स्कूल परिसर मिढली</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>43000</v>
+        <v>150000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>40368</v>
+        <v>146411</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>43154</v>
+        <v>45156</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>43261</v>
+        <v>45188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034352206 — सी सी रोड ओर नाली निर्माण प्रधानमंत्री सड़क से खेमचंद काछी के मकान की ओर</t>
+          <t>1734006013/LD/22012034598524 — शान्तिधाम परिसर मे लैवलिंग एवं सौदर्यकरण कार्य ग्राम मिडली ग्राम पंचायत मिडली</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>82000</v>
+        <v>300000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>43344</v>
+        <v>290986</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>42983</v>
+        <v>45207</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>43206</v>
+        <v>45602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034352209 — सी सी रोड ओर नाली निर्माण तेजबल कहार के घर से पुलिया तक</t>
+          <t>1734006013/LD/22012034598651 — SAMSAN GHAT ME SAMTALIKARN KARYA MEDLI</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>32000</v>
+        <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>31992</v>
+        <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>42983</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034352335 — सी सी सड़क नाली निर्माण जगदीश ठाकुर के मकान से उदय राम काछी के मकान की ओर</t>
+          <t>1734006013/LD/22012034598652 — KHEL MAIDAN ME SAMTALIKARN MEDLI</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>28896</v>
+        <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>42983</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034353337 — सी सी रोड एवं नाली निर्माण घनश्याम साहू के मकान से नारायण साहू के खल्यान तक</t>
+          <t>1734006013/LD/22012034599629 — लेवलिंग कार्य खेल मैदान परिसर मिड्ली ग्राम मिड्ली ग्राम पंचायत मिड्ली</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>35000</v>
+        <v>250000</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>31992</v>
+        <v>249588</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>42997</v>
+        <v>45339</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>43206</v>
+        <v>45602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034353533 — सी सी रोड एवं नाली निर्माण प्रधान मंत्री सड़क से हरसिद्धि मंदिर की ओर</t>
+          <t>1734006013/LD/22012034599630 — लेबलिंग कार्य हनुमान जी के मंदिर से स्कूल की ओर मिड्ली ग्राम मिड्ली ग्राम पंचायत मिड्ली</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>37000</v>
+        <v>250000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>33024</v>
+        <v>248704</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>42990</v>
+        <v>45342</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>43206</v>
+        <v>45602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034360618 — सी सी रोड और नाली निर्माण प्रधानमंत्री सड़क से विद्युत मंडल कार्यालय  की ओर मिढली</t>
+          <t>1734006013/LD/22012034939230 — khel maidan me Retaining wall or samtalikaran kary colony midhli</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>76000</v>
+        <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>73272</v>
+        <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>42997</v>
-[...3 lines deleted...]
-      </c>
+        <v>45359</v>
+      </c>
+      <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034360620 — सी सी रोड और नाली निर्माण प्रधानमंत्री सड़क से उदयराम ठाकुर के मकान  की ओर</t>
+          <t>1734006013/LD/22012034939236 — girja ghar ka sondaryakaran gram midhli</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>34000</v>
+        <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>33024</v>
+        <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>42997</v>
-[...3 lines deleted...]
-      </c>
+        <v>45359</v>
+      </c>
+      <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034360621 — सी सी रोड और नाली निर्माण छोटेलाल यादव के मकान से शासकीय हेंड पंप तक</t>
+          <t>1734006013/LD/354 — मेढबंधान कार्य सुशीलाबाई / परषोत्‍तम नौरिया धरमपुरी ग्राप मिढली 2010</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>14000</v>
+        <v>28000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>11352</v>
+        <v>21000</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>43018</v>
+        <v>40329</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>43206</v>
+        <v>39365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034368648 — CC ROAD AND NALI NIRMAN WORK</t>
+          <t>1734006013/LD/355 — मेढबंधान कार्य प्रकाश / परमलाल परमु नौरिया मिढली वर्ष 2010</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>0</v>
+        <v>28000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>0</v>
+        <v>21000</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K508" s="3"/>
+        <v>40336</v>
+      </c>
+      <c r="K508" s="3" t="n">
+        <v>39731</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034374808 — SUDUR SAMPARK SADAK NIRMAN</t>
+          <t>1734006013/LD/3799414939 — khel maidan samatalikaran  sidi nirman gram midhl</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>0</v>
+        <v>495000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>0</v>
+        <v>466402</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K509" s="3"/>
+        <v>41624</v>
+      </c>
+      <c r="K509" s="3" t="n">
+        <v>42591</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034379069 — cc road nali nirman shankar ji madiya se mastram baba ke ghar tak</t>
+          <t>1734006013/LD/72 — मेड् बंधान कार्य रामसहाय / उमराव कोरी</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>34000</v>
+        <v>24000</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>37152</v>
+        <v>18018</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>43119</v>
+        <v>39944</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>43288</v>
+        <v>39365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034381084 — सी सी सड़क ओर  नाली निर्माण अशोक साहू के मकान से नर्मदा जीकी ओर</t>
+          <t>1734006013/PG/22012034304516 — PLAY GROUND IN GRAM DHARAMPURI</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>128000</v>
+        <v>155000</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>125454</v>
+        <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>43193</v>
-[...3 lines deleted...]
-      </c>
+        <v>42827</v>
+      </c>
+      <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034386195 — सी सी सड़क और नाली निर्माण प्रधानमंत्री सड़क से फोरलेन तक धरमपुरी</t>
+          <t>1734006013/RC/09 — मिटटी मुरम बजरा प्रमोद साहू के घर से नर्मदा जी तक</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>119000</v>
+        <v>313000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>99900</v>
+        <v>61341.62</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>43172</v>
+        <v>40280</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>43261</v>
+        <v>40901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034388672 — सीमेंट क्रांकीट सड़क और नाली निर्माण कन्छेदी नोरिया के माकन से प्रभुदयाल के मकान  तक</t>
+          <t>1734006013/RC/10 — मिटटी मुरम बजरा सडक कार्य मिढली से टोरिया टोला तक</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>60000</v>
+        <v>480000</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>58464</v>
+        <v>295717.35</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>43217</v>
+        <v>39608</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>43869</v>
+        <v>40894</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034397024 — cc road and nali nirman prathmik shala se gitt khadan tak</t>
+          <t>1734006013/RC/101 — महगुवा सी सी सडक निर्माण जगदीश ठाकुर से रामसिंह काछी के घर तक एन आर ई जी ए विधायक निधि कनवर्जन मिढली</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>52000</v>
+        <v>49200</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>51504</v>
+        <v>25890</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>43378</v>
-[...3 lines deleted...]
-      </c>
+        <v>39668</v>
+      </c>
+      <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034397759 — c c road and nali niraman pratik bhargav ke ghar se ankur goyal ke ghar ki or</t>
+          <t>1734006013/RC/14 — प्रमोद साहू के मकान से नर्मदा नदी तक मिटटी मार्ग</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>38000</v>
+        <v>313000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>38628</v>
+        <v>41244.73</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>43379</v>
-[...3 lines deleted...]
-      </c>
+        <v>39542</v>
+      </c>
+      <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034397787 — C c sadak or nali nirman P M sadk se ramesh thakur ke ghar ki or</t>
+          <t>1734006013/RC/152 — मिटटी मुरम बजरा सडक निर्माण कार्य मुन्‍नालाल नोरिया के आगे से नाले तक धरमपुरी</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>38000</v>
+        <v>90000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>38840</v>
+        <v>22602.13</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>43501</v>
+        <v>39895</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>43870</v>
+        <v>39948</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034437175 — CC ROAD NIRMAN CONVERGENCE</t>
+          <t>1734006013/RC/180 — मि.मु.ब. सड्क निर्माण कार्य बाबूलाल नोरिया के घर से नर्मदाजी तक धरमपुरी मिढली</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>0</v>
+        <v>288000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>0</v>
+        <v>27441.34</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K517" s="3"/>
+        <v>39909</v>
+      </c>
+      <c r="K517" s="3" t="n">
+        <v>39946</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034448355 — cc road and nali nirman nanhe lal noriya ke makan se durgesh noriya makan tak</t>
+          <t>1734006013/RC/181 — मि.मु.ब. सड्क निर्माण कार्य लखनलाल नोरिया के घर से नर्मदा नदी तक धरमपुरी मिढली</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>47000</v>
+        <v>95000</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>174</v>
+        <v>59951.58</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>43527</v>
-[...1 lines deleted...]
-      <c r="K518" s="3"/>
+        <v>39916</v>
+      </c>
+      <c r="K518" s="3" t="n">
+        <v>39944</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034450193 — CC ROAD AND NALI prdhanmantri sadk se balarma dube ke ghar ki or</t>
+          <t>1734006013/RC/194 — िमटटी मुरम सडक बटटूलाल नौिरया के मकान से मानेगावं ितगडड तक</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>72000</v>
+        <v>302000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>174</v>
+        <v>277529.49</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>43531</v>
-[...1 lines deleted...]
-      <c r="K519" s="3"/>
+        <v>39965</v>
+      </c>
+      <c r="K519" s="3" t="n">
+        <v>40712</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034462533 — CC NALI nirman narayan sahu ke ghar se prdanmantri sadak ki or</t>
+          <t>1734006013/RC/22012034184971 — CC ROAD AUR NALI NIRMAN GAJENDRA PATEL KE GHAR SE</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>9000</v>
+        <v>185000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>8622</v>
+        <v>183625</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>43531</v>
+        <v>41540</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>44227</v>
+        <v>42061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034462853 — cc road nirman bhagwan das kori ke ghar se seetaram thakur ke ghar ke or</t>
+          <t>1734006013/RC/22012034185002 — CC ROAD AUR NALI NIRMAN KHETSINGH BASOR KE GHAR SE</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>23000</v>
+        <v>116000</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>21596</v>
+        <v>114837</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>43531</v>
+        <v>41540</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>43870</v>
+        <v>42061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034463247 — cc nali nirman balkishan yadav ke ghar se dashrath kori ke ghar tak</t>
+          <t>1734006013/RC/22012034208018 — sudur gram sampark sadak gravel road from tejbal k</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>8000</v>
+        <v>756000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>7566</v>
+        <v>576754.9</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>43532</v>
+        <v>41694</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>44344</v>
+        <v>43070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034463269 — c c nali nirman kamal byohar ke gahr se chandraprakash goyal ke ghar ki or</t>
+          <t>1734006013/RC/22012034212037 — sudur gram sampark sadak gravel road from pmgsy ro</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>8000</v>
+        <v>463000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>8622</v>
+        <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>43532</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034504249 — C.C ROAD AND NALI PRATHMIK SHALA SE MANOJ SAHU KE GHAR KI OR</t>
+          <t>1734006013/RC/22012034223313 — Sudur Gram sampark Sadak gravel Road From NH-26 to</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>58000</v>
+        <v>1499000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>57904</v>
+        <v>1341690</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>43775</v>
+        <v>41820</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>43870</v>
+        <v>43344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034504449 — c.c road nali nirman anil sahu ke ghar se omkar kahar ke ghar ki or</t>
+          <t>1734006013/RC/22012034291524 — sudur gram sampark sadak gravel road PMGSY road to manegaon ki aur</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>102000</v>
+        <v>1492000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>100848</v>
+        <v>2544</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>43796</v>
+        <v>42346</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>43869</v>
+        <v>43070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034504453 — C C road and nali nirman ramsingh kachhi ke ghar se balkishan prajapati ke ghr ki or</t>
+          <t>1734006013/RC/22012034291535 — sudur gram sampark sadak gravel road pmgsyroad se  promod agrwal ke khet ki aur</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>95000</v>
+        <v>1492000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>94864</v>
+        <v>2226</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>43796</v>
+        <v>42346</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>44227</v>
+        <v>43070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034509582 — CC ROAD AND NALI NIRMAN PURAN KAHAR KE GHAR SE TEJBAL KAHAR KE GHAR KI OR</t>
+          <t>1734006013/RC/22012034291887 — sudoor gram sampark sadak gravel road jagdeeshthakur k khet se jangal ki orr</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>95000</v>
+        <v>1492000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>94864</v>
+        <v>1272</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>43817</v>
+        <v>42347</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>44227</v>
+        <v>43070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034513494 — C C SADAK EVAM NALI NIRMAN  ANIL SAHU KE GHAR SE OMNKAR KAHAR K GHAR KI OR KA SHESH BHAG 2</t>
+          <t>1734006013/RC/22012034292003 — sudur gram sampark sadak gravel road manegaon tigadda se to p.s. dharampuri ki aur</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>31000</v>
+        <v>1492000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>29920</v>
+        <v>1113</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>43850</v>
+        <v>42347</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>44283</v>
+        <v>43070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034513495 — C C SADAK EVAM NALI NIRMAN prathmik shala se manoj sahu ke ghar ki or shesh bhag2</t>
+          <t>1734006013/RC/22012034303829 — CC ROAD AUR NALI NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>29568</v>
+        <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>43850</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034532636 — C.C.NALI NIRMAN KARYA MALKHAN YADAV KE MAKAN SE SHASKEEY PULIYA KI OR</t>
+          <t>1734006013/RC/22012034323018 — सी सी रोड और नाली निर्माण प्रधान मंत्री सड़क से हनुमान मंदिर की ओर मिढली</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>27800</v>
+        <v>37000</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>27360</v>
+        <v>35088</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>44101</v>
+        <v>42969</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>44245</v>
+        <v>43206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034533840 — C.C NALI NIRMAN KARYA JEEVAN RAJAK KE MAKAN SE BABULAL YADAV KE MAKAN KI OR</t>
+          <t>1734006013/RC/22012034348175 — सी सी रोड और नाली निर्माण  माधव राजपूत के घर अभिनेन्द्र गोयल के मकान तक</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>27800</v>
+        <v>43000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>26600</v>
+        <v>40368</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>44079</v>
+        <v>43154</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>44252</v>
+        <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034535413 — C.C NALI NIRMAN KARYA VRAJESH  SILAVAT KE MAKAN SE MAHGU THAKUR KE MAKAN KI OR</t>
+          <t>1734006013/RC/22012034352206 — सी सी रोड ओर नाली निर्माण प्रधानमंत्री सड़क से खेमचंद काछी के मकान की ओर</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>84000</v>
+        <v>82000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>82460</v>
+        <v>43344</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>44170</v>
+        <v>42983</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>44283</v>
+        <v>43206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034546656 — C.C. NALI NIRMAN KARYA PRATIKSHALAYA SE JAMMAN RAJAK KE GHAR KI OR</t>
+          <t>1734006013/RC/22012034352209 — सी सी रोड ओर नाली निर्माण तेजबल कहार के घर से पुलिया तक</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>32700</v>
+        <v>32000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>31730</v>
+        <v>31992</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>44138</v>
+        <v>42983</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>44344</v>
+        <v>43206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034546689 — C.C. NALI NIRMAN KARYA MOHAN SAHU KE MAKAN SE RAJESH TIWARI KE MAKAN KI OR</t>
+          <t>1734006013/RC/22012034352335 — सी सी सड़क नाली निर्माण जगदीश ठाकुर के मकान से उदय राम काछी के मकान की ओर</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>21000</v>
+        <v>30000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>20520</v>
+        <v>28896</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>44143</v>
+        <v>42983</v>
       </c>
       <c r="K534" s="3" t="n">
-        <v>44367</v>
+        <v>43206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034556328 — CC NALI NIRMAN KARYA SOMNATH MEHRA KE MAKAN SE SHASAKIY NALE KI AUR MIDALI</t>
+          <t>1734006013/RC/22012034353337 — सी सी रोड एवं नाली निर्माण घनश्याम साहू के मकान से नारायण साहू के खल्यान तक</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>0</v>
+        <v>35000</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>0</v>
+        <v>31992</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K535" s="3"/>
+        <v>42997</v>
+      </c>
+      <c r="K535" s="3" t="n">
+        <v>43206</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034556329 — CC NALI NIRMAN KARYA SOMNATH MEHRA KE MAKAN SE SHASAKIY NALE KI AUR MIDALI</t>
+          <t>1734006013/RC/22012034353533 — सी सी रोड एवं नाली निर्माण प्रधान मंत्री सड़क से हरसिद्धि मंदिर की ओर</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>20900</v>
+        <v>37000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>20900</v>
+        <v>33024</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>44259</v>
+        <v>42990</v>
       </c>
       <c r="K536" s="3" t="n">
-        <v>44467</v>
+        <v>43206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034556330 — CC ROAD AVM NALI NIRMAN PM SADAK SE PARSHOTTAM DHEEMAR KE MAKAN KI AUR</t>
+          <t>1734006013/RC/22012034360618 — सी सी रोड और नाली निर्माण प्रधानमंत्री सड़क से विद्युत मंडल कार्यालय  की ओर मिढली</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>55000</v>
+        <v>76000</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>54720</v>
+        <v>73272</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>44236</v>
+        <v>42997</v>
       </c>
       <c r="K537" s="3" t="n">
-        <v>44303</v>
+        <v>43206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034559432 — CC SADAK AVM NALI NIRMAN NARAYAN SILAWAT KE MAKAN SE OLANGA SILAWAT KE MAKAN KI AUR GHIRNA MOHLLA</t>
+          <t>1734006013/RC/22012034360620 — सी सी रोड और नाली निर्माण प्रधानमंत्री सड़क से उदयराम ठाकुर के मकान  की ओर</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>51000</v>
+        <v>34000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>54720</v>
+        <v>33024</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>44238</v>
+        <v>42997</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>44303</v>
+        <v>43206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034559436 — CC NALI NIRMAN TEJA BAI KACHHI KE MAKAN SE SHASAKIYA  PULIYA KI AUR</t>
+          <t>1734006013/RC/22012034360621 — सी सी रोड और नाली निर्माण छोटेलाल यादव के मकान से शासकीय हेंड पंप तक</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>55700</v>
+        <v>14000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>54910</v>
+        <v>11352</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>44238</v>
+        <v>43018</v>
       </c>
       <c r="K539" s="3" t="n">
-        <v>44431</v>
+        <v>43206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034565060 — KHET/SUDOR SADAK UMASHANKAR SAHU KE KHET SE PRAMOD AGRAWAL KE KHET AVAM MUKHYA MARG KI OR</t>
+          <t>1734006013/RC/22012034368648 — CC ROAD AND NALI NIRMAN WORK</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>1418615.3</v>
+        <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>1405774.4</v>
+        <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>44331</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034565066 — KHET/SUDOR SADAK THAKUR PRASHANT SINGH KE KHET BEETLI SE BAGDARI MUKHYA MARG KI OR</t>
+          <t>1734006013/RC/22012034374808 — SUDUR SAMPARK SADAK NIRMAN</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>1462722.59</v>
+        <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>1428797</v>
+        <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>44333</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034565067 — KHET/SUDOR SADAK THAKUR PRASHANT SINGH KE KHET BEETLI SE BAGDARI MUKHYA MARG KI OR</t>
+          <t>1734006013/RC/22012034379069 — cc road nali nirman shankar ji madiya se mastram baba ke ghar tak</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>0</v>
+        <v>34000</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>0</v>
+        <v>37152</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>44218</v>
-[...1 lines deleted...]
-      <c r="K542" s="3"/>
+        <v>43119</v>
+      </c>
+      <c r="K542" s="3" t="n">
+        <v>43288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034596638 — CC NALI NIRMAN BHOORE KOL KE MAKAN SE SHASKIY PULIYA KI OR</t>
+          <t>1734006013/RC/22012034381084 — सी सी सड़क ओर  नाली निर्माण अशोक साहू के मकान से नर्मदा जीकी ओर</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>31000</v>
+        <v>128000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>27792</v>
+        <v>125454</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>44516</v>
+        <v>43193</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>44614</v>
+        <v>44237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034622861 — CC ROAD TORIYA TOLA VINOD KOL KE MAKAN SE MAHESH KOL</t>
+          <t>1734006013/RC/22012034386195 — सी सी सड़क और नाली निर्माण प्रधानमंत्री सड़क से फोरलेन तक धरमपुरी</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>44000</v>
+        <v>119000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>43146</v>
+        <v>99900</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>44924</v>
+        <v>43172</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>45135</v>
+        <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034640193 — cement krankreet sadak nirman jhirna mohlla me pankaj silavat k makan se shashkiy nale ki or</t>
+          <t>1734006013/RC/22012034388672 — सीमेंट क्रांकीट सड़क और नाली निर्माण कन्छेदी नोरिया के माकन से प्रभुदयाल के मकान  तक</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>54000</v>
+        <v>60000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>53040</v>
+        <v>58464</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>45139</v>
+        <v>43217</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>45663</v>
+        <v>43869</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034640202 — cement krankreet sadak nirman prdhan mantri sadak se churaman patel ke makan ki or</t>
+          <t>1734006013/RC/22012034397024 — cc road and nali nirman prathmik shala se gitt khadan tak</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>55000</v>
+        <v>52000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>53040</v>
+        <v>51504</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>45109</v>
+        <v>43378</v>
       </c>
       <c r="K546" s="3" t="n">
-        <v>45135</v>
+        <v>43869</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034640212 — cement krankreet sadak nirman shaskiy puliya se kherapati madiya  ki or</t>
+          <t>1734006013/RC/22012034397759 — c c road and nali niraman pratik bhargav ke ghar se ankur goyal ke ghar ki or</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>152000</v>
+        <v>38000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>0</v>
+        <v>38628</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K547" s="3"/>
+        <v>43379</v>
+      </c>
+      <c r="K547" s="3" t="n">
+        <v>43870</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034640228 — paip puliya nirman kary jhirna mohalla</t>
+          <t>1734006013/RC/22012034397787 — C c sadak or nali nirman P M sadk se ramesh thakur ke ghar ki or</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>79350</v>
+        <v>38000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>78240</v>
+        <v>38840</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>45118</v>
+        <v>43501</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>45188</v>
+        <v>43870</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034652080 — सी सी सीमेंट कंक्रीट नाली निर्माण रामेश्वर साहू के मकान से खलयान की ओर मिढली</t>
+          <t>1734006013/RC/22012034437175 — CC ROAD NIRMAN CONVERGENCE</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>29968</v>
+        <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>45192</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034652081 — सी सी सीमेंट कंक्रीट नाली निर्माण आंतरिक मार्ग पर (रामेश्वर साहू के मकान से खलयान की ओर) मिढली</t>
+          <t>1734006013/RC/22012034448355 — cc road and nali nirman nanhe lal noriya ke makan se durgesh noriya makan tak</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>15000</v>
+        <v>47000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>14586</v>
+        <v>174</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>45199</v>
-[...3 lines deleted...]
-      </c>
+        <v>43527</v>
+      </c>
+      <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034652083 — सी सी सीमेंट कंक्रीट नाली निर्माण टोरिया टोला मे स्कूल मे पालीपाल की पुलिया तक मिढली</t>
+          <t>1734006013/RC/22012034450193 — CC ROAD AND NALI prdhanmantri sadk se balarma dube ke ghar ki or</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>22000</v>
+        <v>72000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>20995</v>
+        <v>174</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>45192</v>
-[...3 lines deleted...]
-      </c>
+        <v>43531</v>
+      </c>
+      <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034652084 — सी सी सीमेंट कंक्रीट नाली निर्माण आंतरिक मार्ग पर (स्कूल से मंदिर की ओर) मिढली</t>
+          <t>1734006013/RC/22012034462533 — CC NALI nirman narayan sahu ke ghar se prdanmantri sadak ki or</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>15000</v>
+        <v>9000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>13260</v>
+        <v>8622</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>45192</v>
+        <v>43531</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>45440</v>
+        <v>44227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034658659 — cement krankrit nali nirman panchyat parisar se shaskiy nale ki or</t>
+          <t>1734006013/RC/22012034462853 — cc road nirman bhagwan das kori ke ghar se seetaram thakur ke ghar ke or</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>68000</v>
+        <v>23000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>67626</v>
+        <v>21596</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>45199</v>
+        <v>43531</v>
       </c>
       <c r="K553" s="3" t="n">
-        <v>45663</v>
+        <v>43870</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034658670 — cement krankreet nali nirman kary pandit ji ke ghar se patelan bai ki dukan tak</t>
+          <t>1734006013/RC/22012034463247 — cc nali nirman balkishan yadav ke ghar se dashrath kori ke ghar tak</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>68000</v>
+        <v>8000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>66300</v>
+        <v>7566</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>45199</v>
+        <v>43532</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>45440</v>
+        <v>44344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034658679 — cement krankrit sadak nirman shashkiy puliya se kherapati madiya ki or</t>
+          <t>1734006013/RC/22012034463269 — c c nali nirman kamal byohar ke gahr se chandraprakash goyal ke ghar ki or</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>109000</v>
+        <v>8000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>107406</v>
+        <v>8622</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>45199</v>
+        <v>43532</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>45440</v>
+        <v>44303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034853267 — cement krankrit sadak nirman shaskiy hand pump se ram kumar yadav ke ghar ki or</t>
+          <t>1734006013/RC/22012034504249 — C.C ROAD AND NALI PRATHMIK SHALA SE MANOJ SAHU KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>20000</v>
+        <v>58000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>18270</v>
+        <v>57904</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>46082</v>
-[...1 lines deleted...]
-      <c r="K556" s="3"/>
+        <v>43775</v>
+      </c>
+      <c r="K556" s="3" t="n">
+        <v>43870</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/22012034853269 — cement krankrit sadak nirman prdhanmantri sadak se samudaik bhavan ki or</t>
+          <t>1734006013/RC/22012034504449 — c.c road nali nirman anil sahu ke ghar se omkar kahar ke ghar ki or</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>25000</v>
+        <v>102000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>22968</v>
+        <v>100848</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>46082</v>
-[...1 lines deleted...]
-      <c r="K557" s="3"/>
+        <v>43796</v>
+      </c>
+      <c r="K557" s="3" t="n">
+        <v>43869</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/237 — C.C. सडक निर्माण्‍ा कार्य घनश्‍याम बसोर के घर से रामसिंह पटैल के घर की ओर मिढली</t>
+          <t>1734006013/RC/22012034504453 — C C road and nali nirman ramsingh kachhi ke ghar se balkishan prajapati ke ghr ki or</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>161600</v>
+        <v>95000</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>70311.68</v>
+        <v>94864</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>40100</v>
+        <v>43796</v>
       </c>
       <c r="K558" s="3" t="n">
-        <v>40117</v>
+        <v>44227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/239 — C.C. सडक रामसिंह काछी से हरगोंविंद कोरी के घर की ओर मिढली (12वां वित्‍त+nregsकन्‍वरजेंस)</t>
+          <t>1734006013/RC/22012034509582 — CC ROAD AND NALI NIRMAN PURAN KAHAR KE GHAR SE TEJBAL KAHAR KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>193000</v>
+        <v>95000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>97316.65</v>
+        <v>94864</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>40126</v>
+        <v>43817</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>40145</v>
+        <v>44227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/30 — मिटटी मुरम बजरा सडक मार्ग मिडली से मानेगाव की ओर</t>
+          <t>1734006013/RC/22012034513494 — C C SADAK EVAM NALI NIRMAN  ANIL SAHU KE GHAR SE OMNKAR KAHAR K GHAR KI OR KA SHESH BHAG 2</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>480000</v>
+        <v>31000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>10786</v>
+        <v>29920</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>39539</v>
+        <v>43850</v>
       </c>
       <c r="K560" s="3" t="n">
-        <v>39365</v>
+        <v>44283</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/390 — नाला विस्‍तारीण्करणा एवं पाईप पुलिया निर्माण कार्य मिढली 2010</t>
+          <t>1734006013/RC/22012034513495 — C C SADAK EVAM NALI NIRMAN prathmik shala se manoj sahu ke ghar ki or shesh bhag2</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>359000</v>
+        <v>30000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>344020</v>
+        <v>29568</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>40309</v>
+        <v>43850</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>41035</v>
+        <v>44283</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/391 — मिटटी बजरा सडक निर्माण कार्य मिढली से टोरिया टोला तक भाग 02 मिढली 2010</t>
+          <t>1734006013/RC/22012034532636 — C.C.NALI NIRMAN KARYA MALKHAN YADAV KE MAKAN SE SHASKEEY PULIYA KI OR</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>499000</v>
+        <v>27800</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>246351.64</v>
+        <v>27360</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>40325</v>
+        <v>44101</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>41779</v>
+        <v>44245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/444 — सी0सी0सडक निर्माण प्रा0शा0भवन से गनेश साहू के मकान तक 2010 मिढली</t>
+          <t>1734006013/RC/22012034533840 — C.C NALI NIRMAN KARYA JEEVAN RAJAK KE MAKAN SE BABULAL YADAV KE MAKAN KI OR</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>167000</v>
+        <v>27800</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>71799.59</v>
+        <v>26600</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>40528</v>
+        <v>44079</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>40299</v>
+        <v>44252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/636 — सीसी नाली निर्माण कार्य नरेगा एवं विधायक निधि कैलाशचंद गोयल के मकान से पक्‍की पुलिया तक ग्राप मिढली</t>
+          <t>1734006013/RC/22012034535413 — C.C NALI NIRMAN KARYA VRAJESH  SILAVAT KE MAKAN SE MAHGU THAKUR KE MAKAN KI OR</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>110000</v>
+        <v>84000</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>112107</v>
+        <v>82460</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>40882</v>
+        <v>44170</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>41039</v>
+        <v>44283</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/677 — सीसी रोड मद 13 वा वित्‍त रामकुमार यादव के मकान से रमेश ठाकुर के मकान तक ग्राप मिढली 2011-12</t>
+          <t>1734006013/RC/22012034546656 — C.C. NALI NIRMAN KARYA PRATIKSHALAYA SE JAMMAN RAJAK KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>177000</v>
+        <v>32700</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>76980</v>
+        <v>31730</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>40994</v>
+        <v>44138</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>41048</v>
+        <v>44344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/757 — सीसी रोड निर्माण कार्य मद पंचपरमेश्‍वर शंकरजी के चबूतरा से श्‍यामलाल ठाकुर के मकान तक मिढली 2012</t>
+          <t>1734006013/RC/22012034546689 — C.C. NALI NIRMAN KARYA MOHAN SAHU KE MAKAN SE RAJESH TIWARI KE MAKAN KI OR</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>250000</v>
+        <v>21000</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>122926</v>
+        <v>20520</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>41039</v>
+        <v>44143</v>
       </c>
       <c r="K566" s="3" t="n">
-        <v>41253</v>
+        <v>44367</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/883 — C C ROAD NALI LAKHAN NORIYA SE NARBDA JI TAK</t>
+          <t>1734006013/RC/22012034556328 — CC NALI NIRMAN KARYA SOMNATH MEHRA KE MAKAN SE SHASAKIY NALE KI AUR MIDALI</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>234000</v>
+        <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>233682</v>
+        <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>41341</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RC/99 — महगुवा सी सी सडक निर्माण कार्य एन आर ई जी ए एवं विधायक निधि कनवर्जन मिढली</t>
+          <t>1734006013/RC/22012034556329 — CC NALI NIRMAN KARYA SOMNATH MEHRA KE MAKAN SE SHASAKIY NALE KI AUR MIDALI</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>49200</v>
+        <v>20900</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>20000</v>
+        <v>20900</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>39657</v>
-[...1 lines deleted...]
-      <c r="K568" s="3"/>
+        <v>44259</v>
+      </c>
+      <c r="K568" s="3" t="n">
+        <v>44467</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034253399 — NBA / SITARAM/CHHOTELAL GOND</t>
+          <t>1734006013/RC/22012034556330 — CC ROAD AVM NALI NIRMAN PM SADAK SE PARSHOTTAM DHEEMAR KE MAKAN KI AUR</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>5400</v>
+        <v>55000</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>0</v>
+        <v>54720</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>41760</v>
-[...1 lines deleted...]
-      <c r="K569" s="3"/>
+        <v>44236</v>
+      </c>
+      <c r="K569" s="3" t="n">
+        <v>44303</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254172 — nba /lakhan / mathra</t>
+          <t>1734006013/RC/22012034559432 — CC SADAK AVM NALI NIRMAN NARAYAN SILAWAT KE MAKAN SE OLANGA SILAWAT KE MAKAN KI AUR GHIRNA MOHLLA</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>5400</v>
+        <v>51000</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>0</v>
+        <v>54720</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>41760</v>
-[...1 lines deleted...]
-      <c r="K570" s="3"/>
+        <v>44238</v>
+      </c>
+      <c r="K570" s="3" t="n">
+        <v>44303</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254182 — NBA / SUKHLAL / DASRU GOND</t>
+          <t>1734006013/RC/22012034559436 — CC NALI NIRMAN TEJA BAI KACHHI KE MAKAN SE SHASAKIYA  PULIYA KI AUR</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>5400</v>
+        <v>55700</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>0</v>
+        <v>54910</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>41760</v>
-[...1 lines deleted...]
-      <c r="K571" s="3"/>
+        <v>44238</v>
+      </c>
+      <c r="K571" s="3" t="n">
+        <v>44431</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254191 — NBA/MUNNALAL / DYARAM GOND</t>
+          <t>1734006013/RC/22012034565060 — KHET/SUDOR SADAK UMASHANKAR SAHU KE KHET SE PRAMOD AGRAWAL KE KHET AVAM MUKHYA MARG KI OR</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>5400</v>
+        <v>1418615.3</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>0</v>
+        <v>1405774.4</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>41821</v>
-[...1 lines deleted...]
-      <c r="K572" s="3"/>
+        <v>44331</v>
+      </c>
+      <c r="K572" s="3" t="n">
+        <v>46059</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254202 — NBA/ RAMKUMAR/DEVIRAM UPADHYAY</t>
+          <t>1734006013/RC/22012034565066 — KHET/SUDOR SADAK THAKUR PRASHANT SINGH KE KHET BEETLI SE BAGDARI MUKHYA MARG KI OR</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>5400</v>
+        <v>1462722.59</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>5254</v>
+        <v>1428797</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>41849</v>
+        <v>44333</v>
       </c>
       <c r="K573" s="3" t="n">
-        <v>42173</v>
+        <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254208 — nba / deendyal /lalman kol</t>
+          <t>1734006013/RC/22012034565067 — KHET/SUDOR SADAK THAKUR PRASHANT SINGH KE KHET BEETLI SE BAGDARI MUKHYA MARG KI OR</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>41821</v>
+        <v>44218</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254214 — NBA /KANHAIYA /LALMAN KOL</t>
+          <t>1734006013/RC/22012034596638 — CC NALI NIRMAN BHOORE KOL KE MAKAN SE SHASKIY PULIYA KI OR</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>5400</v>
+        <v>31000</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>0</v>
+        <v>27792</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>41821</v>
-[...1 lines deleted...]
-      <c r="K575" s="3"/>
+        <v>44516</v>
+      </c>
+      <c r="K575" s="3" t="n">
+        <v>44614</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254227 — NBA / MUKESH/NANHELAL NORIYA</t>
+          <t>1734006013/RC/22012034622861 — CC ROAD TORIYA TOLA VINOD KOL KE MAKAN SE MAHESH KOL</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>5400</v>
+        <v>44000</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>0</v>
+        <v>43146</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>41821</v>
-[...1 lines deleted...]
-      <c r="K576" s="3"/>
+        <v>44924</v>
+      </c>
+      <c r="K576" s="3" t="n">
+        <v>45135</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254231 — NBA / SANTRAM/NANHELAL NORIYA</t>
+          <t>1734006013/RC/22012034640193 — cement krankreet sadak nirman jhirna mohlla me pankaj silavat k makan se shashkiy nale ki or</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>5400</v>
+        <v>54000</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>0</v>
+        <v>53040</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>41774</v>
-[...1 lines deleted...]
-      <c r="K577" s="3"/>
+        <v>45139</v>
+      </c>
+      <c r="K577" s="3" t="n">
+        <v>45663</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254253 — nba/vanshi lal/ shankar lal sahu</t>
+          <t>1734006013/RC/22012034640202 — cement krankreet sadak nirman prdhan mantri sadak se churaman patel ke makan ki or</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>5400</v>
+        <v>55000</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>5254</v>
+        <v>53040</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>41849</v>
+        <v>45109</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>42173</v>
+        <v>45135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254259 — NBA / DHANRAJ / PARSHOTTAM NORIYA</t>
+          <t>1734006013/RC/22012034640212 — cement krankreet sadak nirman shaskiy puliya se kherapati madiya  ki or</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>5400</v>
+        <v>152000</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>41821</v>
+        <v>45030</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254264 — NBA / RAMSEVAK/SOBHARAM NORIYA</t>
+          <t>1734006013/RC/22012034640228 — paip puliya nirman kary jhirna mohalla</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>5400</v>
+        <v>79350</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>0</v>
+        <v>78240</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>41774</v>
-[...1 lines deleted...]
-      <c r="K580" s="3"/>
+        <v>45118</v>
+      </c>
+      <c r="K580" s="3" t="n">
+        <v>45188</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254270 — NBA / DYARAM / MULCHAND NORIYA</t>
+          <t>1734006013/RC/22012034652080 — सी सी सीमेंट कंक्रीट नाली निर्माण रामेश्वर साहू के मकान से खलयान की ओर मिढली</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>5400</v>
+        <v>30000</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>0</v>
+        <v>29968</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>41774</v>
-[...1 lines deleted...]
-      <c r="K581" s="3"/>
+        <v>45192</v>
+      </c>
+      <c r="K581" s="3" t="n">
+        <v>45288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254277 — NBA / MUNNA /RAMJI NORIYA</t>
+          <t>1734006013/RC/22012034652081 — सी सी सीमेंट कंक्रीट नाली निर्माण आंतरिक मार्ग पर (रामेश्वर साहू के मकान से खलयान की ओर) मिढली</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>5400</v>
+        <v>15000</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>0</v>
+        <v>14586</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>41774</v>
-[...1 lines deleted...]
-      <c r="K582" s="3"/>
+        <v>45199</v>
+      </c>
+      <c r="K582" s="3" t="n">
+        <v>45440</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254281 — NBA / CHHOTELAL/JAGDEESH NORIYA</t>
+          <t>1734006013/RC/22012034652083 — सी सी सीमेंट कंक्रीट नाली निर्माण टोरिया टोला मे स्कूल मे पालीपाल की पुलिया तक मिढली</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>5400</v>
+        <v>22000</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>0</v>
+        <v>20995</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>41774</v>
-[...1 lines deleted...]
-      <c r="K583" s="3"/>
+        <v>45192</v>
+      </c>
+      <c r="K583" s="3" t="n">
+        <v>45440</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254286 — NBA / PRABHU/JAGDEESH NORIYA</t>
+          <t>1734006013/RC/22012034652084 — सी सी सीमेंट कंक्रीट नाली निर्माण आंतरिक मार्ग पर (स्कूल से मंदिर की ओर) मिढली</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>5400</v>
+        <v>15000</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>0</v>
+        <v>13260</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>41774</v>
-[...1 lines deleted...]
-      <c r="K584" s="3"/>
+        <v>45192</v>
+      </c>
+      <c r="K584" s="3" t="n">
+        <v>45440</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254293 — NBA / MUNNA LAL/JAGDEESH NORIYA</t>
+          <t>1734006013/RC/22012034658659 — cement krankrit nali nirman panchyat parisar se shaskiy nale ki or</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>5400</v>
+        <v>68000</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>0</v>
+        <v>67626</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>41774</v>
-[...1 lines deleted...]
-      <c r="K585" s="3"/>
+        <v>45199</v>
+      </c>
+      <c r="K585" s="3" t="n">
+        <v>45663</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254303 — NBA /RAJJO / CHHOTELAL NORIYA</t>
+          <t>1734006013/RC/22012034658670 — cement krankreet nali nirman kary pandit ji ke ghar se patelan bai ki dukan tak</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>5400</v>
+        <v>68000</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>0</v>
+        <v>66300</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>41774</v>
-[...1 lines deleted...]
-      <c r="K586" s="3"/>
+        <v>45199</v>
+      </c>
+      <c r="K586" s="3" t="n">
+        <v>45440</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254310 — NBA/ RAKESH/RAMSEVAK NORIYA</t>
+          <t>1734006013/RC/22012034658679 — cement krankrit sadak nirman shashkiy puliya se kherapati madiya ki or</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>5400</v>
+        <v>109000</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>0</v>
+        <v>107406</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>41774</v>
-[...1 lines deleted...]
-      <c r="K587" s="3"/>
+        <v>45199</v>
+      </c>
+      <c r="K587" s="3" t="n">
+        <v>45440</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254312 — NBA  / CHHOTELAL/CHARAN SINGH NORIYA</t>
+          <t>1734006013/RC/22012034853267 — cement krankrit sadak nirman shaskiy hand pump se ram kumar yadav ke ghar ki or</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>5400</v>
+        <v>20000</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>0</v>
+        <v>18270</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>41821</v>
+        <v>46082</v>
       </c>
       <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254365 — NBA / KUNJAN /NARMDA NORIYA</t>
+          <t>1734006013/RC/22012034853269 — cement krankrit sadak nirman prdhanmantri sadak se samudaik bhavan ki or</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>5400</v>
+        <v>25000</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>0</v>
+        <v>22968</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>41774</v>
+        <v>46082</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254380 — NBA/ SHIVKUMAR/JAMANA PRASAD GOND</t>
+          <t>1734006013/RC/237 — C.C. सडक निर्माण्‍ा कार्य घनश्‍याम बसोर के घर से रामसिंह पटैल के घर की ओर मिढली</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>5400</v>
+        <v>161600</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>5254</v>
+        <v>70311.68</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>41849</v>
+        <v>40100</v>
       </c>
       <c r="K590" s="3" t="n">
-        <v>42173</v>
+        <v>40117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254381 — NBA / GAYATRI/ GAJENDRA patel</t>
+          <t>1734006013/RC/239 — C.C. सडक रामसिंह काछी से हरगोंविंद कोरी के घर की ओर मिढली (12वां वित्‍त+nregsकन्‍वरजेंस)</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>5400</v>
+        <v>193000</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>5254</v>
+        <v>97316.65</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>41849</v>
+        <v>40126</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>42173</v>
+        <v>40145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254473 — NBA / BASANT/ SHERSINGH THAKUR</t>
+          <t>1734006013/RC/30 — मिटटी मुरम बजरा सडक मार्ग मिडली से मानेगाव की ओर</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>5400</v>
+        <v>480000</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>5254</v>
+        <v>10786</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>41849</v>
+        <v>39539</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>42173</v>
+        <v>39365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254481 — NBA /SHARMAN/KUNJILAL THAKUR</t>
+          <t>1734006013/RC/390 — नाला विस्‍तारीण्करणा एवं पाईप पुलिया निर्माण कार्य मिढली 2010</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>5400</v>
+        <v>359000</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>5254</v>
+        <v>344020</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>41849</v>
+        <v>40309</v>
       </c>
       <c r="K593" s="3" t="n">
-        <v>42173</v>
+        <v>41035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254743 — nba / churaman /ganpat patel</t>
+          <t>1734006013/RC/391 — मिटटी बजरा सडक निर्माण कार्य मिढली से टोरिया टोला तक भाग 02 मिढली 2010</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>5400</v>
+        <v>499000</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>0</v>
+        <v>246351.64</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>41774</v>
-[...1 lines deleted...]
-      <c r="K594" s="3"/>
+        <v>40325</v>
+      </c>
+      <c r="K594" s="3" t="n">
+        <v>41779</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254762 — NBA / CHARAN /PANNILAL MEHRA</t>
+          <t>1734006013/RC/444 — सी0सी0सडक निर्माण प्रा0शा0भवन से गनेश साहू के मकान तक 2010 मिढली</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>5400</v>
+        <v>167000</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>0</v>
+        <v>71799.59</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>41774</v>
-[...1 lines deleted...]
-      <c r="K595" s="3"/>
+        <v>40528</v>
+      </c>
+      <c r="K595" s="3" t="n">
+        <v>40299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254853 — NBA / VIRJESH / PRAHLAD THAKUR</t>
+          <t>1734006013/RC/636 — सीसी नाली निर्माण कार्य नरेगा एवं विधायक निधि कैलाशचंद गोयल के मकान से पक्‍की पुलिया तक ग्राप मिढली</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>5400</v>
+        <v>110000</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>5254</v>
+        <v>112107</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>41851</v>
+        <v>40882</v>
       </c>
       <c r="K596" s="3" t="n">
-        <v>42173</v>
+        <v>41039</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254892 — NBA / PEDA BAI / PHOOLSINGH THAKUR</t>
+          <t>1734006013/RC/677 — सीसी रोड मद 13 वा वित्‍त रामकुमार यादव के मकान से रमेश ठाकुर के मकान तक ग्राप मिढली 2011-12</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>5400</v>
+        <v>177000</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>0</v>
+        <v>76980</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>41774</v>
-[...1 lines deleted...]
-      <c r="K597" s="3"/>
+        <v>40994</v>
+      </c>
+      <c r="K597" s="3" t="n">
+        <v>41048</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254908 — NBA / RAMNARAYN/UMRAV KORI</t>
+          <t>1734006013/RC/757 — सीसी रोड निर्माण कार्य मद पंचपरमेश्‍वर शंकरजी के चबूतरा से श्‍यामलाल ठाकुर के मकान तक मिढली 2012</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>5400</v>
+        <v>250000</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>5254</v>
+        <v>122926</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>41851</v>
+        <v>41039</v>
       </c>
       <c r="K598" s="3" t="n">
-        <v>42173</v>
+        <v>41253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254917 — NBA/ DHANIRAM/ TEKARAM KACHHI</t>
+          <t>1734006013/RC/883 — C C ROAD NALI LAKHAN NORIYA SE NARBDA JI TAK</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>5400</v>
+        <v>234000</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>5254</v>
+        <v>233682</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>41851</v>
+        <v>41341</v>
       </c>
       <c r="K599" s="3" t="n">
-        <v>42173</v>
+        <v>42061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254928 — NBA/ NANHELAL/ RAMPRASAD NORIYA</t>
+          <t>1734006013/RC/99 — महगुवा सी सी सडक निर्माण कार्य एन आर ई जी ए एवं विधायक निधि कनवर्जन मिढली</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>5400</v>
+        <v>49200</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>0</v>
+        <v>20000</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>41774</v>
+        <v>39657</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254941 — NBA / SURAJ/ MUNNALAL NORIYA</t>
+          <t>1734006013/RS/22012034253399 — NBA / SITARAM/CHHOTELAL GOND</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>41775</v>
+        <v>41760</v>
       </c>
       <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254955 — NBA / ARJUN / KALURAM NORIYA</t>
+          <t>1734006013/RS/22012034254172 — nba /lakhan / mathra</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>41774</v>
+        <v>41760</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254967 — NBA /KIRPAL /GOVINDI DHANK</t>
+          <t>1734006013/RS/22012034254182 — NBA / SUKHLAL / DASRU GOND</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>41764</v>
+        <v>41760</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254987 — NBA / GHANSHYAM / KHETSINGH BASOR</t>
+          <t>1734006013/RS/22012034254191 — NBA/MUNNALAL / DYARAM GOND</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>5254</v>
+        <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>41851</v>
-[...3 lines deleted...]
-      </c>
+        <v>41821</v>
+      </c>
+      <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034254993 — NBA / LAXMI PRASAD / PYARELAL THAKUR</t>
+          <t>1734006013/RS/22012034254202 — NBA/ RAMKUMAR/DEVIRAM UPADHYAY</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>0</v>
+        <v>5254</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>41774</v>
-[...1 lines deleted...]
-      <c r="K605" s="3"/>
+        <v>41849</v>
+      </c>
+      <c r="K605" s="3" t="n">
+        <v>42173</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034255007 — NBA/ OMKAR /TEJILAL DHIMAR</t>
+          <t>1734006013/RS/22012034254208 — nba / deendyal /lalman kol</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>41774</v>
+        <v>41821</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034256825 — NBA / sahab lal/ pancham bhariya</t>
+          <t>1734006013/RS/22012034254214 — NBA /KANHAIYA /LALMAN KOL</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>42917</v>
+        <v>41821</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034329402 — sbm sahab lal bhariya / pancham</t>
+          <t>1734006013/RS/22012034254227 — NBA / MUKESH/NANHELAL NORIYA</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>10800</v>
+        <v>5400</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>10788</v>
+        <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>42793</v>
-[...3 lines deleted...]
-      </c>
+        <v>41821</v>
+      </c>
+      <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034329406 — sbm prem bai /rewaram</t>
+          <t>1734006013/RS/22012034254231 — NBA / SANTRAM/NANHELAL NORIYA</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>10800</v>
+        <v>5400</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>10788</v>
+        <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>42793</v>
-[...3 lines deleted...]
-      </c>
+        <v>41774</v>
+      </c>
+      <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034329728 — SBM PARSHOTTAM KOL/ / JAGDEESH</t>
+          <t>1734006013/RS/22012034254253 — nba/vanshi lal/ shankar lal sahu</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>10800</v>
+        <v>5400</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>10788</v>
+        <v>5254</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>42793</v>
+        <v>41849</v>
       </c>
       <c r="K610" s="3" t="n">
-        <v>42838</v>
+        <v>42173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034329732 — SBM DEVISINGH NORIYA / RADHESHYAM</t>
+          <t>1734006013/RS/22012034254259 — NBA / DHANRAJ / PARSHOTTAM NORIYA</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>10800</v>
+        <v>5400</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>10788</v>
+        <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>42793</v>
-[...3 lines deleted...]
-      </c>
+        <v>41821</v>
+      </c>
+      <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034329753 — SBM BABLU / BHAVSINGH NORIYA</t>
+          <t>1734006013/RS/22012034254264 — NBA / RAMSEVAK/SOBHARAM NORIYA</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>10800</v>
+        <v>5400</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>10788</v>
+        <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>42793</v>
-[...3 lines deleted...]
-      </c>
+        <v>41774</v>
+      </c>
+      <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034329760 — SBM SHASHI BAI/ SUDAMA NATH</t>
+          <t>1734006013/RS/22012034254270 — NBA / DYARAM / MULCHAND NORIYA</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>10800</v>
+        <v>5400</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>10788</v>
+        <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>42793</v>
-[...3 lines deleted...]
-      </c>
+        <v>41774</v>
+      </c>
+      <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034329762 — SMB POORAN/RADESHYAM NORIYA</t>
+          <t>1734006013/RS/22012034254277 — NBA / MUNNA /RAMJI NORIYA</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>10800</v>
+        <v>5400</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>10788</v>
+        <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>42793</v>
-[...3 lines deleted...]
-      </c>
+        <v>41774</v>
+      </c>
+      <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034329858 — sbm chhotelal/panchu noriya</t>
+          <t>1734006013/RS/22012034254281 — NBA / CHHOTELAL/JAGDEESH NORIYA</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>10800</v>
+        <v>5400</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>10788</v>
+        <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>42793</v>
-[...3 lines deleted...]
-      </c>
+        <v>41774</v>
+      </c>
+      <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034329871 — sbm narmada das/ seetaram</t>
+          <t>1734006013/RS/22012034254286 — NBA / PRABHU/JAGDEESH NORIYA</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>10800</v>
+        <v>5400</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>10788</v>
+        <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>42793</v>
-[...3 lines deleted...]
-      </c>
+        <v>41774</v>
+      </c>
+      <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034329901 — sbm vinno bai/ govind thakur</t>
+          <t>1734006013/RS/22012034254293 — NBA / MUNNA LAL/JAGDEESH NORIYA</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>10800</v>
+        <v>5400</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>10788</v>
+        <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>42793</v>
-[...3 lines deleted...]
-      </c>
+        <v>41774</v>
+      </c>
+      <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034329910 — sbm pooran / ghansyam noriya</t>
+          <t>1734006013/RS/22012034254303 — NBA /RAJJO / CHHOTELAL NORIYA</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>10800</v>
+        <v>5400</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>10788</v>
+        <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>42793</v>
-[...3 lines deleted...]
-      </c>
+        <v>41774</v>
+      </c>
+      <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034329912 — sbm kalu bhariya</t>
+          <t>1734006013/RS/22012034254310 — NBA/ RAKESH/RAMSEVAK NORIYA</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>10800</v>
+        <v>5400</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>10788</v>
+        <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>42793</v>
-[...3 lines deleted...]
-      </c>
+        <v>41774</v>
+      </c>
+      <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034330240 — SBM KEVAL/ RADHESHYAM NORIYA</t>
+          <t>1734006013/RS/22012034254312 — NBA  / CHHOTELAL/CHARAN SINGH NORIYA</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>10800</v>
+        <v>5400</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>10788</v>
+        <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>42793</v>
-[...3 lines deleted...]
-      </c>
+        <v>41821</v>
+      </c>
+      <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034330245 — SBM SUNEEL/dillu bhariya</t>
+          <t>1734006013/RS/22012034254365 — NBA / KUNJAN /NARMDA NORIYA</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>10800</v>
+        <v>5400</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>10788</v>
+        <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>42793</v>
-[...3 lines deleted...]
-      </c>
+        <v>41774</v>
+      </c>
+      <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034426643 — construction of nadep prdhan mantri road ke kinare midhli</t>
+          <t>1734006013/RS/22012034254380 — NBA/ SHIVKUMAR/JAMANA PRASAD GOND</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>35000</v>
+        <v>5400</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>34651</v>
+        <v>5254</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>43530</v>
+        <v>41849</v>
       </c>
       <c r="K622" s="3" t="n">
-        <v>43726</v>
+        <v>42173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034426715 — soak pit nirmand kary coloni tola  shashkiy nal ke pass midhli</t>
+          <t>1734006013/RS/22012034254381 — NBA / GAYATRI/ GAJENDRA patel</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>17500</v>
+        <v>5400</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>17216</v>
+        <v>5254</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>43354</v>
+        <v>41849</v>
       </c>
       <c r="K623" s="3" t="n">
-        <v>44218</v>
+        <v>42173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034426718 — soak pit nirmand kary prathmik shala parishar shashkiy nal ke pass midhli</t>
+          <t>1734006013/RS/22012034254473 — NBA / BASANT/ SHERSINGH THAKUR</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>17500</v>
+        <v>5400</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>17216</v>
+        <v>5254</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>43355</v>
+        <v>41849</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>43472</v>
+        <v>42173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034427694 — SOAK PIT NIRMAN DHARAMPURI,PRATHMIK SHALA SASKIY NAL KE PASS</t>
+          <t>1734006013/RS/22012034254481 — NBA /SHARMAN/KUNJILAL THAKUR</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>17500</v>
+        <v>5400</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>6686</v>
+        <v>5254</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>43530</v>
-[...1 lines deleted...]
-      <c r="K625" s="3"/>
+        <v>41849</v>
+      </c>
+      <c r="K625" s="3" t="n">
+        <v>42173</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034427951 — SOAK PIT NIRMAN DHARAMPURI, MADHYAMIK SHALA SASKIY NAL KE PASS</t>
+          <t>1734006013/RS/22012034254743 — nba / churaman /ganpat patel</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>17500</v>
+        <v>5400</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>17351</v>
+        <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>43362</v>
-[...3 lines deleted...]
-      </c>
+        <v>41774</v>
+      </c>
+      <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034436134 — Nadep Nirman Karya</t>
+          <t>1734006013/RS/22012034254762 — NBA / CHARAN /PANNILAL MEHRA</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>43375</v>
+        <v>41774</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034436259 — Sopk Pit Niman karya</t>
+          <t>1734006013/RS/22012034254853 — NBA / VIRJESH / PRAHLAD THAKUR</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>13427.22</v>
+        <v>5400</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>0</v>
+        <v>5254</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K628" s="3"/>
+        <v>41851</v>
+      </c>
+      <c r="K628" s="3" t="n">
+        <v>42173</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034439737 — NADEP WORK  colony tola  MIDHLI</t>
+          <t>1734006013/RS/22012034254892 — NBA / PEDA BAI / PHOOLSINGH THAKUR</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>24300</v>
+        <v>5400</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>23704</v>
+        <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>43531</v>
-[...3 lines deleted...]
-      </c>
+        <v>41774</v>
+      </c>
+      <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034439742 — sokpit work toriya tola midhli</t>
+          <t>1734006013/RS/22012034254908 — NBA / RAMNARAYN/UMRAV KORI</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>17500</v>
+        <v>5400</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>6879</v>
+        <v>5254</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>43531</v>
-[...1 lines deleted...]
-      <c r="K630" s="3"/>
+        <v>41851</v>
+      </c>
+      <c r="K630" s="3" t="n">
+        <v>42173</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034504835 — SAMUDAYIK SWACHCHHTA PARISAR NIRMAN KARYA GRAM DHARMPURI</t>
+          <t>1734006013/RS/22012034254917 — NBA/ DHANIRAM/ TEKARAM KACHHI</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>0</v>
+        <v>5254</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K631" s="3"/>
+        <v>41851</v>
+      </c>
+      <c r="K631" s="3" t="n">
+        <v>42173</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034505002 — SAMUDAYIK SWACHCHHATA PAISAR NIRMAN KARYA GRAM DHARMAPURI</t>
+          <t>1734006013/RS/22012034254928 — NBA/ NANHELAL/ RAMPRASAD NORIYA</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>45000</v>
+        <v>5400</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>44847</v>
+        <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>44252</v>
-[...3 lines deleted...]
-      </c>
+        <v>41774</v>
+      </c>
+      <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034507833 — CC NALI NIRMAN KARY PANKAJ KE GHAR SE NALE KI OR JHIRNA MOHALLA</t>
+          <t>1734006013/RS/22012034254941 — NBA / SURAJ/ MUNNALAL NORIYA</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>46000</v>
+        <v>0</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>44472</v>
+        <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>44917</v>
-[...3 lines deleted...]
-      </c>
+        <v>41775</v>
+      </c>
+      <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034560554 — NADEP NIRMAN KARYA MUNNI BAI THAKUR KE KHET KE PASS</t>
+          <t>1734006013/RS/22012034254955 — NBA / ARJUN / KALURAM NORIYA</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>23489.12</v>
+        <v>5400</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>22144</v>
+        <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>44680</v>
-[...3 lines deleted...]
-      </c>
+        <v>41774</v>
+      </c>
+      <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034560593 — NADEP NIRMAN KARYA GRAM PANCHAYAT PARISAR KE PAS MIDHLI</t>
+          <t>1734006013/RS/22012034254967 — NBA /KIRPAL /GOVINDI DHANK</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>23085.7</v>
+        <v>5400</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>21799</v>
+        <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>44680</v>
-[...3 lines deleted...]
-      </c>
+        <v>41764</v>
+      </c>
+      <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034560596 — NADEP NIRMAN KARYA SHALA PARISAR KE PAS TORIYA TOLA MIDHLI</t>
+          <t>1734006013/RS/22012034254987 — NBA / GHANSHYAM / KHETSINGH BASOR</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>23444.45</v>
+        <v>5400</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>19504</v>
+        <v>5254</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>44594</v>
+        <v>41851</v>
       </c>
       <c r="K636" s="3" t="n">
-        <v>44608</v>
+        <v>42173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034577151 — NALI KHUDAI KARYA SHASKEEY NAL SE SHASKEEY PULIYA KI ORTORIYA TOLA</t>
+          <t>1734006013/RS/22012034254993 — NBA / LAXMI PRASAD / PYARELAL THAKUR</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>159688.51</v>
+        <v>5400</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>8106</v>
+        <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>44523</v>
+        <v>41774</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034580011 — NALI KHUDAI KARYA SHAMSHAN SE NARMADA JI KI OR DHARAMPURI</t>
+          <t>1734006013/RS/22012034255007 — NBA/ OMKAR /TEJILAL DHIMAR</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>123111.45</v>
+        <v>5400</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>44459</v>
+        <v>41774</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034614818 — 5 UNIT NADEF NIRMAN</t>
+          <t>1734006013/RS/22012034256825 — NBA / sahab lal/ pancham bhariya</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>35000</v>
+        <v>5400</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>31266</v>
+        <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>44517</v>
-[...3 lines deleted...]
-      </c>
+        <v>42917</v>
+      </c>
+      <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034619048 — R C C NALI ASHOK KORI KE MAKAN SE PRADHAN MANTRI SADAK SHASKIY PULIYA KI OR</t>
+          <t>1734006013/RS/22012034329402 — sbm sahab lal bhariya / pancham</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>52000</v>
+        <v>10800</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>51684</v>
+        <v>10788</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>44908</v>
+        <v>42793</v>
       </c>
       <c r="K640" s="3" t="n">
-        <v>45135</v>
+        <v>42838</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034619054 — C C NALI NIRMAN KHEMCHAND KACHHI SE GOVT PULIYA KI OR</t>
+          <t>1734006013/RS/22012034329406 — sbm prem bai /rewaram</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>26000</v>
+        <v>10800</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>25476</v>
+        <v>10788</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>44517</v>
+        <v>42793</v>
       </c>
       <c r="K641" s="3" t="n">
-        <v>44594</v>
+        <v>42838</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034631491 — NADEP NIRMAN hanuman madiya ke pass jhirnna mohlla gour line ke pass midhli</t>
+          <t>1734006013/RS/22012034329728 — SBM PARSHOTTAM KOL/ / JAGDEESH</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>24181.99</v>
+        <v>10800</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>19696</v>
+        <v>10788</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>44594</v>
+        <v>42793</v>
       </c>
       <c r="K642" s="3" t="n">
-        <v>45096</v>
+        <v>42838</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034631496 — NADEP NIRMAN DEVI JI MADIYA KE PASS TORIYA TOLA  MIDHLI</t>
+          <t>1734006013/RS/22012034329732 — SBM DEVISINGH NORIYA / RADHESHYAM</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>24761.55</v>
+        <v>10800</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>19696</v>
+        <v>10788</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>44594</v>
+        <v>42793</v>
       </c>
       <c r="K643" s="3" t="n">
-        <v>45094</v>
+        <v>42838</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034631497 — NADEP NIRMAN VIVEK SILAVAT KE MAKAN KE PASS TORIYA TOLA</t>
+          <t>1734006013/RS/22012034329753 — SBM BABLU / BHAVSINGH NORIYA</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>24761.55</v>
+        <v>10800</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>15054</v>
+        <v>10788</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>44594</v>
+        <v>42793</v>
       </c>
       <c r="K644" s="3" t="n">
-        <v>45094</v>
+        <v>42838</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034638002 — NADEP NIRMAN DEVI JI MADIYA KE PASS TORIYA TOLA  MIDHLI</t>
+          <t>1734006013/RS/22012034329760 — SBM SHASHI BAI/ SUDAMA NATH</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>0</v>
+        <v>10788</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K645" s="3"/>
+        <v>42793</v>
+      </c>
+      <c r="K645" s="3" t="n">
+        <v>42838</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034638008 — NADEP NIRMAN HANUMAN MANDIR KE  PASS JHIRNA MOHLLA</t>
+          <t>1734006013/RS/22012034329762 — SMB POORAN/RADESHYAM NORIYA</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>0</v>
+        <v>10788</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K646" s="3"/>
+        <v>42793</v>
+      </c>
+      <c r="K646" s="3" t="n">
+        <v>42838</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012034662656 — सामुदायिक स्वच्छता परिसर टोरिया टोला ग्राम पंचायत मिढली</t>
+          <t>1734006013/RS/22012034329858 — sbm chhotelal/panchu noriya</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>45000</v>
+        <v>10800</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>44550</v>
+        <v>10788</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>44820</v>
+        <v>42793</v>
       </c>
       <c r="K647" s="3" t="n">
-        <v>45188</v>
+        <v>42838</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1734006013/RS/22012035128403 — under ground  p v c  nali  nirman kary    bhojraj kori  k makan  se</t>
+          <t>1734006013/RS/22012034329871 — sbm narmada das/ seetaram</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>9000</v>
+        <v>10800</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>8748</v>
+        <v>10788</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>45478</v>
+        <v>42793</v>
       </c>
       <c r="K648" s="3" t="n">
-        <v>46112</v>
+        <v>42838</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1734006013/WC/22012034323957 — तालाब निर्माण कार्य ग्राम धरमपुरी</t>
+          <t>1734006013/RS/22012034329901 — sbm vinno bai/ govind thakur</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>621000</v>
+        <v>10800</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>0</v>
+        <v>10788</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>42866</v>
-[...1 lines deleted...]
-      <c r="K649" s="3"/>
+        <v>42793</v>
+      </c>
+      <c r="K649" s="3" t="n">
+        <v>42838</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1734006013/WC/22012034323969 — तालाब निर्माण कार्य ग्राम मिढली</t>
+          <t>1734006013/RS/22012034329910 — sbm pooran / ghansyam noriya</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>710000</v>
+        <v>10800</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>84244</v>
+        <v>10788</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>42866</v>
+        <v>42793</v>
       </c>
       <c r="K650" s="3" t="n">
-        <v>43070</v>
+        <v>42838</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1734006013/WC/22012034382389 — WATER SHED WORK</t>
+          <t>1734006013/RS/22012034329912 — sbm kalu bhariya</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>0</v>
+        <v>10788</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K651" s="3"/>
+        <v>42793</v>
+      </c>
+      <c r="K651" s="3" t="n">
+        <v>42838</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1734006013/WC/22012034389685 — water concervation mission talab project midhli</t>
+          <t>1734006013/RS/22012034330240 — SBM KEVAL/ RADHESHYAM NORIYA</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>622000</v>
+        <v>10800</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>389586</v>
+        <v>10788</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>43234</v>
-[...1 lines deleted...]
-      <c r="K652" s="3"/>
+        <v>42793</v>
+      </c>
+      <c r="K652" s="3" t="n">
+        <v>42838</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1734006013/WC/22012034422773 — water conservation mission check dam project</t>
+          <t>1734006013/RS/22012034330245 — SBM SUNEEL/dillu bhariya</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>789000</v>
+        <v>10800</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>174</v>
+        <v>10788</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>43379</v>
-[...1 lines deleted...]
-      <c r="K653" s="3"/>
+        <v>42793</v>
+      </c>
+      <c r="K653" s="3" t="n">
+        <v>42838</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1734006013/WC/22012034431928 — countor trench project dharampuri</t>
+          <t>1734006013/RS/22012034426643 — construction of nadep prdhan mantri road ke kinare midhli</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>124000</v>
+        <v>35000</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>113468</v>
+        <v>34651</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>43483</v>
+        <v>43530</v>
       </c>
       <c r="K654" s="3" t="n">
-        <v>44218</v>
+        <v>43726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1734006013/WC/22012034433405 — NAVEN TALAB NIRMAN WORK</t>
+          <t>1734006013/RS/22012034426715 — soak pit nirmand kary coloni tola  shashkiy nal ke pass midhli</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>0</v>
+        <v>17500</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>0</v>
+        <v>17216</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K655" s="3"/>
+        <v>43354</v>
+      </c>
+      <c r="K655" s="3" t="n">
+        <v>44218</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1734006013/WC/22012034433670 — NALA TRANCHING AND BANK SPECOLIZATION WORK</t>
+          <t>1734006013/RS/22012034426718 — soak pit nirmand kary prathmik shala parishar shashkiy nal ke pass midhli</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>0</v>
+        <v>17500</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>0</v>
+        <v>17216</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K656" s="3"/>
+        <v>43355</v>
+      </c>
+      <c r="K656" s="3" t="n">
+        <v>43472</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1734006013/WC/22012034444934 — water concervation mission talab project dharampuri</t>
+          <t>1734006013/RS/22012034427694 — SOAK PIT NIRMAN DHARAMPURI,PRATHMIK SHALA SASKIY NAL KE PASS</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Suspended</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>621000</v>
+        <v>17500</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>174</v>
+        <v>6686</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>43529</v>
+        <v>43530</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1734006013/WC/22012034470268 — countor trench project bhag 2 dharampuri</t>
+          <t>1734006013/RS/22012034427951 — SOAK PIT NIRMAN DHARAMPURI, MADHYAMIK SHALA SASKIY NAL KE PASS</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>35474.73</v>
+        <v>17500</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>13860</v>
+        <v>17351</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>43786</v>
+        <v>43362</v>
       </c>
       <c r="K658" s="3" t="n">
-        <v>44491</v>
+        <v>43548</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1734006013/WC/22012034546294 — nala trenching kary masjid ki puliyase jhiriya ki or gram midhli</t>
+          <t>1734006013/RS/22012034436134 — Nadep Nirman Karya</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>225102.68</v>
+        <v>0</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>188100</v>
+        <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>43956</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1734006013/WC/22012034548150 — nala trenching kary jhriya se kachhar ki or midhli</t>
+          <t>1734006013/RS/22012034436259 — Sopk Pit Niman karya</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>199237.65</v>
+        <v>13427.22</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>166820</v>
+        <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>43970</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1734006013/WC/22012034548195 — nala trenchi kary kachhar se jhirna ki or midhli</t>
+          <t>1734006013/RS/22012034439737 — NADEP WORK  colony tola  MIDHLI</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>199237.65</v>
+        <v>24300</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>153520</v>
+        <v>23704</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>43991</v>
+        <v>43531</v>
       </c>
       <c r="K661" s="3" t="n">
-        <v>44089</v>
+        <v>44431</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1734006013/WC/22012034557924 — talav vistarikaran midhli van vibhag ke pas</t>
+          <t>1734006013/RS/22012034439742 — sokpit work toriya tola midhli</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>0</v>
+        <v>17500</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>0</v>
+        <v>6879</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>43935</v>
+        <v>43531</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1734006013/WC/22012034557925 — talav vistarikaran midhli gahra nala ke pas    part 2</t>
+          <t>1734006013/RS/22012034504835 — SAMUDAYIK SWACHCHHTA PARISAR NIRMAN KARYA GRAM DHARMPURI</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>43935</v>
+        <v>44106</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1734006013/WC/22012034623951 — NALA TRENCHING KARYA SURYAKANT JAT KE KHET SE GAHRA KI OR</t>
+          <t>1734006013/RS/22012034505002 — SAMUDAYIK SWACHCHHATA PAISAR NIRMAN KARYA GRAM DHARMAPURI</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>245975.64</v>
+        <v>45000</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>205738</v>
+        <v>44847</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>44294</v>
+        <v>44252</v>
       </c>
       <c r="K664" s="3" t="n">
-        <v>44431</v>
+        <v>44365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1734006013/WC/22012034623952 — NALA TRENCHING KARYA MOHAN NORIYA KE KHET SE GAHRA KI OR</t>
+          <t>1734006013/RS/22012034507833 — CC NALI NIRMAN KARY PANKAJ KE GHAR SE NALE KI OR JHIRNA MOHALLA</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>245975.64</v>
+        <v>46000</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>0</v>
+        <v>44472</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>44218</v>
-[...1 lines deleted...]
-      <c r="K665" s="3"/>
+        <v>44917</v>
+      </c>
+      <c r="K665" s="3" t="n">
+        <v>45135</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1734006013/WC/22012034623955 — NAL TRENCHING KARYA SHASKEEY PULIYA SE TALAV KI OR</t>
+          <t>1734006013/RS/22012034560554 — NADEP NIRMAN KARYA MUNNI BAI THAKUR KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>245975.64</v>
+        <v>23489.12</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>0</v>
+        <v>22144</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>44218</v>
-[...1 lines deleted...]
-      <c r="K666" s="3"/>
+        <v>44680</v>
+      </c>
+      <c r="K666" s="3" t="n">
+        <v>44691</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1734006013/WC/22012034843164 — CTR-2 CHEK DAM CUM NALA WIDENING AND DEEPENING WORK</t>
+          <t>1734006013/RS/22012034560593 — NADEP NIRMAN KARYA GRAM PANCHAYAT PARISAR KE PAS MIDHLI</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>0</v>
+        <v>23085.7</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>0</v>
+        <v>21799</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K667" s="3"/>
+        <v>44680</v>
+      </c>
+      <c r="K667" s="3" t="n">
+        <v>45096</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1734006013/WC/22012034844434 — CTR-2 PERCOLATION TANK</t>
+          <t>1734006013/RS/22012034560596 — NADEP NIRMAN KARYA SHALA PARISAR KE PAS TORIYA TOLA MIDHLI</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>523862.31</v>
+        <v>23444.45</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>204</v>
+        <v>19504</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>44708</v>
-[...1 lines deleted...]
-      <c r="K668" s="3"/>
+        <v>44594</v>
+      </c>
+      <c r="K668" s="3" t="n">
+        <v>44608</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1734006013/WC/22012034943271 — तालाब जीर्णोद्वार कार्य बंड सुधार कार्य</t>
+          <t>1734006013/RS/22012034577151 — NALI KHUDAI KARYA SHASKEEY NAL SE SHASKEEY PULIYA KI ORTORIYA TOLA</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>134000</v>
+        <v>159688.51</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>0</v>
+        <v>8106</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>44678</v>
+        <v>44523</v>
       </c>
       <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1734006013/WC/22012034943280 — तालाब जीर्णोद्वार कार्य बंड सुधार कार्य</t>
+          <t>1734006013/RS/22012034580011 — NALI KHUDAI KARYA SHAMSHAN SE NARMADA JI KI OR DHARAMPURI</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>134000</v>
+        <v>123111.45</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>49572</v>
+        <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>44685</v>
-[...3 lines deleted...]
-      </c>
+        <v>44459</v>
+      </c>
+      <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1734006013/WC/22012035103118 — गे वाटर मैनेजमेन्ट मे पुलिया निर्माण निर्माण कार्य खेरापति मंदिर मार्ग पर मिढली</t>
+          <t>1734006013/RS/22012034614818 — 5 UNIT NADEF NIRMAN</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>24000</v>
+        <v>35000</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>22990</v>
+        <v>31266</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>45194</v>
+        <v>44517</v>
       </c>
       <c r="K671" s="3" t="n">
-        <v>45440</v>
+        <v>44612</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1734006013/WC/22012035189864 — mudiya behar ka gahrikarn or soundarykaran kary midhli</t>
+          <t>1734006013/RS/22012034619048 — R C C NALI ASHOK KORI KE MAKAN SE PRADHAN MANTRI SADAK SHASKIY PULIYA KI OR</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>0</v>
+        <v>52000</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>0</v>
+        <v>51684</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>45359</v>
-[...1 lines deleted...]
-      <c r="K672" s="3"/>
+        <v>44908</v>
+      </c>
+      <c r="K672" s="3" t="n">
+        <v>45135</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1734006013/WC/VB/22012035331353 — Rain water Harvesting kary aaganbadhi ke pass</t>
+          <t>1734006013/RS/22012034619054 — C C NALI NIRMAN KHEMCHAND KACHHI SE GOVT PULIYA KI OR</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>0</v>
+        <v>26000</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>0</v>
+        <v>25476</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>46195</v>
-[...1 lines deleted...]
-      <c r="K673" s="3"/>
+        <v>44517</v>
+      </c>
+      <c r="K673" s="3" t="n">
+        <v>44594</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1734006013/WC/VB/22012035331356 — Rain water Harvesting kary aaganbadhi ke pass</t>
+          <t>1734006013/RS/22012034631491 — NADEP NIRMAN hanuman madiya ke pass jhirnna mohlla gour line ke pass midhli</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>0</v>
+        <v>24181.99</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>0</v>
+        <v>19696</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>46195</v>
-[...1 lines deleted...]
-      <c r="K674" s="3"/>
+        <v>44594</v>
+      </c>
+      <c r="K674" s="3" t="n">
+        <v>45096</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1734006013/WH/22012034454286 — तालाब जीर्णोद्धार कार्य</t>
+          <t>1734006013/RS/22012034631496 — NADEP NIRMAN DEVI JI MADIYA KE PASS TORIYA TOLA  MIDHLI</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>644568.2</v>
+        <v>24761.55</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>0</v>
+        <v>19696</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K675" s="3"/>
+        <v>44594</v>
+      </c>
+      <c r="K675" s="3" t="n">
+        <v>45094</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>NARSINGHPUR / KARELI</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D676" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E676" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F676" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/RS/22012034631497 — NADEP NIRMAN VIVEK SILAVAT KE MAKAN KE PASS TORIYA TOLA</t>
+        </is>
+      </c>
+      <c r="G676" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H676" s="2" t="n">
+        <v>24761.55</v>
+      </c>
+      <c r="I676" s="2" t="n">
+        <v>15054</v>
+      </c>
+      <c r="J676" s="3" t="n">
+        <v>44594</v>
+      </c>
+      <c r="K676" s="3" t="n">
+        <v>45094</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
+      <c r="A677" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B677" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C677" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D677" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E677" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F677" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/RS/22012034638002 — NADEP NIRMAN DEVI JI MADIYA KE PASS TORIYA TOLA  MIDHLI</t>
+        </is>
+      </c>
+      <c r="G677" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H677" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I677" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J677" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K677" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
+      <c r="A678" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B678" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C678" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D678" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+        </is>
+      </c>
+      <c r="E678" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F678" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/RS/22012034638008 — NADEP NIRMAN HANUMAN MANDIR KE  PASS JHIRNA MOHLLA</t>
+        </is>
+      </c>
+      <c r="G678" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H678" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I678" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J678" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K678" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
+      <c r="A679" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B679" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C679" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D679" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+        </is>
+      </c>
+      <c r="E679" s="1" t="inlineStr">
+        <is>
+          <t>Community Sanitary Complex</t>
+        </is>
+      </c>
+      <c r="F679" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/RS/22012034662656 — सामुदायिक स्वच्छता परिसर टोरिया टोला ग्राम पंचायत मिढली</t>
+        </is>
+      </c>
+      <c r="G679" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H679" s="2" t="n">
+        <v>45000</v>
+      </c>
+      <c r="I679" s="2" t="n">
+        <v>44550</v>
+      </c>
+      <c r="J679" s="3" t="n">
+        <v>44820</v>
+      </c>
+      <c r="K679" s="3" t="n">
+        <v>45188</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
+      <c r="A680" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B680" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C680" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D680" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+        </is>
+      </c>
+      <c r="E680" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F680" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/RS/22012035128403 — under ground  p v c  nali  nirman kary    bhojraj kori  k makan  se</t>
+        </is>
+      </c>
+      <c r="G680" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H680" s="2" t="n">
+        <v>9000</v>
+      </c>
+      <c r="I680" s="2" t="n">
+        <v>8748</v>
+      </c>
+      <c r="J680" s="3" t="n">
+        <v>45478</v>
+      </c>
+      <c r="K680" s="3" t="n">
+        <v>46112</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
+      <c r="A681" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B681" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C681" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D681" s="1" t="inlineStr">
+        <is>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E681" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F681" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/WC/22012034323957 — तालाब निर्माण कार्य ग्राम धरमपुरी</t>
+        </is>
+      </c>
+      <c r="G681" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H681" s="2" t="n">
+        <v>621000</v>
+      </c>
+      <c r="I681" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J681" s="3" t="n">
+        <v>42866</v>
+      </c>
+      <c r="K681" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
+      <c r="A682" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B682" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C682" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D682" s="1" t="inlineStr">
+        <is>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E682" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F682" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/WC/22012034323969 — तालाब निर्माण कार्य ग्राम मिढली</t>
+        </is>
+      </c>
+      <c r="G682" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H682" s="2" t="n">
+        <v>710000</v>
+      </c>
+      <c r="I682" s="2" t="n">
+        <v>84244</v>
+      </c>
+      <c r="J682" s="3" t="n">
+        <v>42866</v>
+      </c>
+      <c r="K682" s="3" t="n">
+        <v>43070</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
+      <c r="A683" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B683" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C683" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D683" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E683" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F683" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/WC/22012034382389 — WATER SHED WORK</t>
+        </is>
+      </c>
+      <c r="G683" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H683" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I683" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J683" s="3" t="n">
+        <v>43010</v>
+      </c>
+      <c r="K683" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
+      <c r="A684" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B684" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C684" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D684" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E684" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F684" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/WC/22012034389685 — water concervation mission talab project midhli</t>
+        </is>
+      </c>
+      <c r="G684" s="1" t="inlineStr">
+        <is>
+          <t>Suspended</t>
+        </is>
+      </c>
+      <c r="H684" s="2" t="n">
+        <v>622000</v>
+      </c>
+      <c r="I684" s="2" t="n">
+        <v>389586</v>
+      </c>
+      <c r="J684" s="3" t="n">
+        <v>43234</v>
+      </c>
+      <c r="K684" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
+      <c r="A685" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B685" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C685" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D685" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E685" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F685" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/WC/22012034422773 — water conservation mission check dam project</t>
+        </is>
+      </c>
+      <c r="G685" s="1" t="inlineStr">
+        <is>
+          <t>Suspended</t>
+        </is>
+      </c>
+      <c r="H685" s="2" t="n">
+        <v>789000</v>
+      </c>
+      <c r="I685" s="2" t="n">
+        <v>174</v>
+      </c>
+      <c r="J685" s="3" t="n">
+        <v>43379</v>
+      </c>
+      <c r="K685" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
+      <c r="A686" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B686" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C686" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D686" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E686" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F686" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/WC/22012034431928 — countor trench project dharampuri</t>
+        </is>
+      </c>
+      <c r="G686" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H686" s="2" t="n">
+        <v>124000</v>
+      </c>
+      <c r="I686" s="2" t="n">
+        <v>113468</v>
+      </c>
+      <c r="J686" s="3" t="n">
+        <v>43483</v>
+      </c>
+      <c r="K686" s="3" t="n">
+        <v>44218</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
+      <c r="A687" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B687" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C687" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D687" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E687" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F687" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/WC/22012034433405 — NAVEN TALAB NIRMAN WORK</t>
+        </is>
+      </c>
+      <c r="G687" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H687" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I687" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J687" s="3" t="n">
+        <v>43375</v>
+      </c>
+      <c r="K687" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
+      <c r="A688" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B688" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C688" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D688" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E688" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F688" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/WC/22012034433670 — NALA TRANCHING AND BANK SPECOLIZATION WORK</t>
+        </is>
+      </c>
+      <c r="G688" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H688" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I688" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J688" s="3" t="n">
+        <v>43375</v>
+      </c>
+      <c r="K688" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
+      <c r="A689" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B689" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C689" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D689" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E689" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F689" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/WC/22012034444934 — water concervation mission talab project dharampuri</t>
+        </is>
+      </c>
+      <c r="G689" s="1" t="inlineStr">
+        <is>
+          <t>Suspended</t>
+        </is>
+      </c>
+      <c r="H689" s="2" t="n">
+        <v>621000</v>
+      </c>
+      <c r="I689" s="2" t="n">
+        <v>174</v>
+      </c>
+      <c r="J689" s="3" t="n">
+        <v>43529</v>
+      </c>
+      <c r="K689" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
+      <c r="A690" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B690" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C690" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D690" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E690" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F690" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/WC/22012034470268 — countor trench project bhag 2 dharampuri</t>
+        </is>
+      </c>
+      <c r="G690" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H690" s="2" t="n">
+        <v>35474.73</v>
+      </c>
+      <c r="I690" s="2" t="n">
+        <v>13860</v>
+      </c>
+      <c r="J690" s="3" t="n">
+        <v>43786</v>
+      </c>
+      <c r="K690" s="3" t="n">
+        <v>44491</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
+      <c r="A691" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B691" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C691" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D691" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+        </is>
+      </c>
+      <c r="E691" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Bund</t>
+        </is>
+      </c>
+      <c r="F691" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/WC/22012034546294 — nala trenching kary masjid ki puliyase jhiriya ki or gram midhli</t>
+        </is>
+      </c>
+      <c r="G691" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H691" s="2" t="n">
+        <v>225102.68</v>
+      </c>
+      <c r="I691" s="2" t="n">
+        <v>188100</v>
+      </c>
+      <c r="J691" s="3" t="n">
+        <v>43956</v>
+      </c>
+      <c r="K691" s="3" t="n">
+        <v>44089</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
+      <c r="A692" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B692" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C692" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D692" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+        </is>
+      </c>
+      <c r="E692" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Bund</t>
+        </is>
+      </c>
+      <c r="F692" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/WC/22012034548150 — nala trenching kary jhriya se kachhar ki or midhli</t>
+        </is>
+      </c>
+      <c r="G692" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H692" s="2" t="n">
+        <v>199237.65</v>
+      </c>
+      <c r="I692" s="2" t="n">
+        <v>166820</v>
+      </c>
+      <c r="J692" s="3" t="n">
+        <v>43970</v>
+      </c>
+      <c r="K692" s="3" t="n">
+        <v>44089</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
+      <c r="A693" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B693" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C693" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D693" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+        </is>
+      </c>
+      <c r="E693" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Bund</t>
+        </is>
+      </c>
+      <c r="F693" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/WC/22012034548195 — nala trenchi kary kachhar se jhirna ki or midhli</t>
+        </is>
+      </c>
+      <c r="G693" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H693" s="2" t="n">
+        <v>199237.65</v>
+      </c>
+      <c r="I693" s="2" t="n">
+        <v>153520</v>
+      </c>
+      <c r="J693" s="3" t="n">
+        <v>43991</v>
+      </c>
+      <c r="K693" s="3" t="n">
+        <v>44089</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
+      <c r="A694" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B694" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C694" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D694" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E694" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F694" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/WC/22012034557924 — talav vistarikaran midhli van vibhag ke pas</t>
+        </is>
+      </c>
+      <c r="G694" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H694" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I694" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J694" s="3" t="n">
+        <v>43935</v>
+      </c>
+      <c r="K694" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
+      <c r="A695" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B695" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C695" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D695" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E695" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F695" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/WC/22012034557925 — talav vistarikaran midhli gahra nala ke pas    part 2</t>
+        </is>
+      </c>
+      <c r="G695" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H695" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I695" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J695" s="3" t="n">
+        <v>43935</v>
+      </c>
+      <c r="K695" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
+      <c r="A696" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B696" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C696" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D696" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E696" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F696" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/WC/22012034623951 — NALA TRENCHING KARYA SURYAKANT JAT KE KHET SE GAHRA KI OR</t>
+        </is>
+      </c>
+      <c r="G696" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H696" s="2" t="n">
+        <v>245975.64</v>
+      </c>
+      <c r="I696" s="2" t="n">
+        <v>205738</v>
+      </c>
+      <c r="J696" s="3" t="n">
+        <v>44294</v>
+      </c>
+      <c r="K696" s="3" t="n">
+        <v>44431</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
+      <c r="A697" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B697" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C697" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D697" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E697" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F697" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/WC/22012034623952 — NALA TRENCHING KARYA MOHAN NORIYA KE KHET SE GAHRA KI OR</t>
+        </is>
+      </c>
+      <c r="G697" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H697" s="2" t="n">
+        <v>245975.64</v>
+      </c>
+      <c r="I697" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J697" s="3" t="n">
+        <v>44218</v>
+      </c>
+      <c r="K697" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
+      <c r="A698" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B698" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C698" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D698" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E698" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F698" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/WC/22012034623955 — NAL TRENCHING KARYA SHASKEEY PULIYA SE TALAV KI OR</t>
+        </is>
+      </c>
+      <c r="G698" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H698" s="2" t="n">
+        <v>245975.64</v>
+      </c>
+      <c r="I698" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J698" s="3" t="n">
+        <v>44218</v>
+      </c>
+      <c r="K698" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
+      <c r="A699" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B699" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C699" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D699" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E699" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F699" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/WC/22012034843164 — CTR-2 CHEK DAM CUM NALA WIDENING AND DEEPENING WORK</t>
+        </is>
+      </c>
+      <c r="G699" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H699" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I699" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J699" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K699" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
+      <c r="A700" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B700" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C700" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D700" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E700" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F700" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/WC/22012034844434 — CTR-2 PERCOLATION TANK</t>
+        </is>
+      </c>
+      <c r="G700" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H700" s="2" t="n">
+        <v>523862.31</v>
+      </c>
+      <c r="I700" s="2" t="n">
+        <v>204</v>
+      </c>
+      <c r="J700" s="3" t="n">
+        <v>44708</v>
+      </c>
+      <c r="K700" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
+      <c r="A701" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B701" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C701" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D701" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E701" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F701" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/WC/22012034943271 — तालाब जीर्णोद्वार कार्य बंड सुधार कार्य</t>
+        </is>
+      </c>
+      <c r="G701" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H701" s="2" t="n">
+        <v>134000</v>
+      </c>
+      <c r="I701" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J701" s="3" t="n">
+        <v>44678</v>
+      </c>
+      <c r="K701" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
+      <c r="A702" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B702" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C702" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D702" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E702" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F702" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/WC/22012034943280 — तालाब जीर्णोद्वार कार्य बंड सुधार कार्य</t>
+        </is>
+      </c>
+      <c r="G702" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H702" s="2" t="n">
+        <v>134000</v>
+      </c>
+      <c r="I702" s="2" t="n">
+        <v>49572</v>
+      </c>
+      <c r="J702" s="3" t="n">
+        <v>44685</v>
+      </c>
+      <c r="K702" s="3" t="n">
+        <v>45288</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
+      <c r="A703" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B703" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C703" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D703" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E703" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F703" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/WC/22012035103118 — गे वाटर मैनेजमेन्ट मे पुलिया निर्माण निर्माण कार्य खेरापति मंदिर मार्ग पर मिढली</t>
+        </is>
+      </c>
+      <c r="G703" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H703" s="2" t="n">
+        <v>24000</v>
+      </c>
+      <c r="I703" s="2" t="n">
+        <v>22990</v>
+      </c>
+      <c r="J703" s="3" t="n">
+        <v>45194</v>
+      </c>
+      <c r="K703" s="3" t="n">
+        <v>45440</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
+      <c r="A704" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B704" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C704" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D704" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+        </is>
+      </c>
+      <c r="E704" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Bund</t>
+        </is>
+      </c>
+      <c r="F704" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/WC/22012035189864 — mudiya behar ka gahrikarn or soundarykaran kary midhli</t>
+        </is>
+      </c>
+      <c r="G704" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H704" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I704" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J704" s="3" t="n">
+        <v>45359</v>
+      </c>
+      <c r="K704" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
+      <c r="A705" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B705" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C705" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D705" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E705" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F705" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/WC/VB/22012035331353 — Rain water Harvesting kary aaganbadhi ke pass</t>
+        </is>
+      </c>
+      <c r="G705" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H705" s="2" t="n">
+        <v>30496.65</v>
+      </c>
+      <c r="I705" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J705" s="3" t="n">
+        <v>46195</v>
+      </c>
+      <c r="K705" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
+      <c r="A706" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B706" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C706" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D706" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E706" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F706" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/WC/VB/22012035331356 — Rain water Harvesting kary aaganbadhi ke pass</t>
+        </is>
+      </c>
+      <c r="G706" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H706" s="2" t="n">
+        <v>30496.65</v>
+      </c>
+      <c r="I706" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J706" s="3" t="n">
+        <v>46195</v>
+      </c>
+      <c r="K706" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
+      <c r="A707" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B707" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C707" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D707" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E707" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F707" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/WC/VB/YD/22012035336667 — Roof top rain wat. har. str. in aaganwadi bhavan midhli</t>
+        </is>
+      </c>
+      <c r="G707" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H707" s="2" t="n">
+        <v>30496.65</v>
+      </c>
+      <c r="I707" s="2" t="n">
+        <v>300</v>
+      </c>
+      <c r="J707" s="3" t="n">
+        <v>46308</v>
+      </c>
+      <c r="K707" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
+      <c r="A708" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B708" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C708" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D676" s="1" t="inlineStr">
+      <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
-      <c r="E676" s="1" t="inlineStr">
+      <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F676" s="1" t="inlineStr">
+      <c r="F708" s="1" t="inlineStr">
+        <is>
+          <t>1734006013/WH/22012034454286 — तालाब जीर्णोद्धार कार्य</t>
+        </is>
+      </c>
+      <c r="G708" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H708" s="2" t="n">
+        <v>644568.2</v>
+      </c>
+      <c r="I708" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J708" s="3" t="n">
+        <v>44287</v>
+      </c>
+      <c r="K708" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
+      <c r="A709" s="1" t="inlineStr">
+        <is>
+          <t>NARSINGHPUR / KARELI</t>
+        </is>
+      </c>
+      <c r="B709" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C709" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D709" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E709" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F709" s="1" t="inlineStr">
         <is>
           <t>1734006013/WH/22012034458105 — तालाब जीर्णोद्धार कार्य</t>
         </is>
       </c>
-      <c r="G676" s="1" t="inlineStr">
+      <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="H676" s="2" t="n">
+      <c r="H709" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I676" s="2" t="n">
+      <c r="I709" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J676" s="3" t="n">
+      <c r="J709" s="3" t="n">
         <v>44287</v>
       </c>
-      <c r="K676" s="3"/>
+      <c r="K709" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>