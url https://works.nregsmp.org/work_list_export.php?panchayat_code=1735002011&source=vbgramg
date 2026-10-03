--- v0 (2026-08-18)
+++ v1 (2026-10-03)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K34"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-18 16:06:59</t>
+          <t>Exported on: 2026-10-03 08:56:52</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,145 +273,145 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1735002011/AV/22012034664277 — PINK TOILET NIRMAN MAHILA BAL VIKASH KE PAS</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45572</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1735002011/DP/22012034593907 — Vasudha vandan amrit vatika janpad parisar gram panchayat padariya</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45163</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1735002011/DP/22012034613208 — percolation tank nirman (dinesh/bhagwat)</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45315</v>
@@ -483,51 +483,51 @@
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1735002011/IF/22012035650445 — EK BAGIYA MAA KE NAM RUKMANI /GUNNA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>283818.41</v>
       </c>
       <c r="I16" s="2" t="n">
-        <v>0</v>
+        <v>11404.92</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>46016</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -555,540 +555,542 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>46034</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1735002011/IF/IAY/3433468 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5328261</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44626</v>
       </c>
-      <c r="K18" s="3"/>
+      <c r="K18" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1735002011/IF/IAY/3514484 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2428187</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44626</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1735002011/IF/IAY/3585434 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5399832</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44626</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1735002011/IF/IAY/3586446 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5384810</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44567</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1735002011/IF/IAY/3604734 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4348065</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44569</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1735002011/IF/IAY/3631993 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5393496</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>44626</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1735002011/IF/IAY/3632019 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5405598</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>44626</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1735002011/IF/IAY/4592129 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121705675</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45582</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1735002011/IF/IAY/4764984 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118397220</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45546</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1735002011/IF/IAY/5223494 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146465061</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I27" s="2" t="n">
-        <v>1827</v>
+        <v>5742</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>46156</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1735002011/IF/IAY/5943344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148911352</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
@@ -1121,264 +1123,264 @@
       <c r="J29" s="3" t="n">
         <v>46053</v>
       </c>
       <c r="K29" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair &amp; Maintenance of Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1735002011/RS/22012034667839 — COVERD DRANEJ NALA NIRMAN BAS STEND SE PULIYA TAK NARAYANGANJ</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>430134.56</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>44913</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1735002011/RS/22012035136760 — pink toilet nirman gram panchayat padriya</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>55890</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1735002011/RS/22012035138957 — कच्ची नाली निर्माण कार्य बजरंग टोला</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1735002011/WC/22012035161974 — gali plag no. 15 padariya</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1735002011/WC/VB/22012035331355 — CONSTRUTION OF STAGGERED CONTURE TRENCH KARONDI KOL BHAG 01 PADARIYA GP PADARIYA URF NARAYANGANJ</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
-        <v>0</v>
+        <v>376431.99</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>0</v>
+        <v>22597.87</v>
       </c>
       <c r="J34" s="3" t="n">
-        <v>46213</v>
+        <v>46280</v>
       </c>
       <c r="K34" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>