--- v0 (2026-08-16)
+++ v1 (2026-10-10)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K52"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-16 02:56:48</t>
+          <t>Exported on: 2026-10-10 04:16:38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -414,192 +414,192 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45147</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1735002026/DP/22012034620986 — poudha ropan hol chouraha se potla patel tola</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>305761.26</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45482</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1735002026/IF/22012034479931 — MB MITTI MED BANDHAN  SITARAM / EMRAT</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>87356.18</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>43772</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1735002026/IF/22012035347544 — JGSA 2025 Recharge Structure Kapildhara Koop Gumani / Hameri</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1735002026/IF/22012035347579 — JGSA 2025 Recharge Structure Kapildhara Koop Jhulputri Bai / Ram Singh</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45761</v>
@@ -624,499 +624,499 @@
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1735002026/IF/22012035618811 — EK BAGIYA MAA KE NAM NAN BAI/AGNU MAJHGAON GP MAJHGAON</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>283816.51</v>
       </c>
       <c r="I19" s="2" t="n">
-        <v>0</v>
+        <v>600</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45913</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1735002026/IF/22012035618813 — EK BAGIYA MAA KE NAM ANEETA/ RUP SINGH MAJHGAON</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>283815.75</v>
       </c>
       <c r="I20" s="2" t="n">
-        <v>0</v>
+        <v>2400</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45922</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1735002026/IF/IAY/2703774 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5419406</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I21" s="2" t="n">
-        <v>0</v>
+        <v>1215</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44289</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1735002026/IF/IAY/4476188 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151758885</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45335</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1735002026/IF/IAY/4483182 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152034596</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1735002026/IF/IAY/5145204 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118720636</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>1500</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1735002026/IF/IAY/5516214 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146101260</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45861</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1735002026/RC/22012034471517 — C C ROAD PARVAT KE GHAR SE PREM LAL KE GHAR TAK</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>64000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>43734</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1735002026/RC/22012034674865 — Puliya nirman kary ps shala ke pass potla road</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1735002026/RC/22012034674867 — Puliya nirman kary umesh ke khet ke pass potla road</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1735002026/RC/22012034674892 — Greval road kali Bai ke ghar se Baidra Nala Tak</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45317</v>
@@ -1213,239 +1213,239 @@
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1735002026/WC/22012035161244 — Gali Plak Jamnaha kol potla 2 Nag</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1735002026/WC/22012035161262 — Gali Plag Nirman kary Bamhni Kol 5 Nag</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair &amp; Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1735002026/WC/22012035161267 — Gebiyan Nirman kary Radhi kol 3 Nag</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair &amp; Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1735002026/WC/22012035161270 — Gebiyan Nirman kary Keri Nala 5 Nag</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair &amp; Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1735002026/WC/22012035161273 — Gebiyan Nirman kary Mohari kol 2 Nag</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45317</v>
@@ -1636,98 +1636,98 @@
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1735002026/WC/22012035328885 — Kantur Tranch Nirman Kary Bade Bahera Pahadi Talab ke Pass</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>485560.77</v>
       </c>
       <c r="I41" s="2" t="n">
-        <v>11448</v>
+        <v>129283.5</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1735002026/WC/22012035328893 — Kantur Tranch Nirman Kary Rasmatta Pahadi Majhgaon</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>349729.09</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>46048</v>
@@ -1752,98 +1752,98 @@
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1735002026/WC/VB/22012035331268 — Kantur Tranch Nirman Kary Devikol Majhgaon</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>295928.75</v>
       </c>
       <c r="I43" s="2" t="n">
-        <v>0</v>
+        <v>146081.71</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>46244</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1735002026/WC/VB/22012035331274 — Kantur Tranch Bade Bahera Kol Pahadi Part 02 Potla</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>234712.29</v>
       </c>
       <c r="I44" s="2" t="n">
-        <v>0</v>
+        <v>193459.63</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>46244</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
@@ -1965,239 +1965,239 @@
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>46214</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1735002/DP/22012034560125 — शहतूत वृक्षारोपण कार्य-1 एकड़ (श्री शंकर लाल आर्मो/भोरेसिंह) मझगांव</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>44769</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1735002/DP/22012034560146 — शहतूत वृक्षारोपण कार्य-1 एकड़ (श्री चरनसिंह आर्माे/भोरे आर्माे) मझगांव</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>44769</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1735002/DP/22012034560151 — शहतूत वृक्षारोपण कार्य-1 एकड़ (श्रीमति फूलकली कुड़ापे/दुर्जनसिंह) मझगांव</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>44778</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1735002/DP/22012034560155 — शहतूत वृक्षारोपण कार्य-1 एकड़ (श्री सुरेश सरोते/भगत) मझगांव</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>44769</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NARAYANGANJ</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1735002/DP/22012034560161 — शहतूत वृक्षारोपण कार्य-1 एकड़ (श्री फागूलाल भारतिया/श्री सोनसिंह) मझगांव</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>44769</v>