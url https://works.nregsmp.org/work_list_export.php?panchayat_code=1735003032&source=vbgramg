--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-20 09:28:36</t>
+          <t>Exported on: 2026-10-11 01:03:09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,333 +320,333 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NIWAS</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1735003032/IF/22012035264875 — Bolder Checkdem Nirman (Gendlal/Bhaddu Singh)</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45570</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NIWAS</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1735003032/IF/22012035273515 — Bolder Check Dem  Chheeta Bai/Madan</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NIWAS</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1735003032/IF/22012035488509 — JGSA 2025 Reacharge Structure Dugwel (Chheeta Bai/Madan)</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NIWAS</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1735003032/IF/22012035554999 — Kapil Dhara Koop Nirman (Khelan Das/Patidas)</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NIWAS</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1735003032/IF/22012035555031 — Kapil Dhara Koop Nirman (Pusiya Bai/Shukkal Singh)</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NIWAS</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1735003032/IF/22012035556168 — KOOP NIRMN KHELAN DAS / PATIDAS</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>318956.46</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45816</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NIWAS</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1735003032/IF/22012035556185 — KOOP NIRMAN PUSIYA BAI / SUKKAL SINGH</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>318956.46</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45816</v>
@@ -696,145 +696,145 @@
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45912</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NIWAS</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1735003032/IF/VB/22012035663652 — Plantation (Sunti Bai/Hanumat Singh) Bahurtola</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>46218</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NIWAS</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1735003032/WC/22012035233830 — Percolation Tank PAYALIBAHUR</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45580</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NIWAS</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1735003032/WC/22012035233832 — Percolation Tank PAYALIBAHUR</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45580</v>
@@ -1000,415 +1000,415 @@
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1735003032/WC/VB/22012035330711 — Constructions Of Contour Trench Chandli Dongri Payli Tola</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>498159.41</v>
       </c>
       <c r="I27" s="2" t="n">
-        <v>1729.08</v>
+        <v>49745.33</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>46242</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NIWAS</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1735003032/WC/VB/22012035330716 — Constructions Of Contour Trench Latti Ghat Pahadi Payli Tola</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>497783.38</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>3442.56</v>
+        <v>33999.15</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>46241</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NIWAS</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1735003032/WC/VB/22012035330719 — Constructions Of Contour Trench Bhoighat Nala Pahadi Bahur Tola</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>196403.45</v>
       </c>
       <c r="I29" s="2" t="n">
-        <v>0</v>
+        <v>24315.32</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>46242</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NIWAS</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1735003032/WC/VB/22012035330722 — Constructions Of Contour Trench Karu Nasa Pahadi Bahur Tola</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>476493.71</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>0</v>
+        <v>108490.93</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>46241</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NIWAS</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
-          <t>1735003032/WC/VB/22012035330734 — Gabiyan Chekdem Nirman (Karunasa Nala Bahurtola)</t>
+          <t>1735003032/WC/VB/22012035330734 — Constructions Of Gabion Karu Nasa Nala Bahur Tola</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>46218</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NIWAS</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
-          <t>1735003032/WC/VB/22012035330740 — Gabiyan Chekdem Nirman (Jamun Nasa Nala) Bahurtola</t>
+          <t>1735003032/WC/VB/22012035330740 — Constructions Of Gabion Jamun Nasa Nala Bahur Tola</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NIWAS</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
-          <t>1735003032/WC/VB/22012035330746 — Gabiyan Checkdem Nirman (Kerinasa Nala) Bahurtola</t>
+          <t>1735003032/WC/VB/22012035330746 — Constructions Of Gabion Keri Nasa Nala Bahurtola</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NIWAS</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
-          <t>1735003032/WC/VB/22012035330748 — Gabiyan Checkdem Nirman (Patparpani Nala) Bahurtola</t>
+          <t>1735003032/WC/VB/22012035330748 — Constructions Of Gabion Patpar Pani Nala Bahur Tola</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NIWAS</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
-          <t>1735003032/WC/VB/22012035330750 — Gabiyan Checkdem Nirman (Jhap Nala) Bahurtola</t>
+          <t>1735003032/WC/VB/22012035330750 — Constructions Of Gabion Jhhap Nala Bahur Tola</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>MANDLA / NIWAS</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">