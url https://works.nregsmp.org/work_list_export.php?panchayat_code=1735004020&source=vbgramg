--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K28"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 13:35:48</t>
+          <t>Exported on: 2026-10-25 09:57:47</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,192 +320,192 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45275</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1735004020/DP/22012034492841 — Gonjhimal Plantation Work aashram ke pass</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>390826.48</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44050</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1735004020/DP/22012034614831 — Plantation Shahatradhara me</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1735004020/DP/22012034630540 — गौंझीमाल नर्मदा आश्रय स्‍थल पौधरोपण कार्य</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>351831.34</v>
       </c>
       <c r="I15" s="2" t="n">
-        <v>0</v>
+        <v>840</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45969</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1735004020/FP/22012034637723 — Gonjhimal Kachhi nali nirman Dharmu varti ke ghar se muktidham tak</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>294392.34</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45362</v>
@@ -624,51 +624,51 @@
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1735004020/IF/22012034574276 — Gonjhimal Nandan Phalodyan Vijay Barmaiya</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>138000</v>
       </c>
       <c r="I19" s="2" t="n">
-        <v>0</v>
+        <v>230</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44018</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -696,98 +696,98 @@
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44018</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1735004020/IF/22012035330386 — Gonjhimal Khet talab Ramprasad / Kodulal</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>457635.26</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1735004020/IF/22012035446684 — Gonjhimal Khet Talab siyadevi / Shivshah</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>457635.26</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45782</v>
@@ -837,194 +837,194 @@
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45940</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1735004020/IF/IAY/1959064 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1239116</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>43837</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1735004020/IF/IAY/630742 — Construction of IAY House -IAY REG. NO. MP2419590</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45659</v>
       </c>
       <c r="K25" s="3" t="n">
         <v>46267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1735004020/RS/22012034612171 — SLWM Gonjhimal 5 no Nadep ashram, panchyat,shalabhawan, balram, fatte ke pass</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>92646.52</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>44658</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1735004020/RS/22012035136919 — Gonjhimal Community Sanitary Complex mohandas Ashram ke pass</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>44000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45794</v>