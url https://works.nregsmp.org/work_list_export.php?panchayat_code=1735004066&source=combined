--- v0 (2026-09-07)
+++ v1 (2026-10-26)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K636"/>
+  <dimension ref="A1:K638"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 20:11:15</t>
+          <t>Exported on: 2026-10-26 14:36:12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1282,98 +1282,98 @@
         <v>8060</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>44775</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1735004066/DP/22012034557353 — MAA KI BAGIYA A.B. BHANWARDA</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>33000</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>11650</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>44888</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
+          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1735004066/DP/22012034562396 — Plantation shantidam [prampur]</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>408718.19</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>190520</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>44818</v>
@@ -5640,51 +5640,51 @@
       <c r="J122" s="3" t="n">
         <v>44088</v>
       </c>
       <c r="K122" s="3" t="n">
         <v>45652</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1735004066/IF/22012034585219 — cattel shade nirman karya [brajesh/raghunath]bhanwarda</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>63531.21</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>3040</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>44081</v>
@@ -5883,51 +5883,51 @@
       <c r="J127" s="3" t="n">
         <v>44543</v>
       </c>
       <c r="K127" s="3" t="n">
         <v>45423</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1735004066/IF/22012034587385 — chetram/ashadu cattel shade nirman [prempur]</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>101273.16</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>2280</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>44130</v>
@@ -6318,51 +6318,51 @@
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1735004066/IF/22012034597825 — narendra/ramnath [cattel shade nirman karya]bhanwarda</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>63830.2</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>51275.2</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45710</v>
@@ -6412,239 +6412,239 @@
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1735004066/IF/22012034597840 — gode /jhagaru [cattel shade nirman karya]bhanwarda</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>63830.2</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>2280</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>44129</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1735004066/IF/22012034606204 — cattle shed nirman [GHURO LAL / RAMLI BHANWARE] bhanwarda</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>63830.2</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>193</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>44685</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1735004066/IF/22012034606245 — cattel shade nirman [bothram/tode]bhanwarda</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>63531.21</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>3420</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>44130</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1735004066/IF/22012034606249 — cattel shade nirman [kondi/ganesh]bhanwarda</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>63531.21</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>3420</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>44103</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1735004066/IF/22012034606258 — cattel shade nirman[ramdas/tateeram bhanware]bhanwarda</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>63531.21</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>2280</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>44130</v>
@@ -6745,145 +6745,145 @@
       <c r="J145" s="3" t="n">
         <v>44096</v>
       </c>
       <c r="K145" s="3" t="n">
         <v>45339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1735004066/IF/22012034606316 — CATTELE SHADE NIRMAN[ TULSIRAMMARAVI/CHHUNNU ]PREMPUR</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>63830.2</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>2280</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>44130</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1735004066/IF/22012034608402 — CATTLE SHADE NIRMAN [ROSHAN NANDA/LALLEERAM]BHANWARDA</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>63531.21</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>2280</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>44248</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1735004066/IF/22012034608405 — CATTEL SHADE NIRMAN [TEKU BHANWARE/PANCHAM]BHANWARDA</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>63531.21</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>3420</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>44130</v>
@@ -10669,98 +10669,98 @@
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1735004066/IF/22012035383422 — Khet Talab Karya Hitgrahi Govind/Ramnath Prempur</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>488277.1</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>295383.25</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1735004066/IF/22012035383725 — Khet Talab Karya Hitgrahi Suresh Choudhari/Khammi Lal</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45748</v>
@@ -10812,98 +10812,98 @@
       <c r="J230" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K230" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1735004066/IF/22012035454172 — Pashu sed niraman karay Satyavan/Munnu Banjara Prempur</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1735004066/IF/22012035510052 — Recharge Pit nirman Karya HItgrahi narayan/kunna prampur</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>20519.95</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45795</v>
@@ -10955,51 +10955,51 @@
       <c r="J233" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K233" s="3" t="n">
         <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1735004066/IF/22012035514292 — GP BHANWARDA DUGWELL RECHARGE KAMLA/ PARMANAND BHANWARDA</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>21373.95</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45794</v>
@@ -11051,51 +11051,51 @@
       <c r="J235" s="3" t="n">
         <v>45806</v>
       </c>
       <c r="K235" s="3" t="n">
         <v>46158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bio-gas plant for individual / Construction of Bio-gas plant for individual</t>
+          <t>Construction of Bio-gas plant for individual / Construction of Biogas Plant for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1735004066/IF/22012035580991 — sokpit karya shailendra/munnu Lal Prempur</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45748</v>
@@ -11214,51 +11214,51 @@
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1735004066/IF/22012035638309 — Ek Bagiya Maa Ke Naam karay syama/Teetram Bhanwarda</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>192133.51</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>12531.84</v>
+        <v>12801.82</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45968</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
@@ -20439,51 +20439,51 @@
       <c r="J427" s="3" t="n">
         <v>43703</v>
       </c>
       <c r="K427" s="3" t="n">
         <v>45608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1735004066/IF/IAY/2376620 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3051151</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>43951</v>
@@ -24308,51 +24308,51 @@
       <c r="J506" s="3" t="n">
         <v>45093</v>
       </c>
       <c r="K506" s="3" t="n">
         <v>45175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1735004066/IF/IAY/4383686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127108938</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>19034</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>45734</v>
@@ -24649,51 +24649,51 @@
       <c r="J513" s="3" t="n">
         <v>45593</v>
       </c>
       <c r="K513" s="3" t="n">
         <v>46160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
           <t>1735004066/IF/IAY/4617123 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126386311</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>8370</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>45630</v>
@@ -25235,78 +25235,80 @@
       <c r="J525" s="3" t="n">
         <v>42528</v>
       </c>
       <c r="K525" s="3" t="n">
         <v>43488</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
           <t>1735004066/IF/IAY/4778102 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126406842</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>16065</v>
+        <v>24465</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>45734</v>
       </c>
-      <c r="K526" s="3"/>
+      <c r="K526" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -25821,51 +25823,51 @@
       <c r="J537" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K537" s="3" t="n">
         <v>46141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
           <t>1735004066/IF/IAY/5186582 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126424474</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>46097</v>
@@ -26015,221 +26017,223 @@
       <c r="J541" s="3" t="n">
         <v>42795</v>
       </c>
       <c r="K541" s="3" t="n">
         <v>43403</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
           <t>1735004066/IF/IAY/5909771 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131734946</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>20880</v>
+        <v>25080</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
           <t>1735004066/IF/IAY/5918530 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131730614</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>15162</v>
+        <v>17262</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
           <t>1735004066/IF/IAY/5928394 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131734780</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K544" s="3" t="n">
         <v>46267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
           <t>1735004066/IF/IAY/5937059 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128282235</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>3654</v>
+        <v>22554</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>46169</v>
       </c>
-      <c r="K545" s="3"/>
+      <c r="K545" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -26293,4348 +26297,4442 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>15520</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>42775</v>
       </c>
       <c r="K547" s="3" t="n">
         <v>43144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1735004066/IF/IAY/644908 — Construction of IAY House -IAY REG. NO. MP1362584</t>
+          <t>1735004066/IF/IAY/6307674 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131734648</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>15865</v>
+        <v>28500</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>16168</v>
+        <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>42864</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1735004066/IF/IAY/64980 — Construction of IAY House -IAY REG. NO. MP-35-004-066-002/29862</t>
+          <t>1735004066/IF/IAY/644908 — Construction of IAY House -IAY REG. NO. MP1362584</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>15105</v>
+        <v>15865</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>12888</v>
+        <v>16168</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>42528</v>
+        <v>42864</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>44407</v>
+        <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1735004066/IF/IAY/728066 — Construction of IAY House -IAY REG. NO. MP1908310</t>
+          <t>1735004066/IF/IAY/64980 — Construction of IAY House -IAY REG. NO. MP-35-004-066-002/29862</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>15865</v>
+        <v>15105</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>16168</v>
+        <v>12888</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>42928</v>
+        <v>42528</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>43278</v>
+        <v>44407</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1735004066/IF/IAY/753132 — Construction of IAY House -IAY REG. NO. MP2654248</t>
+          <t>1735004066/IF/IAY/728066 — Construction of IAY House -IAY REG. NO. MP1908310</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>16212</v>
+        <v>16168</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>43039</v>
+        <v>42928</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>43456</v>
+        <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1735004066/IF/IAY/753169 — Construction of IAY House -IAY REG. NO. MP2655701</t>
+          <t>1735004066/IF/IAY/753132 — Construction of IAY House -IAY REG. NO. MP2654248</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>16216</v>
+        <v>16212</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>43039</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>43278</v>
+        <v>43456</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1735004066/IF/IAY/753190 — Construction of IAY House -IAY REG. NO. MP2656326</t>
+          <t>1735004066/IF/IAY/753169 — Construction of IAY House -IAY REG. NO. MP2655701</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>16020</v>
+        <v>16216</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>42928</v>
+        <v>43039</v>
       </c>
       <c r="K553" s="3" t="n">
         <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1735004066/IF/IAY/754611 — Construction of IAY House -IAY REG. NO. MP2713618</t>
+          <t>1735004066/IF/IAY/753190 — Construction of IAY House -IAY REG. NO. MP2656326</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>16168</v>
+        <v>16020</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>42928</v>
       </c>
       <c r="K554" s="3" t="n">
         <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1735004066/IF/IAY/765297 — Construction of IAY House -IAY REG. NO. MP3205053</t>
+          <t>1735004066/IF/IAY/754611 — Construction of IAY House -IAY REG. NO. MP2713618</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>16424</v>
+        <v>16168</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>42928</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>43474</v>
+        <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1735004066/IF/IAY/765659 — Construction of IAY House -IAY REG. NO. MP3221454</t>
+          <t>1735004066/IF/IAY/765297 — Construction of IAY House -IAY REG. NO. MP3205053</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>15660</v>
+        <v>16424</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>43252</v>
+        <v>42928</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>43483</v>
+        <v>43474</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1735004066/IF/IAY/771029 — Construction of IAY House -IAY REG. NO. MP3481963</t>
+          <t>1735004066/IF/IAY/765659 — Construction of IAY House -IAY REG. NO. MP3221454</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>15824</v>
+        <v>15660</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>42870</v>
+        <v>43252</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>43144</v>
+        <v>43483</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1735004066/IF/IAY/771416 — Construction of IAY House -IAY REG. NO. MP3496820</t>
+          <t>1735004066/IF/IAY/771029 — Construction of IAY House -IAY REG. NO. MP3481963</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>15824</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K558" s="3" t="n">
         <v>43144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1735004066/IF/VB/22012035664583 — pashu sed nirman kary Satvan Banjara/Munnu Banjara Prempur</t>
+          <t>1735004066/IF/IAY/771416 — Construction of IAY House -IAY REG. NO. MP3496820</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>0</v>
+        <v>15865</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>0</v>
+        <v>15824</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>46228</v>
-[...1 lines deleted...]
-      <c r="K559" s="3"/>
+        <v>42870</v>
+      </c>
+      <c r="K559" s="3" t="n">
+        <v>43144</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1735004066/LD/2011 — भंवरदा मेढ बंधान कार्यभोला/इमरत</t>
+          <t>1735004066/IF/VB/22012035664583 — pashu sed nirman kary Satvan Banjara/Munnu Banjara Prempur</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>24352</v>
+        <v>0</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>16279</v>
+        <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>39982</v>
-[...3 lines deleted...]
-      </c>
+        <v>46228</v>
+      </c>
+      <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1735004066/LD/22012034232929 — BHANWARDA SHANTIDHAM</t>
+          <t>1735004066/LD/2011 — भंवरदा मेढ बंधान कार्यभोला/इमरत</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>546000</v>
+        <v>24352</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>442808.6</v>
+        <v>16279</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>42289</v>
+        <v>39982</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>42900</v>
+        <v>39992</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1735004066/LD/22012034270623 — pashu awarodhak khant &amp; diwal 3150 rm</t>
+          <t>1735004066/LD/22012034232929 — BHANWARDA SHANTIDHAM</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>293600</v>
+        <v>546000</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>0</v>
+        <v>442808.6</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>42338</v>
-[...1 lines deleted...]
-      <c r="K562" s="3"/>
+        <v>42289</v>
+      </c>
+      <c r="K562" s="3" t="n">
+        <v>42900</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1735004066/LD/22012034297982 — BHANWARDA PREMPUR KHEL MAIDAN SAMTALI KARAN</t>
+          <t>1735004066/LD/22012034270623 — pashu awarodhak khant &amp; diwal 3150 rm</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>186600</v>
+        <v>293600</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>164510.43</v>
+        <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>42752</v>
-[...3 lines deleted...]
-      </c>
+        <v>42338</v>
+      </c>
+      <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1735004066/LD/22012034529390 — sarkari uchit mulya dukan parisar main samtalikaran[prempur]</t>
+          <t>1735004066/LD/22012034297982 — BHANWARDA PREMPUR KHEL MAIDAN SAMTALI KARAN</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>215560.41</v>
+        <v>186600</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>121600</v>
+        <v>164510.43</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>44228</v>
+        <v>42752</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>44809</v>
+        <v>43988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1735004066/LD/22012034529393 — samtalikaran panchayat parisar main  baliball khel madan[bhanwarda]</t>
+          <t>1735004066/LD/22012034529390 — sarkari uchit mulya dukan parisar main samtalikaran[prempur]</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>0</v>
+        <v>215560.41</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>0</v>
+        <v>121600</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>44111</v>
-[...1 lines deleted...]
-      <c r="K565" s="3"/>
+        <v>44228</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>44809</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1735004066/LD/22012034550836 — panchyat parisar main samtalikaran [bhanwarda]</t>
+          <t>1735004066/LD/22012034529393 — samtalikaran panchayat parisar main  baliball khel madan[bhanwarda]</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>218006.41</v>
+        <v>0</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>151867.98</v>
+        <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>44550</v>
-[...3 lines deleted...]
-      </c>
+        <v>44111</v>
+      </c>
+      <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1735004066/LD/22012034575350 — BOULDER MEHBANDHAN[BHANWARDA]</t>
+          <t>1735004066/LD/22012034550836 — panchyat parisar main samtalikaran [bhanwarda]</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>0</v>
+        <v>218006.41</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>0</v>
+        <v>151867.98</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>44588</v>
-[...1 lines deleted...]
-      <c r="K567" s="3"/>
+        <v>44550</v>
+      </c>
+      <c r="K567" s="3" t="n">
+        <v>45366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1735004066/LD/22012034576236 — BOULDER WALL KARYA GP BHANWARDA</t>
+          <t>1735004066/LD/22012034575350 — BOULDER MEHBANDHAN[BHANWARDA]</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>307581.75</v>
+        <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>264453.03</v>
+        <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>44824</v>
-[...3 lines deleted...]
-      </c>
+        <v>44588</v>
+      </c>
+      <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1735004066/LD/22012034598091 — MAIDAN SAMTALIKARAN KARYA PS SCHOOL KE PASS{PREMPUR}</t>
+          <t>1735004066/LD/22012034576236 — BOULDER WALL KARYA GP BHANWARDA</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>447226.84</v>
+        <v>307581.75</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>253140</v>
+        <v>264453.03</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>45296</v>
+        <v>44824</v>
       </c>
       <c r="K569" s="3" t="n">
-        <v>46184</v>
+        <v>45016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1735004066/LD/22012034948312 — Shanti Dham me samtalikaran kary Bhanwarda</t>
+          <t>1735004066/LD/22012034598091 — MAIDAN SAMTALIKARAN KARYA PS SCHOOL KE PASS{PREMPUR}</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>0</v>
+        <v>447226.84</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>0</v>
+        <v>253140</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>45629</v>
-[...1 lines deleted...]
-      <c r="K570" s="3"/>
+        <v>45296</v>
+      </c>
+      <c r="K570" s="3" t="n">
+        <v>46184</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1735004066/LD/22012034948596 — KHAIL MAIDAN NIRAMAN KARAY SHANTI DHAM KE PASS Bhanwarda</t>
+          <t>1735004066/LD/22012034948312 — Shanti Dham me samtalikaran kary Bhanwarda</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1735004066/LD/3799392267 — BHANWARDA KHEL MAIDAN SAMTALIKARAN</t>
+          <t>1735004066/LD/22012034948596 — KHAIL MAIDAN NIRAMAN KARAY SHANTI DHAM KE PASS Bhanwarda</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>491000</v>
+        <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>427373.1</v>
+        <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>41429</v>
-[...3 lines deleted...]
-      </c>
+        <v>45629</v>
+      </c>
+      <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1735004066/LD/3799401953 — BHANWARDA (PREMPUR) MUKTI DHAAM NIRMAN</t>
+          <t>1735004066/LD/3799392267 — BHANWARDA KHEL MAIDAN SAMTALIKARAN</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>383000</v>
+        <v>491000</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>230086.1</v>
+        <v>427373.1</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>41502</v>
+        <v>41429</v>
       </c>
       <c r="K573" s="3" t="n">
         <v>41981</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1735004066/RC/22012034181081 — BHANWARDA-PREMPUR C.C. ROAD CHETRAM KE GHAR SE BHOLA PRASAD KE GHAR TAK</t>
+          <t>1735004066/LD/3799401953 — BHANWARDA (PREMPUR) MUKTI DHAAM NIRMAN</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>123000</v>
+        <v>383000</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>101514</v>
+        <v>230086.1</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>41530</v>
+        <v>41502</v>
       </c>
       <c r="K574" s="3" t="n">
-        <v>42339</v>
+        <v>41981</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1735004066/RC/22012034204852 — BHAWARDA GREVAL ROAD RAJU BHAVRE KE GHAR SE NALA T</t>
+          <t>1735004066/RC/22012034181081 — BHANWARDA-PREMPUR C.C. ROAD CHETRAM KE GHAR SE BHOLA PRASAD KE GHAR TAK</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>865000</v>
+        <v>123000</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>706102.8</v>
+        <v>101514</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>41685</v>
+        <v>41530</v>
       </c>
       <c r="K575" s="3" t="n">
-        <v>41981</v>
+        <v>42339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1735004066/RC/22012034223211 — Bhavrda sudoor sadak/prempur collony se samsanghat</t>
+          <t>1735004066/RC/22012034204852 — BHAWARDA GREVAL ROAD RAJU BHAVRE KE GHAR SE NALA T</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>1131000</v>
+        <v>865000</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>491723</v>
+        <v>706102.8</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>41829</v>
+        <v>41685</v>
       </c>
       <c r="K576" s="3" t="n">
-        <v>42763</v>
+        <v>41981</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1735004066/RC/22012034324333 — BHAVARDA SUDOOR GRAM SADAK ( PRAMPUR CALLONY SE ADIWASI BASTI )</t>
+          <t>1735004066/RC/22012034223211 — Bhavrda sudoor sadak/prempur collony se samsanghat</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>600000</v>
+        <v>1131000</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>578683.8</v>
+        <v>491723</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>42767</v>
+        <v>41829</v>
       </c>
       <c r="K577" s="3" t="n">
-        <v>43041</v>
+        <v>42763</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1735004066/RC/22012034332882 — 142808 BHANWARDA HANUMAN MANDIR SE RAJU KE GHAR TAK</t>
+          <t>1735004066/RC/22012034324333 — BHAVARDA SUDOOR GRAM SADAK ( PRAMPUR CALLONY SE ADIWASI BASTI )</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>1400000</v>
+        <v>600000</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>11250</v>
+        <v>578683.8</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>42820</v>
+        <v>42767</v>
       </c>
       <c r="K578" s="3" t="n">
         <v>43041</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1735004066/RC/22012034341301 — BHANWARDA GRAVAL ROAD SEONI MUKHYA MARG SE NALA TAK PREMPUR</t>
+          <t>1735004066/RC/22012034332882 — 142808 BHANWARDA HANUMAN MANDIR SE RAJU KE GHAR TAK</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>1246000</v>
+        <v>1400000</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>1107920.14</v>
+        <v>11250</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>42899</v>
+        <v>42820</v>
       </c>
       <c r="K579" s="3" t="n">
-        <v>43402</v>
+        <v>43041</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1735004066/RC/22012034347248 — 142808/BHANWARDA C.C. ROAD MUKH ROAD SE MADHAMIK SHALA TAK</t>
+          <t>1735004066/RC/22012034341301 — BHANWARDA GRAVAL ROAD SEONI MUKHYA MARG SE NALA TAK PREMPUR</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>1300000</v>
+        <v>1246000</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>7480</v>
+        <v>1107920.14</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>42992</v>
+        <v>42899</v>
       </c>
       <c r="K580" s="3" t="n">
-        <v>43404</v>
+        <v>43402</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1735004066/RC/22012034361298 — mukh road se pradhamik shala tak cc road</t>
+          <t>1735004066/RC/22012034347248 — 142808/BHANWARDA C.C. ROAD MUKH ROAD SE MADHAMIK SHALA TAK</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>15000</v>
+        <v>1300000</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>10200</v>
+        <v>7480</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>43011</v>
+        <v>42992</v>
       </c>
       <c r="K581" s="3" t="n">
-        <v>43041</v>
+        <v>43404</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1735004066/RC/22012034365005 — BENIRAM YADAV KE GHAR SE PRAMOD KE GHAR TAK SE</t>
+          <t>1735004066/RC/22012034361298 — mukh road se pradhamik shala tak cc road</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>107000</v>
+        <v>15000</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>99922</v>
+        <v>10200</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>43038</v>
+        <v>43011</v>
       </c>
       <c r="K582" s="3" t="n">
-        <v>43144</v>
+        <v>43041</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1735004066/RC/22012034373981 — BHANWARDA CC ROAD BHAGWAN DAS KE GHAR SE PULIYA KI OR</t>
+          <t>1735004066/RC/22012034365005 — BENIRAM YADAV KE GHAR SE PRAMOD KE GHAR TAK SE</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>0</v>
+        <v>107000</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>0</v>
+        <v>99922</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>43074</v>
-[...1 lines deleted...]
-      <c r="K583" s="3"/>
+        <v>43038</v>
+      </c>
+      <c r="K583" s="3" t="n">
+        <v>43144</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1735004066/RC/22012034379016 — BHANWARDA CC ROAD SANT KUMAR BAIRAGI KE MAKAN SE PULIYA TAK</t>
+          <t>1735004066/RC/22012034373981 — BHANWARDA CC ROAD BHAGWAN DAS KE GHAR SE PULIYA KI OR</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>38000</v>
+        <v>0</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>29412</v>
+        <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>43106</v>
-[...3 lines deleted...]
-      </c>
+        <v>43074</v>
+      </c>
+      <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1735004066/RC/22012034390206 — BHANWARDA PREMPUR CC ROAD JAGDISH RAJAK KE GHAR SE GOVIND KE GHAR TAK</t>
+          <t>1735004066/RC/22012034379016 — BHANWARDA CC ROAD SANT KUMAR BAIRAGI KE MAKAN SE PULIYA TAK</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>22425</v>
+        <v>38000</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>23960</v>
+        <v>29412</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>43369</v>
+        <v>43106</v>
       </c>
       <c r="K585" s="3" t="n">
-        <v>43753</v>
+        <v>44377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1735004066/RC/22012034442187 — bhawarda sudoor sadak</t>
+          <t>1735004066/RC/22012034390206 — BHANWARDA PREMPUR CC ROAD JAGDISH RAJAK KE GHAR SE GOVIND KE GHAR TAK</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>0</v>
+        <v>22425</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>0</v>
+        <v>23960</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K586" s="3"/>
+        <v>43369</v>
+      </c>
+      <c r="K586" s="3" t="n">
+        <v>43753</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1735004066/RC/22012034482872 — BHANWARDA CC ROAD MUKHYA ROAD SE PANCHAYAT BHAWAN TAK</t>
+          <t>1735004066/RC/22012034442187 — bhawarda sudoor sadak</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>13455</v>
+        <v>0</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>10102</v>
+        <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>43768</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1735004066/RC/22012034482873 — BHANWARDA CC ROAD MUKHYA ROAD SE SHANTIDHAM TAK</t>
+          <t>1735004066/RC/22012034482872 — BHANWARDA CC ROAD MUKHYA ROAD SE PANCHAYAT BHAWAN TAK</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>135000</v>
+        <v>13455</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>133620</v>
+        <v>10102</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>43774</v>
+        <v>43768</v>
       </c>
       <c r="K588" s="3" t="n">
         <v>43988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1735004066/RC/22012034482875 — BHANWARDA CC ROAD MUKHYA ROAD SE TALAB TAK PREMPUR</t>
+          <t>1735004066/RC/22012034482873 — BHANWARDA CC ROAD MUKHYA ROAD SE SHANTIDHAM TAK</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>180075</v>
+        <v>135000</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>204260</v>
+        <v>133620</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>43864</v>
+        <v>43774</v>
       </c>
       <c r="K589" s="3" t="n">
-        <v>44347</v>
+        <v>43988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1735004066/RC/22012034569647 — bhawarda mukh road se limaruatak graval sadak kary</t>
+          <t>1735004066/RC/22012034482875 — BHANWARDA CC ROAD MUKHYA ROAD SE TALAB TAK PREMPUR</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>0</v>
+        <v>180075</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>0</v>
+        <v>204260</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K590" s="3"/>
+        <v>43864</v>
+      </c>
+      <c r="K590" s="3" t="n">
+        <v>44347</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Rpair &amp; maint of brick/stone Kharanja Roads - Comm / Repair and maintenance of Kharanja (brick/stone) Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1735004066/RC/22012034569651 — c.c.road mukh road se shobharam ke ghar tak</t>
+          <t>1735004066/RC/22012034569647 — bhawarda mukh road se limaruatak graval sadak kary</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Rpair &amp; maint of brick/stone Kharanja Roads - Comm / Repair and maintenance of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1735004066/RC/22012034629136 — BHANWARDA C.C. ROAD NIRMAN KHAIRMAI KE PASS SE RAJU KE MAKAN TAK</t>
+          <t>1735004066/RC/22012034569651 — c.c.road mukh road se shobharam ke ghar tak</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>74000</v>
+        <v>0</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>70600</v>
+        <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>45037</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1735004066/RC/22012034680113 — GRAVAL SADAK BHANWARDA SE LIMARUA GAS AGENCY KI OR</t>
+          <t>1735004066/RC/22012034629136 — BHANWARDA C.C. ROAD NIRMAN KHAIRMAI KE PASS SE RAJU KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>0</v>
+        <v>74000</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>0</v>
+        <v>70600</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K593" s="3"/>
+        <v>45037</v>
+      </c>
+      <c r="K593" s="3" t="n">
+        <v>45189</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1735004066/RC/894 — भंवरदा आंतरिक पथ सी.सी. रोड निर्माण कार्य ओमकार श्</t>
+          <t>1735004066/RC/22012034680113 — GRAVAL SADAK BHANWARDA SE LIMARUA GAS AGENCY KI OR</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>164010</v>
+        <v>0</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>121201</v>
+        <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>40993</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1735004066/RS/22012034706692 — BHANWARDA COMMUNITY SANITARY COMPLEX</t>
+          <t>1735004066/RC/894 — भंवरदा आंतरिक पथ सी.सी. रोड निर्माण कार्य ओमकार श्</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>44000</v>
+        <v>164010</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>43600</v>
+        <v>121201</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>45201</v>
+        <v>40993</v>
       </c>
       <c r="K595" s="3" t="n">
-        <v>45302</v>
+        <v>41089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1735004066/RS/22012034706694 — BHANWARDA PREMPUR COMMUNITY SANITARY COMPLEX</t>
+          <t>1735004066/RS/22012034706692 — BHANWARDA COMMUNITY SANITARY COMPLEX</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>44000</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>42200</v>
+        <v>43600</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>45205</v>
+        <v>45201</v>
       </c>
       <c r="K596" s="3" t="n">
-        <v>45582</v>
+        <v>45302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/22012034590929 — TILLU KE KHET KE PASS PLANTATION KARAY MAI [KANTURIN TACH]BHANWARDA</t>
+          <t>1735004066/RS/22012034706694 — BHANWARDA PREMPUR COMMUNITY SANITARY COMPLEX</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>348635.7</v>
+        <v>44000</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>307610</v>
+        <v>42200</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>44131</v>
+        <v>45205</v>
       </c>
       <c r="K597" s="3" t="n">
-        <v>44347</v>
+        <v>45582</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/22012034621917 — TALAB JEERANUDHAR[PREMPUR]</t>
+          <t>1735004066/WC/22012034590929 — TILLU KE KHET KE PASS PLANTATION KARAY MAI [KANTURIN TACH]BHANWARDA</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>0</v>
+        <v>348635.7</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>0</v>
+        <v>307610</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>44238</v>
-[...1 lines deleted...]
-      <c r="K598" s="3"/>
+        <v>44131</v>
+      </c>
+      <c r="K598" s="3" t="n">
+        <v>44347</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/22012034644340 — TALAB JEEVUHAR KARAY [PREMPUR]</t>
+          <t>1735004066/WC/22012034621917 — TALAB JEERANUDHAR[PREMPUR]</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>44287</v>
+        <v>44238</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/22012034722773 — Contur check dam nirman karay ganpat ke khet ke pass</t>
+          <t>1735004066/WC/22012034644340 — TALAB JEEVUHAR KARAY [PREMPUR]</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/22012034722783 — Contur check dam nirman karay dhabbu ke khet ke pass</t>
+          <t>1735004066/WC/22012034722773 — Contur check dam nirman karay ganpat ke khet ke pass</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/22012034722800 — Contur check dam nirman karay shankar ke khet ke pass</t>
+          <t>1735004066/WC/22012034722783 — Contur check dam nirman karay dhabbu ke khet ke pass</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/22012034722822 — Contur check dam nirman karay tangu ke khet ke pass</t>
+          <t>1735004066/WC/22012034722800 — Contur check dam nirman karay shankar ke khet ke pass</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/22012034911046 — stopdam marmmt karya[ bhanwarda]</t>
+          <t>1735004066/WC/22012034722822 — Contur check dam nirman karay tangu ke khet ke pass</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>245072.29</v>
+        <v>0</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>164574</v>
+        <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>44609</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/22012034911056 — stopdam jeevarndhwar karya [bhanwarda]</t>
+          <t>1735004066/WC/22012034911046 — stopdam marmmt karya[ bhanwarda]</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>286173.73</v>
+        <v>245072.29</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>244223</v>
+        <v>164574</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>44609</v>
       </c>
       <c r="K605" s="3" t="n">
-        <v>45339</v>
+        <v>45803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/22012034929800 — Disinig and flood chenal 2 (prempur)</t>
+          <t>1735004066/WC/22012034911056 — stopdam jeevarndhwar karya [bhanwarda]</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>400829.32</v>
+        <v>286173.73</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>320573</v>
+        <v>244223</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>44657</v>
+        <v>44609</v>
       </c>
       <c r="K606" s="3" t="n">
-        <v>44809</v>
+        <v>45339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/22012034939332 — JAA[TALAB KARY GRAM-PREMPUR]</t>
+          <t>1735004066/WC/22012034929800 — Disinig and flood chenal 2 (prempur)</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>0</v>
+        <v>400829.32</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>0</v>
+        <v>320573</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K607" s="3"/>
+        <v>44657</v>
+      </c>
+      <c r="K607" s="3" t="n">
+        <v>44809</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/22012034939365 — JAA[STOPDAM KARYA[BHANWARDA]B</t>
+          <t>1735004066/WC/22012034939332 — JAA[TALAB KARY GRAM-PREMPUR]</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/22012034939918 — JAA[BOUDER CHEAK DAM NIMAN KARAY]BHANWRDA</t>
+          <t>1735004066/WC/22012034939365 — JAA[STOPDAM KARYA[BHANWARDA]B</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>322439.81</v>
+        <v>0</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>208400</v>
+        <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>44664</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/22012035025942 — GRAM PREMPUR MAIN TALAB KA JEEVANRUDHAR KARAY</t>
+          <t>1735004066/WC/22012034939918 — JAA[BOUDER CHEAK DAM NIMAN KARAY]BHANWRDA</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>0</v>
+        <v>322439.81</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>0</v>
+        <v>208400</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>44907</v>
-[...1 lines deleted...]
-      <c r="K610" s="3"/>
+        <v>44664</v>
+      </c>
+      <c r="K610" s="3" t="n">
+        <v>45366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/22012035088440 — TALAB JEEVANUDHAR KARY(PREMPUR)</t>
+          <t>1735004066/WC/22012035025942 — GRAM PREMPUR MAIN TALAB KA JEEVANRUDHAR KARAY</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>45085</v>
+        <v>44907</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/22012035135101 — TALAB JEEVANUDHAR KARYA (PREMPUR)</t>
+          <t>1735004066/WC/22012035088440 — TALAB JEEVANUDHAR KARY(PREMPUR)</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>45201</v>
+        <v>45085</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/22012035193027 — Check Dam Nirman karay Bamur Ghat (Bhanwarda )</t>
+          <t>1735004066/WC/22012035135101 — TALAB JEEVANUDHAR KARYA (PREMPUR)</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>45359</v>
+        <v>45201</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/22012035193042 — Puliya Nirman Karya (Omkar Ke Khet ke pass sudur sadak main)Prempur</t>
+          <t>1735004066/WC/22012035193027 — Check Dam Nirman karay Bamur Ghat (Bhanwarda )</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>841593.65</v>
+        <v>0</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>766898</v>
+        <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>45461</v>
-[...3 lines deleted...]
-      </c>
+        <v>45359</v>
+      </c>
+      <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/22012035237983 — Mukti Dham ke pass Parcolation tank Bhanwarda</t>
+          <t>1735004066/WC/22012035193042 — Puliya Nirman Karya (Omkar Ke Khet ke pass sudur sadak main)Prempur</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>199332.06</v>
+        <v>841593.65</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>142069.11</v>
+        <v>766898</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>45668</v>
+        <v>45461</v>
       </c>
       <c r="K615" s="3" t="n">
-        <v>45803</v>
+        <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/22012035244256 — contraltranch karay samudayak gram bhanwarda</t>
+          <t>1735004066/WC/22012035237983 — Mukti Dham ke pass Parcolation tank Bhanwarda</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>476954.05</v>
+        <v>199332.06</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>364770.07</v>
+        <v>142069.11</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>45688</v>
+        <v>45668</v>
       </c>
       <c r="K616" s="3" t="n">
         <v>45803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/22012035250469 — Gram mukh road ke pass Parcolation tank karay Bhanwarda</t>
+          <t>1735004066/WC/22012035244256 — contraltranch karay samudayak gram bhanwarda</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>195810.54</v>
+        <v>476954.05</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>141559.2</v>
+        <v>364770.07</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>45724</v>
+        <v>45688</v>
       </c>
       <c r="K617" s="3" t="n">
-        <v>46078</v>
+        <v>45803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/22012035251124 — HANNU KR KHET KE PAAS PARKULATION TENK NIRMAAN KARYA PREMPUR</t>
+          <t>1735004066/WC/22012035250469 — Gram mukh road ke pass Parcolation tank karay Bhanwarda</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>592898.58</v>
+        <v>195810.54</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>513104.02</v>
+        <v>141559.2</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>45722</v>
+        <v>45724</v>
       </c>
       <c r="K618" s="3" t="n">
-        <v>46158</v>
+        <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/22012035257661 — Prempur Greval Road Ke Pass Percolation Tank Karay Gram Prempur</t>
+          <t>1735004066/WC/22012035251124 — HANNU KR KHET KE PAAS PARKULATION TENK NIRMAAN KARYA PREMPUR</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>0</v>
+        <v>592898.58</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>0</v>
+        <v>513104.02</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>45748</v>
-[...1 lines deleted...]
-      <c r="K619" s="3"/>
+        <v>45722</v>
+      </c>
+      <c r="K619" s="3" t="n">
+        <v>46158</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/22012035325939 — Gram Prempur me Shamsham ke pass Parcolation Tank nirman Karya</t>
+          <t>1735004066/WC/22012035257661 — Prempur Greval Road Ke Pass Percolation Tank Karay Gram Prempur</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>46020</v>
+        <v>45748</v>
       </c>
       <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/3g — कूप निर्माण कार्य रामबैसाली/लल्‍लीराम भंवरदा</t>
+          <t>1735004066/WC/22012035325939 — Gram Prempur me Shamsham ke pass Parcolation Tank nirman Karya</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>96000</v>
+        <v>0</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>33526</v>
+        <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>39587</v>
-[...3 lines deleted...]
-      </c>
+        <v>46020</v>
+      </c>
+      <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/882 — भंवरदा खेत तालाब शिवप्रसाद /खुब्‍बी</t>
+          <t>1735004066/WC/3g — कूप निर्माण कार्य रामबैसाली/लल्‍लीराम भंवरदा</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>4050</v>
+        <v>96000</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>0</v>
+        <v>33526</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>38874</v>
+        <v>39587</v>
       </c>
       <c r="K622" s="3" t="n">
-        <v>38888</v>
+        <v>40402</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/888 — भंवरदा कपिल धारा कूप निमार्ण नारायण/कुन्‍ना</t>
+          <t>1735004066/WC/882 — भंवरदा खेत तालाब शिवप्रसाद /खुब्‍बी</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>96000</v>
+        <v>4050</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>49694</v>
+        <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>39580</v>
+        <v>38874</v>
       </c>
       <c r="K623" s="3" t="n">
-        <v>40127</v>
+        <v>38888</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/889 — भंवरदा कपिल धारा कूप निमार्ण लुठकू/चमरू</t>
+          <t>1735004066/WC/888 — भंवरदा कपिल धारा कूप निमार्ण नारायण/कुन्‍ना</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>96000</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>53196</v>
+        <v>49694</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>39539</v>
+        <v>39580</v>
       </c>
       <c r="K624" s="3" t="n">
         <v>40127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WC/890 — भंवरदा कपिल धारा कूप निमार्ण सुग्रीव/अमरू</t>
+          <t>1735004066/WC/889 — भंवरदा कपिल धारा कूप निमार्ण लुठकू/चमरू</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>96000</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>72504</v>
+        <v>53196</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>39573</v>
+        <v>39539</v>
       </c>
       <c r="K625" s="3" t="n">
         <v>40127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WH/19952789 — BHANWARDA TALAB GAHARIKARAN</t>
+          <t>1735004066/WC/890 — भंवरदा कपिल धारा कूप निमार्ण सुग्रीव/अमरू</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>296000</v>
+        <v>96000</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>250881</v>
+        <v>72504</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>41678</v>
+        <v>39573</v>
       </c>
       <c r="K626" s="3" t="n">
-        <v>42014</v>
+        <v>40127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1735004066/WH/22012034390561 — Bhawarda talab jirnodhar</t>
+          <t>1735004066/WC/VB/YD/22012035337697 — Gram Bhanwarda Ms School Parisar Richarge Pit Karya</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>43491</v>
+        <v>46301</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1735004066भंवरदा/IF/010 — भंवरदा मेढ बंधान कार्य अनंतराम / अखिलेश</t>
+          <t>1735004066/WH/19952789 — BHANWARDA TALAB GAHARIKARAN</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>7667</v>
+        <v>296000</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>5359</v>
+        <v>250881</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>39541</v>
+        <v>41678</v>
       </c>
       <c r="K628" s="3" t="n">
-        <v>39546</v>
+        <v>42014</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1735004066/भंवरदा /IF/105 — भंवरदा - मेढ बंधान कार्य पांचोबाई / हंसराम</t>
+          <t>1735004066/WH/22012034390561 — Bhawarda talab jirnodhar</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>11920</v>
+        <v>0</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>12541</v>
+        <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>39500</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1735004066/भंवरदा /IF/110 — भंवरदा - मेढ बंधान कार्य बंसती बाई / रामप्रसाद</t>
+          <t>1735004066भंवरदा/IF/010 — भंवरदा मेढ बंधान कार्य अनंतराम / अखिलेश</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>8291</v>
+        <v>7667</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>8291</v>
+        <v>5359</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>39510</v>
+        <v>39541</v>
       </c>
       <c r="K630" s="3" t="n">
-        <v>39520</v>
+        <v>39546</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1735004066/भंवरदा /IF/115 — भंवरदा - मेढ बंधान कार्य बिरियाबाई / गोरेलाल</t>
+          <t>1735004066/भंवरदा /IF/105 — भंवरदा - मेढ बंधान कार्य पांचोबाई / हंसराम</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>8765</v>
+        <v>11920</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>8765</v>
+        <v>12541</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>39532</v>
+        <v>39500</v>
       </c>
       <c r="K631" s="3" t="n">
-        <v>39536</v>
+        <v>39514</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1735004066/भंवरदा/RC-01/ — प्रेमपुर से लिमरूआ ग्रेवल रोड निर्माण कार्य</t>
+          <t>1735004066/भंवरदा /IF/110 — भंवरदा - मेढ बंधान कार्य बंसती बाई / रामप्रसाद</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>498000</v>
+        <v>8291</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>0</v>
+        <v>8291</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>38887</v>
+        <v>39510</v>
       </c>
       <c r="K632" s="3" t="n">
-        <v>40037</v>
+        <v>39520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1735004066/भंवरदाRC/-10 — ग्रेवल रोड भंवरदा से लिमरूया</t>
+          <t>1735004066/भंवरदा /IF/115 — भंवरदा - मेढ बंधान कार्य बिरियाबाई / गोरेलाल</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>498000</v>
+        <v>8765</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>107471</v>
+        <v>8765</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>39230</v>
+        <v>39532</v>
       </c>
       <c r="K633" s="3" t="n">
-        <v>40037</v>
+        <v>39536</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1735004066/भंवरदा /WC/01 — कपिल धारा कूप निर्माण रामकुमार / अमत बाजपेई भंवरदा</t>
+          <t>1735004066/भंवरदा/RC-01/ — प्रेमपुर से लिमरूआ ग्रेवल रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>96000</v>
+        <v>498000</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>58692</v>
+        <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>39565</v>
+        <v>38887</v>
       </c>
       <c r="K634" s="3" t="n">
-        <v>40127</v>
+        <v>40037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1735004066/भंवरदा /WC/02 — कपिल धारा कूप निर्माण धूरीलाल / रमलीलाल  भंवरदा</t>
+          <t>1735004066/भंवरदाRC/-10 — ग्रेवल रोड भंवरदा से लिमरूया</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>96000</v>
+        <v>498000</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>69501</v>
+        <v>107471</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>39520</v>
+        <v>39230</v>
       </c>
       <c r="K635" s="3" t="n">
-        <v>39762</v>
+        <v>40037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>MANDLA / MANDLA</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1735004066/भंवरदा WC/50 — कूप निर्माण इन्‍नु / बालाराम भंवरदा</t>
+          <t>1735004066/भंवरदा /WC/01 — कपिल धारा कूप निर्माण रामकुमार / अमत बाजपेई भंवरदा</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>96000</v>
       </c>
       <c r="I636" s="2" t="n">
+        <v>58692</v>
+      </c>
+      <c r="J636" s="3" t="n">
+        <v>39565</v>
+      </c>
+      <c r="K636" s="3" t="n">
+        <v>40127</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
+      <c r="A637" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MANDLA</t>
+        </is>
+      </c>
+      <c r="B637" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C637" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D637" s="1" t="inlineStr">
+        <is>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E637" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F637" s="1" t="inlineStr">
+        <is>
+          <t>1735004066/भंवरदा /WC/02 — कपिल धारा कूप निर्माण धूरीलाल / रमलीलाल  भंवरदा</t>
+        </is>
+      </c>
+      <c r="G637" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H637" s="2" t="n">
+        <v>96000</v>
+      </c>
+      <c r="I637" s="2" t="n">
+        <v>69501</v>
+      </c>
+      <c r="J637" s="3" t="n">
+        <v>39520</v>
+      </c>
+      <c r="K637" s="3" t="n">
+        <v>39762</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
+      <c r="A638" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MANDLA</t>
+        </is>
+      </c>
+      <c r="B638" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C638" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D638" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E638" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F638" s="1" t="inlineStr">
+        <is>
+          <t>1735004066/भंवरदा WC/50 — कूप निर्माण इन्‍नु / बालाराम भंवरदा</t>
+        </is>
+      </c>
+      <c r="G638" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H638" s="2" t="n">
+        <v>96000</v>
+      </c>
+      <c r="I638" s="2" t="n">
         <v>81500</v>
       </c>
-      <c r="J636" s="3" t="n">
+      <c r="J638" s="3" t="n">
         <v>39518</v>
       </c>
-      <c r="K636" s="3" t="n">
+      <c r="K638" s="3" t="n">
         <v>40402</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>